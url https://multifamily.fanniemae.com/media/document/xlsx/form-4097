--- v0 (2025-10-12)
+++ v1 (2026-08-24)
@@ -11,151 +11,175 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/e7umtm_fanniemae_com/Documents/2025/Guide Updates/Multifamily Required Trade Info (Form 4097 Job Aid)/Finals/Sync Request/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/e7umtm_fanniemae_com/Documents/2026/Guide Updates/Streamlined Treasury Rate Lock/Sync/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D1BEA5E3-0DC1-46EC-A19C-B80E777C7792}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="25" documentId="8_{49F9438C-4121-4F94-B8A0-60E17BC96B1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{81E7A8DC-19D8-44EC-8EB3-15AB5BA37587}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{10AAE53F-E452-49F2-8DA2-B8E7BD040957}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="26040" windowHeight="21120" xr2:uid="{10AAE53F-E452-49F2-8DA2-B8E7BD040957}"/>
   </bookViews>
   <sheets>
-    <sheet name="Form.4097_Sample" sheetId="8" r:id="rId1"/>
-    <sheet name="Form.4097" sheetId="7" r:id="rId2"/>
+    <sheet name="Form.4097_Sample" sheetId="10" r:id="rId1"/>
+    <sheet name="Form.4097" sheetId="11" r:id="rId2"/>
     <sheet name="Instructions" sheetId="9" r:id="rId3"/>
     <sheet name="Dropdowns" sheetId="3" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Instructions!$A$1:$F$56</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G13" i="8" l="1"/>
+  <c r="G13" i="10" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="167">
+  <si>
+    <t>&lt;Lender Name&gt;</t>
+  </si>
   <si>
     <t>Trade Date:</t>
   </si>
   <si>
+    <t>Property Name</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>City, State, Zip</t>
+  </si>
+  <si>
+    <t>County</t>
+  </si>
+  <si>
     <t>Deal Highlights</t>
   </si>
   <si>
     <t>Rate &amp; Trade  Information</t>
   </si>
   <si>
     <t>Loan Amount</t>
   </si>
   <si>
     <t>Purchase Price</t>
   </si>
   <si>
     <t>Loan Term (months)</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
+    <t>TBD</t>
+  </si>
+  <si>
     <t>Prepayment Provision (string)</t>
   </si>
   <si>
+    <t>YM(114)1%(3)O(3)</t>
+  </si>
+  <si>
     <t>Guaranty Fee and Servicing Fee</t>
   </si>
   <si>
     <t>Interest-Only Period (months)</t>
   </si>
   <si>
     <t>Note Rate</t>
   </si>
   <si>
     <t>Amortization Term (months)</t>
   </si>
   <si>
     <t>Good Faith Deposit</t>
   </si>
   <si>
     <t>Interest Type</t>
   </si>
   <si>
+    <t>ARM</t>
+  </si>
+  <si>
     <t>Delivery Tolerance</t>
   </si>
   <si>
     <t>+/-5%</t>
   </si>
   <si>
     <t>Benchmark Index</t>
   </si>
   <si>
-    <t>Streamlined Early Rate Lock</t>
+    <t>10-year Treasury</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Interest Accrual Method</t>
   </si>
   <si>
     <t>Actual/360</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>DUS</t>
   </si>
   <si>
     <t>Lien Position</t>
   </si>
   <si>
     <t>First</t>
   </si>
   <si>
     <t>Number of Loans in this Security</t>
   </si>
@@ -198,391 +222,231 @@
   <si>
     <t>UW NCF</t>
   </si>
   <si>
     <t># of Units</t>
   </si>
   <si>
     <t>Minimum UW NCF DSCR</t>
   </si>
   <si>
     <t>Year Built</t>
   </si>
   <si>
     <t>Est. UW NCF DSCR (Actual)</t>
   </si>
   <si>
     <t>UW Physical Occupancy %</t>
   </si>
   <si>
     <t>Est. UW NCF DSCR (IO)</t>
   </si>
   <si>
     <t>Number of properties</t>
   </si>
   <si>
+    <t>Est. UW NCF DSCR at Cap</t>
+  </si>
+  <si>
+    <t>Green Financing Type</t>
+  </si>
+  <si>
     <t>Maximum LTV</t>
   </si>
   <si>
+    <t>Green Building Certification</t>
+  </si>
+  <si>
     <t>Estimated LTV</t>
   </si>
   <si>
+    <t>Age Restricted?</t>
+  </si>
+  <si>
     <t>U/W Property Value</t>
   </si>
   <si>
-    <t>Age Restricted?</t>
+    <t>Ownership Interest</t>
+  </si>
+  <si>
+    <t>Fee Simple</t>
   </si>
   <si>
     <t>Loan Purpose</t>
   </si>
   <si>
-    <t>Ownership Interest</t>
-[...2 lines deleted...]
-    <t>Fee Simple</t>
+    <t>Refinance</t>
+  </si>
+  <si>
+    <t>Add rider for additional properties</t>
   </si>
   <si>
     <t>Tier</t>
   </si>
   <si>
-    <t>Add rider for additional properties</t>
+    <t>Tier 4</t>
+  </si>
+  <si>
+    <t>Tax Relief?</t>
   </si>
   <si>
     <t>Cross-Default/Collateralization</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
-    <t>Tax Relief?</t>
-[...1 lines deleted...]
-  <si>
     <t>Tax Relief Program Type</t>
   </si>
   <si>
-    <t>Tax Exemption/Tax Abatement Partial Amount</t>
-[...1 lines deleted...]
-  <si>
     <t>Tax Relief Program Type for Duration?*</t>
   </si>
   <si>
+    <t>Pre-Existing Additional Debt Balance</t>
+  </si>
+  <si>
+    <t>Legal Non-Conforming Use?</t>
+  </si>
+  <si>
     <t>Additional Debt Current Interest Rate</t>
   </si>
   <si>
-    <t>Legal Non-Conforming Use?</t>
+    <t>% Units with Income or Rent Restrictions</t>
   </si>
   <si>
     <t>Additional Debt Maturity Date</t>
   </si>
   <si>
-    <t>% Units with Income or Rent Restrictions</t>
-[...1 lines deleted...]
-  <si>
     <t>Affordable Housing Type</t>
   </si>
   <si>
-    <t>LIHTC</t>
-[...1 lines deleted...]
-  <si>
     <t>Affordability Information</t>
   </si>
   <si>
     <t>Restricted</t>
   </si>
   <si>
     <t>Rent Roll*</t>
   </si>
   <si>
     <t>% of Units &lt;= 50% AMI</t>
   </si>
   <si>
     <t>% of Units &gt; 50% - 60% AMI</t>
   </si>
   <si>
     <t>% of Units &gt; 60% - 80% AMI</t>
   </si>
   <si>
     <t>% of Units &gt; 80% - 100% AMI</t>
   </si>
   <si>
     <t>% of Units &gt; 100% - 120% AMI</t>
   </si>
   <si>
     <t>% of Units &gt; 120% AMI</t>
   </si>
   <si>
     <t>*Data based on the MAE Multifamily Affordability Estimator and may differ from final data at Issuance</t>
   </si>
   <si>
     <t>Credit Facilities Only</t>
   </si>
   <si>
     <t>Total Current Outstanding Loans</t>
   </si>
   <si>
     <t>Total Current Facility Level UPB</t>
   </si>
   <si>
+    <t>ARM Loan-Related Fields</t>
+  </si>
+  <si>
+    <t>ARM Loan Product</t>
+  </si>
+  <si>
+    <t>ARM 7-6 Loan</t>
+  </si>
+  <si>
+    <t>Lifetime PTR Cap</t>
+  </si>
+  <si>
+    <t>Convertible</t>
+  </si>
+  <si>
+    <t>Per Rate Change Cap</t>
+  </si>
+  <si>
+    <t>+/- 1%</t>
+  </si>
+  <si>
+    <t>Initial Convertible Lockout Term (months)</t>
+  </si>
+  <si>
+    <t>Standard Lookback (days)</t>
+  </si>
+  <si>
+    <t>Estimated MBS Margin (bps)</t>
+  </si>
+  <si>
+    <t>Rate Reset Frequency (months)</t>
+  </si>
+  <si>
+    <t>Fixed Principal Payment (SARMs)</t>
+  </si>
+  <si>
     <t>Additional Disclosure</t>
   </si>
   <si>
+    <t>For non-standard characteristics, such as future crosses, etc.  (See Form 4098 Additional Disclosure Guidance)</t>
+  </si>
+  <si>
     <t>Lender Comments</t>
   </si>
   <si>
+    <t>For additional Lender Comments that should not be included as Additional Disclosure (e.g. Same Month Pooling)</t>
+  </si>
+  <si>
     <t>Lender Contact Information:</t>
   </si>
   <si>
-    <t>Yes/No</t>
-[...208 lines deleted...]
-  <si>
     <t>&lt;Trader's Name&gt;</t>
   </si>
   <si>
     <t>&lt;Trader's Phone&gt;</t>
   </si>
   <si>
     <t>&lt;Trader's E-mail&gt;</t>
   </si>
   <si>
-    <t>© 2025 Fannie Mae.  Trademarks of Fannie Mae</t>
+    <t>Index Rate</t>
   </si>
   <si>
     <t>Instructions for Form 4097 Completion</t>
   </si>
   <si>
     <t>When completing Form 4097, you must:</t>
-  </si>
-[...2 lines deleted...]
-© 2025 Fannie Mae.  Trademarks of Fannie Mae</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Wingdings"/>
         <charset val="2"/>
       </rPr>
       <t>§</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> provide a Microsoft Excel (.xlsx) version to Fannie Mae Capital Markets as part of any auction;</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
@@ -600,66 +464,256 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> not manipulate existing published fields; and</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Wingdings"/>
         <charset val="2"/>
       </rPr>
       <t>§</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> use the Form 4097 Job Aid to assist with completion.</t>
     </r>
   </si>
+  <si>
+    <t>Yes/No</t>
+  </si>
+  <si>
+    <t>ARM Products</t>
+  </si>
+  <si>
+    <t>Crossing</t>
+  </si>
+  <si>
+    <t>MTEB</t>
+  </si>
+  <si>
+    <t>Tier 2</t>
+  </si>
+  <si>
+    <t>Fixed</t>
+  </si>
+  <si>
+    <t>Acquisition</t>
+  </si>
+  <si>
+    <t>LIHTC</t>
+  </si>
+  <si>
+    <t>ARM 7-6</t>
+  </si>
+  <si>
+    <t>Tax Exemption/Tax Abatement Full Amount</t>
+  </si>
+  <si>
+    <t>Immediate MTEB</t>
+  </si>
+  <si>
+    <t>Tier 3</t>
+  </si>
+  <si>
+    <t>Non-DUS</t>
+  </si>
+  <si>
+    <t>Cooperative</t>
+  </si>
+  <si>
+    <t>Project Based HAP/Sec 8</t>
+  </si>
+  <si>
+    <t>ARM 5-5</t>
+  </si>
+  <si>
+    <t>Leasehold</t>
+  </si>
+  <si>
+    <t>Cross Default Only</t>
+  </si>
+  <si>
+    <t>Tax Exemption/Tax Abatement Partial Amount</t>
+  </si>
+  <si>
+    <t>MBS Exchange</t>
+  </si>
+  <si>
+    <t>Credit Facility</t>
+  </si>
+  <si>
+    <t>Manufactured Housing</t>
+  </si>
+  <si>
+    <t>LIHTC &amp; Project Based HAP/Sec 8</t>
+  </si>
+  <si>
+    <t>SARM</t>
+  </si>
+  <si>
+    <t>Fee Simple &amp; Leasehold</t>
+  </si>
+  <si>
+    <t>Cross Default and Cross Collateralize</t>
+  </si>
+  <si>
+    <t>Payment in Lieu of Taxes (PILOT) Full Amount</t>
+  </si>
+  <si>
+    <t>Bulk Delivery</t>
+  </si>
+  <si>
+    <t>Seniors</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Hybrid ARM</t>
+  </si>
+  <si>
+    <t>One Way Cross Default Only</t>
+  </si>
+  <si>
+    <t>Payment in Lieu of Taxes (PILOT) Partial Amount</t>
+  </si>
+  <si>
+    <t>Negotiated Transaction</t>
+  </si>
+  <si>
+    <t>Dedicated Student</t>
+  </si>
+  <si>
+    <t>Other - Special Public Purpose</t>
+  </si>
+  <si>
+    <t>Future Cross</t>
+  </si>
+  <si>
+    <t>Tax Increment Financing (TIF) Full Amount</t>
+  </si>
+  <si>
+    <t>Military</t>
+  </si>
+  <si>
+    <t>Other - Sponsor Dedicated Workforce</t>
+  </si>
+  <si>
+    <t>Tax Increment Financing (TIF) Partial Amount</t>
+  </si>
+  <si>
+    <t>Other - Sponsor Initiated Affordability</t>
+  </si>
+  <si>
+    <t>Not MAH</t>
+  </si>
+  <si>
+    <t>Streamlined Treasury Lock</t>
+  </si>
+  <si>
+    <t>© 2026 Fannie Mae.  Trademarks of Fannie Mae</t>
+  </si>
+  <si>
+    <r>
+      <t>Form 4097 – Multifamily Required Trade Information for Cash or MBS Mortgage Loans - August, 2026
+© 202</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <strike/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>6 Fannie Mae.  Trademarks of Fannie Mae</t>
+    </r>
+  </si>
+  <si>
+    <t>Form 4097 – Multifamily Required Trade Information for Cash or MBS Mortgage Loans - August, 2026
+© 2026 Fannie Mae.  Trademarks of Fannie Mae</t>
+  </si>
+  <si>
+    <r>
+      <t>© 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Fannie Mae.  Trademarks of Fannie Mae</t>
+    </r>
+  </si>
+  <si>
+    <t>Streamlined Early Rate Lock</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.000%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="167" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="169" formatCode="0.0%"/>
     <numFmt numFmtId="170" formatCode="0.00000%"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11.5"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
@@ -738,108 +792,120 @@
     </font>
     <font>
       <sz val="12"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Wingdings"/>
       <charset val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
+      <sz val="16"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -904,51 +970,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -996,284 +1062,300 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1169789</xdr:colOff>
+      <xdr:colOff>1172964</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>57555</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A239FEE-C51E-46AA-887F-6F1E07FCB343}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60C7ED2F-97B3-4AC9-A535-0A785497329F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57150" y="57150"/>
-          <a:ext cx="1386959" cy="373785"/>
+          <a:ext cx="1392039" cy="371880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1169789</xdr:colOff>
+      <xdr:colOff>1172964</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>57555</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D3B10A6-1FB6-4C18-A1CA-7DB66739C2CC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08E1FF6E-46E5-4AF7-A19F-61ABFA0A9323}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57150" y="57150"/>
-          <a:ext cx="1386959" cy="373785"/>
+          <a:ext cx="1392039" cy="371880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1377682</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>182622</xdr:rowOff>
@@ -1608,2468 +1690,2388 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE6F5A50-220F-42AC-82AB-87640320F91A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87E1AC0D-1133-442E-BAB7-11989D4ED5E0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G80"/>
+  <dimension ref="A1:G82"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
-    <col min="2" max="2" width="34.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="42.54296875" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.7265625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.26953125" style="1" customWidth="1"/>
     <col min="5" max="5" width="4.453125" style="1" customWidth="1"/>
     <col min="6" max="6" width="36" style="1" customWidth="1"/>
     <col min="7" max="7" width="23.7265625" style="1" customWidth="1"/>
     <col min="8" max="15" width="8.7265625" style="1"/>
     <col min="16" max="16" width="13" style="1" customWidth="1"/>
     <col min="17" max="19" width="8.7265625" style="1"/>
     <col min="20" max="20" width="23.7265625" style="1" customWidth="1"/>
     <col min="21" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="29.65" customHeight="1">
-      <c r="A1" s="47"/>
-      <c r="B1" s="47"/>
+      <c r="A1" s="72"/>
+      <c r="B1" s="72"/>
     </row>
     <row r="2" spans="1:7" ht="21">
-      <c r="B2" s="48" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="49"/>
+      <c r="B2" s="73" t="s">
+        <v>163</v>
+      </c>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
     </row>
     <row r="3" spans="1:7" ht="19" thickBot="1">
       <c r="B3" s="33" t="s">
-        <v>139</v>
+        <v>0</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="19" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="21" customHeight="1" thickTop="1">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="21"/>
     </row>
     <row r="5" spans="1:7" ht="15.75" customHeight="1">
-      <c r="B5" s="50" t="s">
-[...6 lines deleted...]
-      <c r="G5" s="50"/>
+      <c r="B5" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1">
-      <c r="B6" s="46" t="s">
-[...6 lines deleted...]
-      <c r="G6" s="46"/>
+      <c r="B6" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1">
-      <c r="B7" s="46" t="s">
-[...6 lines deleted...]
-      <c r="G7" s="46"/>
+      <c r="B7" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
     </row>
     <row r="8" spans="1:7" ht="15" customHeight="1">
-      <c r="B8" s="46" t="s">
-[...6 lines deleted...]
-      <c r="G8" s="46"/>
+      <c r="B8" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
     </row>
     <row r="9" spans="1:7" ht="15" customHeight="1"/>
     <row r="10" spans="1:7" ht="15" customHeight="1">
-      <c r="B10" s="52" t="s">
-[...7 lines deleted...]
-      <c r="G10" s="52"/>
+      <c r="B10" s="63" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="F10" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="G10" s="63"/>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1">
       <c r="B11" s="2" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="C11" s="53">
+        <v>8</v>
+      </c>
+      <c r="C11" s="69">
         <v>7000000</v>
       </c>
-      <c r="D11" s="53"/>
+      <c r="D11" s="69"/>
       <c r="E11" s="3"/>
       <c r="F11" s="2" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G11" s="40">
+        <v>9</v>
+      </c>
+      <c r="G11" s="48">
         <v>1.0149999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15">
       <c r="B12" s="2" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C12" s="54">
+        <v>10</v>
+      </c>
+      <c r="C12" s="64">
         <v>120</v>
       </c>
-      <c r="D12" s="54"/>
+      <c r="D12" s="64"/>
       <c r="E12" s="3"/>
       <c r="F12" s="2" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G12" s="39" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15">
       <c r="B13" s="2" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="D13" s="55"/>
+        <v>13</v>
+      </c>
+      <c r="C13" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="70"/>
       <c r="E13" s="3"/>
       <c r="F13" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G13" s="22">
         <f>0.96%+0.63%</f>
         <v>1.5899999999999997E-2</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15">
       <c r="B14" s="2" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="C14" s="54">
+        <v>16</v>
+      </c>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47">
         <v>24</v>
       </c>
-      <c r="D14" s="54"/>
       <c r="E14" s="3"/>
       <c r="F14" s="2" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>112</v>
+      </c>
+      <c r="G14" s="22">
+        <v>0.04</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15">
       <c r="B15" s="2" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C15" s="54">
+        <v>18</v>
+      </c>
+      <c r="C15" s="64">
         <v>360</v>
       </c>
-      <c r="D15" s="54"/>
+      <c r="D15" s="64"/>
       <c r="E15" s="3"/>
       <c r="F15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="22" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.01</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15">
       <c r="B16" s="2" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="D16" s="54"/>
+        <v>20</v>
+      </c>
+      <c r="C16" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="64"/>
       <c r="E16" s="3"/>
       <c r="F16" s="2" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G16" s="22">
+        <v>0.01</v>
       </c>
     </row>
     <row r="17" spans="2:7" ht="15">
       <c r="B17" s="2" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="D17" s="54"/>
+        <v>24</v>
+      </c>
+      <c r="C17" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="64"/>
       <c r="E17" s="3"/>
       <c r="F17" s="2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>22</v>
+      </c>
+      <c r="G17" s="23" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="2:7" ht="15">
       <c r="B18" s="2" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="D18" s="54"/>
+        <v>27</v>
+      </c>
+      <c r="C18" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="64"/>
       <c r="E18" s="3"/>
       <c r="F18" s="2" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>161</v>
+      </c>
+      <c r="G18" s="23" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="15">
       <c r="B19" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="D19" s="54"/>
+        <v>31</v>
+      </c>
+      <c r="C19" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="64"/>
       <c r="E19" s="3"/>
       <c r="F19" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>166</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="15">
       <c r="B20" s="2" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="D20" s="51"/>
+        <v>34</v>
+      </c>
+      <c r="C20" s="65">
+        <v>46223</v>
+      </c>
+      <c r="D20" s="65"/>
       <c r="E20" s="3"/>
       <c r="F20" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>29</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="15">
       <c r="B21" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C21" s="54">
+        <v>36</v>
+      </c>
+      <c r="C21" s="64">
         <v>30</v>
       </c>
-      <c r="D21" s="54"/>
+      <c r="D21" s="64"/>
       <c r="E21" s="3"/>
       <c r="F21" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>33</v>
+      </c>
+      <c r="G21" s="3">
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="15">
       <c r="B22" s="2" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="D22" s="51"/>
+        <v>39</v>
+      </c>
+      <c r="C22" s="65">
+        <v>46204</v>
+      </c>
+      <c r="D22" s="65"/>
       <c r="E22" s="3"/>
       <c r="F22" s="2" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="G22" s="24">
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="15">
-      <c r="F23" s="2"/>
-[...11 lines deleted...]
-      <c r="G24" s="52"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" ht="15">
+      <c r="B24" s="2"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="25" spans="2:7" ht="15">
-      <c r="B25" s="2" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="4"/>
+    </row>
+    <row r="26" spans="2:7" ht="16">
+      <c r="B26" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="63"/>
+      <c r="D26" s="63"/>
+      <c r="F26" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="G26" s="63"/>
     </row>
     <row r="27" spans="2:7" ht="15">
       <c r="B27" s="2" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="D27" s="57"/>
+        <v>44</v>
+      </c>
+      <c r="C27" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" s="66"/>
       <c r="E27" s="3"/>
       <c r="F27" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>1.52</v>
+        <v>46</v>
+      </c>
+      <c r="G27" s="25">
+        <v>650000</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="15">
       <c r="B28" s="2" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="D28" s="58"/>
+        <v>47</v>
+      </c>
+      <c r="C28" s="64">
+        <v>206</v>
+      </c>
+      <c r="D28" s="64"/>
       <c r="E28" s="3"/>
       <c r="F28" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G28" s="11">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="29" spans="2:7" ht="15">
       <c r="B29" s="2" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="D29" s="54"/>
+        <v>49</v>
+      </c>
+      <c r="C29" s="67">
+        <v>1975</v>
+      </c>
+      <c r="D29" s="67"/>
       <c r="E29" s="3"/>
       <c r="F29" s="2" t="s">
-        <v>132</v>
+        <v>50</v>
       </c>
       <c r="G29" s="11">
-        <v>1.3</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="30" spans="2:7" ht="15">
       <c r="B30" s="2" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-      <c r="D30" s="54"/>
+        <v>51</v>
+      </c>
+      <c r="C30" s="68">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="D30" s="68"/>
       <c r="E30" s="3"/>
       <c r="F30" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>0.65</v>
+        <v>52</v>
+      </c>
+      <c r="G30" s="11">
+        <v>1.38</v>
       </c>
     </row>
     <row r="31" spans="2:7" ht="15">
       <c r="B31" s="2" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="D31" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="C31" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="64"/>
       <c r="E31" s="3"/>
       <c r="F31" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>0.65</v>
+        <v>54</v>
+      </c>
+      <c r="G31" s="11">
+        <v>1.3</v>
       </c>
     </row>
     <row r="32" spans="2:7" ht="15">
-      <c r="B32" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="54"/>
+      <c r="B32" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" s="64"/>
       <c r="E32" s="3"/>
       <c r="F32" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>35000000</v>
+        <v>56</v>
+      </c>
+      <c r="G32" s="26">
+        <v>0.65</v>
       </c>
     </row>
     <row r="33" spans="2:7" ht="15">
-      <c r="B33" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D33" s="69"/>
+      <c r="B33" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" s="64"/>
       <c r="E33" s="3"/>
       <c r="F33" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>58</v>
+      </c>
+      <c r="G33" s="26">
+        <v>0.65</v>
       </c>
     </row>
     <row r="34" spans="2:7" ht="15">
-      <c r="B34" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="69"/>
+      <c r="B34" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="D34" s="64"/>
       <c r="E34" s="3"/>
       <c r="F34" s="2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>60</v>
+      </c>
+      <c r="G34" s="25">
+        <v>35000000</v>
       </c>
     </row>
     <row r="35" spans="2:7" ht="15">
-      <c r="B35" s="2" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B35" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="61" t="s">
+        <v>62</v>
+      </c>
+      <c r="D35" s="61"/>
       <c r="E35" s="3"/>
       <c r="F35" s="2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>63</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="36" spans="2:7" ht="15">
       <c r="B36" s="2" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="C36" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" s="61"/>
       <c r="E36" s="3"/>
-      <c r="F36" s="2"/>
-      <c r="G36" s="26"/>
+      <c r="F36" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="37" spans="2:7" ht="15">
       <c r="B37" s="2" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C37" s="27"/>
       <c r="D37" s="28" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E37" s="3"/>
       <c r="F37" s="2" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-    <row r="38" spans="2:7" ht="16.5" customHeight="1">
+        <v>69</v>
+      </c>
+      <c r="G37" s="27" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="2:7" ht="15">
       <c r="B38" s="2" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="C38" s="27"/>
-      <c r="D38" s="28" t="s">
-        <v>30</v>
+      <c r="D38" s="29" t="s">
+        <v>70</v>
       </c>
       <c r="E38" s="3"/>
-      <c r="F38" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F38" s="2"/>
+      <c r="G38" s="26"/>
     </row>
     <row r="39" spans="2:7" ht="15">
-      <c r="B39" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D39" s="70"/>
+      <c r="B39" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C39" s="27"/>
+      <c r="D39" s="28" t="s">
+        <v>41</v>
+      </c>
       <c r="E39" s="3"/>
       <c r="F39" s="2" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G39" s="10">
+        <v>73</v>
+      </c>
+      <c r="G39" s="25">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" ht="16.5" customHeight="1">
+      <c r="B40" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C40" s="27"/>
+      <c r="D40" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" s="3"/>
+      <c r="F40" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G40" s="22">
+        <v>3.6999999999999998E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" ht="15">
+      <c r="B41" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C41" s="62" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" s="62"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G41" s="10">
         <v>47270</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="G41" s="15"/>
     </row>
     <row r="42" spans="2:7" ht="15">
       <c r="B42" s="2" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="C42" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="61"/>
       <c r="E42" s="3"/>
       <c r="F42" s="2"/>
-      <c r="G42" s="15"/>
-[...9 lines deleted...]
-        <v>0.1</v>
+      <c r="G42" s="10"/>
+    </row>
+    <row r="43" spans="2:7" ht="16">
+      <c r="B43" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>81</v>
       </c>
       <c r="E43" s="3"/>
       <c r="F43" s="2"/>
-      <c r="G43" s="5"/>
+      <c r="G43" s="15"/>
     </row>
     <row r="44" spans="2:7" ht="15">
       <c r="B44" s="2" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="C44" s="30">
         <v>0</v>
       </c>
       <c r="D44" s="30">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E44" s="3"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="15"/>
     </row>
     <row r="45" spans="2:7" ht="15">
       <c r="B45" s="2" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="C45" s="30">
         <v>0</v>
       </c>
       <c r="D45" s="30">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="E45" s="3"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="5"/>
     </row>
     <row r="46" spans="2:7" ht="15">
       <c r="B46" s="2" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="C46" s="30">
         <v>0</v>
       </c>
       <c r="D46" s="30">
         <v>0.2</v>
       </c>
       <c r="E46" s="3"/>
     </row>
-    <row r="47" spans="2:7" ht="15" customHeight="1">
+    <row r="47" spans="2:7" ht="15">
       <c r="B47" s="2" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="C47" s="30">
         <v>0</v>
       </c>
       <c r="D47" s="30">
+        <v>0.3</v>
+      </c>
+      <c r="E47" s="3"/>
+    </row>
+    <row r="48" spans="2:7" ht="15">
+      <c r="B48" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C48" s="30">
+        <v>0</v>
+      </c>
+      <c r="D48" s="30">
+        <v>0.2</v>
+      </c>
+      <c r="E48" s="3"/>
+    </row>
+    <row r="49" spans="2:7" ht="15" customHeight="1">
+      <c r="B49" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C49" s="30">
+        <v>0</v>
+      </c>
+      <c r="D49" s="30">
         <v>0.1</v>
       </c>
-      <c r="E47" s="3"/>
-[...12 lines deleted...]
-      <c r="D49" s="11"/>
       <c r="E49" s="3"/>
     </row>
-    <row r="50" spans="2:7">
-[...2 lines deleted...]
-      <c r="D50" s="3"/>
+    <row r="50" spans="2:7" ht="15">
+      <c r="B50" s="2"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
       <c r="E50" s="3"/>
     </row>
-    <row r="51" spans="2:7" ht="16">
-[...12 lines deleted...]
-      </c>
+    <row r="51" spans="2:7" ht="15">
+      <c r="B51" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" s="11"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="3"/>
+    </row>
+    <row r="52" spans="2:7">
+      <c r="B52" s="3"/>
       <c r="C52" s="3"/>
-      <c r="D52" s="3">
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+    </row>
+    <row r="53" spans="2:7" ht="16">
+      <c r="B53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="C53" s="63"/>
+      <c r="D53" s="63"/>
+      <c r="E53" s="63"/>
+      <c r="F53" s="63"/>
+      <c r="G53" s="63"/>
+    </row>
+    <row r="54" spans="2:7" ht="15">
+      <c r="B54" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3">
         <v>15</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="16">
+      <c r="F54" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G54" s="16">
         <v>9000000</v>
       </c>
     </row>
-    <row r="53" spans="2:7" ht="15">
-[...15 lines deleted...]
-    </row>
     <row r="55" spans="2:7" ht="15">
-      <c r="B55" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B55" s="3"/>
       <c r="C55" s="3"/>
-      <c r="D55" s="27" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="D55" s="3"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="16"/>
+    </row>
+    <row r="56" spans="2:7" ht="15" customHeight="1">
+      <c r="B56" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="C56" s="63"/>
+      <c r="D56" s="63"/>
+      <c r="E56" s="63"/>
+      <c r="F56" s="63"/>
+      <c r="G56" s="63"/>
     </row>
     <row r="57" spans="2:7" ht="15">
       <c r="B57" s="3" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="C57" s="3"/>
-      <c r="D57" s="3">
-        <v>12</v>
+      <c r="D57" s="27" t="s">
+        <v>94</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>95</v>
+      </c>
+      <c r="G57" s="36">
+        <v>0.06</v>
       </c>
     </row>
     <row r="58" spans="2:7" ht="15">
       <c r="B58" s="3" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="C58" s="3"/>
-      <c r="D58" s="3">
+      <c r="D58" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="G58" s="34" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="59" spans="2:7" ht="15">
+      <c r="B59" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3">
+        <v>12</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="2:7" ht="15">
+      <c r="B60" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3">
         <v>65</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="1">
+      <c r="F60" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G60" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="59" spans="2:7" ht="15">
-[...48 lines deleted...]
-      <c r="G64" s="65"/>
+    <row r="61" spans="2:7" ht="15">
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="F61" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G61" s="35" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="62" spans="2:7" ht="15">
+      <c r="F62" s="2"/>
+      <c r="G62" s="10"/>
+    </row>
+    <row r="63" spans="2:7" ht="16">
+      <c r="B63" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C63" s="12"/>
+      <c r="D63" s="12"/>
+      <c r="E63" s="12"/>
+      <c r="F63" s="12"/>
+      <c r="G63" s="12"/>
+    </row>
+    <row r="64" spans="2:7" ht="18.75" customHeight="1">
+      <c r="B64" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C64" s="52"/>
+      <c r="D64" s="52"/>
+      <c r="E64" s="52"/>
+      <c r="F64" s="52"/>
+      <c r="G64" s="53"/>
     </row>
     <row r="65" spans="2:7">
-      <c r="B65" s="66"/>
-[...4 lines deleted...]
-      <c r="G65" s="68"/>
+      <c r="B65" s="54"/>
+      <c r="C65" s="55"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="55"/>
+      <c r="G65" s="56"/>
     </row>
     <row r="66" spans="2:7">
-      <c r="B66" s="6"/>
-[...40 lines deleted...]
-      <c r="G70" s="65"/>
+      <c r="B66" s="54"/>
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="55"/>
+      <c r="G66" s="56"/>
+    </row>
+    <row r="67" spans="2:7">
+      <c r="B67" s="57"/>
+      <c r="C67" s="58"/>
+      <c r="D67" s="58"/>
+      <c r="E67" s="58"/>
+      <c r="F67" s="58"/>
+      <c r="G67" s="59"/>
+    </row>
+    <row r="68" spans="2:7">
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+    </row>
+    <row r="69" spans="2:7" ht="16">
+      <c r="B69" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C69" s="12"/>
+      <c r="D69" s="12"/>
+      <c r="E69" s="12"/>
+      <c r="F69" s="12"/>
+      <c r="G69" s="12"/>
+    </row>
+    <row r="70" spans="2:7" ht="14.65" customHeight="1">
+      <c r="B70" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C70" s="52"/>
+      <c r="D70" s="52"/>
+      <c r="E70" s="52"/>
+      <c r="F70" s="52"/>
+      <c r="G70" s="53"/>
     </row>
     <row r="71" spans="2:7">
-      <c r="B71" s="66"/>
-[...17 lines deleted...]
-      </c>
+      <c r="B71" s="54"/>
+      <c r="C71" s="55"/>
+      <c r="D71" s="55"/>
+      <c r="E71" s="55"/>
+      <c r="F71" s="55"/>
+      <c r="G71" s="56"/>
+    </row>
+    <row r="72" spans="2:7" ht="18.75" customHeight="1">
+      <c r="B72" s="54"/>
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="55"/>
+      <c r="G72" s="56"/>
+    </row>
+    <row r="73" spans="2:7">
+      <c r="B73" s="57"/>
+      <c r="C73" s="58"/>
+      <c r="D73" s="58"/>
+      <c r="E73" s="58"/>
+      <c r="F73" s="58"/>
+      <c r="G73" s="59"/>
+    </row>
+    <row r="74" spans="2:7">
+      <c r="B74" s="3"/>
     </row>
     <row r="75" spans="2:7" ht="16">
-      <c r="B75" s="37" t="s">
-        <v>154</v>
+      <c r="B75" s="31" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="76" spans="2:7" ht="16">
       <c r="B76" s="32" t="s">
-        <v>155</v>
-[...13 lines deleted...]
-      <c r="B78" s="13"/>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="77" spans="2:7" ht="16">
+      <c r="B77" s="37" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="78" spans="2:7" ht="16">
+      <c r="B78" s="32" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="79" spans="2:7">
-      <c r="B79" s="13"/>
+      <c r="B79" s="60" t="s">
+        <v>165</v>
+      </c>
+      <c r="C79" s="60"/>
+      <c r="D79" s="60"/>
+      <c r="E79" s="60"/>
+      <c r="F79" s="60"/>
+      <c r="G79" s="60"/>
     </row>
     <row r="80" spans="2:7">
-      <c r="B80" s="14"/>
+      <c r="B80" s="3"/>
+    </row>
+    <row r="81" spans="2:2">
+      <c r="B81" s="13"/>
+    </row>
+    <row r="82" spans="2:2">
+      <c r="B82" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="39">
-    <mergeCell ref="B77:G77"/>
-[...31 lines deleted...]
-    <mergeCell ref="C19:D19"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="B64:G67"/>
+    <mergeCell ref="B70:G73"/>
+    <mergeCell ref="B79:G79"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="B53:G53"/>
+    <mergeCell ref="B56:G56"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="58" orientation="portrait" horizontalDpi="4294967293" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup scale="55" orientation="portrait" horizontalDpi="4294967293" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <extLst>
-[...40 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17F4B2C6-74CB-4FE8-8FB1-3A09EC9FF6EC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2FA148D-218B-4A82-A932-73A6BAD0F848}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G80"/>
+  <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B77" sqref="B77:G77"/>
+      <selection activeCell="D83" sqref="D83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
-    <col min="2" max="2" width="36.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="42.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.7265625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.26953125" style="1" customWidth="1"/>
     <col min="5" max="5" width="4.453125" style="1" customWidth="1"/>
     <col min="6" max="6" width="36" style="1" customWidth="1"/>
     <col min="7" max="7" width="27.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="15" width="8.7265625" style="1"/>
     <col min="16" max="16" width="13" style="1" customWidth="1"/>
     <col min="17" max="19" width="8.7265625" style="1"/>
     <col min="20" max="20" width="23.7265625" style="1" customWidth="1"/>
     <col min="21" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="29.65" customHeight="1">
-      <c r="A1" s="47"/>
-      <c r="B1" s="47"/>
+      <c r="A1" s="72"/>
+      <c r="B1" s="72"/>
     </row>
     <row r="2" spans="1:7" ht="21">
-      <c r="B2" s="48" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="49"/>
+      <c r="B2" s="73" t="s">
+        <v>164</v>
+      </c>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
     </row>
     <row r="3" spans="1:7" ht="19" thickBot="1">
       <c r="B3" s="33" t="s">
-        <v>139</v>
+        <v>0</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="19" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="21" customHeight="1" thickTop="1">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="21"/>
     </row>
     <row r="5" spans="1:7" ht="15.75" customHeight="1">
-      <c r="B5" s="50" t="s">
-[...6 lines deleted...]
-      <c r="G5" s="50"/>
+      <c r="B5" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1">
-      <c r="B6" s="46" t="s">
-[...6 lines deleted...]
-      <c r="G6" s="46"/>
+      <c r="B6" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1">
-      <c r="B7" s="46" t="s">
-[...6 lines deleted...]
-      <c r="G7" s="46"/>
+      <c r="B7" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
     </row>
     <row r="8" spans="1:7" ht="15" customHeight="1">
-      <c r="B8" s="46" t="s">
-[...6 lines deleted...]
-      <c r="G8" s="46"/>
+      <c r="B8" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
     </row>
     <row r="9" spans="1:7" ht="15" customHeight="1"/>
     <row r="10" spans="1:7" ht="15" customHeight="1">
-      <c r="B10" s="52" t="s">
-[...7 lines deleted...]
-      <c r="G10" s="52"/>
+      <c r="B10" s="63" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="F10" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="G10" s="63"/>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1">
       <c r="B11" s="2" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-      <c r="D11" s="53"/>
+        <v>8</v>
+      </c>
+      <c r="C11" s="77"/>
+      <c r="D11" s="77"/>
       <c r="E11" s="3"/>
       <c r="F11" s="2" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G11" s="40"/>
+        <v>9</v>
+      </c>
+      <c r="G11" s="45"/>
     </row>
     <row r="12" spans="1:7" ht="15">
       <c r="B12" s="2" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-      <c r="D12" s="54"/>
+        <v>10</v>
+      </c>
+      <c r="C12" s="64"/>
+      <c r="D12" s="64"/>
       <c r="E12" s="3"/>
       <c r="F12" s="2" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="G12" s="39"/>
+        <v>11</v>
+      </c>
+      <c r="G12" s="46"/>
     </row>
     <row r="13" spans="1:7" ht="15">
       <c r="B13" s="2" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-      <c r="D13" s="55"/>
+        <v>13</v>
+      </c>
+      <c r="C13" s="70"/>
+      <c r="D13" s="70"/>
       <c r="E13" s="3"/>
       <c r="F13" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G13" s="22"/>
     </row>
     <row r="14" spans="1:7" ht="15">
       <c r="B14" s="2" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="D14" s="54"/>
+        <v>16</v>
+      </c>
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
       <c r="E14" s="3"/>
-      <c r="F14" s="2" t="s">
-        <v>10</v>
+      <c r="F14" s="3" t="s">
+        <v>112</v>
       </c>
       <c r="G14" s="22"/>
     </row>
     <row r="15" spans="1:7" ht="15">
       <c r="B15" s="2" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-      <c r="D15" s="54"/>
+        <v>18</v>
+      </c>
+      <c r="C15" s="64"/>
+      <c r="D15" s="64"/>
       <c r="E15" s="3"/>
       <c r="F15" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G15" s="22"/>
     </row>
     <row r="16" spans="1:7" ht="15">
       <c r="B16" s="2" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="D16" s="54"/>
+        <v>20</v>
+      </c>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
       <c r="E16" s="3"/>
       <c r="F16" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G16" s="23"/>
     </row>
-    <row r="17" spans="2:7" ht="15">
+    <row r="17" spans="2:11" ht="15">
       <c r="B17" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D17" s="54"/>
+        <v>24</v>
+      </c>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
       <c r="E17" s="3"/>
       <c r="F17" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G17" s="11"/>
     </row>
-    <row r="18" spans="2:7" ht="15">
+    <row r="18" spans="2:11" ht="15">
       <c r="B18" s="2" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="D18" s="54"/>
+        <v>27</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
       <c r="E18" s="3"/>
       <c r="F18" s="2" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="G18" s="11"/>
     </row>
-    <row r="19" spans="2:7" ht="15">
+    <row r="19" spans="2:11" ht="15">
       <c r="B19" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="D19" s="54"/>
+        <v>31</v>
+      </c>
+      <c r="C19" s="64"/>
+      <c r="D19" s="64"/>
       <c r="E19" s="3"/>
       <c r="F19" s="2" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-    <row r="20" spans="2:7" ht="15">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="20" spans="2:11" ht="15">
       <c r="B20" s="2" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D20" s="51"/>
+        <v>34</v>
+      </c>
+      <c r="C20" s="64"/>
+      <c r="D20" s="64"/>
       <c r="E20" s="3"/>
       <c r="F20" s="2" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-    <row r="21" spans="2:7" ht="15">
+        <v>29</v>
+      </c>
+      <c r="G20" s="11"/>
+      <c r="K20" s="49"/>
+    </row>
+    <row r="21" spans="2:11" ht="15">
       <c r="B21" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D21" s="54"/>
+        <v>36</v>
+      </c>
+      <c r="C21" s="65"/>
+      <c r="D21" s="65"/>
       <c r="E21" s="3"/>
       <c r="F21" s="2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G21" s="24"/>
     </row>
-    <row r="22" spans="2:7" ht="15">
+    <row r="22" spans="2:11" ht="15">
       <c r="B22" s="2" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="D22" s="51"/>
+        <v>39</v>
+      </c>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
       <c r="E22" s="3"/>
       <c r="F22" s="2" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="F23" s="2"/>
+        <v>35</v>
+      </c>
+      <c r="G22" s="24"/>
+    </row>
+    <row r="23" spans="2:11" ht="15">
+      <c r="C23" s="65"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="2" t="s">
+        <v>37</v>
+      </c>
       <c r="G23" s="4"/>
     </row>
-    <row r="24" spans="2:7" ht="16">
-[...29 lines deleted...]
-      <c r="F26" s="2" t="s">
+    <row r="24" spans="2:11" ht="15">
+      <c r="B24" s="2"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="G26" s="11"/>
-[...1 lines deleted...]
-    <row r="27" spans="2:7" ht="15">
+      <c r="G24" s="4"/>
+    </row>
+    <row r="25" spans="2:11" ht="15">
+      <c r="F25" s="2"/>
+      <c r="G25" s="4"/>
+    </row>
+    <row r="26" spans="2:11" ht="16">
+      <c r="B26" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="63"/>
+      <c r="D26" s="63"/>
+      <c r="F26" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="G26" s="63"/>
+    </row>
+    <row r="27" spans="2:11" ht="15">
       <c r="B27" s="2" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="D27" s="57"/>
+        <v>44</v>
+      </c>
+      <c r="C27" s="66"/>
+      <c r="D27" s="66"/>
       <c r="E27" s="3"/>
       <c r="F27" s="2" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-    <row r="28" spans="2:7" ht="15">
+        <v>46</v>
+      </c>
+      <c r="G27" s="25"/>
+    </row>
+    <row r="28" spans="2:11" ht="15">
       <c r="B28" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="D28" s="58"/>
+        <v>47</v>
+      </c>
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
       <c r="E28" s="3"/>
       <c r="F28" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G28" s="11"/>
     </row>
-    <row r="29" spans="2:7" ht="15">
+    <row r="29" spans="2:11" ht="15">
       <c r="B29" s="2" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="D29" s="54"/>
+        <v>49</v>
+      </c>
+      <c r="C29" s="67"/>
+      <c r="D29" s="67"/>
       <c r="E29" s="3"/>
       <c r="F29" s="2" t="s">
-        <v>132</v>
+        <v>50</v>
       </c>
       <c r="G29" s="11"/>
     </row>
-    <row r="30" spans="2:7" ht="15">
+    <row r="30" spans="2:11" ht="15">
       <c r="B30" s="2" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="D30" s="54"/>
+        <v>51</v>
+      </c>
+      <c r="C30" s="68"/>
+      <c r="D30" s="68"/>
       <c r="E30" s="3"/>
       <c r="F30" s="2" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-    <row r="31" spans="2:7" ht="15">
+        <v>52</v>
+      </c>
+      <c r="G30" s="11"/>
+    </row>
+    <row r="31" spans="2:11" ht="15">
       <c r="B31" s="2" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="D31" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="C31" s="64"/>
+      <c r="D31" s="64"/>
       <c r="E31" s="3"/>
       <c r="F31" s="2" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-      <c r="D32" s="54"/>
+        <v>54</v>
+      </c>
+      <c r="G31" s="11"/>
+    </row>
+    <row r="32" spans="2:11" ht="15">
+      <c r="B32" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="64"/>
+      <c r="D32" s="64"/>
       <c r="E32" s="3"/>
       <c r="F32" s="2" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G32" s="25"/>
+        <v>56</v>
+      </c>
+      <c r="G32" s="26"/>
     </row>
     <row r="33" spans="2:7" ht="15">
-      <c r="B33" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D33" s="69"/>
+      <c r="B33" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
       <c r="E33" s="3"/>
       <c r="F33" s="2" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G33" s="4"/>
+        <v>58</v>
+      </c>
+      <c r="G33" s="26"/>
     </row>
     <row r="34" spans="2:7" ht="15">
-      <c r="B34" s="2" t="s">
-[...3 lines deleted...]
-      <c r="D34" s="69"/>
+      <c r="B34" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="64"/>
+      <c r="D34" s="64"/>
       <c r="E34" s="3"/>
       <c r="F34" s="2" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G34" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="G34" s="25"/>
     </row>
     <row r="35" spans="2:7" ht="15">
-      <c r="B35" s="2" t="s">
-[...3 lines deleted...]
-      <c r="D35" s="71"/>
+      <c r="B35" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="61"/>
+      <c r="D35" s="61"/>
       <c r="E35" s="3"/>
       <c r="F35" s="2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G35" s="27"/>
+        <v>63</v>
+      </c>
+      <c r="G35" s="4"/>
     </row>
     <row r="36" spans="2:7" ht="15">
       <c r="B36" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D36" s="71"/>
+        <v>65</v>
+      </c>
+      <c r="C36" s="61"/>
+      <c r="D36" s="61"/>
       <c r="E36" s="3"/>
-      <c r="F36" s="2"/>
-      <c r="G36" s="26"/>
+      <c r="F36" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G36" s="4"/>
     </row>
     <row r="37" spans="2:7" ht="15">
       <c r="B37" s="2" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D37" s="71"/>
+        <v>68</v>
+      </c>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
       <c r="E37" s="3"/>
       <c r="F37" s="2" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-    <row r="38" spans="2:7" ht="16.5" customHeight="1">
+        <v>69</v>
+      </c>
+      <c r="G37" s="27"/>
+    </row>
+    <row r="38" spans="2:7" ht="15">
       <c r="B38" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D38" s="71"/>
+        <v>71</v>
+      </c>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
       <c r="E38" s="3"/>
-      <c r="F38" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="22"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="26"/>
     </row>
     <row r="39" spans="2:7" ht="15">
-      <c r="B39" s="3" t="s">
-[...3 lines deleted...]
-      <c r="D39" s="70"/>
+      <c r="B39" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
       <c r="E39" s="3"/>
       <c r="F39" s="2" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-    <row r="40" spans="2:7" ht="15">
+        <v>73</v>
+      </c>
+      <c r="G39" s="25"/>
+    </row>
+    <row r="40" spans="2:7" ht="16.5" customHeight="1">
       <c r="B40" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="D40" s="69"/>
+        <v>74</v>
+      </c>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
       <c r="E40" s="3"/>
-      <c r="F40" s="2"/>
-[...11 lines deleted...]
-      </c>
+      <c r="F40" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G40" s="22"/>
+    </row>
+    <row r="41" spans="2:7" ht="15">
+      <c r="B41" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C41" s="62"/>
+      <c r="D41" s="62"/>
       <c r="E41" s="3"/>
-      <c r="F41" s="2"/>
-      <c r="G41" s="15"/>
+      <c r="F41" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G41" s="10"/>
     </row>
     <row r="42" spans="2:7" ht="15">
       <c r="B42" s="2" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D42" s="30"/>
+        <v>78</v>
+      </c>
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
       <c r="E42" s="3"/>
       <c r="F42" s="2"/>
-      <c r="G42" s="15"/>
-[...6 lines deleted...]
-      <c r="D43" s="30"/>
+      <c r="G42" s="10"/>
+    </row>
+    <row r="43" spans="2:7" ht="16">
+      <c r="B43" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="E43" s="3"/>
       <c r="F43" s="2"/>
-      <c r="G43" s="5"/>
+      <c r="G43" s="15"/>
     </row>
     <row r="44" spans="2:7" ht="15">
       <c r="B44" s="2" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="30"/>
       <c r="E44" s="3"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="15"/>
     </row>
     <row r="45" spans="2:7" ht="15">
       <c r="B45" s="2" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="C45" s="4"/>
-      <c r="D45" s="26"/>
+      <c r="D45" s="30"/>
       <c r="E45" s="3"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="5"/>
     </row>
     <row r="46" spans="2:7" ht="15">
       <c r="B46" s="2" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="C46" s="4"/>
-      <c r="D46" s="26"/>
+      <c r="D46" s="30"/>
       <c r="E46" s="3"/>
     </row>
-    <row r="47" spans="2:7" ht="15" customHeight="1">
+    <row r="47" spans="2:7" ht="15">
       <c r="B47" s="2" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="26"/>
       <c r="E47" s="3"/>
     </row>
     <row r="48" spans="2:7" ht="15">
-      <c r="B48" s="2"/>
-[...1 lines deleted...]
-      <c r="D48" s="11"/>
+      <c r="B48" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C48" s="4"/>
+      <c r="D48" s="26"/>
       <c r="E48" s="3"/>
     </row>
-    <row r="49" spans="2:7" ht="15">
-[...4 lines deleted...]
-      <c r="D49" s="11"/>
+    <row r="49" spans="2:7" ht="15" customHeight="1">
+      <c r="B49" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C49" s="4"/>
+      <c r="D49" s="26"/>
       <c r="E49" s="3"/>
     </row>
-    <row r="50" spans="2:7">
-[...2 lines deleted...]
-      <c r="D50" s="3"/>
+    <row r="50" spans="2:7" ht="15">
+      <c r="B50" s="2"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
       <c r="E50" s="3"/>
     </row>
-    <row r="51" spans="2:7" ht="16">
-[...12 lines deleted...]
-      </c>
+    <row r="51" spans="2:7" ht="15">
+      <c r="B51" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" s="11"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="3"/>
+    </row>
+    <row r="52" spans="2:7">
+      <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
-      <c r="F52" s="2" t="s">
-[...19 lines deleted...]
-      <c r="G54" s="52"/>
+      <c r="E52" s="3"/>
+    </row>
+    <row r="53" spans="2:7" ht="16">
+      <c r="B53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="C53" s="63"/>
+      <c r="D53" s="63"/>
+      <c r="E53" s="63"/>
+      <c r="F53" s="63"/>
+      <c r="G53" s="63"/>
+    </row>
+    <row r="54" spans="2:7" ht="15">
+      <c r="B54" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="F54" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G54" s="16"/>
     </row>
     <row r="55" spans="2:7" ht="15">
-      <c r="B55" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F55" s="2"/>
       <c r="G55" s="16"/>
     </row>
-    <row r="56" spans="2:7" ht="15">
-[...8 lines deleted...]
-      <c r="G56" s="17"/>
+    <row r="56" spans="2:7" ht="15" customHeight="1">
+      <c r="B56" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="C56" s="63"/>
+      <c r="D56" s="63"/>
+      <c r="E56" s="63"/>
+      <c r="F56" s="63"/>
+      <c r="G56" s="63"/>
     </row>
     <row r="57" spans="2:7" ht="15">
       <c r="B57" s="3" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="F57" s="2" t="s">
-        <v>127</v>
-      </c>
+        <v>95</v>
+      </c>
+      <c r="G57" s="16"/>
     </row>
     <row r="58" spans="2:7" ht="15">
       <c r="B58" s="3" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="F58" s="2" t="s">
-        <v>128</v>
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G58" s="17"/>
     </row>
     <row r="59" spans="2:7" ht="15">
-      <c r="B59" s="3"/>
+      <c r="B59" s="3" t="s">
+        <v>99</v>
+      </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="F59" s="2" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="G59" s="16"/>
+        <v>100</v>
+      </c>
     </row>
     <row r="60" spans="2:7" ht="15">
-      <c r="F60" s="2"/>
-[...36 lines deleted...]
-      <c r="G64" s="65"/>
+      <c r="B60" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="F60" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="61" spans="2:7" ht="15">
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="F61" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G61" s="16"/>
+    </row>
+    <row r="62" spans="2:7" ht="15">
+      <c r="F62" s="2"/>
+      <c r="G62" s="10"/>
+    </row>
+    <row r="63" spans="2:7" ht="16">
+      <c r="B63" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C63" s="12"/>
+      <c r="D63" s="12"/>
+      <c r="E63" s="12"/>
+      <c r="F63" s="12"/>
+      <c r="G63" s="12"/>
+    </row>
+    <row r="64" spans="2:7" ht="18.75" customHeight="1">
+      <c r="B64" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C64" s="52"/>
+      <c r="D64" s="52"/>
+      <c r="E64" s="52"/>
+      <c r="F64" s="52"/>
+      <c r="G64" s="53"/>
     </row>
     <row r="65" spans="2:7">
-      <c r="B65" s="66"/>
-[...4 lines deleted...]
-      <c r="G65" s="68"/>
+      <c r="B65" s="54"/>
+      <c r="C65" s="55"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="55"/>
+      <c r="G65" s="56"/>
     </row>
     <row r="66" spans="2:7">
-      <c r="B66" s="6"/>
-[...40 lines deleted...]
-      <c r="G70" s="65"/>
+      <c r="B66" s="54"/>
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="55"/>
+      <c r="G66" s="56"/>
+    </row>
+    <row r="67" spans="2:7">
+      <c r="B67" s="57"/>
+      <c r="C67" s="58"/>
+      <c r="D67" s="58"/>
+      <c r="E67" s="58"/>
+      <c r="F67" s="58"/>
+      <c r="G67" s="59"/>
+    </row>
+    <row r="68" spans="2:7">
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+    </row>
+    <row r="69" spans="2:7" ht="16">
+      <c r="B69" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C69" s="12"/>
+      <c r="D69" s="12"/>
+      <c r="E69" s="12"/>
+      <c r="F69" s="12"/>
+      <c r="G69" s="12"/>
+    </row>
+    <row r="70" spans="2:7" ht="14.65" customHeight="1">
+      <c r="B70" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C70" s="52"/>
+      <c r="D70" s="52"/>
+      <c r="E70" s="52"/>
+      <c r="F70" s="52"/>
+      <c r="G70" s="53"/>
     </row>
     <row r="71" spans="2:7">
-      <c r="B71" s="66"/>
-[...17 lines deleted...]
-      </c>
+      <c r="B71" s="54"/>
+      <c r="C71" s="55"/>
+      <c r="D71" s="55"/>
+      <c r="E71" s="55"/>
+      <c r="F71" s="55"/>
+      <c r="G71" s="56"/>
+    </row>
+    <row r="72" spans="2:7" ht="18.75" customHeight="1">
+      <c r="B72" s="54"/>
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="55"/>
+      <c r="G72" s="56"/>
+    </row>
+    <row r="73" spans="2:7">
+      <c r="B73" s="57"/>
+      <c r="C73" s="58"/>
+      <c r="D73" s="58"/>
+      <c r="E73" s="58"/>
+      <c r="F73" s="58"/>
+      <c r="G73" s="59"/>
+    </row>
+    <row r="74" spans="2:7">
+      <c r="B74" s="3"/>
     </row>
     <row r="75" spans="2:7" ht="16">
-      <c r="B75" s="37" t="s">
-        <v>154</v>
+      <c r="B75" s="31" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="76" spans="2:7" ht="16">
       <c r="B76" s="32" t="s">
-        <v>155</v>
-[...13 lines deleted...]
-      <c r="B78" s="13"/>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="77" spans="2:7" ht="16">
+      <c r="B77" s="37" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="78" spans="2:7" ht="16">
+      <c r="B78" s="32" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="79" spans="2:7">
-      <c r="B79" s="13"/>
+      <c r="B79" s="60" t="s">
+        <v>162</v>
+      </c>
+      <c r="C79" s="60"/>
+      <c r="D79" s="60"/>
+      <c r="E79" s="60"/>
+      <c r="F79" s="60"/>
+      <c r="G79" s="60"/>
     </row>
     <row r="80" spans="2:7">
-      <c r="B80" s="14"/>
+      <c r="B80" s="3"/>
+    </row>
+    <row r="81" spans="2:2">
+      <c r="B81" s="13"/>
+    </row>
+    <row r="82" spans="2:2">
+      <c r="B82" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="B77:G77"/>
-[...17 lines deleted...]
-    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C12:D12"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
-    <mergeCell ref="B8:G8"/>
-[...3 lines deleted...]
-    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="B26:D26"/>
     <mergeCell ref="C14:D14"/>
-    <mergeCell ref="C11:D11"/>
-    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="C27:D27"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C33:D33"/>
     <mergeCell ref="C34:D34"/>
-    <mergeCell ref="C33:D33"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="C38:D38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="B79:G79"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="B53:G53"/>
+    <mergeCell ref="B56:G56"/>
+    <mergeCell ref="B64:G67"/>
+    <mergeCell ref="B70:G73"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="58" orientation="portrait" horizontalDpi="4294967293" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup scale="47" orientation="portrait" horizontalDpi="4294967293" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <extLst>
-[...106 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C0028E3-5742-4CE4-BC8E-3C451C18C34C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:F56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="127.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:6" ht="18.5">
       <c r="A3" s="38" t="s">
-        <v>157</v>
+        <v>113</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="17">
-      <c r="A4" s="41"/>
+      <c r="A4" s="40"/>
     </row>
     <row r="5" spans="1:6" ht="17">
-      <c r="A5" s="41" t="s">
-        <v>158</v>
+      <c r="A5" s="40" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A6" s="42" t="s">
-        <v>160</v>
+      <c r="A6" s="41" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="17">
-      <c r="A7" s="43" t="s">
-        <v>161</v>
+      <c r="A7" s="42" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="17">
-      <c r="A8" s="43" t="s">
-        <v>162</v>
+      <c r="A8" s="42" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="17">
-      <c r="A9" s="44"/>
+      <c r="A9" s="43"/>
     </row>
     <row r="10" spans="1:6" ht="17">
-      <c r="A10" s="44"/>
+      <c r="A10" s="43"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="59"/>
-[...4 lines deleted...]
-      <c r="F13" s="59"/>
+      <c r="A13" s="60"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
     </row>
     <row r="56" spans="1:1">
-      <c r="A56" s="45"/>
+      <c r="A56" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="67" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup scale="52" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C© 2025 Fannie Mae.  Trademarks of Fannie Mae</oddFooter>
+    <oddFooter>&amp;C© 2026 Fannie Mae.  Trademarks of Fannie Mae</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB8EEDE8-C96D-4F11-9BCC-0EE6B6B24B24}">
   <dimension ref="A1:U10"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="U3" sqref="U3"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="5" max="5" width="18.7265625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="35.453125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.7265625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.453125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="34" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="45.7265625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="16.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="E1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G1" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="K1" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>120</v>
       </c>
       <c r="O1" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>121</v>
       </c>
       <c r="S1" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="T1" t="s">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="U1" t="s">
-        <v>150</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G2" t="s">
-        <v>66</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="K2" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="M2" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="O2" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="Q2" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="S2" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="T2" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="U2" t="s">
-        <v>119</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
       <c r="G3" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="I3" t="s">
-        <v>93</v>
+        <v>133</v>
       </c>
       <c r="K3" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="M3" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="O3" t="s">
-        <v>59</v>
+        <v>136</v>
       </c>
       <c r="Q3" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="S3" t="s">
-        <v>134</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>138</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c r="G4" t="s">
-        <v>99</v>
+        <v>140</v>
       </c>
       <c r="I4" t="s">
-        <v>100</v>
+        <v>141</v>
       </c>
       <c r="K4" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="M4" t="s">
-        <v>101</v>
+        <v>143</v>
       </c>
       <c r="O4" t="s">
-        <v>102</v>
+        <v>144</v>
       </c>
       <c r="Q4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>145</v>
       </c>
       <c r="E5" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="G5" t="s">
-        <v>105</v>
+        <v>147</v>
       </c>
       <c r="I5" t="s">
-        <v>106</v>
+        <v>148</v>
       </c>
       <c r="M5" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="O5" t="s">
-        <v>108</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>151</v>
       </c>
       <c r="E6" t="s">
-        <v>110</v>
+        <v>152</v>
       </c>
       <c r="G6" t="s">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="M6" t="s">
-        <v>112</v>
+        <v>154</v>
       </c>
       <c r="O6" t="s">
-        <v>113</v>
+        <v>155</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="E7" t="s">
-        <v>114</v>
+        <v>156</v>
       </c>
       <c r="G7" t="s">
-        <v>115</v>
+        <v>157</v>
       </c>
       <c r="O7" t="s">
-        <v>116</v>
+        <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="E8" t="s">
-        <v>105</v>
+        <v>147</v>
       </c>
       <c r="G8" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
       <c r="O8" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="G9" t="s">
-        <v>118</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="G10" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009E3FB06417B1554BA1A8EB8C063E57AB" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="69b624f0bfddbb1fc3486b09e3ef8fc1">
-[...2 lines deleted...]
-    <xsd:import namespace="acce85f8-40d2-41ad-b4a1-67eaade2d1d5"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010007D4C556F2A5DF488931F53D5FCC6511" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="558f498bcd10b7ad665a476a28505949">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="12f21ace-22c8-4cfc-b3b6-dbb7a713cfc6" xmlns:ns3="973a6911-3d4c-4185-ad9a-c3c59e561297" xmlns:ns4="4e16b0a0-e2e3-4315-9d49-3ff46eba1806" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bcf160bbc47180a48264938a00521686" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="12f21ace-22c8-4cfc-b3b6-dbb7a713cfc6"/>
+    <xsd:import namespace="973a6911-3d4c-4185-ad9a-c3c59e561297"/>
+    <xsd:import namespace="4e16b0a0-e2e3-4315-9d49-3ff46eba1806"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aa9bc0c5-34d6-4b0e-b6a9-82c9c735ce4f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="12f21ace-22c8-4cfc-b3b6-dbb7a713cfc6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="305e1c15-bc59-406b-bd93-1eaca2084cb3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="22" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="acce85f8-40d2-41ad-b4a1-67eaade2d1d5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="973a6911-3d4c-4185-ad9a-c3c59e561297" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{24002db0-7b55-4ced-8e0e-a8e818d00e9a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="acce85f8-40d2-41ad-b4a1-67eaade2d1d5">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e16b0a0-e2e3-4315-9d49-3ff46eba1806" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0a1b698c-fba8-47e5-8d1f-4cede7ca2863}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4e16b0a0-e2e3-4315-9d49-3ff46eba1806">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="7" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4114,112 +4116,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="acce85f8-40d2-41ad-b4a1-67eaade2d1d5" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="aa9bc0c5-34d6-4b0e-b6a9-82c9c735ce4f">
+    <TaxCatchAll xmlns="4e16b0a0-e2e3-4315-9d49-3ff46eba1806" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="12f21ace-22c8-4cfc-b3b6-dbb7a713cfc6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F317D0DF-2A61-4F41-B05A-F6EDDF1B8562}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{808318B6-BB13-4884-9112-05210FECFCCF}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01799F29-90EB-4CA3-9A7B-ABE47AA999D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="aa9bc0c5-34d6-4b0e-b6a9-82c9c735ce4f"/>
-    <ds:schemaRef ds:uri="acce85f8-40d2-41ad-b4a1-67eaade2d1d5"/>
+    <ds:schemaRef ds:uri="12f21ace-22c8-4cfc-b3b6-dbb7a713cfc6"/>
+    <ds:schemaRef ds:uri="973a6911-3d4c-4185-ad9a-c3c59e561297"/>
+    <ds:schemaRef ds:uri="4e16b0a0-e2e3-4315-9d49-3ff46eba1806"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B70BC6FC-15EB-44D3-A204-062B2F8C196F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="12f21ace-22c8-4cfc-b3b6-dbb7a713cfc6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="4e16b0a0-e2e3-4315-9d49-3ff46eba1806"/>
+    <ds:schemaRef ds:uri="973a6911-3d4c-4185-ad9a-c3c59e561297"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="34a7b59f-589b-4e74-bc75-11be00983986"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="379d781d-95c1-41ba-b361-fab6cbd1b87b"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{d3c58aa3-8557-4f92-909b-7f0848f0d9f5}" enabled="0" method="" siteId="{d3c58aa3-8557-4f92-909b-7f0848f0d9f5}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
@@ -4230,67 +4223,67 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Form.4097_Sample</vt:lpstr>
       <vt:lpstr>Form.4097</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Dropdowns</vt:lpstr>
       <vt:lpstr>Instructions!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Konz, Paul M</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009E3FB06417B1554BA1A8EB8C063E57AB</vt:lpwstr>
+    <vt:lpwstr>0x01010007D4C556F2A5DF488931F53D5FCC6511</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_SetDate">
     <vt:lpwstr>2024-12-11T12:45:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Name">
     <vt:lpwstr>Other Approved Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_ActionId">
     <vt:lpwstr>aac6cde9-9406-4208-80c4-f154a9402dd6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>