--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -1,109 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/rauddm_fanniemae_com/Documents/Documents/DUS Gateway Job Aid/For Publication/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/rauddm_fanniemae_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B7B923C9-CAB7-4D45-AA6A-1D3D4C92FA9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{FC39346F-AC77-47FE-8670-1546B3027F55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DDA4CF79-D971-4F18-BAA3-B3AC0C33301F}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7A42BAF5-4320-4DF6-812D-2D6C45F90EF8}"/>
   </bookViews>
   <sheets>
     <sheet name="Updated LIst" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Updated LIst'!$A$1:$F$252</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...16 lines deleted...]
-</comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1507" uniqueCount="692">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Sub-Category</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Descriptor vs Other Descriptor</t>
   </si>
   <si>
     <t>Guide Section</t>
   </si>
   <si>
     <t>Final Definitions for Lender</t>
   </si>
   <si>
     <t>Other Descriptor</t>
   </si>
@@ -2248,53 +2227,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-</personList>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2568,70 +2545,64 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{165E08F3-5945-4F2E-9D47-D922A67BBC0A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{165E08F3-5945-4F2E-9D47-D922A67BBC0A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F252"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="27.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="68.140625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -7629,75 +7600,78 @@
         <v>646</v>
       </c>
     </row>
     <row r="252" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A252" s="3" t="s">
         <v>629</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>647</v>
       </c>
       <c r="D252" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E252" s="3" t="s">
         <v>648</v>
       </c>
       <c r="F252" s="3" t="s">
         <v>649</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F253" xr:uid="{165E08F3-5945-4F2E-9D47-D922A67BBC0A}"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.15"/>
   <pageSetup scale="67" fitToHeight="20" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C© 2026 Fannie Mae. Trademarks of Fannie Mae.</oddFooter>
+    <oddFooter>&amp;C© August 2026 Fannie Mae. Trademarks of Fannie Mae.</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e6053a65-8bf8-4ad1-b7a8-55067daa8548" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c746fc31-5426-4423-9fa2-6f53439aa22a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Notes xmlns="c746fc31-5426-4423-9fa2-6f53439aa22a" xsi:nil="true"/>
+    <Notesaboutthefile xmlns="c746fc31-5426-4423-9fa2-6f53439aa22a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010057EE1A18389A4C4685D6116986F3BC5D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0980d707fceb3833b7940d6d4919b262">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c746fc31-5426-4423-9fa2-6f53439aa22a" xmlns:ns3="e6053a65-8bf8-4ad1-b7a8-55067daa8548" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc554e2e00b6815a4d87b72448f3f128" ns2:_="" ns3:_="">
     <xsd:import namespace="c746fc31-5426-4423-9fa2-6f53439aa22a"/>
     <xsd:import namespace="e6053a65-8bf8-4ad1-b7a8-55067daa8548"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
@@ -7880,137 +7854,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECAE5305-4579-4E3A-8ABD-1CFC800D6C40}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC64B066-5776-4556-AFCA-EC34D5DF17D6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="c746fc31-5426-4423-9fa2-6f53439aa22a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e6053a65-8bf8-4ad1-b7a8-55067daa8548"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6FC69A9-23E2-4C01-908E-B257FA0433A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c746fc31-5426-4423-9fa2-6f53439aa22a"/>
     <ds:schemaRef ds:uri="e6053a65-8bf8-4ad1-b7a8-55067daa8548"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC64B066-5776-4556-AFCA-EC34D5DF17D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECAE5305-4579-4E3A-8ABD-1CFC800D6C40}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="c746fc31-5426-4423-9fa2-6f53439aa22a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Updated LIst</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Fannie Mae</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Gangavelli, Anoop Rao x</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2026-04-16T21:37:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>