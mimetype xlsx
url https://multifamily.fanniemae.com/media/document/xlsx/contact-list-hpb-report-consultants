--- v0 (2025-10-18)
+++ v1 (2026-08-03)
@@ -1,444 +1,401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/y2ujkj_fanniemae_com/Documents/Documents/2024/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\1.3.1 HPB Activities\HPB Consultants\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="37" documentId="8_{CD260A8A-A1F9-4183-A378-5CFC704F1C42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48F50AD9-E2E3-43B3-90D6-A61083799D20}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6FFB3931-037C-4422-AE7D-EE19E055F4BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8940" yWindow="0" windowWidth="17025" windowHeight="14760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="36372" yWindow="408" windowWidth="22272" windowHeight="15492" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pre-Qualified" sheetId="2" r:id="rId1"/>
     <sheet name="All Consultants" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="97">
   <si>
     <t>Abraxas Energy Consulting</t>
   </si>
   <si>
     <t>AEI Consultants</t>
   </si>
   <si>
     <t>BEST</t>
   </si>
   <si>
     <t>Consulting Solutions Inc</t>
   </si>
   <si>
     <t>EBI Consulting</t>
   </si>
   <si>
-    <t>mandeep_sandhu@efiglobal.com</t>
-[...4 lines deleted...]
-  <si>
     <t>Global Realty Services Group (GRS)</t>
   </si>
   <si>
     <t>nate@naturaconsultingllc.com</t>
   </si>
   <si>
     <t>Natura</t>
   </si>
   <si>
     <t>Partner Energy</t>
   </si>
   <si>
     <t>ssheppard@reausa.com</t>
   </si>
   <si>
     <t>Sparhawk Group</t>
   </si>
   <si>
     <t>The Vertex Companies, Inc.</t>
   </si>
   <si>
     <t>Bright Power</t>
   </si>
   <si>
     <t>Dominion Due Diligence Group (D3G)</t>
   </si>
   <si>
-    <t>Steven Winter Associates</t>
-[...16 lines deleted...]
-  <si>
     <t>Nate Gillette</t>
   </si>
   <si>
     <t>Steve Sheppard</t>
   </si>
   <si>
-    <t>Doug Unger</t>
-[...4 lines deleted...]
-  <si>
     <t>Consultant</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>E-Mail</t>
   </si>
   <si>
     <t>Pre-Qualified HPB Consultant</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Tushar Dutta</t>
   </si>
   <si>
     <t>tdutta@ptrenergy.com</t>
   </si>
   <si>
     <t>Keely Felton</t>
   </si>
   <si>
     <t>List of HPB Report Consultants</t>
   </si>
   <si>
     <t>SK Collaborative</t>
   </si>
   <si>
     <t>Abe Kruger</t>
   </si>
   <si>
     <t>abe@skcollaborative.com</t>
   </si>
   <si>
     <t>srosenbaum@grs-global.com</t>
   </si>
   <si>
     <t>Sol Rosenbaum</t>
   </si>
   <si>
-    <t>breea</t>
-[...7 lines deleted...]
-  <si>
     <t>Real Estate Advisory LLC (REA)</t>
   </si>
   <si>
     <t xml:space="preserve">eturk@bestinspections.com </t>
   </si>
   <si>
     <t>Erin Turk</t>
   </si>
   <si>
     <t>BBG, Inc.</t>
   </si>
   <si>
-    <t>Bureau Veritas</t>
-[...4 lines deleted...]
-  <si>
     <t>Nova Group, GBC</t>
   </si>
   <si>
     <t>keely.felton@novagroupgbc.com</t>
   </si>
   <si>
-    <t>Steve Evanko</t>
-[...10 lines deleted...]
-  <si>
     <t>Robert Urban</t>
   </si>
   <si>
     <t>agency.management@abraxasenergy.com</t>
   </si>
   <si>
-    <t>dcruse@bbgres.com</t>
-[...4 lines deleted...]
-  <si>
     <t>Thomas LaPoint</t>
   </si>
   <si>
     <t>tlapoint@aeiconsultants.com</t>
   </si>
   <si>
     <t xml:space="preserve">Fannie Mae Multifamily is distributing this list to help lenders identify consultants who may be able to complete a Fannie Mae High Performance Building Report per Form 4099. Lenders are responsible for confirming that the consultants are qualified to complete HPB Reports per the qualifications listed in Form 4099. </t>
   </si>
   <si>
     <t>Pre-Qualified Consultants</t>
   </si>
   <si>
     <t>Abraxas Energy</t>
   </si>
   <si>
     <t>Robert Urban, Operations Manager</t>
   </si>
   <si>
     <t>(805) 547-2050</t>
   </si>
   <si>
     <t>www.abraxasenergy.com</t>
   </si>
   <si>
     <t>(925) 746-6084</t>
   </si>
   <si>
     <t>www.aeiconsultants.com</t>
   </si>
   <si>
-    <t>Dennis Cruse, Managing Director, Energy Services</t>
-[...4 lines deleted...]
-  <si>
     <t>www.bbgres.com</t>
   </si>
   <si>
     <t>Building Evaluation Services and Technology (BEST)</t>
   </si>
   <si>
     <t>Erin Turk, Vice President, Operations</t>
   </si>
   <si>
     <t>(301) 972-4660</t>
   </si>
   <si>
     <t>www.bestinspections.com</t>
   </si>
   <si>
     <t>(847) 690-0905</t>
   </si>
   <si>
     <t>www.consultingsolutionsinc.com</t>
   </si>
   <si>
     <t>GRS Group</t>
   </si>
   <si>
     <t>www.grs-global.com</t>
   </si>
   <si>
     <t>(207) 939-4983</t>
   </si>
   <si>
     <t>novagroupgbc.com</t>
   </si>
   <si>
-    <t>Tushar Dutta, Senior Program Manager</t>
-[...1 lines deleted...]
-  <si>
     <t>(310) 765-7287</t>
   </si>
   <si>
     <t>www.ptrenergy.com</t>
   </si>
   <si>
     <t>Steve Sheppard, Program Manager</t>
   </si>
   <si>
     <t>www.reausa.com</t>
   </si>
   <si>
     <t>Mallory Seagraves</t>
   </si>
   <si>
     <t>mseagraves@consultingsolutionsinc.com</t>
   </si>
   <si>
     <t>Keely Felton, Chief Sustainability Officer</t>
   </si>
   <si>
     <t>Philip Winterland</t>
   </si>
   <si>
     <t xml:space="preserve">pwinterland@ebiconsulting.com </t>
   </si>
   <si>
     <t>(646)-828-9048</t>
   </si>
   <si>
     <t>Sol Rosenbaum, Manager, Green &amp; Energy Services</t>
   </si>
   <si>
-    <t>Erik Eichenlaub</t>
-[...4 lines deleted...]
-  <si>
     <t>Touchstone IQ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Matt.Klahn@touchstoneiq.com</t>
   </si>
   <si>
     <t>Thomas LaPoint, Vice President, Energy Services</t>
   </si>
   <si>
     <t>(603) 540-8242</t>
   </si>
   <si>
     <t xml:space="preserve">robert.urban@abraxasenergy.com </t>
   </si>
   <si>
     <t>(805) 270-5470</t>
   </si>
   <si>
     <t>Mallory Seagraves, Chief Operating Officer</t>
   </si>
   <si>
     <t>Jessica Esposito</t>
   </si>
   <si>
     <t>jesposito@brightpower.com</t>
   </si>
   <si>
     <t>Pre-Qualification Date</t>
   </si>
   <si>
     <t xml:space="preserve">agency.management@abraxasenergy.com; 
 robert.urban@abraxasenergy.com </t>
+  </si>
+  <si>
+    <t>Tushar Dutta, Director</t>
+  </si>
+  <si>
+    <t>KOW Building Consultants</t>
+  </si>
+  <si>
+    <t>Brandon Lopez</t>
+  </si>
+  <si>
+    <t>brandonl@kowbc.com</t>
+  </si>
+  <si>
+    <t>Tim Bryant</t>
+  </si>
+  <si>
+    <t>t.bryant@d3g.com</t>
+  </si>
+  <si>
+    <t>jlloyd@sparhawkgroup.com</t>
+  </si>
+  <si>
+    <t>Joe Lloyd</t>
+  </si>
+  <si>
+    <t>ben.levine@touchstoneiq.com</t>
+  </si>
+  <si>
+    <t>Ben Levine</t>
+  </si>
+  <si>
+    <t>enelson@vertexeng.com</t>
+  </si>
+  <si>
+    <t>Eric Nelson</t>
+  </si>
+  <si>
+    <t>ecorreia@bbgres.com</t>
+  </si>
+  <si>
+    <t>Eric Correia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eric Correia, Executive Managing Director </t>
+  </si>
+  <si>
+    <t>(858) 793-0941</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -448,271 +405,283 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0563C1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1A1A1A"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </right>
+      <top style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...18 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <u/>
         <color theme="10"/>
       </font>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="4" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="4" tint="0.39997558519241921"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
-        <patternFill patternType="none">
-          <bgColor auto="1"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
-        <patternFill patternType="none">
-          <bgColor auto="1"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="4" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="4" tint="0.39997558519241921"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
-        <patternFill patternType="none">
-          <bgColor auto="1"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A5:D27" totalsRowShown="0" dataDxfId="5">
-[...2 lines deleted...]
-    <sortCondition ref="A5:A27"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A5:D23" totalsRowShown="0" dataDxfId="5">
+  <autoFilter ref="A5:D23" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:D23">
+    <sortCondition ref="A5:A23"/>
   </sortState>
   <tableColumns count="4">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Consultant" dataDxfId="4"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Pre-Qualified HPB Consultant" dataDxfId="3"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Contact" dataDxfId="2"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="E-Mail" dataDxfId="1" dataCellStyle="Hyperlink"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -942,848 +911,790 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reausa.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdutta@ptrenergy.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mseagraves@consultingsolutionsinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keely.felton@novagroupgbc.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssheppard@reausa.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcruse@bbgres.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.urban@abraxasenergy.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abraxasenergy.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tlapoint@aeiconsultants.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agency.management@abraxasenergy.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grs-global.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbgres.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srosenbaum@grs-global.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam10.safelinks.protection.outlook.com/?url=http%3A%2F%2Fwww.aeiconsultants.com%2F&amp;data=04%7C01%7CAllison.Heath%40berkadia.com%7C632155e183314ed4d12708d979ea4bb2%7C066eab4ded6347ab813df489984d83cb%7C0%7C0%7C637674869476936893%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C1000&amp;sdata=7C4%2FFrJ33k19yWS7h6zqt9TvNoBWtBDuKo0WvaymlFo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestinspections.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\W2ULDA\Downloads\novagroupgbc.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eturk@bestinspections.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ptrenergy.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reausa.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ptrenergy.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecorreia@bbgres.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keely.felton@novagroupgbc.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssheppard@reausa.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdutta@ptrenergy.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mseagraves@consultingsolutionsinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abraxasenergy.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.urban@abraxasenergy.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agency.management@abraxasenergy.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grs-global.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbgres.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srosenbaum@grs-global.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tlapoint@aeiconsultants.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestinspections.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\W2ULDA\Downloads\novagroupgbc.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eturk@bestinspections.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam10.safelinks.protection.outlook.com/?url=http%3A%2F%2Fwww.aeiconsultants.com%2F&amp;data=04%7C01%7CAllison.Heath%40berkadia.com%7C632155e183314ed4d12708d979ea4bb2%7C066eab4ded6347ab813df489984d83cb%7C0%7C0%7C637674869476936893%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C1000&amp;sdata=7C4%2FFrJ33k19yWS7h6zqt9TvNoBWtBDuKo0WvaymlFo%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agency.management@abraxasenergy.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.evanko@d3g.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scanty@grs-global.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keely.felton@novagroupgbc.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.berrich@bvna.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesposito@brightpower.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nate@naturaconsultingllc.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pwinterland@ebiconsulting.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mholden@sparhawkgroup.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdutta@ptrenergy.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kbartlett@bestinspections.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mandeep_sandhu@efiglobal.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tlapoint@aeiconsultants.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyetter@breeabuildings.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssheppard@reausa.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abe@skcollaborative.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcruse@bbgres.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kbartlett@bestinspections.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.bryant@d3g.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssheppard@reausa.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abe@skcollaborative.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandonl@kowbc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecorreia@bbgres.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scanty@grs-global.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enelson@vertexeng.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nate@naturaconsultingllc.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agency.management@abraxasenergy.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesposito@brightpower.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keely.felton@novagroupgbc.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ben.levine@touchstoneiq.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pwinterland@ebiconsulting.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdutta@ptrenergy.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tlapoint@aeiconsultants.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlloyd@sparhawkgroup.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40331A1E-5466-4695-9556-E6DBDFA634ED}">
   <dimension ref="A1:B58"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="47.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="47.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:2" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="23">
+        <v>46213</v>
+      </c>
+      <c r="B2" s="4"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="10">
+        <v>42926</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="4"/>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="4"/>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B7" s="4"/>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="4"/>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="4"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="4"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="8"/>
+      <c r="B11" s="4"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="10">
+        <v>42926</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" s="4"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="4"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="4"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="4"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" s="5"/>
+      <c r="B17" s="4"/>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="10">
+        <v>43642</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="4"/>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B20" s="4"/>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="4"/>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A22" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="4"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A23" s="5"/>
+      <c r="B23" s="4"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="10">
+        <v>43489</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="4"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="4"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A27" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="4"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A28" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="4"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A29" s="5"/>
+      <c r="B29" s="4"/>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A30" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="10">
+        <v>42993</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A31" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B31" s="4"/>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A32" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="4"/>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A33" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="4"/>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A34" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="4"/>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A35" s="5"/>
+      <c r="B35" s="4"/>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A36" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="10">
+        <v>42969</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A37" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B37" s="4"/>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A38" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="4"/>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A39" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="4"/>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A40" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="4"/>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A41" s="8"/>
+      <c r="B41" s="4"/>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A42" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="10">
+        <v>42933</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A43" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43" s="4"/>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A44" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="4"/>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B45" s="4"/>
+    </row>
+    <row r="46" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A46" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" s="4"/>
+    </row>
+    <row r="47" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A47" s="8"/>
+      <c r="B47" s="4"/>
+    </row>
+    <row r="48" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A48" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="10">
+        <v>44473</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A49" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B49" s="4"/>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A50" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50" s="4"/>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A51" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B51" s="4"/>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A52" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52" s="4"/>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A53" s="4"/>
+      <c r="B53" s="4"/>
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A54" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B54" s="10">
+        <v>43133</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A55" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B55" s="4"/>
+    </row>
+    <row r="56" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A56" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="4"/>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A57" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="4"/>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A58" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="13" t="s">
-[...343 lines deleted...]
-      <c r="B58" s="15"/>
+      <c r="B58" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A8" r:id="rId1" xr:uid="{2EE81CBC-5797-486C-A4FA-79728FB1AD15}"/>
     <hyperlink ref="A10" r:id="rId2" display="http://www.abraxasenergy.com/" xr:uid="{8B469774-6571-49CC-99F2-A412A2DC1423}"/>
     <hyperlink ref="A45" r:id="rId3" xr:uid="{5059D317-9177-4F12-9878-33AE88E1D3A8}"/>
     <hyperlink ref="A46" r:id="rId4" xr:uid="{96125E58-6F39-40D5-A686-FA298435D773}"/>
     <hyperlink ref="A39" r:id="rId5" xr:uid="{F0262756-2511-43F6-8149-CA9CACE29C34}"/>
     <hyperlink ref="A40" r:id="rId6" display="http://www.grs-global.com/" xr:uid="{1DD3B219-CEEE-4AB6-86E7-84A18A282E47}"/>
     <hyperlink ref="A57" r:id="rId7" xr:uid="{9A08A7F7-EAC7-440E-9635-D3BED5872DBB}"/>
     <hyperlink ref="A58" r:id="rId8" xr:uid="{13271E2D-B369-4CC4-9042-C6CAE4A64C89}"/>
     <hyperlink ref="A27" r:id="rId9" display="mailto:eturk@bestinspections.com" xr:uid="{D0F6FFD4-542D-40C5-8F27-037A2A1D1B10}"/>
     <hyperlink ref="A28" r:id="rId10" display="http://www.bestinspections.com/" xr:uid="{DA565464-BF63-4698-96AF-8D871A8810D7}"/>
     <hyperlink ref="A22" r:id="rId11" display="http://www.bbgres.com/" xr:uid="{DAC11558-A9D9-4D0C-B352-25B12A48A780}"/>
-    <hyperlink ref="A21" r:id="rId12" xr:uid="{E9DFFC41-DCE2-4315-8487-11C41951AE07}"/>
-[...5 lines deleted...]
-    <hyperlink ref="A33" r:id="rId18" xr:uid="{AB8168BE-115B-49C3-85DF-D214A18FBC8E}"/>
+    <hyperlink ref="A51" r:id="rId12" display="mailto:tdutta@ptrenergy.com" xr:uid="{5C30558D-C9A0-43D7-A145-5014E9EEEB6B}"/>
+    <hyperlink ref="A52" r:id="rId13" display="http://www.ptrenergy.com/" xr:uid="{7B3AF128-A10A-4062-BE0F-4B19C6533212}"/>
+    <hyperlink ref="A16" r:id="rId14" display="https://nam10.safelinks.protection.outlook.com/?url=http%3A%2F%2Fwww.aeiconsultants.com%2F&amp;data=04%7C01%7CAllison.Heath%40berkadia.com%7C632155e183314ed4d12708d979ea4bb2%7C066eab4ded6347ab813df489984d83cb%7C0%7C0%7C637674869476936893%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C1000&amp;sdata=7C4%2FFrJ33k19yWS7h6zqt9TvNoBWtBDuKo0WvaymlFo%3D&amp;reserved=0" xr:uid="{D430B18D-E99D-48BA-B306-4439C44EC4DA}"/>
+    <hyperlink ref="A15" r:id="rId15" display="mailto:tlapoint@aeiconsultants.com" xr:uid="{753FFA68-B642-4708-8A79-B2BEEA8C541A}"/>
+    <hyperlink ref="A9" r:id="rId16" display="mailto:robert.urban@abraxasenergy.com" xr:uid="{6264F4D7-5B3C-49BE-B6E9-DDDBA3A6DCEE}"/>
+    <hyperlink ref="A33" r:id="rId17" xr:uid="{AB8168BE-115B-49C3-85DF-D214A18FBC8E}"/>
+    <hyperlink ref="A21" r:id="rId18" xr:uid="{F3C006CE-648F-4CCB-B68D-0B1AC7875C6D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="G14" sqref="G14"/>
+      <selection pane="bottomRight" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="38.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="42.42578125" customWidth="1"/>
+    <col min="1" max="1" width="38.88671875" customWidth="1"/>
+    <col min="2" max="2" width="9.88671875" customWidth="1"/>
+    <col min="3" max="3" width="26.6640625" customWidth="1"/>
+    <col min="4" max="4" width="42.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A2" s="25">
+        <v>46213</v>
+      </c>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+    </row>
+    <row r="3" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="27"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="26"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+    </row>
+    <row r="5" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" t="s">
+        <v>83</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="26"/>
-[...26 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="B21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" t="s">
         <v>27</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D21" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...104 lines deleted...]
-      <c r="C13" t="s">
+    <row r="22" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" t="s">
         <v>88</v>
       </c>
-      <c r="D13" s="2" t="s">
-[...24 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D22" s="20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>91</v>
-      </c>
-[...169 lines deleted...]
-        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <conditionalFormatting sqref="B1:B1048576">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>"YES"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="D24" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-[...15 lines deleted...]
-    <hyperlink ref="D11" r:id="rId17" display="mailto:jesposito@brightpower.com" xr:uid="{90B16A70-6EE6-4EA4-8B03-1050AEB58B07}"/>
+    <hyperlink ref="D16" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="D14" r:id="rId2" display="scanty@grs-global.com" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="D20" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="D19" r:id="rId4" display="mailto:tdutta@ptrenergy.com" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="D17" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="D6" r:id="rId6" display="agency.management@abraxasenergy.com" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="D21" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="D9" r:id="rId8" display="Kbartlett@bestinspections.com" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="D7" r:id="rId9" display="mailto:tlapoint@aeiconsultants.com" xr:uid="{CD62AA76-9E1F-4451-B51D-05DAEDF69525}"/>
+    <hyperlink ref="D13" r:id="rId10" display="mailto:pwinterland@ebiconsulting.com" xr:uid="{8E490F06-D1B2-4382-AD15-CF0879B519FD}"/>
+    <hyperlink ref="D10" r:id="rId11" display="mailto:jesposito@brightpower.com" xr:uid="{90B16A70-6EE6-4EA4-8B03-1050AEB58B07}"/>
+    <hyperlink ref="D15" r:id="rId12" xr:uid="{BA864EFB-0E5A-4DCC-AA25-F083185B08B4}"/>
+    <hyperlink ref="D12" r:id="rId13" display="mailto:t.bryant@d3g.com" xr:uid="{6A52C4AB-B88D-405C-8604-1F8408161DF0}"/>
+    <hyperlink ref="D22" r:id="rId14" display="mailto:jlloyd@sparhawkgroup.com" xr:uid="{17D8B8F5-ED61-49A1-9B54-4EA04233613D}"/>
+    <hyperlink ref="D18" r:id="rId15" xr:uid="{674B6483-2992-4988-8E75-671CDF21119F}"/>
+    <hyperlink ref="D23" r:id="rId16" xr:uid="{E0E5EE44-4DB2-40B6-846F-C5AB4899D5F8}"/>
+    <hyperlink ref="D8" r:id="rId17" xr:uid="{4AA0071E-BBA9-4326-9926-3253D4B871AC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId18"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId19"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>