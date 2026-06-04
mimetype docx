--- v0 (2025-10-22)
+++ v1 (2026-06-04)
@@ -1,13961 +1,15761 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00B333CF" w14:textId="77777777" w:rsidR="005E6B2C" w:rsidRDefault="005E6B2C" w:rsidP="00FD50EE">
+    <w:p w14:paraId="6733E4F8" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
-        <w:pStyle w:val="NavyHeading3"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="82"/>
+        <w:ind w:left="6397"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A622C">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5C0" wp14:editId="6733E5C1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>475545</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>19266</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1219971" cy="235697"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Image 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Image 5"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1219971" cy="235697"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>STRUCTURED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FACILITIES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MONITORING</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>NARRATIVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E4F9" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="150"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E4FA" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-8"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6981C94A" wp14:editId="28013A6D">
-[...135 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6733E5C2" wp14:editId="6733E5C3">
                 <wp:extent cx="6864350" cy="251460"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="15240"/>
-[...1 lines deleted...]
-                <wp:docPr id="7" name="Rectangle 7"/>
+                <wp:effectExtent l="9525" t="0" r="3175" b="5714"/>
+                <wp:docPr id="6" name="Textbox 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-                        <a:spLocks noChangeArrowheads="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6864350" cy="251460"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="accent1"/>
+                          <a:srgbClr val="075280"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
-                            <a:srgbClr val="CCCFD5"/>
+                            <a:srgbClr val="CCCFD4"/>
                           </a:solidFill>
-                          <a:miter lim="800000"/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
+                          <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0DB203EE" w14:textId="77777777" w:rsidR="00480A18" w:rsidRPr="002F4813" w:rsidRDefault="00480A18" w:rsidP="00480A18">
+                          <w:p w14:paraId="6733E5D9" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
                             <w:pPr>
+                              <w:spacing w:before="73"/>
+                              <w:ind w:left="143"/>
                               <w:rPr>
                                 <w:b/>
-                                <w:bCs/>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002F4813">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
-                                <w:bCs/>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>General Facility Information</w:t>
+                              <w:t>General</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Facility</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Information</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="13D31B6A" id="Rectangle 7" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.55pt;width:540.5pt;height:19.8pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwsdzzHwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TOM1acVYrp6kq&#10;bS/Sth9AMI5RMUMHEmf79R1wNptu36rygBgGDmfOHFa3p96wo0KvwVY8n0w5U1ZCo+2+4t+/bd8s&#10;OfNB2EYYsKrij8rz2/XrV6vBlWoGHZhGISMQ68vBVbwLwZVZ5mWneuEn4JSlZAvYi0Ah7rMGxUDo&#10;vclm0+kiGwAbhyCV97S7GZN8nfDbVsnwpW29CsxUnLiFNGOad3HO1itR7lG4TsszDfEPLHqhLT16&#10;gdqIINgB9V9QvZYIHtowkdBn0LZaqlQDVZNPX1Tz0AmnUi0kjncXmfz/g5Wfjw/uK0bq3t2D/OGZ&#10;hboTdq/uEGHolGjouTwKlQ3Ol5cLMfB0le2GT9BQa8UhQNLg1GIfAak6dkpSP16kVqfAJG0ulov5&#10;24I6Iik3K/L5IvUiE+XTbYc+fFDQs7ioOFIrE7o43vsQ2Yjy6UhiD0Y3W21MCqJ9VG2QHQU1Xkip&#10;bBhroDqvTxrLhorfFLMigf+R87jfXTDqut5uiiTDC4heB7Kw0X3Fl9M4RlNF5d7bJhksCG3GNbE2&#10;9ixlVC8a1ZfhtDsx3Zx1jjs7aB5JW4TRsfTDaNEB/uJsILdW3P88CFScmY+W+nOTz+fR3imYF+9m&#10;FOB1ZnedEVYSVMUDZ+OyDuOXODjU+45eypMaFu6op61Ocj+zOtMnR6YunH9PtPx1nE49//H1bwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAL5F95bdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/Q+bMfFi7ILBSilDY0yIxl4UjectOwIpO0vYLUV/vduTHue9l/e+ybez6cVEo+ssI8TLCARx&#10;bXXHDcLHe3mTgnBesVa9ZUL4JgfbYnGRq0zbE7/RVPlGhBJ2mUJovR8yKV3dklFuaQfi4H3Z0Sgf&#10;zrGRelSnUG56eRtFK2lUx2GhVQM9tlQfqqNBeC2rKXlx6bO9/izXq90Pp9I/IV5dzg8bEJ5m/xeG&#10;M35AhyIw7e2RtRM9QnjEI9zFIM5mlMZB2CMkyT3IIpf/8YtfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHCx3PMfAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAL5F95bdAAAABgEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" fillcolor="#085280 [3204]" strokecolor="#cccfd5">
-                <v:textbox>
+              <v:shapetype w14:anchorId="6733E5C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:540.5pt;height:19.8pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsi4hm0wEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Gu0zAMfUfiH6K8s25lG6NadwWdhpCu&#10;AOnCB6RpulakcYiztft7nKzduCBeEC+uEzvHPsfu9mHoNDsrhy2YnC9mc86UkVC15pjzb18Przac&#10;oRemEhqMyvlFIX/YvXyx7W2mUmhAV8oxAjGY9Tbnjfc2SxKUjeoEzsAqQ8EaXCc8Hd0xqZzoCb3T&#10;STqfr5MeXGUdSIVIt/trkO8ifl0r6T/XNSrPdM6pNx+ti7YMNtltRXZ0wjatHNsQ/9BFJ1pDRW9Q&#10;e+EFO7n2D6iulQ4Qaj+T0CVQ161UkQOxWcx/Y/PUCKsiFxIH7U0m/H+w8tP5yX5xzA/vYaABRhJo&#10;H0F+R9Im6S1mY07QFDOk7EB0qF0XvkSB0UPS9nLTUw2eSbpcb9bL1ysKSYqlq8VyHQVP7q+tQ/9B&#10;QceCk3NH84odiPMj+lBfZFNKKIag2+rQah0P7lgW2rGzCLN9s0o3E/qzNG1Yn/O3q3R15fZXiKIo&#10;Dvtl2Aiq+gwitLAX2FxLxdCYps2o0VWWIJAfyoEwgltCdSFte1qvnOOPk3CKM/3R0PzCLk6Om5xy&#10;cpzXBcSNDUQNvDt5qNsoyB13rEyLETselzhs3q/nmHX/1XY/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;a1Ibz9oAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2Qa1KiFNBJS4g&#10;VSLlAzbx4kSN11HsNOHvcbnAZaTRrGbe5vvZdeJCQ2g9a1ivFAji2puWrYbP0+vdDkSIyAY7z6Th&#10;mwLsi8VNjpnxE3/QpYxWpBIOGWpoYuwzKUPdkMOw8j1xyr784DAmO1hpBpxSuevkvVJb6bDltNBg&#10;T4eG6nM5Og29n8p3NZ5V3Bzeji+bo3WVt1rfLufnJxCR5vh3DFf8hA5FYqr8yCaITkN6JP7qNVO7&#10;dfKVhofHLcgil//pix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALIuIZtMBAACyAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAa1Ibz9oAAAAF&#10;AQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;" fillcolor="#075280" strokecolor="#cccfd4">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="0DB203EE" w14:textId="77777777" w:rsidR="00480A18" w:rsidRPr="002F4813" w:rsidRDefault="00480A18" w:rsidP="00480A18">
+                    <w:p w14:paraId="6733E5D9" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
                       <w:pPr>
+                        <w:spacing w:before="73"/>
+                        <w:ind w:left="143"/>
                         <w:rPr>
                           <w:b/>
-                          <w:bCs/>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002F4813">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
-                          <w:bCs/>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>General Facility Information</w:t>
+                        <w:t>General</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Facility</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-7"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Information</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:rect>
+                <w10:anchorlock/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="006A622C">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5F88791B" w14:textId="77777777" w:rsidR="00DA4104" w:rsidRPr="00DF3190" w:rsidRDefault="00DA4104" w:rsidP="00F55281">
+    <w:p w14:paraId="6733E4FB" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
-        <w:spacing w:after="20"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="68"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
         </w:rPr>
         <w:t>Deal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00571893">
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> (use name as referenced in MSFMS)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+        </w:rPr>
+        <w:t>tap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+        </w:rPr>
+        <w:t>here</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>(use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>referenced</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MSFMS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119ADD6C" w14:textId="77777777" w:rsidR="00DA4104" w:rsidRDefault="00DA4104" w:rsidP="00F55281">
+    <w:p w14:paraId="6733E4FC" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
-        <w:spacing w:after="20"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Deal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...23 lines deleted...]
-      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>here</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>text.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7D2D3F30" w14:textId="77777777" w:rsidR="00DA4104" w:rsidRDefault="00DA4104" w:rsidP="00F55281">
+    <w:p w14:paraId="6733E4FD" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
-        <w:spacing w:after="20"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sponsor:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...23 lines deleted...]
-      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>here</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>text.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4BDE152A" w14:textId="151D7FDB" w:rsidR="00DA4104" w:rsidRPr="00DF3190" w:rsidRDefault="00DA4104" w:rsidP="00F55281">
+    <w:p w14:paraId="6733E4FE" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
-        <w:spacing w:after="20"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:before="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3304"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3190">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF3190">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> Jan-March 2010)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>here</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>text.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>i.e.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Jan-March</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2010)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Date Report Completed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click or tap here to enter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>text.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>i.e., May 30, 2010)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Facility Coverage Test:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DEC87F" w14:textId="30ADD546" w:rsidR="00DA4104" w:rsidRPr="00DF3190" w:rsidRDefault="00DA4104" w:rsidP="00F55281">
+    <w:p w14:paraId="6733E4FF" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
-        <w:spacing w:after="20"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3190">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>LTV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Test:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> May 30, 2010)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>here</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABE7A9D" w14:textId="1140B0F5" w:rsidR="00DA4104" w:rsidRDefault="00DA4104" w:rsidP="00F55281">
+    <w:p w14:paraId="6733E500" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
-        <w:spacing w:after="20"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Effective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...24 lines deleted...]
-      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7872C800" w14:textId="79D1603F" w:rsidR="00DA4104" w:rsidRDefault="00DA4104" w:rsidP="00F55281">
+    <w:p w14:paraId="6733E501" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
-        <w:spacing w:after="20"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...24 lines deleted...]
-      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="666FA8A6" w14:textId="77777777" w:rsidR="00DA4104" w:rsidRDefault="00DA4104" w:rsidP="00F55281">
+    <w:p w14:paraId="6733E502" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
       <w:pPr>
-        <w:tabs>
-[...154 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EBABB77" w14:textId="77777777" w:rsidR="00014602" w:rsidRDefault="00014602" w:rsidP="00480A18">
+    <w:p w14:paraId="6733E503" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="139"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0743A39C" w14:textId="76DBC52A" w:rsidR="004B7E39" w:rsidRPr="00667A4C" w:rsidRDefault="009655A1" w:rsidP="127F55BC">
+    <w:p w14:paraId="6733E504" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-        <w:keepLines w:val="0"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="666"/>
+        </w:tabs>
+        <w:ind w:left="666" w:hanging="359"/>
+        <w:rPr>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="127F55BC">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Advance</w:t>
       </w:r>
-      <w:r w:rsidR="00CB33C4" w:rsidRPr="127F55BC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Summary</w:t>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E990288" w14:textId="77295A84" w:rsidR="00A479BF" w:rsidRDefault="00A479BF" w:rsidP="00A27CB1">
+    <w:p w14:paraId="6733E505" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="233" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1467"/>
-        <w:gridCol w:w="1678"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1889"/>
+        <w:gridCol w:w="1681"/>
+        <w:gridCol w:w="1529"/>
+        <w:gridCol w:w="1892"/>
+        <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE12AE" w:rsidRPr="00DF3190" w14:paraId="6C07E31E" w14:textId="7EFF30C7" w:rsidTr="000926E3">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E50C" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="711FFC06" w14:textId="7FACA4BD" w:rsidR="00DE12AE" w:rsidRPr="00961965" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E506" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:ind w:left="9" w:right="3"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00961965">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Loan #</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Loan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA1CE67" w14:textId="4347A73F" w:rsidR="00DE12AE" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E507" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Rate Type</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Rate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6022A66D" w14:textId="4A4780AE" w:rsidR="00DE12AE" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E508" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:ind w:left="6" w:right="2"/>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Maturity Date</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Maturity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E509" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>End</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E50A" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Outstanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>UPB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C113A66" w14:textId="7DF55625" w:rsidR="00DE12AE" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E50B" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:ind w:left="650" w:hanging="291"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>IO End Date</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Amortization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E513" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1467" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E50D" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="9" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0000000001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E50E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:right="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E50F" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E510" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E511" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$UPB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE588D5" w14:textId="45FD28C0" w:rsidR="00DE12AE" w:rsidRPr="00DF3190" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E512" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="2" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>Outstanding UPB</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE12AE" w:rsidRPr="00DF3190" w14:paraId="12E20A8B" w14:textId="5D62E780" w:rsidTr="000926E3">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E51A" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05A0E88B" w14:textId="0882773D" w:rsidR="00DE12AE" w:rsidRPr="00A43EE2" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E514" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="9" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>0000000001</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0000000002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...39 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="6733E515" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:right="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62AAE1D4" w14:textId="34206ABA" w:rsidR="00DE12AE" w:rsidRPr="005F2ABA" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E516" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E517" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E518" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$UPB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57568B98" w14:textId="24EECC65" w:rsidR="00DE12AE" w:rsidRPr="005F2ABA" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E519" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="2" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E521" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1467" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E51B" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="9" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0000000003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E51C" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E51D" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E51E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E51F" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$UPB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E89DAD2" w14:textId="4A201742" w:rsidR="00DE12AE" w:rsidRPr="005F2ABA" w:rsidRDefault="00B84AAD" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E520" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="2" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>$UPB</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE12AE" w:rsidRPr="00DF3190" w14:paraId="46C628EB" w14:textId="66DE0E40" w:rsidTr="000926E3">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E528" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04BB43C0" w14:textId="74E7CE9E" w:rsidR="00DE12AE" w:rsidRPr="00A43EE2" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E522" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="59"/>
+              <w:ind w:left="9" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>0000000002</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0000000004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...39 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="6733E523" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="59"/>
+              <w:ind w:right="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0A79A5" w14:textId="5AAB4167" w:rsidR="00DE12AE" w:rsidRPr="005F2ABA" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E524" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="59"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E525" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="59"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E526" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="59"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$UPB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD061B7" w14:textId="7823F516" w:rsidR="00DE12AE" w:rsidRPr="005F2ABA" w:rsidRDefault="00DE12AE" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E527" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="59"/>
+              <w:ind w:left="2" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>MM/DD/YYYY</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E52F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1467" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E529" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="9"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E52A" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E52B" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E52C" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E52D" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$UPB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="172AA0C5" w14:textId="3F394105" w:rsidR="00DE12AE" w:rsidRPr="005F2ABA" w:rsidRDefault="00B84AAD" w:rsidP="00667A4C">
+          <w:p w14:paraId="6733E52E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...402 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32632C1D" w14:textId="582B4CFF" w:rsidR="00376910" w:rsidRDefault="00BF0E6A">
+    <w:p w14:paraId="6733E530" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="251"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E531" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="661"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="661" w:hanging="359"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961965">
-[...104 lines deleted...]
-        <w:t>s.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Collateral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Activity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Log</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69737A9A" w14:textId="1035CAD3" w:rsidR="00B918DB" w:rsidRPr="00396E45" w:rsidRDefault="00B918DB" w:rsidP="00961965">
+    <w:p w14:paraId="6733E532" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...192 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1217" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2155"/>
+        <w:gridCol w:w="2156"/>
         <w:gridCol w:w="2170"/>
-        <w:gridCol w:w="4050"/>
+        <w:gridCol w:w="4053"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00414561" w:rsidRPr="00DF3190" w14:paraId="54406AB1" w14:textId="77777777" w:rsidTr="00B43F49">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E536" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD88079" w14:textId="6188A03D" w:rsidR="00414561" w:rsidRPr="00961965" w:rsidDel="00BC1EC8" w:rsidRDefault="00414561" w:rsidP="001B6899">
+          <w:p w14:paraId="6733E533" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:ind w:left="407"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00961965">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> / Activity</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3645AFE2" w14:textId="3F888677" w:rsidR="00414561" w:rsidRPr="00DF3190" w:rsidRDefault="00414561" w:rsidP="001B6899">
+          <w:p w14:paraId="6733E534" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Closing Date</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Closing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A794C97" w14:textId="39E5792D" w:rsidR="00414561" w:rsidRPr="00DF3190" w:rsidRDefault="00414561" w:rsidP="001B6899">
+          <w:p w14:paraId="6733E535" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:ind w:left="1117"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Properties Impacted</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Impacted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00414561" w:rsidRPr="00DF3190" w14:paraId="48DC8E7C" w14:textId="77777777" w:rsidTr="00B43F49">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E53A" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55CECF82" w14:textId="0BA48F53" w:rsidR="00414561" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E537" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>Initial Advance</w:t>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Advance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF3F692" w14:textId="01A6613F" w:rsidR="00414561" w:rsidRPr="00961965" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E538" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C471210" w14:textId="44602633" w:rsidR="00414561" w:rsidRPr="00961965" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E539" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>List all Properties in the Initial Advance</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>List</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Advance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00414561" w:rsidRPr="00DF3190" w14:paraId="74A1DD98" w14:textId="77777777" w:rsidTr="00B43F49">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E541" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...51 lines deleted...]
-          <w:p w14:paraId="1ADB568E" w14:textId="3A474F45" w:rsidR="00414561" w:rsidRPr="00961965" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E53B" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...102 lines deleted...]
-            </w:sdt>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0DE3BC" w14:textId="3D7EDC45" w:rsidR="00414561" w:rsidRPr="00961965" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E53C" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:p>
+          <w:p w14:paraId="6733E53D" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="53"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6733E53E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35E68827" w14:textId="5F85ECA2" w:rsidR="00414561" w:rsidRPr="00961965" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E53F" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[List</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>were</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Added,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Released,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Substituted and/or Re-valued]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6733E540" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="118"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>List</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>which</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Loans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>were</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Refinanced</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A5F6F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Converted]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00414561" w:rsidRPr="00DF3190" w14:paraId="3C5D619B" w14:textId="77777777" w:rsidTr="00B43F49">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E545" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3837265E" w14:textId="3E6B76F6" w:rsidR="00414561" w:rsidRDefault="00CE48EB" w:rsidP="00144869">
+          <w:p w14:paraId="6733E542" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...34 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B1278A" w14:textId="79835949" w:rsidR="00414561" w:rsidRPr="00961965" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E543" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0146A51D" w14:textId="72A00C1A" w:rsidR="00414561" w:rsidRPr="00961965" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E544" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00414561" w:rsidRPr="00DF3190" w14:paraId="137E8B71" w14:textId="77777777" w:rsidTr="00B43F49">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E549" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4280B77F" w14:textId="3BBF8D90" w:rsidR="00414561" w:rsidRDefault="00CE48EB" w:rsidP="00144869">
+          <w:p w14:paraId="6733E546" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...34 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="596C6D60" w14:textId="471D09B7" w:rsidR="00414561" w:rsidRPr="00DF5C19" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E547" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FACCE99" w14:textId="29390B42" w:rsidR="00414561" w:rsidRPr="00DF5C19" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E548" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00414561" w:rsidRPr="00DF3190" w14:paraId="3C99578F" w14:textId="77777777" w:rsidTr="00B43F49">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E54D" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6700B800" w14:textId="3EA6B11E" w:rsidR="00414561" w:rsidRDefault="00CE48EB" w:rsidP="00144869">
+          <w:p w14:paraId="6733E54A" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...34 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA82579" w14:textId="48139539" w:rsidR="00414561" w:rsidRPr="00DF3190" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E54B" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB24B9A" w14:textId="0C719A80" w:rsidR="00414561" w:rsidRPr="00DF3190" w:rsidRDefault="00414561" w:rsidP="00144869">
+          <w:p w14:paraId="6733E54C" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E551" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="491"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E54E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E54F" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4053" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6733E550" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A984BB6" w14:textId="277C5AE0" w:rsidR="005A5110" w:rsidRPr="00961965" w:rsidRDefault="005F547F" w:rsidP="00F91307">
+    <w:p w14:paraId="6733E552" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:iCs/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="132" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1249"/>
+        <w:rPr>
+          <w:color w:val="052F4D"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144869">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Current</w:t>
       </w:r>
-      <w:r w:rsidR="00283F92" w:rsidRPr="00144869">
-[...93 lines deleted...]
-          <w:iCs/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Quarter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Activity:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Summary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Collateral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>event/activity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00413703" w:rsidRPr="00A27CB1">
-[...60 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer/Assumptions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(including pre-approved Permitted Transfers) activity that transpired during this reporting quarter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB5A20D" w14:textId="68B71139" w:rsidR="002E489B" w:rsidRPr="00413703" w:rsidRDefault="00E15D95" w:rsidP="00961965">
+    <w:p w14:paraId="6733E553" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="118" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1414"/>
+        <w:rPr>
+          <w:color w:val="052F4D"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961965">
-[...124 lines deleted...]
-          <w:iCs/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Upcoming / Anticipated Activity:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Summary of Collateral event/activity or Transfer/Assumption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pre-approved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Permitted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Transfers)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>anticipated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>transpire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
-      <w:r w:rsidR="00413703" w:rsidRPr="00A27CB1">
-[...11 lines deleted...]
-        <w:t>the next Facility year.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>next</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Facility year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2FADE7" w14:textId="77777777" w:rsidR="00CE3D78" w:rsidRPr="00961965" w:rsidRDefault="00CE3D78" w:rsidP="00961965"/>
-    <w:p w14:paraId="318EC002" w14:textId="216D98AB" w:rsidR="00DB72C0" w:rsidRDefault="00364AC6" w:rsidP="00376910">
+    <w:p w14:paraId="6733E554" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-        <w:keepLines w:val="0"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006928AC">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="520" w:right="360" w:bottom="580" w:left="720" w:header="0" w:footer="380" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E555" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E556" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="54"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E557" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="666"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="666" w:hanging="359"/>
+        <w:rPr>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>Level Performance</w:t>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A0A7FE" w14:textId="77777777" w:rsidR="00CC1542" w:rsidRPr="00A358C4" w:rsidRDefault="00CC1542" w:rsidP="00A27CB1">
+    <w:p w14:paraId="6733E558" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="1165" w:type="dxa"/>
+        <w:tblInd w:w="1176" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1890"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="1889"/>
+        <w:gridCol w:w="2072"/>
+        <w:gridCol w:w="2429"/>
+        <w:gridCol w:w="2072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC51A7" w:rsidRPr="00DF3190" w14:paraId="64F70972" w14:textId="77777777" w:rsidTr="000C607A">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E55D" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="230"/>
+          <w:trHeight w:val="740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10B3D942" w14:textId="5490006B" w:rsidR="00CC51A7" w:rsidRPr="00DF3190" w:rsidRDefault="00CC51A7" w:rsidP="000C607A">
+          <w:p w14:paraId="6733E559" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="2" w:right="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00297A75">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Reporting Period</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Reporting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CA33BBB" w14:textId="1A4C7790" w:rsidR="00CC51A7" w:rsidRPr="00DF3190" w:rsidRDefault="00CC51A7" w:rsidP="000C607A">
+          <w:p w14:paraId="6733E55A" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Approved</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>V*</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LTV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52D7C8E8" w14:textId="12BB9F2D" w:rsidR="00CC51A7" w:rsidRDefault="00CC51A7" w:rsidP="000C607A">
+          <w:p w14:paraId="6733E55B" w14:textId="55974A71" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="419" w:firstLine="389"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:position w:val="7"/>
+                <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>*</w:t>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Compliance</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5B87">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DSCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="7"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1183A0EA" w14:textId="78692423" w:rsidR="00CC51A7" w:rsidRPr="00DF3190" w:rsidRDefault="00CC51A7" w:rsidP="000C607A">
+          <w:p w14:paraId="6733E55C" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:position w:val="7"/>
+                <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Compliance</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF3190">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>*</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DSCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="7"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w14:paraId="62C97883" w14:textId="77777777" w:rsidTr="00D90CCA">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E562" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="372"/>
+          <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F19479" w14:textId="4F0A8901" w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E55E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Q1/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="215CC31A" w14:textId="6236DD67" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E55F" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>%</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LTV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EC91644" w14:textId="6DD8A3CA" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E560" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34C23164" w14:textId="2B106163" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E561" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B556A8">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w14:paraId="1B76BB31" w14:textId="77777777" w:rsidTr="00D90CCA">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E567" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="433"/>
+          <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC8048E" w14:textId="2E74E71C" w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E563" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54636">
-[...21 lines deleted...]
-              <w:t>/YYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q2/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="606D9BC2" w14:textId="55D2F656" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E564" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>%</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LTV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD20169" w14:textId="194120EE" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E565" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD92620" w14:textId="7298FC36" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E566" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B556A8">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w14:paraId="3BC66836" w14:textId="77777777" w:rsidTr="00D90CCA">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E56C" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="361"/>
+          <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17B011AB" w14:textId="721094D5" w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E568" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54636">
-[...21 lines deleted...]
-              <w:t>/YYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q3/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16A5E179" w14:textId="012A9AE8" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E569" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>%</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LTV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36E96CEB" w14:textId="5A855C91" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E56A" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008AFAF0" w14:textId="493D1FE9" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E56B" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B556A8">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w14:paraId="12331807" w14:textId="77777777" w:rsidTr="00D90CCA">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E571" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="352"/>
+          <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF139AB" w14:textId="48FE0EE7" w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E56D" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54636">
-[...21 lines deleted...]
-              <w:t>/YYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q4/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="112FB8BC" w14:textId="558E84EA" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E56E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>%</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LTV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33EA8AD1" w14:textId="578DEC68" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E56F" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D85E76">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E981E42" w14:textId="7AB34518" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E570" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B556A8">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w14:paraId="525FA49A" w14:textId="77777777" w:rsidTr="00D90CCA">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E576" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="361"/>
+          <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E75A783" w14:textId="4A6E9876" w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E572" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54636">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Q1/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1812CB" w14:textId="0FDBD2B1" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E573" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>%</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LTV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDB5852" w14:textId="7F2E9262" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E574" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D85E76">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D50F545" w14:textId="38B2C1BF" w:rsidR="00D90CCA" w:rsidRPr="00B72985" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E575" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B556A8">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w14:paraId="60EF049E" w14:textId="77777777" w:rsidTr="00D90CCA">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E57B" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="370"/>
+          <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7934117E" w14:textId="3CBF97E0" w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E577" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54636">
-[...21 lines deleted...]
-              <w:t>/YYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q2/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="085D04BD" w14:textId="1D323DE6" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E578" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>%</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LTV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468F05A2" w14:textId="2B7D6C02" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E579" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D85E76">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5844F665" w14:textId="05A55F33" w:rsidR="00D90CCA" w:rsidRPr="00B72985" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E57A" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B556A8">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w14:paraId="047BCC4A" w14:textId="77777777" w:rsidTr="00D90CCA">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E580" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="370"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1FAA8B" w14:textId="3441CC2B" w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E57C" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54636">
-[...21 lines deleted...]
-              <w:t>/YYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q3/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44DFC52F" w14:textId="5B4260A4" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E57D" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>%</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LTV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25885F3B" w14:textId="1C82574F" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E57E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D85E76">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="785F8E13" w14:textId="4F5C4279" w:rsidR="00D90CCA" w:rsidRPr="00B72985" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E57F" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B556A8">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w14:paraId="47A801FE" w14:textId="77777777" w:rsidTr="00D90CCA">
+      <w:tr w:rsidR="006928AC" w14:paraId="6733E585" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="388"/>
+          <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76ED0E8C" w14:textId="216EEE75" w:rsidR="00D90CCA" w:rsidRPr="00DF3190" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E581" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54636">
-[...21 lines deleted...]
-              <w:t>/YYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q4/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C93D168" w14:textId="37BEB175" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E582" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>%</w:t>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LTV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA0C860" w14:textId="29AA9CC3" w:rsidR="00D90CCA" w:rsidRPr="005F2ABA" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E583" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D85E76">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7534194C" w14:textId="114CB4B7" w:rsidR="00D90CCA" w:rsidRPr="00B72985" w:rsidRDefault="00D90CCA" w:rsidP="00D90CCA">
+          <w:p w14:paraId="6733E584" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B556A8">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="228195"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DSCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DDBEF00" w14:textId="643F1B87" w:rsidR="00DB72C0" w:rsidRPr="009F787F" w:rsidRDefault="00FA3154" w:rsidP="00961965">
+    <w:p w14:paraId="6733E586" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="132" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1424"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="7"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DSCR:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MCFA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(sourced</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Structured</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Facilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Monitoring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Spreadsheet (Form 4802)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E587" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="118"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F787F">
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="7"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DSCR:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Monitored</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NCF/Compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(sourced</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>4802).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AF7AF8" w14:textId="0F95859C" w:rsidR="0005521C" w:rsidRDefault="0005521C" w:rsidP="00712838">
+    <w:p w14:paraId="6733E588" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Coverage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>LTV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Test</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Trends</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E589" w14:textId="77777777" w:rsidR="006928AC" w:rsidRPr="00F13CF9" w:rsidRDefault="00956BEE" w:rsidP="00D63CFC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="130"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>Does</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>Credit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>Pass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>Fail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>Test?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:t>(Indicate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Pass/Fail)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E58A" w14:textId="7429EB71" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:before="126"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
-[...164 lines deleted...]
-        <w:t>of the decline.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>non-compliant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fannie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mae’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Watchlist,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00945F1B">
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Action</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(F)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>below.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="401CC6CD" w14:textId="4BD98684" w:rsidR="002F3969" w:rsidRPr="00961965" w:rsidRDefault="002F3969" w:rsidP="00712838">
+    <w:p w14:paraId="6733E58B" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:before="124" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1154"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i w:val="0"/>
-[...63 lines deleted...]
-        <w:t>during this reporting period.</w:t>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>compliant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>shows</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>decline</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DSCR/LTV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>quarter,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>describe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>driving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>factors of the decline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE47C69" w14:textId="08171CAC" w:rsidR="00BB26FD" w:rsidRPr="00961965" w:rsidRDefault="00070BC5" w:rsidP="00712838">
+    <w:p w14:paraId="6733E58C" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="248"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E58D" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="666"/>
+        </w:tabs>
+        <w:ind w:left="666" w:hanging="359"/>
+        <w:rPr>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...186 lines deleted...]
-        <w:t>s plan to remediate.</w:t>
+        <w:t>Individual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D842D76" w14:textId="77777777" w:rsidR="00137E06" w:rsidRPr="00AD5B6E" w:rsidRDefault="00137E06" w:rsidP="00AD5B6E">
-[...35 lines deleted...]
-    <w:p w14:paraId="01D52B4A" w14:textId="50C2FB6F" w:rsidR="003F6582" w:rsidRPr="001C2366" w:rsidRDefault="003F6582" w:rsidP="00712838">
+    <w:p w14:paraId="6733E58E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1664"/>
+        <w:rPr>
+          <w:color w:val="052F4D"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C2366">
-[...78 lines deleted...]
-        <w:t>performance such as declining NRI, increased expenses, declining occupancy, etc.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Operational</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Performance:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>declines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>driving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>factors)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>property performance such as declining NRI, increased expenses, declining occupancy, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DF3393" w14:textId="79B3BA56" w:rsidR="0043241A" w:rsidRDefault="003F6582" w:rsidP="00712838">
+    <w:p w14:paraId="6733E58F" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="118" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="1291"/>
+        <w:rPr>
+          <w:color w:val="052F4D"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C2366">
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Property Condition:</w:t>
       </w:r>
-      <w:r w:rsidR="00144869">
-[...105 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Discuss all properties that (i) received a PCR of 3 or higher on the most recent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>inspection,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ii)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>received</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PCR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>higher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>inspections,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(iii)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>life/safety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>issues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>outstanding. Provide a high-level description of outstanding deferred maintenance/life safety items</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and Sponsor’s plan for remediation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E8C60D" w14:textId="7F007CDC" w:rsidR="00714E47" w:rsidRPr="00961965" w:rsidRDefault="00511DCE" w:rsidP="00712838">
+    <w:p w14:paraId="6733E590" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="123" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1208"/>
+        <w:rPr>
+          <w:color w:val="052F4D"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...59 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>New Complicating Factors:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Discuss any new complicating factors at any property (i.e., large capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>expenditure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>needs,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>new</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...147 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>environmental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>issues,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>storm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>damage,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>litigation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>expiring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tax</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>regulatory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>agreements,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>commercial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>leases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>master-leases,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>etc.).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>replace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lender’s</w:t>
       </w:r>
-      <w:r w:rsidR="006914DB">
-[...25 lines deleted...]
-        <w:t>matter.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>obligation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to notify Fannie Mae immediately upon knowledge of such matter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F016FA" w14:textId="77777777" w:rsidR="003F6582" w:rsidRPr="00AD5B6E" w:rsidRDefault="003F6582" w:rsidP="00AD5B6E">
+    <w:p w14:paraId="6733E591" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="235"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3451985C" w14:textId="77777777" w:rsidR="00A14D91" w:rsidRPr="00A358C4" w:rsidRDefault="00A14D91" w:rsidP="00A14D91">
+    <w:p w14:paraId="6733E592" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="719"/>
+        </w:tabs>
+        <w:ind w:left="719" w:hanging="359"/>
+        <w:rPr>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A358C4">
-[...7 lines deleted...]
-        <w:t>Sponsorship</w:t>
+      <w:r>
+        <w:t>Key</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Indicators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394ED09F" w14:textId="6334A05F" w:rsidR="00A14D91" w:rsidRPr="001C2366" w:rsidRDefault="00A14D91" w:rsidP="00712838">
+    <w:p w14:paraId="27003C45" w14:textId="77777777" w:rsidR="009A5B87" w:rsidRPr="009A5B87" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="1196"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63CFC">
         <w:rPr>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...120 lines deleted...]
-        <w:t>Facility.</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Maturity Management:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13CF9">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>For Mortgage Loans with maturities within the next 12 months, discuss</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>upcoming</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tranche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>maturities,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prepayment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>premium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lock-out</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>end</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Borrower’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anticipated plans for refinance/pay-off/sale. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA63D61" w14:textId="74F94E8D" w:rsidR="00A14D91" w:rsidRPr="001C2366" w:rsidRDefault="00A14D91" w:rsidP="00712838">
+    <w:p w14:paraId="6733E593" w14:textId="12FA4A47" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="1196"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63CFC">
         <w:rPr>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...57 lines deleted...]
-        <w:t>s real estate holdings and/or SREO performance.</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Risk Rating / Watchlist:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13CF9">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note any changes in the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>transaction’s Fannie Mae risk rating during this reporting period and if the Facility is on Lender’s or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fannie Mae’s Watchlist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478D6F01" w14:textId="1B476299" w:rsidR="00A14D91" w:rsidRPr="001C2366" w:rsidRDefault="00A14D91" w:rsidP="00712838">
+    <w:p w14:paraId="6733E594" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="121" w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="1244"/>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63CFC">
         <w:rPr>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Events of Default:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13CF9">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Events</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Default</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Master</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Credit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(MCFA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>occurred during this reporting period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E595" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006928AC">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="660" w:right="360" w:bottom="580" w:left="720" w:header="289" w:footer="380" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C2366">
-[...5 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="6733E596" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Organizational Structure:</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> ownership/Control structure.</w:t>
+        <w:t>Action</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(REQUIRED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mortgage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Loans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>below):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E85F1E" w14:textId="1C9E464D" w:rsidR="00A14D91" w:rsidRPr="001C2366" w:rsidRDefault="00A14D91" w:rsidP="00712838">
+    <w:p w14:paraId="6733E597" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="128" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1424"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>For Watchlist facilities or any Mortgage Loans that are out of compliance with the required LTV or facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>coverage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>bps,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Borrower’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>comprehensive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>action</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>remediate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E598" w14:textId="2C015A75" w:rsidR="006928AC" w:rsidRPr="00D63CFC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1438" w:hanging="358"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Outstanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="11"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Issues</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81F28">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E599" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1859"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Identify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>describe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>issues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>contributing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Watchlist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>status</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>non-compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E59A" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2159"/>
+        </w:tabs>
+        <w:spacing w:before="118"/>
+        <w:ind w:left="2159" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Include</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>timing,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>severity,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>operational,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>financial,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>documentation-related</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>deficiencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E59B" w14:textId="4B365DE7" w:rsidR="006928AC" w:rsidRPr="00D63CFC" w:rsidRDefault="00956BEE" w:rsidP="00D63CFC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1438" w:hanging="358"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower / Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (KP) Capacity and Commitment</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81F28">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E59C" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2159"/>
+        </w:tabs>
+        <w:ind w:left="2159" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Specify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>whether</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>institutional,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>private,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>fund-backed,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ownership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E59D" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1633"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Characteristics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>applicable):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>life,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>availability,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>investment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>period,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>constraints that may affect support for the asset or loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E59E" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2159"/>
+        </w:tabs>
+        <w:spacing w:before="115"/>
+        <w:ind w:left="2159" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Assess</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Borrower’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>KP’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>capacity,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>operational</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>capability,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>willingness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E59F" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5A0" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2159"/>
+        </w:tabs>
+        <w:spacing w:before="125"/>
+        <w:ind w:left="2159" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>engagements,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>responsiveness,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>implement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>corrective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5A1" w14:textId="535F3544" w:rsidR="006928AC" w:rsidRPr="00D63CFC" w:rsidRDefault="00956BEE" w:rsidP="00D63CFC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1437"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1438" w:hanging="358"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Product Specific Risks</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81F28">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5A2" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="130" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1424"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>unique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>aspects</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>tied</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>specialty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>products</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>(e.g., Seniors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Housing,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>coach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>financing,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>TSLP,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Sponsor-Initiated Affordability, or other niche structures) that affect performance expectations or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5A3" w14:textId="6C34C128" w:rsidR="006928AC" w:rsidRPr="00D63CFC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+        </w:tabs>
+        <w:spacing w:before="116"/>
+        <w:ind w:left="1438" w:hanging="358"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63CFC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Strategy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81F28">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5A4" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2286"/>
+        </w:tabs>
+        <w:spacing w:before="127"/>
+        <w:ind w:left="2286" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>overall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>micro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>macro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>market</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5A5" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2286"/>
+        </w:tabs>
+        <w:ind w:left="2286" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vacancies,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>concessions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>debt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5A6" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2286"/>
+        </w:tabs>
+        <w:spacing w:before="131"/>
+        <w:ind w:left="2286" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>formal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>expense</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>addressing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5A7" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing w:before="116"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>maintenance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>controls;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6733E5A8" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing w:before="121"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Payroll</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>increases;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5A9" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing w:before="121"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Administrative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="15"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>expenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5AA" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2286"/>
+        </w:tabs>
+        <w:spacing w:before="131"/>
+        <w:ind w:left="2286" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Expenditure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Modeling:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>properties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Condition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>more,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>provide:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5AB" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing w:before="123"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Capex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>reporting;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5AC" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing w:before="124"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Confirmation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>deferred</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>maintenance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>addressed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5AD" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2285"/>
+          <w:tab w:val="left" w:pos="2287"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2287" w:right="639"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Outline</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recommended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>next</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>steps,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>proposed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>timelines,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>actions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>already</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>taken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>planned</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mitigate risk and support deal performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5AE" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="248"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E5AF" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="546"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="546" w:hanging="186"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Sponsorship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5B0" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="127" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1256"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C2366">
-[...52 lines deleted...]
-        <w:t>potential impact to the subject Facility.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Condition:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>changes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sponsor’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>that the current financial condition of the KP/Guarantor(s) continues to support the current size,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>complexity, and risk of the subject Facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4895CF00" w14:textId="77777777" w:rsidR="00A14D91" w:rsidRPr="000C607A" w:rsidRDefault="00A14D91" w:rsidP="00144869">
-[...883 lines deleted...]
-    <w:p w14:paraId="5A41B14E" w14:textId="6BAC763F" w:rsidR="008F4148" w:rsidRDefault="006333C5" w:rsidP="00297A75">
+    <w:p w14:paraId="6733E5B1" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+        </w:tabs>
+        <w:spacing w:before="116"/>
+        <w:ind w:left="1438" w:hanging="358"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...139 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SREO:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>changes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00A702C9" w:rsidRPr="00A702C9">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> structured_am@fanniemae.com.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sponsor’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>real</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>estate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>holdings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SREO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3448CF" w14:textId="181E0A41" w:rsidR="002446A9" w:rsidRPr="00BB57D8" w:rsidRDefault="00C07DC2" w:rsidP="00297A75">
+    <w:p w14:paraId="6733E5B2" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
-[...2 lines deleted...]
-          <w:iCs/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+        </w:tabs>
+        <w:ind w:left="1438" w:hanging="358"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...50 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Organizational</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Structure:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>contemplated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>changes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Borrower’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ownership/Control</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>structure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE6A02A" w14:textId="77777777" w:rsidR="00144869" w:rsidRPr="00144869" w:rsidRDefault="00144869" w:rsidP="00144869">
-[...7 lines deleted...]
-    <w:p w14:paraId="5D508E53" w14:textId="537C1962" w:rsidR="0075160C" w:rsidRDefault="002D340E" w:rsidP="00144869">
+    <w:p w14:paraId="6733E5B3" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="662"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="1176"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A358C4">
-[...7 lines deleted...]
-        <w:t>Other</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Business</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Plan:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Discuss</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>changes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sponsor’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>overall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>potential</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7912CCCE" w14:textId="207E4798" w:rsidR="002D340E" w:rsidRPr="000C607A" w:rsidRDefault="002D340E" w:rsidP="00A358C4">
+    <w:p w14:paraId="6733E5B4" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="666"/>
-[...78 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006928AC">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="660" w:right="360" w:bottom="580" w:left="720" w:header="289" w:footer="380" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002D340E" w:rsidRPr="000C607A" w:rsidSect="00DF3190">
-[...5 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="547" w:footer="432" w:gutter="0"/>
+    <w:p w14:paraId="6733E5B5" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="554"/>
+        </w:tabs>
+        <w:spacing w:before="145"/>
+        <w:ind w:left="554" w:hanging="194"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Covenant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Tests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5B6" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="662" w:right="296"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Identify any ongoing covenant requirements per the Loan Documents (i.e., financial covenants, geographical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>diversification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>requirements,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>asset</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>concentration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>tests,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>etc.),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>noting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>statistics,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>and, if non-compliant, servicer’s recommendation for remediation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5B7" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="662"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Credit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Facilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Effective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>on or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>April</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>30,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>2025,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>confirm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>transaction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>complies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Maximum Facility Limitations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5B8" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E5B9" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E5BA" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Re-Underwriting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Reserve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(CFs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Effective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>4/30/2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5BB" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1219"/>
+        <w:rPr>
+          <w:color w:val="052F4D"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Re-Underwriting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Assessment:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>re-underwriting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>period.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>so, note if an Additional Trigger was newly identified, if the DSCR per the QMR is below the Monitored</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Debt Service Reserve Coverage Ratio requirement, or if there is already an outstanding Debt Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Reserve Account and the transaction has yet to satisfy the Debt Service Release Test. If required,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prepare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>re-underwriting assessment to be submitted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>into MAMP and notify the Fannie Mae Teams</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="228195"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>mf_structured_transactions@fanniemae.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="228195"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>structured_am@fanniemae.com.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6733E5BC" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1438"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="112" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="1114"/>
+        <w:rPr>
+          <w:color w:val="052F4D"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Reserve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Account:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>outstanding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Reserve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Account,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>note the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>initial funding and the current balance of the Debt Service Reserve Account Funds held by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5BD" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="006928AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="243"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733E5BE" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="520"/>
+        </w:tabs>
+        <w:ind w:left="520" w:hanging="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733E5BF" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="128" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="667" w:right="1424"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Discuss</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>notable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>(e.g.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>ongoing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>litigation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>easement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>requests,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>etc.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>included</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>above.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+        </w:rPr>
+        <w:t>Note: this does not replace Lender’s obligation to notify Fannie Mae immediately upon knowledge of such</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="228195"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>matter.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006928AC">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="700" w:right="360" w:bottom="580" w:left="720" w:header="289" w:footer="380" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E20A3A2" w14:textId="77777777" w:rsidR="0056755D" w:rsidRDefault="0056755D" w:rsidP="00790E8C">
+    <w:p w14:paraId="51D9AD1D" w14:textId="77777777" w:rsidR="00A929A6" w:rsidRDefault="00A929A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="433642B2" w14:textId="77777777" w:rsidR="0056755D" w:rsidRDefault="0056755D" w:rsidP="00790E8C">
+    <w:p w14:paraId="098D91DF" w14:textId="77777777" w:rsidR="00A929A6" w:rsidRDefault="00A929A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Source Sans Pro">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Black">
-    <w:panose1 w:val="020B0A04020102020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B220090" w14:textId="4EE7D3A2" w:rsidR="00790E8C" w:rsidRPr="008E6807" w:rsidRDefault="002147B2" w:rsidP="002147B2">
+  <w:p w14:paraId="6733E5C4" w14:textId="0EA3733B" w:rsidR="006928AC" w:rsidRDefault="00FE2670">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...8 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="auto"/>
       </w:rPr>
-    </w:pPr>
-[...5 lines deleted...]
-      <w:t>©</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487362048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5CB" wp14:editId="7E582DCF">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3372306</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9641434</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1287475" cy="190195"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Textbox 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1287475" cy="190195"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6733E5DB" w14:textId="1AF1F25F" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                          <w:pPr>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Form</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>4801</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">– </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00FE2670">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>May</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00FE2670">
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6733E5CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:265.55pt;margin-top:759.15pt;width:101.4pt;height:15pt;z-index:-15954432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpl1CxmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGnFsrtR0xWwAiGt&#10;AGnhA1zHbixij5lxm/TvGbtpi+CGuIzHnvHze2+8fpj8IA4GyUFo5XJRS2GChs6FXSu/f/vw6k4K&#10;Sip0aoBgWnk0JB82L1+sx9iYFfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gmcNECepV4i7uqQzUyuh+q&#10;VV2/qUbALiJoQ8Snj6ei3BR8a41OX6wlk8TQSuaWSsQStzlWm7Vqdqhi7/RMQ/0DC69c4EcvUI8q&#10;KbFH9xeUdxqBwKaFBl+BtU6booHVLOs/1Dz3Kpqihc2heLGJ/h+s/nx4jl9RpOkdTDzAIoLiE+gf&#10;xN5UY6Rm7smeUkPcnYVOFn1eWYLgi+zt8eKnmZLQGW11d/v69kYKzbXlfb28v8mGV9fbESl9NOBF&#10;TlqJPK/CQB2eKJ1azy0zmdP7mUmatpNwXSbNnflkC92RtYw8zlbSz71CI8XwKbBfefbnBM/J9pxg&#10;Gt5D+SFZUoC3+wTWFQJX3JkAD6JImD9NnvTv+9J1/dqbXwAAAP//AwBQSwMEFAAGAAgAAAAhAIIj&#10;uFfhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE0JLm8apKgQnJEQa&#10;Dj068TaJGq9D7Lbh79me4LgzT7Mz2WayvTjj6DtHCuJZBAKpdqajRsFX+fawBOGDJqN7R6jgBz1s&#10;8tubTKfGXajA8y40gkPIp1pBG8KQSunrFq32MzcgsXdwo9WBz7GRZtQXDre9fIyihbS6I/7Q6gFf&#10;WqyPu5NVsN1T8dp9f1SfxaHoynIV0fviqNT93bRdgwg4hT8YrvW5OuTcqXInMl70CuZJHDPKxjxe&#10;JiAYeU6SFYjqKj2xJPNM/l+R/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpl1CxmAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCI7hX&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6733E5DB" w14:textId="1AF1F25F" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                    <w:pPr>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Form</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>4801</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">– </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00FE2670">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>May</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00FE2670">
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
-[...23 lines deleted...]
-    <w:r w:rsidR="00CE48EB">
+    <w:r w:rsidR="00956BEE">
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487361024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5C7" wp14:editId="6733E5C8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>438912</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9639300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6896100" cy="6350"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Graphic 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6896100" cy="6350"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6896100" h="6350">
+                            <a:moveTo>
+                              <a:pt x="6895846" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6895846" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6895846" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="878787"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="30EB1CF1" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:34.55pt;margin-top:759pt;width:543pt;height:.5pt;z-index:-15955456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6896100,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYsyd1JAIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L3a6xUtNnDJaOgal&#10;KzRjz4osx2ayTjspcfrvd5Kt1GxPG8Mgn3yfTt99d+fNzbnX7KTQdWAqvlzknCkjoe7MoeLfdvfv&#10;1pw5L0wtNBhV8Rfl+M327ZvNYEt1BS3oWiGjIMaVg614670ts8zJVvXCLcAqQ84GsBeetnjIahQD&#10;Re91dpXnRTYA1hZBKufo693o5NsYv2mU9F+bxinPdMWJm48rxnUf1my7EeUBhW07OdEQ/8CiF52h&#10;Sy+h7oQX7IjdH6H6TiI4aPxCQp9B03RSxRwom2X+WzbPrbAq5kLiOHuRyf2/sPLx9GyfMFB39gHk&#10;D0eKZIN15cUTNm7CnBvsA5aIs3NU8eWiojp7Juljsb4uljmJLclXvF9FkTNRprPy6PxnBTGOOD04&#10;P9agTpZokyXPJplIlQw11LGGnjOqIXJGNdyPNbTCh3OBXDDZMCPSTjyCs4eT2kGE+ZACsV2tPxSc&#10;pUSI6StGmzmWcpqhki+9bYw3Yor8ehV4UbDkTu8RNr/2r8BJzRROanBqvCnkHa+8aEHXz9V2oLv6&#10;vtM6pO/wsL/VyE6CZF1/DM/EeAaLnTAWP7TBHuqXJ2QDzUvF3c+jQMWZ/mKoIcNwJQOTsU8Gen0L&#10;cQSj8uj87vxdoGWWzIp76p1HSO0uytQWxD8ARmw4aeDT0UPThZ6J3EZG04ZmJOY/zXMYwvk+ol7/&#10;OttfAAAA//8DAFBLAwQUAAYACAAAACEARE1wWeEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KiTSqmaEKeCSr0hVZQiwc2JlzgQr6PYbUO/ni0XOO7saOZNuZpcL444hs6T&#10;gnSWgEBqvOmoVbB/2dwtQYSoyejeEyr4xgCr6vqq1IXxJ3rG4y62gkMoFFqBjXEopAyNRafDzA9I&#10;/Pvwo9ORz7GVZtQnDne9nCfJQjrdETdYPeDaYvO1OzgF232dt3X++fY63yaP63d77p42Z6Vub6aH&#10;exARp/hnhgs+o0PFTLU/kAmiV7DIU3aynqVLHnVxpFnGWv2r5QnIqpT/V1Q/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJizJ3UkAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAERNcFnhAAAADQEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" path="m6895846,l,,,6095r6895846,l6895846,xe" fillcolor="#878787" stroked="f">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
-[...88 lines deleted...]
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="00956BEE">
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="auto"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487361536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5C9" wp14:editId="5EC65414">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>444500</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9644998</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2019300" cy="154305"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2019300" cy="154305"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6733E5DA" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                          <w:pPr>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>©</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2026</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Fannie</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Mae.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Trademarks</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Fannie</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> Mae.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="6733E5C9" id="Textbox 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:35pt;margin-top:759.45pt;width:159pt;height:12.15pt;z-index:-15954944;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8TeH7kwEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfG29aimCVTUVbgZAq&#10;QCp8gOO1syvWHjPjZDd/z9jZJAhuiIs99ozfvPfGq/vJD2JvkXoIjVwuKilsMND2YdvI798+XL+V&#10;gpIOrR4g2EYeLMn79dWr1RhrewMdDK1FwSCB6jE2sksp1kqR6azXtIBoAycdoNeJj7hVLeqR0f2g&#10;bqrqjRoB24hgLBHfPh2Tcl3wnbMmfXGObBJDI5lbKiuWdZNXtV7peos6dr2Zaeh/YOF1H7jpGepJ&#10;Jy122P8F5XuDQODSwoBX4FxvbNHAapbVH2peOh1t0cLmUDzbRP8P1nzev8SvKNL0ABMPsIig+Azm&#10;B7E3aoxUzzXZU6qJq7PQyaHPO0sQ/JC9PZz9tFMShi9Z0rvbilOGc8u717fVXTZcXV5HpPTRghc5&#10;aCTyvAoDvX+mdCw9lcxkjv0zkzRtJi7J4QbaA4sYeY6NpJ87jVaK4VNgo/LQTwGegs0pwDQ8Qvka&#10;WUuA97sEri+dL7hzZ55A4T7/ljzi38+l6vKn178AAAD//wMAUEsDBBQABgAIAAAAIQA4bL9a4AAA&#10;AAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0WShriVBWCExIiDQeOTrxN&#10;osbrELtt+Hu2Jzju7GjmTbaZXC9OOIbOk4b5TIFAqr3tqNHwWb7eJSBCNGRN7wk1/GCATX59lZnU&#10;+jMVeNrFRnAIhdRoaGMcUilD3aIzYeYHJP7t/ehM5HNspB3NmcNdLxdKraQzHXFDawZ8brE+7I5O&#10;w/aLipfu+736KPZFV5ZrRW+rg9a3N9P2CUTEKf6Z4YLP6JAzU+WPZIPoNTwqnhJZf5gnaxDsWCYJ&#10;S9VFul8uQOaZ/D8i/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8TeH7kwEAABsDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA4bL9a4AAAAAwB&#10;AAAPAAAAAAAAAAAAAAAAAO0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6733E5DA" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                    <w:pPr>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>©</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2026</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Fannie</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Mae.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Trademarks</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Fannie</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Mae.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="00956BEE">
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
-[...34 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487362560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5CD" wp14:editId="6733E5CE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6846569</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9644998</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="483234" cy="154305"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="483234" cy="154305"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6733E5DC" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                          <w:pPr>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Page</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">of </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="6733E5CD" id="Textbox 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:539.1pt;margin-top:759.45pt;width:38.05pt;height:12.15pt;z-index:-15953920;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsrh7YmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttuGyEQfa/Uf0C816wvqaKV11GTKFWl&#10;qK2U9AMwC17UhSEM9q7/vgNe21X7VvVlGIbhcM4Z1nej69lBR7TgGz6fVZxpr6C1ftfwH69PH245&#10;wyR9K3vwuuFHjfxu8/7degi1XkAHfasjIxCP9RAa3qUUaiFQddpJnEHQng4NRCcTbeNOtFEOhO56&#10;saiqj2KA2IYISiNS9fF0yDcF3xit0jdjUCfWN5y4pRJjidscxWYt612UobNqoiH/gYWT1tOjF6hH&#10;mSTbR/sXlLMqAoJJMwVOgDFW6aKB1MyrP9S8dDLoooXMwXCxCf8frPp6eAnfI0vjPYw0wCICwzOo&#10;n0jeiCFgPfVkT7FG6s5CRxNdXkkCo4vk7fHipx4TU1Rc3S4XyxVnio7mN6tldZP9FtfLIWL6rMGx&#10;nDQ80rgKAXl4xnRqPbdMXE7PZyJp3I7Mtg1fZNBc2UJ7JCkDTbPh+LaXUXPWf/FkVx79OYnnZHtO&#10;YuofoHyQrMjDp30CYwuBK+5EgOZQJEx/Jg/6933puv7szS8AAAD//wMAUEsDBBQABgAIAAAAIQDR&#10;cBMy4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJP0hzTEqSoEJyRE&#10;Gg4cndhNrMbrELtteHs2J7jt7I5mv8l3k+3ZRY/eOBQQLyJgGhunDLYCPqvXhxSYDxKV7B1qAT/a&#10;w664vcllptwVS305hJZRCPpMCuhCGDLOfdNpK/3CDRrpdnSjlYHk2HI1yiuF254nUbThVhqkD50c&#10;9HOnm9PhbAXsv7B8Md/v9Ud5LE1VbSN825yEuL+b9k/Agp7CnxlmfEKHgphqd0blWU86ekwT8tK0&#10;jtMtsNkTr1dLYPW8Wy0T4EXO//cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsrh7Y&#10;mQEAACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDR&#10;cBMy4wAAAA8BAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6733E5DC" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                    <w:pPr>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Page</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">of </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21838F4A" w14:textId="209ABDEC" w:rsidR="00F91E18" w:rsidRPr="008E6807" w:rsidRDefault="00BF1CB5" w:rsidP="00BF1CB5">
+  <w:p w14:paraId="6733E5C6" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...8 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="auto"/>
       </w:rPr>
-    </w:pPr>
-[...5 lines deleted...]
-      <w:t>©</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487363584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5D1" wp14:editId="6733E5D2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>438912</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9639300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6896100" cy="6350"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Graphic 8"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6896100" cy="6350"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6896100" h="6350">
+                            <a:moveTo>
+                              <a:pt x="6895846" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6895846" y="6095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6895846" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="878787"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="3E2BC24B" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:34.55pt;margin-top:759pt;width:543pt;height:.5pt;z-index:-15952896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6896100,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYsyd1JAIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L3a6xUtNnDJaOgal&#10;KzRjz4osx2ayTjspcfrvd5Kt1GxPG8Mgn3yfTt99d+fNzbnX7KTQdWAqvlzknCkjoe7MoeLfdvfv&#10;1pw5L0wtNBhV8Rfl+M327ZvNYEt1BS3oWiGjIMaVg614670ts8zJVvXCLcAqQ84GsBeetnjIahQD&#10;Re91dpXnRTYA1hZBKufo693o5NsYv2mU9F+bxinPdMWJm48rxnUf1my7EeUBhW07OdEQ/8CiF52h&#10;Sy+h7oQX7IjdH6H6TiI4aPxCQp9B03RSxRwom2X+WzbPrbAq5kLiOHuRyf2/sPLx9GyfMFB39gHk&#10;D0eKZIN15cUTNm7CnBvsA5aIs3NU8eWiojp7Juljsb4uljmJLclXvF9FkTNRprPy6PxnBTGOOD04&#10;P9agTpZokyXPJplIlQw11LGGnjOqIXJGNdyPNbTCh3OBXDDZMCPSTjyCs4eT2kGE+ZACsV2tPxSc&#10;pUSI6StGmzmWcpqhki+9bYw3Yor8ehV4UbDkTu8RNr/2r8BJzRROanBqvCnkHa+8aEHXz9V2oLv6&#10;vtM6pO/wsL/VyE6CZF1/DM/EeAaLnTAWP7TBHuqXJ2QDzUvF3c+jQMWZ/mKoIcNwJQOTsU8Gen0L&#10;cQSj8uj87vxdoGWWzIp76p1HSO0uytQWxD8ARmw4aeDT0UPThZ6J3EZG04ZmJOY/zXMYwvk+ol7/&#10;OttfAAAA//8DAFBLAwQUAAYACAAAACEARE1wWeEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KiTSqmaEKeCSr0hVZQiwc2JlzgQr6PYbUO/ni0XOO7saOZNuZpcL444hs6T&#10;gnSWgEBqvOmoVbB/2dwtQYSoyejeEyr4xgCr6vqq1IXxJ3rG4y62gkMoFFqBjXEopAyNRafDzA9I&#10;/Pvwo9ORz7GVZtQnDne9nCfJQjrdETdYPeDaYvO1OzgF232dt3X++fY63yaP63d77p42Z6Vub6aH&#10;exARp/hnhgs+o0PFTLU/kAmiV7DIU3aynqVLHnVxpFnGWv2r5QnIqpT/V1Q/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJizJ3UkAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAERNcFnhAAAADQEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" path="m6895846,l,,,6095r6895846,l6895846,xe" fillcolor="#878787" stroked="f">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
-[...23 lines deleted...]
-    <w:r w:rsidR="00CE48EB">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487364096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5D3" wp14:editId="6733E5D4">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>444500</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9644998</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2019300" cy="154305"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="9" name="Textbox 9"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2019300" cy="154305"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6733E5DD" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                          <w:pPr>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>©</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2026</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Fannie</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Mae.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Trademarks</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Fannie</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> Mae.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6733E5D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 9" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:35pt;margin-top:759.45pt;width:159pt;height:12.15pt;z-index:-15952384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7k+sDlwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOmWRRA1XQErENIK&#10;kJb9ANexG4vYY2bcJv17xm7aIvaGuNjjmfHze2+8vpv8IA4GyUFo5XJRS2GChs6FXSuffnx69VYK&#10;Sip0aoBgWnk0JO82L1+sx9iYG+hh6AwKBgnUjLGVfUqxqSrSvfGKFhBN4KIF9CrxEXdVh2pkdD9U&#10;N3X9phoBu4igDRFn709FuSn41hqdvllLJomhlcwtlRXLus1rtVmrZocq9k7PNNQ/sPDKBX70AnWv&#10;khJ7dM+gvNMIBDYtNPgKrHXaFA2sZln/peaxV9EULWwOxYtN9P9g9dfDY/yOIk0fYOIBFhEUH0D/&#10;JPamGiM1c0/2lBri7ix0sujzzhIEX2Rvjxc/zZSE5iRLerequaS5trx9vapvs+HV9XZESp8NeJGD&#10;ViLPqzBQhwdKp9Zzy0zm9H5mkqbtJFzXylUGzZktdEfWMvI4W0m/9gqNFMOXwH7l2Z8DPAfbc4Bp&#10;+Ajlh2RJAd7vE1hXCFxxZwI8iCJh/jR50n+eS9f1a29+AwAA//8DAFBLAwQUAAYACAAAACEAOGy/&#10;WuAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdFkoa4lQVghMSIg0H&#10;jk68TaLG6xC7bfh7tic47uxo5k22mVwvTjiGzpOG+UyBQKq97ajR8Fm+3iUgQjRkTe8JNfxggE1+&#10;fZWZ1PozFXjaxUZwCIXUaGhjHFIpQ92iM2HmByT+7f3oTORzbKQdzZnDXS8XSq2kMx1xQ2sGfG6x&#10;PuyOTsP2i4qX7vu9+ij2RVeWa0Vvq4PWtzfT9glExCn+meGCz+iQM1Plj2SD6DU8Kp4SWX+YJ2sQ&#10;7FgmCUvVRbpfLkDmmfw/Iv8FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu5PrA5cBAAAi&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOGy/WuAA&#10;AAAMAQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6733E5DD" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                    <w:pPr>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>©</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2026</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Fannie</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Mae.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Trademarks</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Fannie</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Mae.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
-[...88 lines deleted...]
-    <w:r w:rsidRPr="008E6807">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="auto"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487364608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5D5" wp14:editId="6733E5D6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3369690</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9644998</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1035050" cy="154305"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Textbox 10"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1035050" cy="154305"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6733E5DE" w14:textId="6D6F0F5F" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                          <w:pPr>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Form</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>4801</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">– </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00FE2670">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>May</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6733E5D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:265.35pt;margin-top:759.45pt;width:81.5pt;height:12.15pt;z-index:-15951872;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkyCgPlwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1OnuFqGo6WphBUJa&#10;AdLCB7iO3VgkHjPjNunfM3bTFsEN7WU89oyf33vj9f009OJgkTyERi4XlRQ2GGh92DXyx/ePb95J&#10;QUmHVvcQbCOPluT95vWr9RhrewMd9K1FwSCB6jE2sksp1kqR6eygaQHRBi46wEEn3uJOtahHRh96&#10;dVNVb9UI2EYEY4n49PFUlJuC75w16atzZJPoG8ncUolY4jZHtVnreoc6dt7MNPR/sBi0D/zoBepR&#10;Jy326P+BGrxBIHBpYWBQ4Jw3tmhgNcvqLzXPnY62aGFzKF5sopeDNV8Oz/EbijS9h4kHWERQfALz&#10;k9gbNUaq557sKdXE3Vno5HDIK0sQfJG9PV78tFMSJqNVt6tqxSXDteXq7rZaZcPV9XZESp8sDCIn&#10;jUSeV2GgD0+UTq3nlpnM6f3MJE3bSfi2kXcZNJ9soT2ylpHH2Uj6tddopeg/B/Yrz/6c4DnZnhNM&#10;/QcoPyRLCvCwT+B8IXDFnQnwIIqE+dPkSf+5L13Xr735DQAA//8DAFBLAwQUAAYACAAAACEA0f1C&#10;Y+IAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFG7DQ1NGqeqEJyQUNNw&#10;4OgkbmI1XofYbcPfsz3BcWeeZmey7WR7dtGjNw4lLOYCmMbaNQZbCZ/l2+MamA8KG9U71BJ+tIdt&#10;fn+XqbRxVyz05RBaRiHoUyWhC2FIOfd1p63yczdoJO/oRqsCnWPLm1FdKdz2fClEzK0ySB86NeiX&#10;Ttenw9lK2H1h8Wq+P6p9cSxMWSYC3+OTlA+zabcBFvQU/mC41afqkFOnyp2x8ayXsIrEM6FkrBbr&#10;BBghcRKRVN2kp2gJPM/4/xX5LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkyCgPlwEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDR/UJj&#10;4gAAAA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6733E5DE" w14:textId="6D6F0F5F" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                    <w:pPr>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Form</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>4801</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">– </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00FE2670">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>May</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
-[...34 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487365120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5D7" wp14:editId="6733E5D8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6846569</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9644998</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="483234" cy="154305"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="11" name="Textbox 11"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="483234" cy="154305"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6733E5DF" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                          <w:pPr>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Page</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">of </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="6733E5D7" id="Textbox 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:539.1pt;margin-top:759.45pt;width:38.05pt;height:12.15pt;z-index:-15951360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4oSlXmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttuGyEQfa/Uf0C816wvqaKV11GTKFWl&#10;qK2U9AMwC17UhSEM9q7/vgNe21X7VvVlGIbhcM4Z1nej69lBR7TgGz6fVZxpr6C1ftfwH69PH245&#10;wyR9K3vwuuFHjfxu8/7degi1XkAHfasjIxCP9RAa3qUUaiFQddpJnEHQng4NRCcTbeNOtFEOhO56&#10;saiqj2KA2IYISiNS9fF0yDcF3xit0jdjUCfWN5y4pRJjidscxWYt612UobNqoiH/gYWT1tOjF6hH&#10;mSTbR/sXlLMqAoJJMwVOgDFW6aKB1MyrP9S8dDLoooXMwXCxCf8frPp6eAnfI0vjPYw0wCICwzOo&#10;n0jeiCFgPfVkT7FG6s5CRxNdXkkCo4vk7fHipx4TU1Rc3S4XyxVnio7mN6tldZP9FtfLIWL6rMGx&#10;nDQ80rgKAXl4xnRqPbdMXE7PZyJp3I7Mtg0voLmyhfZIUgaaZsPxbS+j5qz/4smuPPpzEs/J9pzE&#10;1D9A+SBZkYdP+wTGFgJX3IkAzaFImP5MHvTv+9J1/dmbXwAAAP//AwBQSwMEFAAGAAgAAAAhANFw&#10;EzLjAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyok/SHNMSpKgQnJEQa&#10;Dhyd2E2sxusQu214ezYnuO3sjma/yXeT7dlFj944FBAvImAaG6cMtgI+q9eHFJgPEpXsHWoBP9rD&#10;rri9yWWm3BVLfTmEllEI+kwK6EIYMs5902kr/cINGul2dKOVgeTYcjXKK4XbnidRtOFWGqQPnRz0&#10;c6eb0+FsBey/sHwx3+/1R3ksTVVtI3zbnIS4v5v2T8CCnsKfGWZ8QoeCmGp3RuVZTzp6TBPy0rSO&#10;0y2w2ROvV0tg9bxbLRPgRc7/9yh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALihKVeY&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANFw&#10;EzLjAAAADwEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6733E5DF" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
+                    <w:pPr>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Page</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">of </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40206065" w14:textId="77777777" w:rsidR="0056755D" w:rsidRDefault="0056755D" w:rsidP="00790E8C">
+    <w:p w14:paraId="7ADEF3C0" w14:textId="77777777" w:rsidR="00A929A6" w:rsidRDefault="00A929A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7941BEA1" w14:textId="77777777" w:rsidR="0056755D" w:rsidRDefault="0056755D" w:rsidP="00790E8C">
+    <w:p w14:paraId="0AAB4E6D" w14:textId="77777777" w:rsidR="00A929A6" w:rsidRDefault="00A929A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61CDCEAD" w14:textId="77777777" w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="00D766DB">
+  <w:p w14:paraId="6733E5C5" w14:textId="77777777" w:rsidR="006928AC" w:rsidRDefault="00956BEE">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...11 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C83E339" wp14:editId="07777777">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487363072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6733E5CF" wp14:editId="6733E5D0">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>7084695</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-85725</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>183513</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1298448" cy="411480"/>
+          <wp:extent cx="301625" cy="301625"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="17" name="Picture 17"/>
+          <wp:docPr id="7" name="Image 7"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="fm_logo_4cp_nvy_c_r.png"/>
+                  <pic:cNvPr id="7" name="Image 7"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                  <a:stretch/>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1298448" cy="411480"/>
+                    <a:ext cx="301625" cy="301625"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...7 lines deleted...]
-      <w:lvlJc w:val="right"/>
+    <w:nsid w:val="4CE35CBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95D20D20"/>
+    <w:lvl w:ilvl="0" w:tplc="E932C2F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="228195"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E2022B14">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EDD6C02C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1250F07C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6D4454C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3342CD90">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A1D28548">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8DBAAAC2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6798C56A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01C75867"/>
+    <w:nsid w:val="75D96424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6E2ABB86"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="7E20066C"/>
+    <w:lvl w:ilvl="0" w:tplc="7EAAE34A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="667" w:hanging="361"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="86"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C73E3B74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="99"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C6CF068">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="228195"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="61207F0E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="228195"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AB2AD8CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="69347A6A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BA88864C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7ED2BF50">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="13528D6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="795F0DD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A307178"/>
+    <w:lvl w:ilvl="0" w:tplc="4D508482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="99"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="3600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2713 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="803237732">
+  <w:num w:numId="1" w16cid:durableId="1276060542">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1594627911">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="2" w16cid:durableId="583759584">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1055350515">
-[...23 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="259140974">
+  <w:num w:numId="3" w16cid:durableId="767458562">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2053382305">
-[...44 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3194 lines deleted...]
-    <w:useFELayout/>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00364C72"/>
-[...49 lines deleted...]
-    <w:rsid w:val="00EF00F9"/>
+    <w:rsidRoot w:val="006928AC"/>
+    <w:rsid w:val="002A5259"/>
+    <w:rsid w:val="00374A2F"/>
+    <w:rsid w:val="003825A0"/>
+    <w:rsid w:val="003C7388"/>
+    <w:rsid w:val="0049027C"/>
+    <w:rsid w:val="00550588"/>
+    <w:rsid w:val="006928AC"/>
+    <w:rsid w:val="006C4E1A"/>
+    <w:rsid w:val="00945F1B"/>
+    <w:rsid w:val="00956BEE"/>
+    <w:rsid w:val="009A5B87"/>
+    <w:rsid w:val="00A54ABA"/>
+    <w:rsid w:val="00A929A6"/>
+    <w:rsid w:val="00A95F04"/>
+    <w:rsid w:val="00B057E2"/>
+    <w:rsid w:val="00B51B3A"/>
+    <w:rsid w:val="00B72A91"/>
+    <w:rsid w:val="00BD65DF"/>
+    <w:rsid w:val="00D63CFC"/>
+    <w:rsid w:val="00E17344"/>
+    <w:rsid w:val="00F13CF9"/>
+    <w:rsid w:val="00F502DD"/>
+    <w:rsid w:val="00F81F28"/>
+    <w:rsid w:val="00FB51F4"/>
+    <w:rsid w:val="00FE2670"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4892EB37"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="6733E4F8"/>
+  <w15:docId w15:val="{2CA9D250-79C4-445D-9CED-6F625754C7D4}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14296,715 +16096,614 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="666" w:hanging="359"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single" w:color="000000"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="128"/>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="5"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A5B87"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00264D50"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00550588"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19A7D805774B44EDBC4DEFEC74616364">
-    <w:name w:val="19A7D805774B44EDBC4DEFEC74616364"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00550588"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2190944642DD4303B2977D1534160B2D">
-    <w:name w:val="2190944642DD4303B2977D1534160B2D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00550588"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="308681F14CA6424F8858EDDE4ADB7327">
-    <w:name w:val="308681F14CA6424F8858EDDE4ADB7327"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00550588"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77FF56DE8D46400F8B00A5AF9DAEECEF">
-    <w:name w:val="77FF56DE8D46400F8B00A5AF9DAEECEF"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550588"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6E20FA1EC2C4C36A4BD8AA0482E50ED">
-[...1 lines deleted...]
-    <w:rsid w:val="00264D50"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE2670"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DFE8AD59D24F41FFA5019FD730E9977E">
-[...1 lines deleted...]
-    <w:rsid w:val="00264D50"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE2670"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="857A34E6F11C4C59BF251CDA186CD168">
-[...1 lines deleted...]
-    <w:rsid w:val="00264D50"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE2670"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5258B42A63864F7D8959C91404EEE528">
-[...17 lines deleted...]
-    <w:rsid w:val="00264D50"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE2670"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:structured_am@fanniemae.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mf_structured_transactions@fanniemae.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Fannie Mae Color Palette 2">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="121212"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="05304D"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EDEBE9"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="085280"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="238196"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="C55422"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFB400"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="2C6937"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="911A5B"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="085280"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="911A5B"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Fannie Mae Brand 2.0">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Source Sans Pro"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Source Sans Pro"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...313 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5221</Characters>
+  <Pages>4</Pages>
+  <Words>1180</Words>
+  <Characters>7134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>173</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6124</CharactersWithSpaces>
+  <CharactersWithSpaces>8141</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator>Fannie Mae</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BF6E09E44C91DF44A4B0351FF9E6F3F8</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-04-23T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-05-01T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>3bb4c5f5-1243-4f34-87f5-98c02b914a81</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2024-07-09T16:37:45Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
-[...6 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Producer">
+    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
 </Properties>
 </file>