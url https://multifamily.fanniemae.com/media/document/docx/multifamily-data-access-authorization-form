--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -1,12896 +1,6987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="32CF8BBD" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
-[...14 lines deleted...]
-    <w:p w14:paraId="32CF8BBE" w14:textId="10471F27" w:rsidR="00D567E3" w:rsidRPr="00BA4418" w:rsidRDefault="00D567E3">
+    <w:p w14:paraId="6C298E65" w14:textId="2042855B" w:rsidR="00D567E3" w:rsidRPr="00BA4418" w:rsidRDefault="00D567E3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA4418">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Data Acc</w:t>
       </w:r>
       <w:r w:rsidR="0015442C" w:rsidRPr="00BA4418">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ess Authorization Agreement</w:t>
       </w:r>
-      <w:r w:rsidR="00FB28D3">
+      <w:r w:rsidR="00C01E15">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Multifamily)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF8BBF" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+    <w:p w14:paraId="6C298E66" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32CF8BC0" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="004A4A7F">
+    <w:p w14:paraId="6C298E67" w14:textId="3B3B145C" w:rsidR="00D567E3" w:rsidRDefault="00711A1B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Please read first: </w:t>
+        <w:t>IMPORTANT</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4A7F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D567E3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Complete this form to establish data access, editing or provision authorization for </w:t>
+        <w:t>Complete this form to establish data access, editing</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD062C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D567E3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or provision authorization for </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>subordinate</w:t>
       </w:r>
       <w:r w:rsidR="00D567E3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>s and/or other applicable entities.</w:t>
+        <w:t>s or other applicable entities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF8BC1" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+    <w:p w14:paraId="1DC588FF" w14:textId="58AE573B" w:rsidR="00BA4D23" w:rsidRDefault="00BA4D23">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C298E69" w14:textId="0D4F6494" w:rsidR="00D567E3" w:rsidRPr="00152E8E" w:rsidRDefault="00D567E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The Master Subscriber listed below authorize</w:t>
+      </w:r>
+      <w:r w:rsidR="00711A1B">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fannie Mae to permit the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber listed below (i) to access or edit certain data of Master Subscriber </w:t>
+      </w:r>
+      <w:r w:rsidR="0060003B">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(“Data”) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that is on Fannie Mae’s systems, and/or (ii) to provide to Fannie Mae certain </w:t>
+      </w:r>
+      <w:r w:rsidR="0060003B">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ata, subject to the terms of this Data A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5463B">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccess Authorization Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00711A1B">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">between </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Fannie Mae, Master Subscriber</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12317">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber (the “Agreement”).  Master Subscriber and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber are referred to collectively as the “Subscribers” and individually as a “Subscriber.” Fannie Mae, Master Subscriber and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber are referred to as the “parties.”  </w:t>
+      </w:r>
+      <w:r w:rsidR="007227E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The parties acknowledge that, for convenience, the entity identified as </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="007227E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber </w:t>
+      </w:r>
+      <w:r w:rsidR="00711A1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="007227E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>be referred to as “</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="007227E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber” even if it is not, in fact, a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>subordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="007227E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF8BC2" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+    <w:p w14:paraId="6C298E6A" w14:textId="15E65A05" w:rsidR="00D567E3" w:rsidRPr="00152E8E" w:rsidRDefault="00D567E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41184104" w14:textId="7BDD7951" w:rsidR="0023659B" w:rsidRPr="00D85667" w:rsidRDefault="0023659B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-[...80 lines deleted...]
-      <w:r w:rsidR="007227E7">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85667">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D80887">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If creating a new Servicing relationship, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5E9D" w:rsidRPr="00D85667">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="007227E7">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85667">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-[...44 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>delete any existing relationship that exists.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11028" w:type="dxa"/>
+        <w:tblW w:w="11123" w:type="dxa"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5418"/>
+        <w:gridCol w:w="5513"/>
         <w:gridCol w:w="5610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D567E3" w14:paraId="32CF8BC6" w14:textId="77777777">
+      <w:tr w:rsidR="00D567E3" w14:paraId="6C298E6D" w14:textId="77777777" w:rsidTr="00152E8E">
         <w:trPr>
-          <w:trHeight w:val="362"/>
+          <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5418" w:type="dxa"/>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BC4" w14:textId="5BA6FA14" w:rsidR="00D567E3" w:rsidRDefault="00D567E3" w:rsidP="00D80887">
+          <w:p w14:paraId="24F474A0" w14:textId="4ECA499E" w:rsidR="0023659B" w:rsidRDefault="00D567E3" w:rsidP="00D80887">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Check10"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB194D">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C53E13">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Add </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D80887">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB27A6">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Add </w:t>
+            </w:r>
+            <w:r w:rsidR="00D80887" w:rsidRPr="00CB27A6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Data Sharing</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CB27A6">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Relationship</w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C298E6B" w14:textId="126C3BC8" w:rsidR="00D567E3" w:rsidRDefault="00CB27A6" w:rsidP="00D80887">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Complete this side of the form to add a relationship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BC5" w14:textId="1190880A" w:rsidR="00D567E3" w:rsidRDefault="00D567E3" w:rsidP="00D80887">
+          <w:p w14:paraId="38949C7D" w14:textId="1A3C753E" w:rsidR="0023659B" w:rsidRDefault="00D567E3" w:rsidP="00D80887">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
-                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Check11"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C53E13">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C53E13">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Delete </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D80887">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB27A6">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delete </w:t>
+            </w:r>
+            <w:r w:rsidR="00D80887" w:rsidRPr="00CB27A6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Sharing </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CB27A6">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Relationship</w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C298E6C" w14:textId="4DDE9508" w:rsidR="00D567E3" w:rsidRDefault="00CB27A6" w:rsidP="00D80887">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Complete this side of the form to delete a relationship</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      <w:tr w:rsidR="00D567E3" w14:paraId="32CF8BCC" w14:textId="77777777" w:rsidTr="009A3B96">
+      <w:tr w:rsidR="0023659B" w14:paraId="6383B567" w14:textId="77777777" w:rsidTr="00152E8E">
         <w:trPr>
-          <w:trHeight w:val="467"/>
+          <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4068" w:type="dxa"/>
+            <w:tcW w:w="5513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BC9" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRPr="009A3B96" w:rsidRDefault="00D567E3">
+          <w:p w14:paraId="65BE87D4" w14:textId="4816285A" w:rsidR="0023659B" w:rsidRPr="0023659B" w:rsidRDefault="0023659B" w:rsidP="00D80887">
             <w:pPr>
-              <w:pStyle w:val="IndexHeading"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A3B96">
-[...6 lines deleted...]
-              <w:t>Subscriber Name:</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Master</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Subscriber Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcW w:w="5610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BCA" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+          <w:p w14:paraId="596DC74D" w14:textId="31F86DA1" w:rsidR="0023659B" w:rsidRPr="0023659B" w:rsidRDefault="0023659B" w:rsidP="00D80887">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Master Subscriber Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023659B" w14:paraId="372C8B56" w14:textId="77777777" w:rsidTr="00152E8E">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFDB782" w14:textId="23741886" w:rsidR="0023659B" w:rsidRDefault="0023659B" w:rsidP="00D80887">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subscriber Name: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...39 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="4068" w:type="dxa"/>
+            <w:tcW w:w="5610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-            </w:tcBorders>
-[...39 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BCE" w14:textId="77777777" w:rsidR="009A3B96" w:rsidRDefault="009A3B96" w:rsidP="009A3B96">
+          <w:p w14:paraId="6375BEFB" w14:textId="4AF14904" w:rsidR="0023659B" w:rsidRDefault="0023659B" w:rsidP="00D80887">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...972 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subscriber Name: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...39 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023659B" w14:paraId="21BC06D7" w14:textId="77777777" w:rsidTr="00152E8E">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="759A3371" w14:textId="547BE571" w:rsidR="0023659B" w:rsidRDefault="0023659B" w:rsidP="00D80887">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fannie Mae Seller/Servicer Number</w:t>
+            </w:r>
+            <w:r w:rsidR="000F6C75">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="000F6C75" w:rsidRPr="000F6C75">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5 Digit</w:t>
+            </w:r>
+            <w:r w:rsidR="000F6C75" w:rsidRPr="000327A7">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="266" w:type="dxa"/>
+            <w:tcW w:w="5610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BD7" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+          <w:p w14:paraId="37B47A13" w14:textId="7D1448CF" w:rsidR="0023659B" w:rsidRDefault="0023659B" w:rsidP="00D80887">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...2 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fannie Mae Seller/Servicer Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00584027">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00584027" w:rsidRPr="000F6C75">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5 Digit</w:t>
+            </w:r>
+            <w:r w:rsidR="00584027" w:rsidRPr="000327A7">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3B96" w14:paraId="32CF8BDC" w14:textId="77777777" w:rsidTr="00EF0763">
+      <w:tr w:rsidR="0023659B" w14:paraId="0E3B3249" w14:textId="77777777" w:rsidTr="00152E8E">
         <w:trPr>
-          <w:trHeight w:val="359"/>
+          <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4045" w:type="dxa"/>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8088FE" w14:textId="444D6EE8" w:rsidR="0023659B" w:rsidRPr="0023659B" w:rsidRDefault="0023659B" w:rsidP="00D80887">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Subordinate Subscriber Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51142E25" w14:textId="22D1B997" w:rsidR="0023659B" w:rsidRPr="0023659B" w:rsidRDefault="0023659B" w:rsidP="00D80887">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Subordinate Subscriber Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023659B" w14:paraId="2D303AE3" w14:textId="77777777" w:rsidTr="00152E8E">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BD9" w14:textId="77777777" w:rsidR="009A3B96" w:rsidRPr="009A3B96" w:rsidRDefault="009A3B96" w:rsidP="009A3B96">
+          <w:p w14:paraId="188E4102" w14:textId="7B7A947F" w:rsidR="00CB27A6" w:rsidRPr="00CB27A6" w:rsidRDefault="0023659B" w:rsidP="0023659B">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...12 lines deleted...]
-              <w:t>Fannie Mae Seller/Servicer Number:</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subscriber Name: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6687" w:type="dxa"/>
-[...839 lines deleted...]
-            <w:tcW w:w="266" w:type="dxa"/>
+            <w:tcW w:w="5610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BDB" w14:textId="77777777" w:rsidR="009A3B96" w:rsidRDefault="009A3B96" w:rsidP="009A3B96">
+          <w:p w14:paraId="2460B5EE" w14:textId="1D35B464" w:rsidR="0023659B" w:rsidRDefault="0023659B" w:rsidP="0023659B">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...2 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subscriber Name: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF0763" w14:paraId="1890A3AD" w14:textId="77777777" w:rsidTr="00383717">
+      <w:tr w:rsidR="0023659B" w14:paraId="7DC0554B" w14:textId="77777777" w:rsidTr="00152E8E">
         <w:trPr>
-          <w:trHeight w:val="359"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4045" w:type="dxa"/>
+            <w:tcW w:w="5513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A60E91A" w14:textId="6FA2BE4B" w:rsidR="00EF0763" w:rsidRPr="009A3B96" w:rsidRDefault="00EF0763" w:rsidP="009A3B96">
+          <w:p w14:paraId="5E4A31EB" w14:textId="0273E7C4" w:rsidR="0023659B" w:rsidRDefault="0023659B" w:rsidP="0023659B">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-              <w:t>Subscriber ID:</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fannie Mae Seller/Servicer Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7A34">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7A34" w:rsidRPr="000327A7">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7A34" w:rsidRPr="00BE7A34">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9 Digit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6687" w:type="dxa"/>
+            <w:tcW w:w="5610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12DB4052" w14:textId="4919B18A" w:rsidR="00EF0763" w:rsidRDefault="00EF0763" w:rsidP="00383717">
+          <w:p w14:paraId="5F69ED45" w14:textId="2079BE1C" w:rsidR="0023659B" w:rsidRDefault="0023659B" w:rsidP="0023659B">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:u w:val="single"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:u w:val="single"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fannie Mae Seller/Servicer Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00584027">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00584027" w:rsidRPr="000327A7">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00584027" w:rsidRPr="00BE7A34">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9 Digit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023659B" w14:paraId="433D14E4" w14:textId="77777777" w:rsidTr="00152E8E">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="165AACC0" w14:textId="77777777" w:rsidR="00CB27A6" w:rsidRDefault="00CB27A6" w:rsidP="0023659B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65CE8A8D" w14:textId="485529A3" w:rsidR="0023659B" w:rsidRDefault="00152E8E" w:rsidP="0023659B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Multif</w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
                 <w:b/>
-                <w:noProof/>
-[...487 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>amily Applications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464F462B" w14:textId="3ABF05F4" w:rsidR="0023659B" w:rsidRPr="00152E8E" w:rsidRDefault="00251475" w:rsidP="004C4407">
+            <w:pPr>
+              <w:pStyle w:val="BodyTextIndent"/>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.a. </w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Master Subscriber hereby authorizes Fannie Mae to provide the Subordinate Subscriber listed above with the ability to access, edit</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12317">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and provide </w:t>
+            </w:r>
+            <w:r w:rsidR="0060003B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data </w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to Fannie Mae via Fannie Mae’s networks or systems, or via password protected sections of any Fannie Mae </w:t>
+            </w:r>
+            <w:r w:rsidR="0014676B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>web</w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>site. This ability will be limited to the following applications (check all that apply):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="266" w:type="dxa"/>
+            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="755D4BD0" w14:textId="77777777" w:rsidR="00CB27A6" w:rsidRDefault="00CB27A6" w:rsidP="0023659B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C9C8B67" w14:textId="290B3D8B" w:rsidR="0023659B" w:rsidRDefault="00152E8E" w:rsidP="0023659B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Multif</w:t>
+            </w:r>
+            <w:r w:rsidR="0023659B">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>amily Applications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A43B9D5" w14:textId="62A8BCCF" w:rsidR="0023659B" w:rsidRPr="00152E8E" w:rsidRDefault="00251475" w:rsidP="004439AE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="320"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00447EA2">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5E9D" w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Master Subscriber is deactivating the relationship with the Subordinate Subscriber listed above and removing the ability to access, edit</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12317">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5E9D" w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and provide </w:t>
+            </w:r>
+            <w:r w:rsidR="0060003B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5E9D" w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to Fannie Mae via Fannie Mae’s networks or systems, or via password protected sections of any Fannie Mae </w:t>
+            </w:r>
+            <w:r w:rsidR="0014676B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>web</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5E9D" w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>site.</w:t>
+            </w:r>
+            <w:r w:rsidR="004439AE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5E9D" w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Remove this ability from the following applications (check all that apply):</w:t>
+            </w:r>
+            <w:r w:rsidR="007269FC">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246A0D" w14:paraId="6B9BE33F" w14:textId="77777777" w:rsidTr="00A65094">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="003F5446" w14:textId="77777777" w:rsidR="00EF0763" w:rsidRDefault="00EF0763" w:rsidP="009A3B96">
+          <w:p w14:paraId="4A34AA8A" w14:textId="77777777" w:rsidR="00246A0D" w:rsidRPr="00152E8E" w:rsidRDefault="00246A0D" w:rsidP="00152E8E">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="617F4C38" w14:textId="4E1BDAF4" w:rsidR="00246A0D" w:rsidRPr="00152E8E" w:rsidRDefault="00246A0D" w:rsidP="00152E8E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="700" w:hanging="380"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007269FC">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Check12"/>
+            <w:r w:rsidRPr="007269FC">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007269FC">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007269FC">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007269FC">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="007269FC">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Deactivate data access relat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ionship for ALL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E8E">
+              <w:t xml:space="preserve"> applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-    </w:tbl>
-[...123 lines deleted...]
-      <w:tr w:rsidR="00D567E3" w14:paraId="32CF8BE7" w14:textId="77777777" w:rsidTr="00EF0763">
+      <w:tr w:rsidR="0023659B" w14:paraId="57461B1E" w14:textId="77777777" w:rsidTr="00152E8E">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="2" w:name="Check2"/>
-          <w:p w14:paraId="32CF8BE5" w14:textId="3A23F35A" w:rsidR="00FB28D3" w:rsidRPr="00FB28D3" w:rsidRDefault="00D567E3" w:rsidP="00EF0763">
+          <w:p w14:paraId="5A8A005A" w14:textId="1385DB13" w:rsidR="0023659B" w:rsidRPr="00152E8E" w:rsidRDefault="0023659B" w:rsidP="0023659B">
             <w:pPr>
+              <w:pStyle w:val="BodyText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
-                <w:tab w:val="left" w:pos="342"/>
+                <w:tab w:val="clear" w:pos="0"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="700" w:hanging="360"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C53E13">
-[...9 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Cash Remittance System™</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6068" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BE6" w14:textId="103B8B2E" w:rsidR="00D567E3" w:rsidRPr="009A3B96" w:rsidRDefault="00EF0763" w:rsidP="00EF0763">
+          <w:p w14:paraId="7B3C66F1" w14:textId="3B0A68E2" w:rsidR="0023659B" w:rsidRDefault="0023659B" w:rsidP="00DB5E9D">
             <w:pPr>
+              <w:pStyle w:val="BodyText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
-                <w:tab w:val="left" w:pos="342"/>
+                <w:tab w:val="clear" w:pos="0"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:ind w:left="700" w:hanging="380"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Cash Remittance System™</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023659B" w14:paraId="49AE43B2" w14:textId="77777777" w:rsidTr="00152E8E">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032865AA" w14:textId="36BD9DC8" w:rsidR="0023659B" w:rsidRPr="009A3B96" w:rsidRDefault="0023659B" w:rsidP="0023659B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="700" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C53E13">
-[...9 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00FB28D3">
-[...6 lines deleted...]
-              <w:t>Multifamily Asset Management Portal</w:t>
+            <w:r w:rsidR="00C97928">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97928" w:rsidRPr="00582FEE">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Custodial Bank Account</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD0D5FE" w14:textId="647A8DAC" w:rsidR="0023659B" w:rsidRDefault="0023659B" w:rsidP="00DB5E9D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="700" w:hanging="380"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00C97928">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97928" w:rsidRPr="00582FEE">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Custodial Bank Account</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008667A1" w14:paraId="32CF8BEA" w14:textId="77777777" w:rsidTr="00EF0763">
+      <w:tr w:rsidR="0074434D" w14:paraId="4A0D3AE5" w14:textId="77777777" w:rsidTr="0074434D">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BE8" w14:textId="3E7D60C2" w:rsidR="00FB28D3" w:rsidRPr="00FB28D3" w:rsidRDefault="008667A1" w:rsidP="00EF0763">
+          <w:p w14:paraId="2A4904AC" w14:textId="02068F84" w:rsidR="0074434D" w:rsidRPr="009A3B96" w:rsidRDefault="0074434D" w:rsidP="0074434D">
             <w:pPr>
+              <w:pStyle w:val="BodyText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
-                <w:tab w:val="left" w:pos="342"/>
+                <w:tab w:val="clear" w:pos="0"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:ind w:left="700" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB28D3">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-              <w:t>™</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>eServicing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Payoff Calculator</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="3" w:name="Check7"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6068" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BE9" w14:textId="6AF5D4C8" w:rsidR="008667A1" w:rsidRPr="009A3B96" w:rsidRDefault="00EF0763" w:rsidP="00EF0763">
+          <w:p w14:paraId="3D0D80A6" w14:textId="50BC5E65" w:rsidR="0074434D" w:rsidRPr="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
             <w:pPr>
+              <w:pStyle w:val="BodyText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
-                <w:tab w:val="left" w:pos="342"/>
+                <w:tab w:val="clear" w:pos="0"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:ind w:left="700" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB28D3">
-[...89 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB28D3">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...39 lines deleted...]
-                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eServicing</w:t>
             </w:r>
-            <w:r w:rsidR="00EF0763">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Payoff Calculator</w:t>
-            </w:r>
-[...78 lines deleted...]
-              <w:t>Mulifamily Core Lender Dashboard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00391F06" w14:paraId="40B5BD7D" w14:textId="77777777" w:rsidTr="00EF0763">
+      <w:tr w:rsidR="0074434D" w14:paraId="3DA949C4" w14:textId="77777777" w:rsidTr="00152E8E">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="522"/>
+          <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F31CD89" w14:textId="6E9BDB96" w:rsidR="00391F06" w:rsidRPr="00FB28D3" w:rsidRDefault="00391F06" w:rsidP="00EF0763">
+          <w:p w14:paraId="2A60212F" w14:textId="49557603" w:rsidR="0074434D" w:rsidRPr="009A3B96" w:rsidRDefault="0074434D" w:rsidP="0074434D">
             <w:pPr>
+              <w:pStyle w:val="BodyText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
-                <w:tab w:val="left" w:pos="342"/>
+                <w:tab w:val="clear" w:pos="0"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:ind w:left="700" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00FB28D3">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-              <w:t>MF Servicing Loan Remittance (Cash Loan Drafting)</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Multifamily Asset Management Portal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6068" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A6DE94" w14:textId="77777777" w:rsidR="00391F06" w:rsidRPr="00FB28D3" w:rsidRDefault="00391F06" w:rsidP="00EF0763">
+          <w:p w14:paraId="44E5C452" w14:textId="36215D3F" w:rsidR="0074434D" w:rsidRPr="009A3B96" w:rsidRDefault="0074434D" w:rsidP="0074434D">
             <w:pPr>
+              <w:pStyle w:val="BodyText"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
-                <w:tab w:val="left" w:pos="342"/>
+                <w:tab w:val="clear" w:pos="0"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:ind w:left="700" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Multifamily Asset Management Portal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0074434D" w14:paraId="568CDB36" w14:textId="77777777" w:rsidTr="0074434D">
+        <w:trPr>
+          <w:trHeight w:val="353"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76493117" w14:textId="71FCBF08" w:rsidR="0074434D" w:rsidRPr="009A3B96" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="700" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Multifamily Servicing Loan Remittance (Cash Loan Drafting)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70ED3165" w14:textId="77EC55B7" w:rsidR="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="700" w:hanging="380"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A3B96">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Multifamily Servicing Loan Remittance (Cash Loan Drafting)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0074434D" w14:paraId="7632A8A3" w14:textId="77777777" w:rsidTr="00152E8E">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5513" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="414D9A55" w14:textId="51D76F9A" w:rsidR="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyTextIndent"/>
+              <w:ind w:left="340" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.a. Subordinate Subscriber’s ability to access, edit, or provide such Data will be limited to Data identified by the following </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E8E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>9-digit Fannie Mae seller/servicer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E8E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>numbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, and Maste</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008667A1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r Subscriber represents and warrants that it has the right to provide the authorization set forth in Paragraph 1 above with respect to the following numbers and that </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Subordinate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008667A1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Subscriber requires access to such </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008667A1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ata in order to perform services for Master Subscriber:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3588D5D4" w14:textId="77777777" w:rsidR="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyTextIndent"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C40C075" w14:textId="77777777" w:rsidR="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyTextIndent"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text1"/>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48184905" w14:textId="78D521EB" w:rsidR="0074434D" w:rsidRPr="0023659B" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyTextIndent"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E18A1C" w14:textId="6D20CC4D" w:rsidR="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Remove the Subordinate Subscriber’s ability to access, edit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and provide such </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ata from the following </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E8E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>9-digit Fannie Mae seller/servicer numbers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. The Subordinate Subscriber no longer requires access to such </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85667">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ata to perform any services for Master Subscriber.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51793E2E" w14:textId="77777777" w:rsidR="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DE99658" w14:textId="77777777" w:rsidR="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26BAD44F" w14:textId="77777777" w:rsidR="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50522306" w14:textId="77777777" w:rsidR="0074434D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyTextIndent"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023659B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B62EEA" w14:textId="676893BC" w:rsidR="0074434D" w:rsidRPr="00DB5E9D" w:rsidRDefault="0074434D" w:rsidP="0074434D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...128 lines deleted...]
-      <w:tr w:rsidR="00D567E3" w14:paraId="32CF8BFA" w14:textId="77777777">
+      <w:tr w:rsidR="0074434D" w14:paraId="3A6B811E" w14:textId="77777777" w:rsidTr="00152E8E">
         <w:trPr>
-          <w:trHeight w:val="400"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BF7" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+          <w:p w14:paraId="10A3C7DD" w14:textId="7348055D" w:rsidR="0074434D" w:rsidRPr="00632913" w:rsidRDefault="0074434D" w:rsidP="0074434D">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:pStyle w:val="BodyTextIndent"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...272 lines deleted...]
-                <w:spacing w:val="-2"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Effective Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Add Relationship: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="3"/>
+                    <w:type w:val="number"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...488 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8BF8" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+          <w:p w14:paraId="7637169D" w14:textId="64F6EF01" w:rsidR="0074434D" w:rsidRPr="00632913" w:rsidRDefault="0074434D" w:rsidP="0074434D">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyTextIndent"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...272 lines deleted...]
-                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Effective Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:t xml:space="preserve"> – Delete Relationship:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="3"/>
+                    <w:type w:val="number"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6325 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632913">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32CF8C03" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRPr="008667A1" w:rsidRDefault="00D567E3" w:rsidP="008667A1">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2ED5B4BD" w14:textId="77777777" w:rsidR="00552D9C" w:rsidRDefault="00552D9C" w:rsidP="00152E8E">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32CF8C06" w14:textId="1B862E39" w:rsidR="00D82DCC" w:rsidRDefault="00D82DCC">
-[...8 lines deleted...]
-    <w:p w14:paraId="32CF8C07" w14:textId="44ED601E" w:rsidR="00D567E3" w:rsidRDefault="00D567E3" w:rsidP="00EF0763">
+    <w:p w14:paraId="6C298EAE" w14:textId="63A79395" w:rsidR="00D567E3" w:rsidRPr="00152E8E" w:rsidRDefault="00D567E3" w:rsidP="00552D9C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Master Subscriber acknowledges and agrees that for the applications identified in Paragraph 1 above, </w:t>
+        <w:t>Master Subscriber agrees that for the applications identified in Paragraph 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00251475">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.a.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above, </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber will be provided with the ability to access, edit and provide to Fannie Mae the data of Master Subscriber (the "Data") pursuant to this Agreement, to the extent that the functionality of such applications allows for such use.</w:t>
+        <w:t xml:space="preserve"> Subscriber will </w:t>
+      </w:r>
+      <w:r w:rsidR="00711A1B">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>the ability to access, edit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12317">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and provide </w:t>
+      </w:r>
+      <w:r w:rsidR="0060003B">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to Fannie </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mae ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the extent that the applications allow for such use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362BAF35" w14:textId="618D2CE6" w:rsidR="00EF0763" w:rsidRDefault="00EF0763" w:rsidP="00EF0763">
-[...29 lines deleted...]
-    <w:p w14:paraId="32CF8C09" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+    <w:p w14:paraId="6C298EB0" w14:textId="57D5594E" w:rsidR="00D567E3" w:rsidRDefault="00D567E3" w:rsidP="00152E8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="120"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber is allowed to access the data of Master Subscriber, </w:t>
+        <w:t xml:space="preserve"> Subscriber is allowed to access the </w:t>
+      </w:r>
+      <w:r w:rsidR="00330063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ata, </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber agrees (i) that the Data is confidential, (ii) to </w:t>
-[...7 lines deleted...]
-        <w:t>keep</w:t>
+        <w:t xml:space="preserve"> Subscriber agrees (i) that the Data is confidential, (ii) to maintain </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>appropriate safeguards to protect the secu</w:t>
+      </w:r>
+      <w:r w:rsidR="006670B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ity, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Data in confidence, (iii) to use reasonable efforts to maintain the confidentiality of the Data </w:t>
+        <w:t>confidentiality</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and integrity </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Data </w:t>
       </w:r>
       <w:r w:rsidR="004361B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">through data security measures that meet the requirements of federal and state privacy laws and regulations </w:t>
+        <w:t xml:space="preserve">through security measures that </w:t>
+      </w:r>
+      <w:r w:rsidR="00711A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comply with applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="004361B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>laws</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004361B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regulations </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and industry standards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">and not disclose the Data to third parties (except for </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber's representatives, agents and contractors who have a need to know and are acting for the sole benefit of Master Subscriber), (iv) to notify Fannie Mae </w:t>
+        <w:t xml:space="preserve"> Subscriber's representatives, agents and contractors who have a need to know and are acting for the sole benefit of Master Subscriber), (i</w:t>
+      </w:r>
+      <w:r w:rsidR="00711A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) to notify Fannie Mae </w:t>
       </w:r>
       <w:r w:rsidR="004361B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">and Master Subscriber </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">in writing of any loss or unauthorized access to or use of the Data </w:t>
       </w:r>
+      <w:r w:rsidR="006A2C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">without undue delay and no later than 36 </w:t>
+      </w:r>
       <w:r w:rsidR="004361B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">within 72 hours after </w:t>
+        <w:t xml:space="preserve">hours after </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r w:rsidR="004361B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subscriber becomes aware of the incident</w:t>
       </w:r>
+      <w:r w:rsidR="006A2C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or reasonab</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concludes </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>an incident may have occurred</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, and (v) to access and use the Data for the sole benefit of Master Subscriber</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in compliance with all laws, including but not limited to federal and state privacy laws.</w:t>
+        <w:t>v) to access and use the Data for the sole benefit of Master Subscriber</w:t>
+      </w:r>
+      <w:r w:rsidR="00575FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in compliance with applicable law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF8C0A" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
-[...13 lines deleted...]
-    <w:p w14:paraId="32CF8C0B" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+    <w:p w14:paraId="6C298EB2" w14:textId="47A634F0" w:rsidR="00D567E3" w:rsidRDefault="00D567E3" w:rsidP="00152E8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="120"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each Subscriber hereby agrees to indemnify, defend and hold harmless Fannie Mae, its third-party licensors and each of the foregoing entity's affiliates, partners, officers, employees, directors, agents, contractors, representatives and assigns, as such, from and against any liabilities, claims, actions, suits, proceedings, judgments, losses, damages, deficiencies, costs, and expenses (including reasonable attorneys' fees), which arise out of or result from:  (i) </w:t>
+        <w:t xml:space="preserve">Each Subscriber agrees to indemnify and hold harmless Fannie Mae, its third-party licensors and </w:t>
+      </w:r>
+      <w:r w:rsidR="00003849">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their respective </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>affiliates,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> successors,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partners, officers, employees, directors, agents, contractors, representatives</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and assigns from </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liabilities, claims, actions, suits, proceedings, judgments, losses, damages, costs, and expenses (including reasonable attorneys' fees), which arise out of or result from: (i) </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber’s access to, editing of, or provision to Fannie Mae of, the data of Master Subscriber pursuant to this Agreement; and (ii) all errors, omissions, and inaccuracies that may result from Master Subscriber’s or Subservicing Subscriber’s access to, editing of, or provision of, the Data.  </w:t>
+        <w:t xml:space="preserve"> Subscriber’s access to, editing of, or provision to Fannie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Mae of, the </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ata pursuant to this Agreement; and (ii) all errors, omissions, and inaccuracies that may result from Master Subscriber’s or Subservicing Subscriber’s access to, editing of, or provision of, the Data.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF8C0C" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
-[...13 lines deleted...]
-    <w:p w14:paraId="32CF8C0D" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+    <w:p w14:paraId="6C298EB4" w14:textId="1533CF84" w:rsidR="00D567E3" w:rsidRDefault="00D567E3" w:rsidP="00152E8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="120"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">If any application </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">that is designated </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">in Paragraph 1 above is designed to facilitate the reporting or other provision of data to Fannie Mae, Master Subscriber and </w:t>
+        <w:t>in Paragraph 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00251475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.a.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above is designed to facilitate the reporting or other provision of </w:t>
+      </w:r>
+      <w:r w:rsidR="002915E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001F771C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ata to Fannie Mae, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subscriber</w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsible for (i) the accuracy and completeness of Data input by </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber shall be responsible for (i) the accuracy and completeness of Data input by </w:t>
+        <w:t xml:space="preserve"> Subscriber, and (ii) assuring that the proper personnel </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each</w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>review and approve any notification, information</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or request submitted to Fannie Mae by </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber, and (ii) assuring that the proper Master Subscriber and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D80887">
+        <w:t xml:space="preserve"> Subscriber for the benefit of Master Subscriber via such application prior to its transmission.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Subordinate</w:t>
+        <w:t xml:space="preserve">Subscribers agree that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber personnel review and approve any notification, information or request submitted to Fannie Mae by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D80887">
+        <w:t xml:space="preserve">Fannie Mae </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Subordinate</w:t>
+        <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber for the benefit of Master Subscriber via the such application prior to its transmission.  Fannie Mae is hereby authorized to conclusively rely on the accuracy and genuineness of any information conveyed to Fannie Mae by </w:t>
+        <w:t xml:space="preserve">rely on any information conveyed to Fannie Mae by </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subscriber using such </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>application, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be under no obligation to authenticate the source of, or verify the accuracy of, any such information.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under no obligation to authenticate the source of, or verify the accuracy of, any such information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF8C0E" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C298EB6" w14:textId="6EA03341" w:rsidR="00D567E3" w:rsidRDefault="00D567E3" w:rsidP="00152E8E">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Subscribers agree that Fannie Mae </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the right to (i) not allow </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber to access, edit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12317">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or provide to Fannie Mae, Data available through or related to any application </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>designated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Paragraph 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00251475">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.a.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber has entered into a license agreement with Fannie Mae with respect to such application ("</w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>License</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"), and (ii) terminate </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subscriber's ability to access, edit or provide to Fannie Mae such Data upon termination of such </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>License</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32CF8C0F" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
+    <w:p w14:paraId="3B11B0A8" w14:textId="7048DEE3" w:rsidR="00FF51DC" w:rsidRDefault="00D567E3" w:rsidP="00152E8E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>7.</w:t>
+        <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subscribers acknowledge and agree that Fannie Mae shall have the right to (i) not allow </w:t>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greement (or </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subscriber to access, edit or provide to Fannie Mae, Data available through or related to any application </w:t>
-[...142 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve"> Subscriber's ability to access, edit or provide to Fannie Mae any Data) may be terminated at any time by Fannie Mae upon written notice to Subscribers or by either Subscriber upon written notice to Fannie Mae </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>In the event that</w:t>
+        <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> there exists an express or implied contradiction between this Agreement and any Subscription Agreement, the terms of the Subscription Agreement shall govern.  This Agreement may not be assigned by </w:t>
+        <w:t xml:space="preserve"> the other Subscriber.  The provisions of Paragraphs 4, 5, 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12317">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 9 survive any termination of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C298EBA" w14:textId="5D0B55E0" w:rsidR="00D567E3" w:rsidRDefault="00D567E3" w:rsidP="00152E8E">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">there </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a conflict </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">between this Agreement and any </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>License</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the terms of the </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">License </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0698C">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> govern.  This Agreement may not be assigned by </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subscriber without the express written approval of Fannie Mae and Master Subscriber.  </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where this Agreement requires that notices or approvals be given in wirting, electronic mail will be deemed to be a “writing.”  </w:t>
+        <w:t>Where this Agreement requires notices or approvals be given in wr</w:t>
+      </w:r>
+      <w:r w:rsidR="00B249C7">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ting, electronic mail </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80887">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deemed to be a “writing.”  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Agreement shall be governed by and construed solely and exclusively in accordance with the laws of the </w:t>
+        <w:t xml:space="preserve">This Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">governed by and construed in accordance with the laws of the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r>
             <w:rPr>
               <w:spacing w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>District of Columbia</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, without reference to its conflicts of law principles.   If any of the provisions of this Agreement are invalid </w:t>
+        <w:t xml:space="preserve">, without reference to its conflicts of law principles.   If any provision of this Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is declared </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invalid </w:t>
       </w:r>
       <w:r w:rsidR="00D80887">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">or unenforceable </w:t>
+        <w:t>or unenforceable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>under any applicable statute or law, such provisions shall be deemed to be deleted from this Agreement to the extent of such invalidity</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D80887">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or unenforceability</w:t>
+        <w:t xml:space="preserve">then, to the extent possible, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, and the remainder of this Agreement shall remain in full force and effect.  The parties acknowledge and agree that Fannie Mae's third-party licensors are intended beneficiaries of this Agreement and are entitled to rely upon and directly enforce the terms and conditions hereof.  The parties acknowledge and agree that this Agreement shall be binding on the parties without being executed by an authorized signatory of Fannie Mae, provided that this Agreement is accepted by each Subscriber without alteration or addition, except for Subscribers’ provision of the information required by this Agreement.</w:t>
+        <w:t xml:space="preserve">the remainder of this Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remain in full force and effect.  The parties agree that Fannie Mae's third-party licensors are intended beneficiaries of this Agreement and are entitled to rely upon and directly enforce the terms and conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="003C535A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>of this Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.  The parties agree that this Agreement shall be binding on the parties without being executed by an authorized signatory of Fannie Mae, provided that this Agreement is accepted by each Subscriber without alteration or addition, except for Subscribers’ provision of the information required by this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF8C14" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="2170561E" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="00152E8E">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32CF8C15" w14:textId="77777777" w:rsidR="00D567E3" w:rsidRDefault="00D567E3">
-[...66 lines deleted...]
-    <w:p w14:paraId="32CF8C17" w14:textId="77777777" w:rsidR="008667A1" w:rsidRDefault="008667A1" w:rsidP="008667A1">
+    <w:p w14:paraId="6C298EBE" w14:textId="4B7A97F8" w:rsidR="008667A1" w:rsidRDefault="008667A1" w:rsidP="008667A1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B229B1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>I understand and agree that, by entering my name in the spac</w:t>
       </w:r>
       <w:r w:rsidR="00B229B1" w:rsidRPr="00B229B1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e below, I am representing that</w:t>
       </w:r>
       <w:r w:rsidRPr="00B229B1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> I am an officer or authorized representative</w:t>
       </w:r>
       <w:r w:rsidRPr="00B229B1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B229B1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>of the company identified</w:t>
+        <w:t xml:space="preserve">of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001D065E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respective Subscriber </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B229B1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r w:rsidR="001D065E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B229B1" w:rsidRPr="00B229B1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B229B1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>the company intends to be bound by my electronic signature just as if it were an ink signature on paper.</w:t>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="002915E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B229B1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D065E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subscriber </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B229B1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>intends to be bound by my electronic signature just as if it were an ink signature on paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF8C18" w14:textId="77777777" w:rsidR="00B229B1" w:rsidRDefault="00B229B1" w:rsidP="008667A1">
+    <w:p w14:paraId="0E38F6A8" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="008667A1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32CF8C19" w14:textId="77777777" w:rsidR="00B229B1" w:rsidRDefault="00B229B1" w:rsidP="008667A1">
+    <w:p w14:paraId="638FE8BE" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="008667A1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10821" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="685"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4577"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="4175"/>
+        <w:gridCol w:w="504"/>
+        <w:gridCol w:w="911"/>
+        <w:gridCol w:w="4285"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC1476" w14:paraId="32CF8C1D" w14:textId="77777777" w:rsidTr="009A3B96">
+      <w:tr w:rsidR="00A65094" w14:paraId="6C298EC4" w14:textId="77777777" w:rsidTr="00A65094">
         <w:trPr>
-          <w:trHeight w:val="405"/>
+          <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="5121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C1A" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRPr="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298EC1" w14:textId="77777777" w:rsidR="00A65094" w:rsidRPr="00EC1476" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC1476">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Master Subscriber Authorized Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C1B" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRPr="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298EC2" w14:textId="77777777" w:rsidR="00A65094" w:rsidRPr="00EC1476" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="5196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C1C" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRPr="00EC1476" w:rsidRDefault="00D80887" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298EC3" w14:textId="5370027B" w:rsidR="00A65094" w:rsidRPr="00EC1476" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Subordinate</w:t>
             </w:r>
-            <w:r w:rsidR="00EC1476" w:rsidRPr="00EC1476">
+            <w:r w:rsidRPr="00EC1476">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Subscriber Authorized Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1476" w14:paraId="32CF8C23" w14:textId="77777777" w:rsidTr="009A3B96">
+      <w:tr w:rsidR="00A65094" w14:paraId="6C298ECA" w14:textId="77777777" w:rsidTr="00A65094">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C1E" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298EC5" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C1F" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298EC6" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
@@ -12931,104 +7022,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C20" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298EC7" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C21" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298EC8" w14:textId="4B54CEF7" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4577" w:type="dxa"/>
+            <w:tcW w:w="4285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C22" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298EC9" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
@@ -13068,87 +7159,90 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1476" w14:paraId="32CF8C29" w14:textId="77777777" w:rsidTr="009A3B96">
+      <w:tr w:rsidR="00A65094" w14:paraId="6C298ED0" w14:textId="77777777" w:rsidTr="00A65094">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C24" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ECB" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C25" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ECC" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
@@ -13189,101 +7283,101 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C26" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ECD" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C27" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ECE" w14:textId="5774914E" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4577" w:type="dxa"/>
+            <w:tcW w:w="4285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C28" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ECF" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
@@ -13323,84 +7417,87 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1476" w14:paraId="32CF8C2F" w14:textId="77777777" w:rsidTr="009A3B96">
+      <w:tr w:rsidR="00A65094" w14:paraId="6C298ED6" w14:textId="77777777" w:rsidTr="00A65094">
+        <w:trPr>
+          <w:trHeight w:val="436"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C2A" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ED1" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C2B" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ED2" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
@@ -13441,101 +7538,101 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C2C" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ED3" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C2D" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ED4" w14:textId="00152AA3" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4577" w:type="dxa"/>
+            <w:tcW w:w="4285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32CF8C2E" w14:textId="77777777" w:rsidR="00EC1476" w:rsidRDefault="00EC1476" w:rsidP="009837B5">
+          <w:p w14:paraId="6C298ED5" w14:textId="77777777" w:rsidR="00A65094" w:rsidRDefault="00A65094" w:rsidP="009837B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
@@ -13576,529 +7673,1134 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32CF8C30" w14:textId="77777777" w:rsidR="00B229B1" w:rsidRPr="00B229B1" w:rsidRDefault="00B229B1" w:rsidP="008667A1">
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0DD17DCF" w14:textId="34209E72" w:rsidR="009347A9" w:rsidRDefault="009347A9" w:rsidP="004624C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7776"/>
+        </w:tabs>
+        <w:ind w:right="1354"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B229B1" w:rsidRPr="00B229B1" w:rsidSect="008667A1">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="6EF86178" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA985F6" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001CB979" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581D1802" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A6A99B" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C656C3F" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56278ADD" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C480F5B" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BB204E" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258932AC" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4241DDD2" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CD0E78" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E038F86" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478AEDE0" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8B1E8D" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F29E93" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC4CD47" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77905647" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7F28CE" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5647FB" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067BB3D0" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73116E4E" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F43259" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22083CE1" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7203EEB7" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756DF38B" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2890549B" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63FD6CAD" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EC395F" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1599F5A1" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9D8BC0" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C91F401" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241AD149" w14:textId="77777777" w:rsidR="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C19787F" w14:textId="48306931" w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidRDefault="00DA3E5A" w:rsidP="00DA3E5A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA3E5A" w:rsidRPr="00DA3E5A" w:rsidSect="00442E66">
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="245" w:left="720" w:header="720" w:footer="285" w:gutter="0"/>
+      <w:pgMar w:top="547" w:right="720" w:bottom="418" w:left="720" w:header="576" w:footer="144" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="310ED3B2" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D">
+    <w:p w14:paraId="534E7783" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20DC1561" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D"/>
+    <w:p w14:paraId="044BC319" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73FA535D" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D">
+    <w:p w14:paraId="2983E6C4" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655D05D4" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D"/>
+    <w:p w14:paraId="4438AE04" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18B0694D" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D">
+    <w:p w14:paraId="29B2CC08" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C46BE4" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D"/>
+    <w:p w14:paraId="4B4A1317" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...85 lines deleted...]
-  <w:p w14:paraId="32CF8C3E" w14:textId="77777777" w:rsidR="00D80887" w:rsidRDefault="00D80887" w:rsidP="008667A1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0591EB4C" w14:textId="080B5DDB" w:rsidR="004E2C81" w:rsidRPr="00EA132A" w:rsidRDefault="006430EE" w:rsidP="004E2C81">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Please return completed forms via mail to:  </w:t>
+      <w:t>P</w:t>
+    </w:r>
+    <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">lease return completed forms via mail to:  </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r>
+      <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Technology_Registration@fanniemae.com</w:t>
       </w:r>
     </w:hyperlink>
-  </w:p>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
-        <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+      <w:t xml:space="preserve">               </w:t>
+    </w:r>
+    <w:r w:rsidR="00DA3E5A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                             </w:t>
+    </w:r>
+    <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Last Updated </w:t>
     </w:r>
-    <w:r w:rsidR="00391F06">
+    <w:r w:rsidR="006D6E70">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>08/04/2022</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00A65094">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="006D6E70">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00A65094">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00A65094">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  Page</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="004E2C81" w:rsidRPr="00EA132A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000713FE" w:rsidRPr="00EA132A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="32CF8C40" w14:textId="77777777" w:rsidR="00D80887" w:rsidRDefault="00D80887">
+  <w:p w14:paraId="6C298EE3" w14:textId="05675177" w:rsidR="00363710" w:rsidRPr="00EA132A" w:rsidRDefault="004E2C81">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00EA132A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Fannie Mae Confidential</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C298EE5" w14:textId="68A7AA09" w:rsidR="00363710" w:rsidRDefault="00B53E0F" w:rsidP="008667A1">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:snapToGrid/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="63B75675" wp14:editId="067D5441">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7772400" cy="273050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="MSIPCM9fee479081d315e55d61b965" descr="{&quot;HashCode&quot;:925678039,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7772400" cy="273050"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C6444FC" w14:textId="57182618" w:rsidR="00B53E0F" w:rsidRPr="00B53E0F" w:rsidRDefault="00B53E0F" w:rsidP="00B53E0F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="63B75675" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCM9fee479081d315e55d61b965" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:925678039,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:21.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfQaYxFwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igtGwRoWKtmCah&#10;thKt+mwcm0SyfZ5tSNhfv7MTYGv3NO3FOd9d7sf3fZ7fdlqRg3C+AVPS8SinRBgOVWN2JX15Xn36&#10;TIkPzFRMgRElPQpPbxcfP8xbW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQJe3S6rHGux&#10;ulbZJM9vshZcZR1w4T167/sgXaT6UgoeHqX0IhBVUpwtpNOlcxvPbDFnxc4xWzd8GIP9wxSaNQab&#10;nkvds8DI3jXvSumGO/Agw4iDzkDKhou0A24zzt9ss6mZFWkXBMfbM0z+/5XlD4eNfXIkdF+hQwIj&#10;IK31hUdn3KeTTscvTkowjhAez7CJLhCOztlsNpnmGOIYm8yu8uuEa3b52zofvgnQJBoldUhLQosd&#10;1j5gR0w9pcRmBlaNUokaZUhb0psrLPlHBP9QBn+8zBqt0G27YYEtVEfcy0FPubd81WDzNfPhiTnk&#10;GOdF3YZHPKQCbAKDRUkN7uff/DEfoccoJS1qpqT+x545QYn6bpCUyTXCEFWWbmi4ZHwZT6d42Z68&#10;Zq/vAPU4xqdheTJjblAnUzrQr6jrZWyHIWY4Ni3p9mTehV7C+C64WC5TEurJsrA2G8tj6YhWxPS5&#10;e2XODsAHpOwBTrJixRv8+9we5+U+gGwSORHZHs4BcNRi4mx4N1Hsv99T1uV1L34BAAD//wMAUEsD&#10;BBQABgAIAAAAIQAdGaJE2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9&#10;UadphSBkU1WVigQHBKEf4MZLkmKvI9tpw9/jcoHLSKNZzbwt15M14kQ+9I4RFvMMBHHjdM8twv5j&#10;d3sPIkTFWhnHhPBNAdbV9VWpCu3O/E6nOrYilXAoFEIX41BIGZqOrApzNxCn7NN5q2KyvpXaq3Mq&#10;t0bmWXYnreo5LXRqoG1HzVc9WoQNjYvwbHbHp35fv70cX6PX2wfE2c20eQQRaYp/x3DBT+hQJaaD&#10;G1kHYRDSI/FXL1mer5I/IKyWGciqlP/pqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;X0GmMRcCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAHRmiRNsAAAAFAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="20pt,0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4C6444FC" w14:textId="57182618" w:rsidR="00B53E0F" w:rsidRPr="00B53E0F" w:rsidRDefault="00B53E0F" w:rsidP="00B53E0F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C298EE7" w14:textId="69C73D2F" w:rsidR="00363710" w:rsidRPr="00D0565E" w:rsidRDefault="001B4F62" w:rsidP="00D0565E">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B53E0F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>Fannie Mae Confidential</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07CEFC70" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D">
+    <w:p w14:paraId="3C55EBEE" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB6F91B" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D"/>
+    <w:p w14:paraId="4748E087" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="549DD3D3" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D">
+    <w:p w14:paraId="45248F60" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D43BAA" w14:textId="77777777" w:rsidR="00D83A2D" w:rsidRDefault="00D83A2D"/>
+    <w:p w14:paraId="269D3C9B" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E"/>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="775143C0" w14:textId="77777777" w:rsidR="00152E8E" w:rsidRDefault="00152E8E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32CF8C3D" w14:textId="77777777" w:rsidR="00D80887" w:rsidRPr="008667A1" w:rsidRDefault="00D80887" w:rsidP="008667A1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C298EE4" w14:textId="77777777" w:rsidR="00363710" w:rsidRPr="008667A1" w:rsidRDefault="00363710" w:rsidP="008667A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32CF8C41" wp14:editId="32CF8C42">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C298EE8" wp14:editId="6C298EE9">
           <wp:extent cx="6857433" cy="640027"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="fm_with_rule_header-01.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6857433" cy="640027"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="232D215B"/>
+    <w:nsid w:val="226D64B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C6762A32"/>
+    <w:tmpl w:val="0CC0624C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2070" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2790" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4230" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4950" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6390" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="232D215B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5906C96A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B02FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B061DFA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14170,187 +8872,368 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6B0E07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92B00766"/>
+    <w:lvl w:ilvl="0" w:tplc="53FEA098">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...22 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2070" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2790" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4230" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4950" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6390" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E012A50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A932817C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="457A0C55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="198C9120"/>
+    <w:lvl w:ilvl="0" w:tplc="0164A952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54AC1E38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A87AB9AC"/>
+    <w:lvl w:ilvl="0" w:tplc="A3789A4E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C793F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D388B6A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14422,51 +9305,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="783E448E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B84E32C4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14538,356 +9421,667 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="20981282">
+  <w:num w:numId="1" w16cid:durableId="459810882">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2055235032">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1465464857">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="787626663">
+  <w:num w:numId="4" w16cid:durableId="432045671">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1098675159">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="372851690">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1908488279">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="450825993">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1851869558">
+  <w:num w:numId="8" w16cid:durableId="918369914">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="650866077">
+  <w:num w:numId="9" w16cid:durableId="1323460305">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9eWmbB+K/JYg9FfoO8xOBeoRv09WYLzP6wQ0e4UwHqLw2E8dbpl9Lt0J9itmGa6HryVHdtcJBUUT1wWyZG7Q4g==" w:salt="1CQQk/VzR8LBBfYlFRwuWQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jJz7LQBh2C/dznEb3gR77cM4jXUWgibBqMDu41+p5gq+cXOybv00MbkERVkNhB2308Nz4cYEdouYuSzzKn6C5w==" w:salt="OYILaG1MGAh/VV1YYe8xGA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="1096"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D567E3"/>
+    <w:rsid w:val="00003849"/>
     <w:rsid w:val="000173B5"/>
+    <w:rsid w:val="000203A4"/>
+    <w:rsid w:val="00020E28"/>
+    <w:rsid w:val="0003009B"/>
     <w:rsid w:val="00034E7D"/>
+    <w:rsid w:val="00047865"/>
+    <w:rsid w:val="00052546"/>
+    <w:rsid w:val="00053FA5"/>
+    <w:rsid w:val="00064F98"/>
+    <w:rsid w:val="000713FE"/>
+    <w:rsid w:val="000714E9"/>
+    <w:rsid w:val="00072DE6"/>
+    <w:rsid w:val="00091022"/>
     <w:rsid w:val="000935DA"/>
+    <w:rsid w:val="000A3BD3"/>
     <w:rsid w:val="000B2801"/>
+    <w:rsid w:val="000C2780"/>
+    <w:rsid w:val="000C7368"/>
+    <w:rsid w:val="000E1F1F"/>
     <w:rsid w:val="000E50DA"/>
+    <w:rsid w:val="000F079B"/>
+    <w:rsid w:val="000F5B42"/>
+    <w:rsid w:val="000F6C75"/>
+    <w:rsid w:val="001110B9"/>
+    <w:rsid w:val="0011123F"/>
     <w:rsid w:val="00113052"/>
+    <w:rsid w:val="0012212D"/>
     <w:rsid w:val="00132B7E"/>
+    <w:rsid w:val="00133E1C"/>
+    <w:rsid w:val="0014676B"/>
+    <w:rsid w:val="001509BA"/>
+    <w:rsid w:val="00152E8E"/>
     <w:rsid w:val="0015442C"/>
     <w:rsid w:val="00165365"/>
+    <w:rsid w:val="001A065E"/>
+    <w:rsid w:val="001A5785"/>
+    <w:rsid w:val="001A6D73"/>
+    <w:rsid w:val="001B31C0"/>
+    <w:rsid w:val="001B4F62"/>
+    <w:rsid w:val="001C3101"/>
+    <w:rsid w:val="001D065E"/>
+    <w:rsid w:val="001D10FC"/>
     <w:rsid w:val="001D71D3"/>
     <w:rsid w:val="001E148C"/>
+    <w:rsid w:val="001E1948"/>
+    <w:rsid w:val="001E2506"/>
+    <w:rsid w:val="001E7E7A"/>
+    <w:rsid w:val="001F04A0"/>
+    <w:rsid w:val="001F182F"/>
+    <w:rsid w:val="001F771C"/>
     <w:rsid w:val="0021207D"/>
     <w:rsid w:val="00215FAB"/>
+    <w:rsid w:val="00224F9F"/>
+    <w:rsid w:val="0023180A"/>
+    <w:rsid w:val="0023659B"/>
+    <w:rsid w:val="00246A0D"/>
+    <w:rsid w:val="00251475"/>
+    <w:rsid w:val="00252BB7"/>
     <w:rsid w:val="002578CD"/>
     <w:rsid w:val="0026068B"/>
     <w:rsid w:val="0027493C"/>
+    <w:rsid w:val="00281703"/>
+    <w:rsid w:val="00282E71"/>
+    <w:rsid w:val="002915E1"/>
     <w:rsid w:val="00296C9C"/>
+    <w:rsid w:val="002A3730"/>
+    <w:rsid w:val="002A4D3A"/>
     <w:rsid w:val="002A61C8"/>
+    <w:rsid w:val="002B1B3D"/>
+    <w:rsid w:val="002B1D16"/>
     <w:rsid w:val="002D1332"/>
+    <w:rsid w:val="002D2822"/>
+    <w:rsid w:val="002D5EE7"/>
     <w:rsid w:val="002E05DF"/>
+    <w:rsid w:val="002F125B"/>
+    <w:rsid w:val="0030155E"/>
+    <w:rsid w:val="00303DA3"/>
+    <w:rsid w:val="00304CAF"/>
     <w:rsid w:val="003064C3"/>
+    <w:rsid w:val="00306520"/>
+    <w:rsid w:val="00313A0B"/>
+    <w:rsid w:val="003153AA"/>
+    <w:rsid w:val="00315B19"/>
     <w:rsid w:val="00317C7B"/>
+    <w:rsid w:val="0032034F"/>
+    <w:rsid w:val="00330063"/>
     <w:rsid w:val="0034144D"/>
-    <w:rsid w:val="003554FF"/>
+    <w:rsid w:val="0034294E"/>
+    <w:rsid w:val="00353612"/>
     <w:rsid w:val="00360D8B"/>
+    <w:rsid w:val="00363710"/>
     <w:rsid w:val="00365070"/>
     <w:rsid w:val="003756EB"/>
+    <w:rsid w:val="00381C26"/>
     <w:rsid w:val="00383717"/>
+    <w:rsid w:val="003866A2"/>
     <w:rsid w:val="003901EB"/>
-    <w:rsid w:val="00391F06"/>
+    <w:rsid w:val="00392957"/>
+    <w:rsid w:val="003A19EC"/>
+    <w:rsid w:val="003B3630"/>
+    <w:rsid w:val="003C45EA"/>
+    <w:rsid w:val="003C535A"/>
+    <w:rsid w:val="003C7AB4"/>
+    <w:rsid w:val="003E2781"/>
+    <w:rsid w:val="003F4818"/>
+    <w:rsid w:val="00401A62"/>
+    <w:rsid w:val="00404AB5"/>
+    <w:rsid w:val="00407E1F"/>
+    <w:rsid w:val="00410F01"/>
+    <w:rsid w:val="004316DD"/>
     <w:rsid w:val="00433875"/>
     <w:rsid w:val="004361B5"/>
+    <w:rsid w:val="0044121B"/>
+    <w:rsid w:val="00442E66"/>
+    <w:rsid w:val="004439AE"/>
     <w:rsid w:val="004473C9"/>
+    <w:rsid w:val="00447EA2"/>
     <w:rsid w:val="00451FFF"/>
     <w:rsid w:val="00452503"/>
+    <w:rsid w:val="0045761E"/>
+    <w:rsid w:val="004624C7"/>
+    <w:rsid w:val="00472315"/>
     <w:rsid w:val="004765F9"/>
     <w:rsid w:val="004858B2"/>
     <w:rsid w:val="00486E2F"/>
+    <w:rsid w:val="00495B87"/>
     <w:rsid w:val="00496903"/>
+    <w:rsid w:val="004A2F4C"/>
     <w:rsid w:val="004A4A7F"/>
+    <w:rsid w:val="004B666C"/>
+    <w:rsid w:val="004C4407"/>
     <w:rsid w:val="004C59DF"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E1805"/>
+    <w:rsid w:val="004E2C81"/>
     <w:rsid w:val="004E6C51"/>
     <w:rsid w:val="004F5E30"/>
+    <w:rsid w:val="004F7733"/>
     <w:rsid w:val="00501DFD"/>
+    <w:rsid w:val="0050749A"/>
+    <w:rsid w:val="00510024"/>
+    <w:rsid w:val="005175AF"/>
+    <w:rsid w:val="00530496"/>
+    <w:rsid w:val="00543762"/>
+    <w:rsid w:val="00544074"/>
+    <w:rsid w:val="00552D9C"/>
+    <w:rsid w:val="00575175"/>
     <w:rsid w:val="00575CF9"/>
+    <w:rsid w:val="00575FCF"/>
+    <w:rsid w:val="00580BB6"/>
+    <w:rsid w:val="00582FEE"/>
+    <w:rsid w:val="00584027"/>
     <w:rsid w:val="00585AA9"/>
     <w:rsid w:val="00596160"/>
+    <w:rsid w:val="005A023E"/>
     <w:rsid w:val="005B02B0"/>
+    <w:rsid w:val="005B486F"/>
     <w:rsid w:val="005D61EF"/>
     <w:rsid w:val="005E691D"/>
+    <w:rsid w:val="005E7655"/>
+    <w:rsid w:val="0060003B"/>
+    <w:rsid w:val="00603358"/>
+    <w:rsid w:val="00611270"/>
+    <w:rsid w:val="00612BFE"/>
+    <w:rsid w:val="006132DC"/>
     <w:rsid w:val="00630BC7"/>
+    <w:rsid w:val="00632913"/>
+    <w:rsid w:val="006342D6"/>
+    <w:rsid w:val="0064189D"/>
+    <w:rsid w:val="006430EE"/>
     <w:rsid w:val="006526B3"/>
     <w:rsid w:val="00656064"/>
     <w:rsid w:val="00662F5A"/>
-    <w:rsid w:val="006820F1"/>
+    <w:rsid w:val="0066550F"/>
+    <w:rsid w:val="006670B5"/>
+    <w:rsid w:val="00667808"/>
     <w:rsid w:val="0069205E"/>
+    <w:rsid w:val="00694DA7"/>
+    <w:rsid w:val="006A08CD"/>
+    <w:rsid w:val="006A2C42"/>
+    <w:rsid w:val="006A62EC"/>
+    <w:rsid w:val="006A7522"/>
+    <w:rsid w:val="006B0E2A"/>
+    <w:rsid w:val="006C37CB"/>
+    <w:rsid w:val="006C6A65"/>
+    <w:rsid w:val="006D58D2"/>
+    <w:rsid w:val="006D6E70"/>
     <w:rsid w:val="006E5347"/>
+    <w:rsid w:val="006E660C"/>
+    <w:rsid w:val="006E785C"/>
+    <w:rsid w:val="006F1CE8"/>
+    <w:rsid w:val="00711A1B"/>
+    <w:rsid w:val="0071295B"/>
+    <w:rsid w:val="0072010C"/>
+    <w:rsid w:val="007213ED"/>
     <w:rsid w:val="007227E7"/>
+    <w:rsid w:val="007269FC"/>
+    <w:rsid w:val="00732050"/>
+    <w:rsid w:val="00736F72"/>
+    <w:rsid w:val="00737E25"/>
+    <w:rsid w:val="0074434D"/>
+    <w:rsid w:val="00747F01"/>
+    <w:rsid w:val="00755B09"/>
+    <w:rsid w:val="00757465"/>
+    <w:rsid w:val="0077395C"/>
+    <w:rsid w:val="007750E4"/>
+    <w:rsid w:val="0079311B"/>
+    <w:rsid w:val="007A1087"/>
+    <w:rsid w:val="007B2710"/>
     <w:rsid w:val="007C000B"/>
     <w:rsid w:val="007C133E"/>
+    <w:rsid w:val="007D6C76"/>
+    <w:rsid w:val="007D75D9"/>
+    <w:rsid w:val="007E1A8A"/>
     <w:rsid w:val="007E53C4"/>
+    <w:rsid w:val="007F5C98"/>
+    <w:rsid w:val="007F78AC"/>
+    <w:rsid w:val="008039F3"/>
+    <w:rsid w:val="008059EF"/>
     <w:rsid w:val="00813CFA"/>
+    <w:rsid w:val="00816FB7"/>
+    <w:rsid w:val="00822EDF"/>
+    <w:rsid w:val="00832BD1"/>
     <w:rsid w:val="00841816"/>
-    <w:rsid w:val="00854DDB"/>
+    <w:rsid w:val="00850F4C"/>
     <w:rsid w:val="00857DD2"/>
     <w:rsid w:val="008667A1"/>
     <w:rsid w:val="00877308"/>
     <w:rsid w:val="00881927"/>
     <w:rsid w:val="00896F64"/>
+    <w:rsid w:val="008B478E"/>
+    <w:rsid w:val="008B79CD"/>
+    <w:rsid w:val="008C068B"/>
+    <w:rsid w:val="008E0E9D"/>
     <w:rsid w:val="008E2FFC"/>
+    <w:rsid w:val="008F3395"/>
+    <w:rsid w:val="009004DC"/>
+    <w:rsid w:val="00911029"/>
     <w:rsid w:val="00923CC7"/>
     <w:rsid w:val="00923D81"/>
     <w:rsid w:val="0092516F"/>
+    <w:rsid w:val="009347A9"/>
     <w:rsid w:val="009375E0"/>
+    <w:rsid w:val="00942D64"/>
+    <w:rsid w:val="00943F26"/>
+    <w:rsid w:val="0095240A"/>
+    <w:rsid w:val="00955DF3"/>
     <w:rsid w:val="00957F15"/>
+    <w:rsid w:val="009654A6"/>
+    <w:rsid w:val="00966B5A"/>
     <w:rsid w:val="009740F2"/>
+    <w:rsid w:val="0097686F"/>
     <w:rsid w:val="009837B5"/>
+    <w:rsid w:val="00987FA5"/>
     <w:rsid w:val="00990C39"/>
+    <w:rsid w:val="00994145"/>
+    <w:rsid w:val="00994D7C"/>
     <w:rsid w:val="009A3B96"/>
+    <w:rsid w:val="009A682A"/>
+    <w:rsid w:val="009A6F6D"/>
+    <w:rsid w:val="009B1012"/>
+    <w:rsid w:val="009B480C"/>
+    <w:rsid w:val="009B618B"/>
+    <w:rsid w:val="009C161B"/>
+    <w:rsid w:val="009C319D"/>
+    <w:rsid w:val="009D2B42"/>
+    <w:rsid w:val="009E2676"/>
+    <w:rsid w:val="009E3355"/>
+    <w:rsid w:val="009E420C"/>
+    <w:rsid w:val="009F11A0"/>
+    <w:rsid w:val="00A12317"/>
     <w:rsid w:val="00A12372"/>
     <w:rsid w:val="00A225CA"/>
+    <w:rsid w:val="00A22A9E"/>
     <w:rsid w:val="00A23CA7"/>
     <w:rsid w:val="00A2408E"/>
+    <w:rsid w:val="00A269AB"/>
+    <w:rsid w:val="00A32C53"/>
+    <w:rsid w:val="00A33ADC"/>
     <w:rsid w:val="00A37FF8"/>
+    <w:rsid w:val="00A41BD3"/>
+    <w:rsid w:val="00A451FE"/>
+    <w:rsid w:val="00A5387C"/>
+    <w:rsid w:val="00A63771"/>
+    <w:rsid w:val="00A65094"/>
+    <w:rsid w:val="00A6578B"/>
     <w:rsid w:val="00A72453"/>
-    <w:rsid w:val="00AB194D"/>
+    <w:rsid w:val="00A73788"/>
+    <w:rsid w:val="00A80469"/>
+    <w:rsid w:val="00A83040"/>
+    <w:rsid w:val="00A850CA"/>
+    <w:rsid w:val="00AA7ABC"/>
     <w:rsid w:val="00AC081C"/>
+    <w:rsid w:val="00AC3D38"/>
+    <w:rsid w:val="00AC3FDE"/>
     <w:rsid w:val="00AD02CE"/>
+    <w:rsid w:val="00AD2475"/>
     <w:rsid w:val="00AD39EB"/>
-    <w:rsid w:val="00B072FB"/>
+    <w:rsid w:val="00AE4F02"/>
+    <w:rsid w:val="00AF0BE0"/>
+    <w:rsid w:val="00AF2CC2"/>
+    <w:rsid w:val="00B04EF7"/>
     <w:rsid w:val="00B135C6"/>
     <w:rsid w:val="00B2155F"/>
     <w:rsid w:val="00B229B1"/>
+    <w:rsid w:val="00B23AF7"/>
+    <w:rsid w:val="00B249C7"/>
+    <w:rsid w:val="00B32D7F"/>
     <w:rsid w:val="00B34578"/>
+    <w:rsid w:val="00B3783A"/>
     <w:rsid w:val="00B378D4"/>
+    <w:rsid w:val="00B37A73"/>
     <w:rsid w:val="00B46C8E"/>
-    <w:rsid w:val="00B46D01"/>
     <w:rsid w:val="00B500BA"/>
+    <w:rsid w:val="00B53E0F"/>
+    <w:rsid w:val="00B60943"/>
+    <w:rsid w:val="00B613CE"/>
+    <w:rsid w:val="00B66E75"/>
+    <w:rsid w:val="00B83688"/>
     <w:rsid w:val="00B8594F"/>
+    <w:rsid w:val="00B9560D"/>
+    <w:rsid w:val="00BA0340"/>
     <w:rsid w:val="00BA4418"/>
+    <w:rsid w:val="00BA4D23"/>
     <w:rsid w:val="00BA5AE1"/>
+    <w:rsid w:val="00BA7BB7"/>
     <w:rsid w:val="00BB08BB"/>
+    <w:rsid w:val="00BB3F6E"/>
+    <w:rsid w:val="00BB4939"/>
     <w:rsid w:val="00BB680B"/>
     <w:rsid w:val="00BB6DDE"/>
+    <w:rsid w:val="00BD2424"/>
+    <w:rsid w:val="00BD469B"/>
     <w:rsid w:val="00BE270B"/>
+    <w:rsid w:val="00BE3CAC"/>
     <w:rsid w:val="00BE3F63"/>
-    <w:rsid w:val="00C53E13"/>
+    <w:rsid w:val="00BE7A34"/>
+    <w:rsid w:val="00C01E15"/>
+    <w:rsid w:val="00C15EC7"/>
+    <w:rsid w:val="00C21756"/>
+    <w:rsid w:val="00C331C4"/>
+    <w:rsid w:val="00C35FF6"/>
+    <w:rsid w:val="00C604DF"/>
+    <w:rsid w:val="00C64889"/>
+    <w:rsid w:val="00C976C8"/>
+    <w:rsid w:val="00C97928"/>
+    <w:rsid w:val="00CA7564"/>
+    <w:rsid w:val="00CA7D95"/>
+    <w:rsid w:val="00CB27A6"/>
+    <w:rsid w:val="00CD41B3"/>
     <w:rsid w:val="00CD6CA3"/>
+    <w:rsid w:val="00CE190E"/>
+    <w:rsid w:val="00CE1E9C"/>
+    <w:rsid w:val="00CE6A46"/>
+    <w:rsid w:val="00CE78E2"/>
+    <w:rsid w:val="00CF3C99"/>
+    <w:rsid w:val="00CF716D"/>
+    <w:rsid w:val="00D0021D"/>
+    <w:rsid w:val="00D03091"/>
+    <w:rsid w:val="00D0565E"/>
     <w:rsid w:val="00D159DF"/>
+    <w:rsid w:val="00D20C13"/>
+    <w:rsid w:val="00D34897"/>
     <w:rsid w:val="00D567E3"/>
+    <w:rsid w:val="00D63CBB"/>
+    <w:rsid w:val="00D6496D"/>
+    <w:rsid w:val="00D73255"/>
     <w:rsid w:val="00D80887"/>
     <w:rsid w:val="00D82DCC"/>
-    <w:rsid w:val="00D83A2D"/>
+    <w:rsid w:val="00D85667"/>
     <w:rsid w:val="00D95A7E"/>
+    <w:rsid w:val="00DA2FA6"/>
+    <w:rsid w:val="00DA3E5A"/>
     <w:rsid w:val="00DB1842"/>
+    <w:rsid w:val="00DB382C"/>
     <w:rsid w:val="00DB3DF8"/>
+    <w:rsid w:val="00DB5E9D"/>
+    <w:rsid w:val="00DC3765"/>
+    <w:rsid w:val="00DC38FC"/>
+    <w:rsid w:val="00DE74AF"/>
+    <w:rsid w:val="00E01724"/>
+    <w:rsid w:val="00E05CE8"/>
+    <w:rsid w:val="00E12BF6"/>
+    <w:rsid w:val="00E21A29"/>
+    <w:rsid w:val="00E33B05"/>
+    <w:rsid w:val="00E3423B"/>
+    <w:rsid w:val="00E35306"/>
     <w:rsid w:val="00E35372"/>
+    <w:rsid w:val="00E371BD"/>
+    <w:rsid w:val="00E42AF2"/>
+    <w:rsid w:val="00E52C75"/>
+    <w:rsid w:val="00E71EA9"/>
+    <w:rsid w:val="00E72F35"/>
+    <w:rsid w:val="00E73772"/>
+    <w:rsid w:val="00E86A7B"/>
+    <w:rsid w:val="00E901C7"/>
+    <w:rsid w:val="00E97B6C"/>
+    <w:rsid w:val="00EA132A"/>
+    <w:rsid w:val="00EA7961"/>
     <w:rsid w:val="00EB3A8C"/>
     <w:rsid w:val="00EB7D1D"/>
     <w:rsid w:val="00EC1476"/>
-    <w:rsid w:val="00EF0763"/>
+    <w:rsid w:val="00EC185C"/>
+    <w:rsid w:val="00EC5BA1"/>
     <w:rsid w:val="00F01768"/>
+    <w:rsid w:val="00F0232A"/>
+    <w:rsid w:val="00F0698C"/>
+    <w:rsid w:val="00F14BAF"/>
+    <w:rsid w:val="00F34094"/>
     <w:rsid w:val="00F35B76"/>
+    <w:rsid w:val="00F43012"/>
     <w:rsid w:val="00F5463B"/>
+    <w:rsid w:val="00F563DC"/>
+    <w:rsid w:val="00F6360C"/>
+    <w:rsid w:val="00F63DB0"/>
+    <w:rsid w:val="00F92F0A"/>
+    <w:rsid w:val="00FA0EDC"/>
     <w:rsid w:val="00FA6160"/>
-    <w:rsid w:val="00FB28D3"/>
     <w:rsid w:val="00FB58E0"/>
+    <w:rsid w:val="00FB66E1"/>
+    <w:rsid w:val="00FD062C"/>
+    <w:rsid w:val="00FE1777"/>
+    <w:rsid w:val="00FE4DA1"/>
+    <w:rsid w:val="00FE62E8"/>
+    <w:rsid w:val="00FF51DC"/>
     <w:rsid w:val="00FF76FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="32CF8BBD"/>
+  <w14:docId w14:val="6C298E64"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E2608E73-0C2A-408B-ACF1-63DDD655F1EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -15333,74 +10527,76 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
     <w:name w:val="_Equation Caption"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:spacing w:val="-2"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
@@ -15490,94 +10686,233 @@
     <w:qFormat/>
     <w:rsid w:val="008667A1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008667A1"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85667"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00DC38FC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B60943"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+    <w:name w:val="ui-provider"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="003866A2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00711A1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00711A1B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00711A1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00711A1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00711A1B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00711A1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:snapToGrid w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014676B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rsid w:val="00152E8E"/>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:val="-2"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00152E8E"/>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="788248">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="970987806">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1118524921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Technology_Registration@fanniemae.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -15822,75 +11157,100 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="42699f60-683a-4185-812d-a54c19c443cc" xmlns:ns3="5aef87e4-31c4-4f26-8405-c6a2c82709c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bedf41fbe0fdef188f86523dc9b32291" ns2:_="" ns3:_="">
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < p r o p e r t i e s   x m l n s = " h t t p : / / w w w . i m a n a g e . c o m / w o r k / x m l s c h e m a " > 
+ 
+     < d o c u m e n t i d > L E G A L _ P R I M A R Y ! 4 0 3 4 1 3 6 . 6 < / d o c u m e n t i d > 
+ 
+     < s e n d e r i d > F 2 U S E H < / s e n d e r i d > 
+ 
+     < s e n d e r e m a i l > S H A N E L L E _ H E N R Y @ F A N N I E M A E . C O M < / s e n d e r e m a i l > 
+ 
+     < l a s t m o d i f i e d > 2 0 2 5 - 0 9 - 2 6 T 1 6 : 3 0 : 0 0 . 0 0 0 0 0 0 0 - 0 4 : 0 0 < / l a s t m o d i f i e d > 
+ 
+     < d a t a b a s e > L E G A L _ P R I M A R Y < / d a t a b a s e > 
+ 
+ < / p r o p e r t i e s > 
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C70250ECCF137D4984FDB4E5EEEC3FBA" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="aef6196bbcc5901edbc71bf0f1c9d7bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="42699f60-683a-4185-812d-a54c19c443cc" xmlns:ns3="5aef87e4-31c4-4f26-8405-c6a2c82709c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8760427a59c7885458e4ba2363617d46" ns2:_="" ns3:_="">
     <xsd:import namespace="42699f60-683a-4185-812d-a54c19c443cc"/>
     <xsd:import namespace="5aef87e4-31c4-4f26-8405-c6a2c82709c8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:Form_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Note" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0028_s_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns2:d85k" minOccurs="0"/>
                 <xsd:element ref="ns2:Last_x0020_Updated" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42699f60-683a-4185-812d-a54c19c443cc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Form_x0020_Type" ma:index="10" nillable="true" ma:displayName="Form Type" ma:description="Order form, user form, change form" ma:internalName="Form_x0020_Type">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -15925,50 +11285,60 @@
     <xsd:element name="Last_x0020_Updated" ma:index="15" nillable="true" ma:displayName="Last Updated" ma:format="DateOnly" ma:internalName="Last_x0020_Updated">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5aef87e4-31c4-4f26-8405-c6a2c82709c8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -16057,222 +11427,269 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <d85k xmlns="42699f60-683a-4185-812d-a54c19c443cc">AMN, FTP, Cash Remittance, eBoutique, LQC, SMDU, SURF, LSDU</d85k>
+    <d85k xmlns="42699f60-683a-4185-812d-a54c19c443cc">Single Family Applications</d85k>
     <Application_x0028_s_x0029_ xmlns="42699f60-683a-4185-812d-a54c19c443cc" xsi:nil="true"/>
-    <Note xmlns="42699f60-683a-4185-812d-a54c19c443cc">The Master Servicer requires a sub-servicer to service a select book of business</Note>
-    <Last_x0020_Updated xmlns="42699f60-683a-4185-812d-a54c19c443cc">2019-07-22T04:00:00+00:00</Last_x0020_Updated>
+    <Note xmlns="42699f60-683a-4185-812d-a54c19c443cc">https://singlefamily.fanniemae.com/media/document/docx/form-101</Note>
+    <Last_x0020_Updated xmlns="42699f60-683a-4185-812d-a54c19c443cc">2024-10-14T04:00:00+00:00</Last_x0020_Updated>
     <Form_x0020_Type xmlns="42699f60-683a-4185-812d-a54c19c443cc">Data Access</Form_x0020_Type>
-    <Customer_x0020_Type xmlns="42699f60-683a-4185-812d-a54c19c443cc">Master Subscriber and Subordinate Subscriber (i.e., Master Servicer and Sub-servicer)</Customer_x0020_Type>
+    <Customer_x0020_Type xmlns="42699f60-683a-4185-812d-a54c19c443cc">Single - Master Subscriber and Subordinate Subscriber (i.e., Master Servicer and Sub-servicer)</Customer_x0020_Type>
+    <SharedWithUsers xmlns="5aef87e4-31c4-4f26-8405-c6a2c82709c8">
+      <UserInfo>
+        <DisplayName>Balakrishnan, Dhanya</DisplayName>
+        <AccountId>96</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item7.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < p r o p e r t i e s   x m l n s = " h t t p : / / w w w . i m a n a g e . c o m / w o r k / x m l s c h e m a " > 
+ 
+     < d o c u m e n t i d > L E G A L _ P R I M A R Y ! 4 0 3 4 1 3 6 . 6 < / d o c u m e n t i d > 
+ 
+     < s e n d e r i d > F 2 U S E H < / s e n d e r i d > 
+ 
+     < s e n d e r e m a i l > S H A N E L L E _ H E N R Y @ F A N N I E M A E . C O M < / s e n d e r e m a i l > 
+ 
+     < l a s t m o d i f i e d > 2 0 2 5 - 0 9 - 2 6 T 1 6 : 3 0 : 0 0 . 0 0 0 0 0 0 0 - 0 4 : 0 0 < / l a s t m o d i f i e d > 
+ 
+     < d a t a b a s e > L E G A L _ P R I M A R Y < / d a t a b a s e > 
+ 
+ < / p r o p e r t i e s > 
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB2DD421-A2B3-4F81-9B92-AA689AEDABB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8AE825D-29B3-4CF0-B8F6-2DC146822128}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.imanage.com/work/xmlschema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BC2B789-74C9-4651-8060-C8150397E7FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="42699f60-683a-4185-812d-a54c19c443cc"/>
     <ds:schemaRef ds:uri="5aef87e4-31c4-4f26-8405-c6a2c82709c8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C530A644-5510-46D6-81D6-A4A7AAF74E82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E695D336-D580-4FB9-A06E-00665AD80B14}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32FF226C-C38A-47AA-97BE-6BBBFE3E1640}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BCE0743-EFF3-4572-8718-66F7D3EFDFE4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="42699f60-683a-4185-812d-a54c19c443cc"/>
     <ds:schemaRef ds:uri="5aef87e4-31c4-4f26-8405-c6a2c82709c8"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E043304-E501-4A51-93D9-82621CC48D29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{252D8CA7-14BD-4D2E-8C84-AEDC562F933D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.imanage.com/work/xmlschema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1601</Words>
-  <Characters>9127</Characters>
+  <Words>1459</Words>
+  <Characters>8303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>143</Lines>
+  <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data Access Authorization Agreement/Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10707</CharactersWithSpaces>
+  <CharactersWithSpaces>9682</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3539003</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Technology_Registration@fanniemae.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Data Access Authorization Agreement/Form</dc:title>
   <dc:subject>Data Access Authorization</dc:subject>
-  <dc:creator/>
+  <dc:creator>Mola, Lorinda</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Revision Date">
     <vt:lpwstr>2014-01-16T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentType">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Saylor, Martha</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Saylor, Martha</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AdHocReviewCycleID">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_NewReviewCycle">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Order">
     <vt:lpwstr>410000.000000000</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Notes0">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Notes0">
     <vt:lpwstr>&lt;div class="ExternalClass84DD9DDD81DF4C75B3B3C3B6A71E2637"&gt;&lt;p&gt;Master Servicer and Sub-servicer&lt;/p&gt;&lt;/div&gt;</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ReviewingToolsShownOnce">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x010100C70250ECCF137D4984FDB4E5EEEC3FBA</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
-    <vt:lpwstr>0x010100C70250ECCF137D4984FDB4E5EEEC3FBA</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2024-02-14T16:45:14Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>7294d3ac-4fc6-4c11-b68f-d363e5ee1f1e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>
 </file>