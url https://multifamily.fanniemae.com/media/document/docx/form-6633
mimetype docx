--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D0749EE" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[TO BE USED WITH THE 6000 SERIES LOAN DOCUMENTS POST-CLOSING]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BABECC1" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
@@ -276,59 +277,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006610AE">
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="006610AE">
         <w:tab/>
         <w:t>In addition to the Loan Agreement, the Mortgage</w:t>
       </w:r>
       <w:r w:rsidRPr="00205660">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006610AE">
         <w:t xml:space="preserve">Loan and the Note are also secured by, among other things, a certain </w:t>
       </w:r>
       <w:r>
         <w:t>Multifamily Mortgage, Deed of Trust, or Deed to Secure Debt</w:t>
       </w:r>
       <w:r w:rsidRPr="006610AE">
-        <w:t xml:space="preserve"> dated as of the Effective Date (as amended, restated, replaced, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or otherwise modified from time to time, the “</w:t>
+        <w:t xml:space="preserve"> dated as of the Effective Date (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
       </w:r>
       <w:r w:rsidRPr="006610AE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="006610AE">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119989F0" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006610AE">
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidRPr="006610AE">
@@ -709,59 +702,51 @@
         <w:t xml:space="preserve"> that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423C8C4D" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="006A68A6" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D20733">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="006A68A6">
         <w:t>Guaranteed Work will be constructed substantially in accordance with the Approval Letter, the Loan Documents, the Plans and all laws, rules, regulations, and requirements of all applicable Governmental Authorities;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DF33C0" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="006A68A6" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006A68A6">
         <w:t xml:space="preserve">the Guaranteed Work will be completed and ready for occupancy, including the delivery of any certificates </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of occupancy or other permits </w:t>
       </w:r>
       <w:r w:rsidRPr="006A68A6">
-        <w:t xml:space="preserve">required by law, as required by the Approval Letter, the Loan </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the Plans;</w:t>
+        <w:t>required by law, as required by the Approval Letter, the Loan Documents and the Plans;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D1150E" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00D20733" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Ref398720028"/>
       <w:r w:rsidRPr="00D20733">
         <w:t>Borrower will fully and punctually pay and discharge any and all costs, expenses, obligations, and liabilities for or in conjunction with the cost of completing the Guaranteed Work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (including </w:t>
       </w:r>
       <w:r w:rsidRPr="009A714B">
         <w:t>all permitting fees, licensing fees, amounts payable under construction contracts, subcontracts and supply contracts, and all amounts payable to architects, engineers and other design consultants)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D20733">
         <w:t xml:space="preserve">, as </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D20733">
         <w:t>same become due and payable</w:t>
       </w:r>
@@ -1023,59 +1008,51 @@
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00337B3E">
         <w:t xml:space="preserve"> deems </w:t>
       </w:r>
       <w:r>
         <w:t>appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="00337B3E">
         <w:t xml:space="preserve"> in order to so complete the </w:t>
       </w:r>
       <w:r>
         <w:t>Guaranteed</w:t>
       </w:r>
       <w:r w:rsidRPr="00337B3E">
         <w:t xml:space="preserve"> Work.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> may utilize such employees, agents, contractors, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or other Persons to perform the Guaranteed Work as </w:t>
+        <w:t xml:space="preserve"> may utilize such employees, agents, contractors, subcontractors or other Persons to perform the Guaranteed Work as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may elect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0715D8DA" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00337B3E" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00337B3E">
         <w:t xml:space="preserve">Guarantor hereby waives any right to contest any such changes or modifications </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to the Plans, </w:t>
       </w:r>
       <w:r w:rsidRPr="00337B3E">
         <w:t>or the am</w:t>
       </w:r>
       <w:r>
@@ -1236,51 +1213,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00272FC7">
         <w:t xml:space="preserve"> had not been made, regardless of whether </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00272FC7">
         <w:t xml:space="preserve"> contested the order requiring the return of such payment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B182847" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:lastRenderedPageBreak/>
         <w:t>Guaranty of Payment; Community Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CE033C" w14:textId="77777777" w:rsidR="004E2D55" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor’s obligations under this Guaranty constitute a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n absolute,</w:t>
@@ -1381,264 +1357,198 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6995E147" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Continuing Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F04127" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The obligations of Guarantor under this Guaranty shall be unconditional irrespective of the genuineness, validity, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or enforceability of any provision of this Guaranty, the Note, the Loan Agreement, the Security Instrument or any other Loan Document.  Guarantor agrees that performance of the obligations hereunder shall be a primary obligation, shall not be subject to any counterclaim, set-off, recoupment, abatement, deferment or defense based upon any claim that Guarantor may have against </w:t>
+        <w:t xml:space="preserve">The obligations of Guarantor under this Guaranty shall be unconditional irrespective of the genuineness, validity, regularity or enforceability of any provision of this Guaranty, the Note, the Loan Agreement, the Security Instrument or any other Loan Document.  Guarantor agrees that performance of the obligations hereunder shall be a primary obligation, shall not be subject to any counterclaim, set-off, recoupment, abatement, deferment or defense based upon any claim that Guarantor may have against </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Borrower, any other guarantor of the obligations h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ereunder or any other P</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>erson, and shall remain in full force and effect without regard to, and shall not be released, discharged or affected in any way by any circumstance or condition (whether or not Guarantor shall have any knowledge thereof), including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D003F45" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any furnishing, exchange, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or release of any collateral securing repayment of the Mortgage Loan, or any failure to perfect any lien in such collateral;</w:t>
+        <w:t>any furnishing, exchange, substitution or release of any collateral securing repayment of the Mortgage Loan, or any failure to perfect any lien in such collateral;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D882C8E" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any failure, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or delay on the part of Borrower, Guarantor, any other guarantor of the obligations hereunder or </w:t>
+        <w:t xml:space="preserve">any failure, omission or delay on the part of Borrower, Guarantor, any other guarantor of the obligations hereunder or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> to conform or comply with any term of any of the Loan Documents or failure of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> to give notice of any Event of Default;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C223268" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">any action or inaction by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve"> under or in respect of any of the Loan Documents, any failure, lack of diligence, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or delay on the part of </w:t>
+        <w:t xml:space="preserve"> under or in respect of any of the Loan Documents, any failure, lack of diligence, omission or delay on the part of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> to perfect, enforce, assert or exercise any lien, security interest, right, power or remedy conferred upon it in any of the Loan Documents, or any other action or inaction on the part of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F48C22" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any Bankruptcy Event, or any voluntary or involuntary bankruptcy, insolvency, reorganization, arrangement, readjustment, assignment for the benefit of creditors, composition, receivership, liquidation, marshaling of assets and liabilities or similar events or proceedings with respect to Guarantor or any other guarantor of the obligations hereunder, or any of their respective </w:t>
-[...3 lines deleted...]
-        <w:t>property or creditors or any action taken by any trustee or receiver or by any court in such proceeding;</w:t>
+        <w:t>any Bankruptcy Event, or any voluntary or involuntary bankruptcy, insolvency, reorganization, arrangement, readjustment, assignment for the benefit of creditors, composition, receivership, liquidation, marshaling of assets and liabilities or similar events or proceedings with respect to Guarantor or any other guarantor of the obligations hereunder, or any of their respective property or creditors or any action taken by any trustee or receiver or by any court in such proceeding;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB0D1B6" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any merger or consolidation of Borrower into or with any entity or any sale, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or Transfer of any asset of Borrower, Guarantor or any other guarantor of the obligations hereunder to any other Person;</w:t>
+        <w:t>any merger or consolidation of Borrower into or with any entity or any sale, lease or Transfer of any asset of Borrower, Guarantor or any other guarantor of the obligations hereunder to any other Person;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706A1964" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any change in the ownership of Borrower or any change in the relationship between Borrower, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or any other guarantor of the obligations hereunder, or any termination of such relationship;</w:t>
+        <w:t>any change in the ownership of Borrower or any change in the relationship between Borrower, Guarantor or any other guarantor of the obligations hereunder, or any termination of such relationship;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315D0F35" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any release or discharge by operation of law of Borrower, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or any other guarantor of the obligations hereunder, </w:t>
+        <w:t xml:space="preserve">any release or discharge by operation of law of Borrower, Guarantor or any other guarantor of the obligations hereunder, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>any obligation or agreement contained in any of the Loan Documents; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1D4416" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>any other occurrence, circumstance, happening or event, whether similar or dissimilar to the foregoing, and whether seen or unforeseen, which otherwise might constitute a legal or equitable defense or discharge of the liabilities of a guarantor or surety or which otherwise might limit recourse against Borrower or Guarantor to the fullest extent permitted by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC9E60C" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Guarantor Waivers.</w:t>
@@ -1713,109 +1623,94 @@
         <w:t xml:space="preserve"> to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D65B73A" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">proceed against or exhaust any collateral held by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> to secure the repayment of the Indebtedness;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6232E158" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:lastRenderedPageBreak/>
         <w:t>proceed against or pursue any remedy it may now or hereafter have against Borrower or any</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>guarantor, or, if Borrower or any guarantor is a partnership, any general partner of Borrower or general partner of any guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FBCC6D" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>demand or require collateral security from Borrower, any other guarantor or any other Person as provided by applicable law or otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADE5B2C" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>No Effect Upon Obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5C7E34" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">At any time or from time to time and any number of times, without notice to Guarantor and without releasing, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or affecting the liability of Guarantor:</w:t>
+        <w:t>At any time or from time to time and any number of times, without notice to Guarantor and without releasing, discharging or affecting the liability of Guarantor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A6254DA" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>the time for payment of the principal of or interest on the Indebtedness may be extended or the Indebtedness may be renewed in whole or in part;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695DFF5E" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>the rate of interest on or period of amortization of the Mortgage Loan or the amount of the Monthly Debt Service Payments payable under the Loan Documents may be modified;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561AA0A0" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>the time for Borrower’s performance of or compliance with any covenant or agreement contained in any Loan Document, whether presently existing or hereinafter entered into, may be extended or such performance or compliance may be waived;</w:t>
       </w:r>
@@ -1844,59 +1739,51 @@
         <w:t xml:space="preserve">any Loan Document may be modified or amended by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> and Borrower in any respect, including an increase in the principal amount of the Mortgage Loan;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A33767" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>any amounts under the Loan Agreement or any other Loan Document may be released;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35916633" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any security for the Indebtedness may be modified, exchanged, released, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or otherwise dealt with or additional security may be pledged or mortgaged for the Indebtedness;</w:t>
+        <w:t>any security for the Indebtedness may be modified, exchanged, released, surrendered or otherwise dealt with or additional security may be pledged or mortgaged for the Indebtedness;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260A8F11" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>the payment of the Indebtedness or any security for the Indebtedness, or both, may be subordinated to the right to payment or the security, or both, of any other present or future creditor of Borrower;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1F3F29" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">any payments made by Borrower to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> may be applied to the Indebtedness in such priority as </w:t>
@@ -1912,51 +1799,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC70CBF" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">any other terms of the Loan Documents may be modified as required by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6240B0CF" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Ref279389998"/>
       <w:r w:rsidRPr="00030DF1">
-        <w:lastRenderedPageBreak/>
         <w:t>Joint and Several (or Solidary) Liability.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="66CBE298" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If more than one Person executes this Guaranty as Guarantor, such Persons shall be liable for the obligations hereunder on a joint and several (solidary instead for purposes of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00030DF1">
             <w:rPr>
@@ -2114,65 +2000,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="524C4889" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Subordination of Affiliated Debt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53878C28" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any indebtedness of Borrower held by Guarantor now or in the future is and shall be subordinated to the Indebtedness and any such indebtedness of Borrower shall be collected, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and received by Guarantor, as trustee for </w:t>
+        <w:t xml:space="preserve">Any indebtedness of Borrower held by Guarantor now or in the future is and shall be subordinated to the Indebtedness and any such indebtedness of Borrower shall be collected, enforced and received by Guarantor, as trustee for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, but without reducing or affecting in any manner the liability of Guarantor under the other provisions of this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1218B2F3" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Subrogation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5895D4A4" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
@@ -2247,55 +2119,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Guarantor that Guarantor’s obligations under this Guaranty shall not be discharged except by Guarantor’s performance of such obligations and then only to the extent of such performance.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">If any payment by </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve"> should for any reason subsequently </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">be declared to be void or voidable under any state or federal law relating to creditors’ rights, including provisions of the Insolvency Laws relating to a Voidable Transfer, and if </w:t>
+        <w:t xml:space="preserve"> should for any reason subsequently be declared to be void or voidable under any state or federal law relating to creditors’ rights, including provisions of the Insolvency Laws relating to a Voidable Transfer, and if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> is required to repay or restore, in whole or in part, any such Voidable Transfer, or elects to do so upon the advice of its counsel, then the obligations guaranteed hereunder shall automatically be revived, reinstated and restored by the amount of such Voidable Transfer or the amount of such Voidable Transfer that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> is required or elects to repay or restore, including all reasonable costs, expenses and legal fees incurred by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -2454,65 +2322,51 @@
         <w:t>Successors and Assigns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B34AF0D" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may assign its rights under this Guaranty in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty shall inure to the benefit of such assignee to the extent so assigned.  Guarantor may not assign its rights, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> may assign its rights under this Guaranty in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty shall inure to the benefit of such assignee to the extent so assigned.  Guarantor may not assign its rights, duties </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> obligations under this Guaranty, in whole or in part, without </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">’s prior written consent and any such assignment shall be deemed void </w:t>
@@ -2574,86 +2428,51 @@
         <w:r w:rsidRPr="00030DF1">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>MAY</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NOT BE CONTRADICTED BY EVIDENCE OF PRIOR, CONTEMPORANEOUS OR SUBSEQUENT ORAL AGREEMENTS.  THERE </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="00030DF1">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ARE</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NO UNWRITTEN ORAL AGREEMENTS BETWEEN THE PARTIES.  All prior or contemporaneous agreements, understandings, </w:t>
-[...34 lines deleted...]
-        <w:t>amendment, discharge or termination is sought, and then only to the extent set forth in that agreement.</w:t>
+        <w:t xml:space="preserve"> NO UNWRITTEN ORAL AGREEMENTS BETWEEN THE PARTIES.  All prior or contemporaneous agreements, understandings, representations and statements, oral or written, are merged into this Guaranty.  Neither this Guaranty nor any of its provisions may be waived, modified, amended, discharged or terminated except by an agreement in writing signed by the party against which the enforcement of the waiver, modification, amendment, discharge or termination is sought, and then only to the extent set forth in that agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F8CBAA" w14:textId="77777777" w:rsidR="00F44E30" w:rsidRPr="00F44E30" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44E30">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Governing Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BAA1658" w14:textId="77777777" w:rsidR="00F44E30" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -2750,108 +2569,99 @@
       <w:r w:rsidRPr="00833AC9">
         <w:t>No Reliance.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="5D1E362B" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_DV_C1361"/>
       <w:r>
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="00833AC9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acknowledges</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and warrants that:</w:t>
+        <w:t>, represents and warrants that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B10F239" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00655796" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00655796">
         <w:t>it understands the nature and structure of the transactions contemplated by this Guaranty and the other Loan Documents;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04297669" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00655796" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00655796">
         <w:t>it is familiar with the provisions of all of the documents and instruments relating to such transactions;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B05DCE" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00655796" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00655796">
         <w:t>it understands the risks inherent in such transactions, including the risk of loss of all or any part of the Mortgaged Property or of the assets of Guarantor;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0B8280" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00655796" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00655796">
         <w:t>it has had the opportunity to consult counsel; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469A3A19" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00655796" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00655796">
         <w:t>it has not relied on Fannie Mae for any guidance or expertise in analyzing the financial or other consequences of the transactions contemplated by this Guaranty or any other Loan Document or otherwise relied on Fannie Mae in any manner in connection with interpreting, entering into or otherwise in connection with this Guaranty, any other Loan Document or any of the matters contemplated hereby or thereby.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="25B3A381" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:lastRenderedPageBreak/>
         <w:t>Notices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77945E35" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantor agrees to notify </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -3000,75 +2810,66 @@
       <w:r w:rsidRPr="00030DF1">
         <w:t>Use of the singular in this Guaranty includes the plural and use of the plural includes the singular.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F88AD3C" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>As used in this Guaranty, the term “including” means “including, but not limited to” or “including, without limitation,” and is for example only, and not a limitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196AAF24" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Whenever Guarantor’s knowledge is implicated in this Guaranty or the phrase “to Guarantor’s knowledge” or a similar phrase is used in this Guaranty, Guarantor’s knowledge or such phrase(s) shall be interpreted to mean to the best of Guarantor’s knowledge after reasonable and diligent inquiry and investigation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCDB17A" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Unless otherwise provided in this Guaranty, if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">designation, determination, selection, estimate, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or decision is required, permitted or contemplated hereunder, such </w:t>
+        <w:t xml:space="preserve">designation, determination, selection, estimate, action or decision is required, permitted or contemplated hereunder, such </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">designation, determination, selection, estimate, action or decision shall be made in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>’s sole and absolute discretion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1E4E0A" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>All references in this Guaranty to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
       </w:r>
     </w:p>
@@ -3351,51 +3152,50 @@
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00160009">
         <w:t xml:space="preserve">The representations and warranties set forth in the Loan Documents with respect to Guarantor are true and correct </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">as of the date hereof.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00160009">
         <w:t xml:space="preserve">In addition, Guarantor </w:t>
       </w:r>
       <w:r>
         <w:t>shall comply</w:t>
       </w:r>
       <w:r w:rsidRPr="00160009">
         <w:t xml:space="preserve"> with all of the covenants set forth in the Loan Documents with respect to Guarantor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C8F186" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00160009" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00160009">
-        <w:lastRenderedPageBreak/>
         <w:t>No Event of Default.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E68A35" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Guarantor represents and warrants that, as of the date hereof, no Event of Default under the Loan Documents, nor event or condition which, with the giving of notice or the passage of time, or both, would constitute an Event of Default, has occurred and is continuing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0250D5A5" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00160009" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00160009">
         <w:t>Costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7220CBDE" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -3620,57 +3420,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00887E8C">
+      <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00887E8C">
+      <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
       <w:r w:rsidR="00F44E30">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3726,51 +3526,50 @@
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E08F5AC" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Guarantor has signed and delivered this Guaranty under seal (where applicable) or has caused this Guaranty to be signed and delivered under seal (where applicable) by its duly authorized representative.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Where applicable law so provides,</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guarantor intends that this Guaranty shall be deemed to be signed and delivered as a sealed instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C5D087" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
@@ -4188,51 +3987,50 @@
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="744646D4" w14:textId="1FF26A5C" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SCHEDULE </w:t>
       </w:r>
       <w:r w:rsidR="00F44E30">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47182B0D" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00030DF1" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
@@ -4623,58 +4421,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Arizona Specific Provision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208EC9E5" w14:textId="77777777" w:rsidR="00BD7CC7" w:rsidRDefault="00BD7CC7" w:rsidP="00BD7CC7">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any person signing this Guaranty solely as the spouse of Guarantor consents that this Guaranty will bind only Guarantor’s interest in </w:t>
-[...6 lines deleted...]
-        <w:t>(i) Guarantor’s separate property and (ii) all of Guarantor’s interest in any community property, and such consent by the spouse of Guarantor will not bind the spouse of Guarantor’s interest in any such marital community property, or the spouse of Guarantor’s separate property to the payment and performance of Guarantor’s obligations under this Guaranty.</w:t>
+        <w:t>Any person signing this Guaranty solely as the spouse of Guarantor consents that this Guaranty will bind only Guarantor’s interest in (i) Guarantor’s separate property and (ii) all of Guarantor’s interest in any community property, and such consent by the spouse of Guarantor will not bind the spouse of Guarantor’s interest in any such marital community property, or the spouse of Guarantor’s separate property to the payment and performance of Guarantor’s obligations under this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E42BD6" w14:textId="77777777" w:rsidR="00BD7CC7" w:rsidRDefault="00BD7CC7" w:rsidP="00BD7CC7">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk45100704"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor Spouse’s Signature:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C727BD1" w14:textId="77777777" w:rsidR="00BD7CC7" w:rsidRDefault="00BD7CC7" w:rsidP="00BD7CC7">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
@@ -4919,55 +4710,51 @@
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">To the extent not addressed elsewhere by this Guaranty, </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the </w:t>
-[...3 lines deleted...]
-        <w:t>principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section </w:t>
+        <w:t>Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3433 (where a creditor is entitled to resort to each of several funds for the satisfaction of his claim, and another person has an interest in, or is entitled as a creditor to resort to some, but not all of them, the latter may require the former to seek satisfaction from those funds to which the latter has no such claim, so far as it can be done without impairing the right of the former to complete satisfaction, and without doing injustice to third persons).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE1CDC2" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -5063,90 +4850,78 @@
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(h)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Guarantor waives </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">any defense that may arise by reason of the incapacity, lack of authority, death or disability of any other Person, or the failure of Fannie Mae to file or enforce a claim against the estate (in administration, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or any other proceeding) of any other person or persons.</w:t>
+        <w:t>any defense that may arise by reason of the incapacity, lack of authority, death or disability of any other Person, or the failure of Fannie Mae to file or enforce a claim against the estate (in administration, bankruptcy or any other proceeding) of any other person or persons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76508E08" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_DV_M103"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor waives all rights of</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> indemnification and contribution and any other rights and defenses that are or may become </w:t>
-[...3 lines deleted...]
-        <w:t>available to Guarantor by reason of Sections 2787 to 2855, inclusive, of the California Civil Code.  Guarantor hereby waives the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of guarantors or sureties thereunder.</w:t>
+        <w:t xml:space="preserve"> indemnification and contribution and any other rights and defenses that are or may become available to Guarantor by reason of Sections 2787 to 2855, inclusive, of the California Civil Code.  Guarantor hereby waives the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of guarantors or sureties thereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B65BEFF" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_DV_C103"/>
       <w:r w:rsidRPr="009F60DC">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(j)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F60DC">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -5322,51 +5097,50 @@
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707CB053" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:t>CONNECTICUT</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5510,65 +5284,51 @@
         <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E25B74" w14:textId="77777777" w:rsidR="00BD486C" w:rsidRDefault="00BD486C" w:rsidP="00BD486C">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor acknowledges and agrees that Fannie Mae has the right to collect on other collateral and to apply the receipts and proceeds therefrom to the amount due on the Indebtedness and that such application of such receipts and proceeds shall not reduce, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or impair the liability of Guarantor under this Guaranty.</w:t>
+        <w:t>Guarantor acknowledges and agrees that Fannie Mae has the right to collect on other collateral and to apply the receipts and proceeds therefrom to the amount due on the Indebtedness and that such application of such receipts and proceeds shall not reduce, affect or impair the liability of Guarantor under this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74DB3F23" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="00BD486C">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section </w:t>
       </w:r>
       <w:r w:rsidR="00D62684">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
@@ -5606,58 +5366,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="452D6039" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Fannie Mae any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Fannie Mae to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute or judicial decision. Guarantor shall remain obligated, to the fullest extent permitted by law, to </w:t>
-[...6 lines deleted...]
-        <w:t>pay such amounts as though Borrower’s obligations had not been discharged.</w:t>
+        <w:t>Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Fannie Mae any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Fannie Mae to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute or judicial decision. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D14A76" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5777,65 +5530,51 @@
         <w:t xml:space="preserve"> of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C49239" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor hereby releases, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and waives, to the fullest extent allowed by law, all rights and benefits, if any, under and by virtue of the homestead exemption laws of the jurisdiction in which the Mortgaged Property is located, if applicable.</w:t>
+        <w:t>Guarantor hereby releases, relinquishes and waives, to the fullest extent allowed by law, all rights and benefits, if any, under and by virtue of the homestead exemption laws of the jurisdiction in which the Mortgaged Property is located, if applicable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672A7909" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6009,111 +5748,158 @@
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indebtedness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means the principal of, interest on and all other amounts due at any time under the Note, Loan Agreement or the Security Instrument, or any or all of them, including Prepayment Premiums, late charges, interest at the Default Rate and advances as provided in the Loan Agreement to protect the security of the Security Instrument but expressly excludes any obligations under the Environmental Indemnity Agreement or other Loan Documents (including any obligations of Borrower under such other Loan Documents that are incorporated into or otherwise included in the </w:t>
-[...6 lines deleted...]
-        <w:t>obligations of Borrower under, the Note, Loan Agreement or Security Instrument).  The Security Instrument is from Borrower for benefit of Prior Lender as assigned to Fannie Mae.</w:t>
+        <w:t>” means the principal of, interest on and all other amounts due at any time under the Note, Loan Agreement or the Security Instrument, or any or all of them, including Prepayment Premiums, late charges, interest at the Default Rate and advances as provided in the Loan Agreement to protect the security of the Security Instrument but expressly excludes any obligations under the Environmental Indemnity Agreement or other Loan Documents (including any obligations of Borrower under such other Loan Documents that are incorporated into or otherwise included in the obligations of Borrower under, the Note, Loan Agreement or Security Instrument).  The Security Instrument is from Borrower for benefit of Prior Lender as assigned to Fannie Mae.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15616E05" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 3 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C6665E" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
+    <w:p w14:paraId="55C6665E" w14:textId="74852C1B" w:rsidR="009F60DC" w:rsidRDefault="00164051" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notwithstanding anything in this Guaranty to the contrary, the instruments being guaranteed, within the meaning of K.R.S. 371.065, are the Note, the Loan </w:t>
-[...15 lines deleted...]
-      <w:r>
+        <w:t>Notwithstanding anything in this Guaranty to the contrary, the instruments being guaranteed, within the meaning of K.R.S. 371.065, are the Note, the Loan Agreement and the Security Instrument, but only to the extent of the Indebtedness, which shall in no event exceed two hundred percent (200%) of the original principal balance of the Note, plus interest accruing on the guaranteed Indebtedness, and fees, charges and costs of collecting the guaranteed Indebtedness, including reasonable attorneys’ fees.  This Guaranty shall terminate on the date five (5) years after the Maturity Date (the “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”).  Termination of this Guaranty on the Termination Date shall not affect the liability of Guarantor with respect to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any Indebtedness created or incurred prior to the Termination Date, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027744B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>extensions or renewals of, interest accruing on, or fees, costs, or expenses incurred with respect to, any Indebtedness on or after the Termination Date.  The words terminate and termination in the preceding sentence shall be given the same use and effect as set forth in KRS 371.065, as amended and effective in July 1990.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F60DC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="375218F6" w14:textId="77777777" w:rsidR="00897E28" w:rsidRDefault="00897E28" w:rsidP="00897E28">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LOUISIANA</w:t>
       </w:r>
@@ -6369,51 +6155,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D19D8E" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NEVADA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section </w:t>
       </w:r>
       <w:r w:rsidR="00D62684">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6458,92 +6243,140 @@
         <w:t>any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in Nevada Revised Statutes Section 40.495(2), the benefits of the one-action rule under Nevada Revised Statutes Section 40.430, and to the extent permitted under Nevada Revised Statutes Section 104.3605</w:t>
       </w:r>
       <w:r w:rsidR="00BD7CC7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, discharge under Nevada Revised Statutes Section 104.3605.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1983FFA1" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
+    <w:p w14:paraId="481EF8E7" w14:textId="77777777" w:rsidR="00AA42C9" w:rsidRPr="00AA42C9" w:rsidRDefault="00AA42C9" w:rsidP="00AA42C9">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...18 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA42C9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEW MEXICO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA42C9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA42C9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA42C9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673F9C91" w14:textId="77777777" w:rsidR="00AA42C9" w:rsidRPr="00AA42C9" w:rsidRDefault="00AA42C9" w:rsidP="00AA42C9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA42C9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA42C9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> any and all defenses, claims, or protections under the Loan Documents or applicable law that would otherwise limit or preclude Guarantor’s liability and indemnity obligations to Lender for any costs or damages arising under the New Mexico Water Quality Act, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA42C9">
+        <w:t xml:space="preserve">N.M. Stat. Ann. § 74-6-1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA42C9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or related environmental laws, even if imposed retroactively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E666109" w14:textId="77777777" w:rsidR="00AA42C9" w:rsidRPr="00AA42C9" w:rsidRDefault="00AA42C9" w:rsidP="00AA42C9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA42C9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F2863F" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
@@ -6551,65 +6384,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E151905" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pursuant to Section 58-6-5 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than $25,000 not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
+        <w:t>Pursuant to Section 58-6-5 NMSA 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than $25,000 not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6DB1A6" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NORTH</w:t>
@@ -6767,51 +6586,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24394B92" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>OKLAHOMA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section </w:t>
       </w:r>
       <w:r w:rsidR="00D62684">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6825,65 +6643,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4514E400" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor further waives, to the fullest extent permitted by applicable law, any right to revoke this Guaranty as to any future advances by Fannie Mae under the Security Instrument to protect its interest in the Mortgaged Property.  If Fannie Mae elects to enforce this Guaranty before, or without, enforcing the Security Instrument, Guarantor waives any right, whether pursuant to 12 Okla. Stat. Section 686 or otherwise, to require Fannie Mae to set off the value of the Mortgaged Property against the Indebtedness.  Guarantor also hereby specifically waives all defenses, counterclaims, set-offs, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and rights which Guarantor might now or in the future have pursuant to 12 Okla. Stat. Section 686 (1991), 12A Okla. Stat. Section 3-605 (1992) and 15 Okla. Stat. Sections 323, 334, 335, 337, 338, 339, 341 and 344 (1991).</w:t>
+        <w:t>Guarantor further waives, to the fullest extent permitted by applicable law, any right to revoke this Guaranty as to any future advances by Fannie Mae under the Security Instrument to protect its interest in the Mortgaged Property.  If Fannie Mae elects to enforce this Guaranty before, or without, enforcing the Security Instrument, Guarantor waives any right, whether pursuant to 12 Okla. Stat. Section 686 or otherwise, to require Fannie Mae to set off the value of the Mortgaged Property against the Indebtedness.  Guarantor also hereby specifically waives all defenses, counterclaims, set-offs, benefits and rights which Guarantor might now or in the future have pursuant to 12 Okla. Stat. Section 686 (1991), 12A Okla. Stat. Section 3-605 (1992) and 15 Okla. Stat. Sections 323, 334, 335, 337, 338, 339, 341 and 344 (1991).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7BA42C" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7064,86 +6868,122 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C282EA5" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOUTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9235A1" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
+    <w:p w14:paraId="1C9235A1" w14:textId="5F862F1E" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
+        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2724">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2724" w:rsidRPr="00AB2724">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: THE SIGNATURE OF GUARANTOR MUST BE ON THE PAGE CONTAINING THE APPRAISAL WAIVER TO COMPLY WITH SC CODE OF LAWS §</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2724">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2724" w:rsidRPr="00AB2724">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29-3-680]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2724" w:rsidRPr="00AB2724">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3020121E" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
@@ -7167,92 +7007,93 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>State</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Specific Provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5963DE51" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
+    <w:p w14:paraId="5963DE51" w14:textId="798344AE" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The laws of </w:t>
-[...22 lines deleted...]
-        <w:t>MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
+        <w:t xml:space="preserve">The laws of South Carolina provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00320E23">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="00320E23">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roperty apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6754A5F6" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -7736,65 +7577,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1910A79A" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A V.S.A. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
         </w:rPr>
         <w:t>§ 3-605.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFA8DFF" w14:textId="77777777" w:rsidR="00BD7CC7" w:rsidRDefault="00BD7CC7" w:rsidP="00BD7CC7">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7859,51 +7686,50 @@
       <w:r w:rsidRPr="00BE6DAC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBE5770" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>WASHINGTON:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072D2255" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:keepNext/>
@@ -8132,58 +7958,51 @@
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F2425D" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Fannie Mae any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Fannie Mae to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the </w:t>
-[...6 lines deleted...]
-        <w:t>fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute, judicial decision, waiver or otherwise. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged</w:t>
+        <w:t>Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Fannie Mae any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Fannie Mae to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute, judicial decision, waiver or otherwise. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged</w:t>
       </w:r>
       <w:r w:rsidR="00BD7CC7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall only be credited for the amount of proceeds actually received by </w:t>
       </w:r>
       <w:r w:rsidR="00BD7CC7" w:rsidRPr="00E3636E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidR="00BD7CC7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the foreclosure sale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -8278,95 +8097,93 @@
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MARITAL PURPOSE STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746E3EB1" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="009F60DC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The undersigned Guarantor acknowledges and agrees that Guarantor’s obligations under the foregoing Guaranty are incurred in the interest of Guarantor’s marriage or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4467FF64" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="0078191E">
+    <w:p w14:paraId="6170B1B3" w14:textId="77777777" w:rsidR="004A4F68" w:rsidRDefault="004A4F68" w:rsidP="004A4F68">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1440" w:firstLine="3690"/>
+        <w:ind w:left="1440" w:right="-90" w:firstLine="3690"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BD792A" w14:textId="1ADB7011" w:rsidR="009F60DC" w:rsidRDefault="009F60DC" w:rsidP="0078191E">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440" w:right="-90" w:firstLine="3690"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Print Name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8400,102 +8217,101 @@
       </w:r>
       <w:r w:rsidRPr="00BE6DAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009F60DC" w:rsidSect="00413252">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BFAB5D1" w14:textId="77777777" w:rsidR="00790424" w:rsidRDefault="00790424">
+    <w:p w14:paraId="7E5CFD01" w14:textId="77777777" w:rsidR="0059230B" w:rsidRDefault="0059230B">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E5F62F0" w14:textId="77777777" w:rsidR="00790424" w:rsidRDefault="00790424">
+    <w:p w14:paraId="03EB98E8" w14:textId="77777777" w:rsidR="0059230B" w:rsidRDefault="0059230B">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="06AD06AD" w14:textId="77777777" w:rsidR="00790424" w:rsidRDefault="00790424">
+    <w:p w14:paraId="71899F8D" w14:textId="77777777" w:rsidR="0059230B" w:rsidRDefault="0059230B">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tunga">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00400003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -8513,104 +8329,104 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2934974F" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="006A68A6" w:rsidRDefault="009F60DC" w:rsidP="006A68A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY  YCFooter \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00897E28">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>7523715-v9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71755C08" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00B67F46" w:rsidRDefault="009F60DC" w:rsidP="00F855E2">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="009F60DC" w:rsidRPr="00F41B10" w14:paraId="547AD4CC" w14:textId="77777777" w:rsidTr="00655796">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3E5882F0" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00F41B10" w:rsidRDefault="009F60DC" w:rsidP="00AB3B36">
@@ -8710,137 +8526,151 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="004857FB">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>13</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F44E30" w:rsidRPr="00F41B10" w14:paraId="7E72ED0A" w14:textId="77777777" w:rsidTr="0004700A">
+    <w:tr w:rsidR="00AB2724" w:rsidRPr="00F41B10" w14:paraId="7E72ED0A" w14:textId="77777777" w:rsidTr="0004700A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="07427606" w14:textId="77777777" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="07427606" w14:textId="77777777" w:rsidR="00AB2724" w:rsidRPr="00F41B10" w:rsidRDefault="00AB2724" w:rsidP="00AB2724">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1BB66FF1" w14:textId="636B7C20" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="1BB66FF1" w14:textId="3B411BAD" w:rsidR="00AB2724" w:rsidRPr="00F41B10" w:rsidRDefault="00CB0951" w:rsidP="00AB2724">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="005B109F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00AB2724">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="40F12706" w14:textId="7EF2BD02" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="40F12706" w14:textId="06832578" w:rsidR="00AB2724" w:rsidRPr="00F41B10" w:rsidRDefault="00AB2724" w:rsidP="00AB2724">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="19FC8D00" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="006A68A6" w:rsidRDefault="009F60DC" w:rsidP="006A68A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6036100B" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00B67F46" w:rsidRDefault="009F60DC" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="009F60DC" w:rsidRPr="00F41B10" w14:paraId="32717FB9" w14:textId="77777777" w:rsidTr="00655796">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="151251A3" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="00F41B10" w:rsidRDefault="009F60DC" w:rsidP="00AB3B36">
@@ -8940,138 +8770,152 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="004857FB">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F44E30" w:rsidRPr="00F41B10" w14:paraId="7F7921AF" w14:textId="77777777" w:rsidTr="00992982">
+    <w:tr w:rsidR="00AB2724" w:rsidRPr="00F41B10" w14:paraId="7F7921AF" w14:textId="77777777" w:rsidTr="00992982">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="473DA736" w14:textId="77777777" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="473DA736" w14:textId="77777777" w:rsidR="00AB2724" w:rsidRPr="00F41B10" w:rsidRDefault="00AB2724" w:rsidP="00AB2724">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="234495A4" w14:textId="0671FF47" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="234495A4" w14:textId="4837F2ED" w:rsidR="00AB2724" w:rsidRPr="00F41B10" w:rsidRDefault="00CB0951" w:rsidP="00AB2724">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="005B109F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00AB2724">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="192D71F2" w14:textId="65792121" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="192D71F2" w14:textId="767A43A4" w:rsidR="00AB2724" w:rsidRPr="00F41B10" w:rsidRDefault="00AB2724" w:rsidP="00AB2724">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="650E2F6E" w14:textId="77777777" w:rsidR="009F60DC" w:rsidRPr="006A68A6" w:rsidRDefault="009F60DC" w:rsidP="006A68A6">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36F5D0B5" w14:textId="77777777" w:rsidR="00BE6DAC" w:rsidRPr="00B67F46" w:rsidRDefault="00BE6DAC" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BE6DAC" w:rsidRPr="00F41B10" w14:paraId="4A8FC573" w14:textId="77777777" w:rsidTr="00655796">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="0F547B82" w14:textId="77777777" w:rsidR="00BE6DAC" w:rsidRPr="00F41B10" w:rsidRDefault="00BE6DAC" w:rsidP="00AB3B36">
@@ -9178,138 +9022,152 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F44E30" w:rsidRPr="00F41B10" w14:paraId="36D26155" w14:textId="77777777" w:rsidTr="00D537AF">
+    <w:tr w:rsidR="00AB2724" w:rsidRPr="00F41B10" w14:paraId="36D26155" w14:textId="77777777" w:rsidTr="00D537AF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0896A26D" w14:textId="77777777" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="0896A26D" w14:textId="77777777" w:rsidR="00AB2724" w:rsidRPr="00F41B10" w:rsidRDefault="00AB2724" w:rsidP="00AB2724">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="15E1D451" w14:textId="0C869387" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="15E1D451" w14:textId="751BB934" w:rsidR="00AB2724" w:rsidRPr="00F41B10" w:rsidRDefault="00CB0951" w:rsidP="00AB2724">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="005B109F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00AB2724">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="139ADB0E" w14:textId="38592CF2" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="139ADB0E" w14:textId="7F52584F" w:rsidR="00AB2724" w:rsidRPr="00F41B10" w:rsidRDefault="00AB2724" w:rsidP="00AB2724">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3FECCB07" w14:textId="77777777" w:rsidR="00BE6DAC" w:rsidRPr="006A68A6" w:rsidRDefault="00BE6DAC" w:rsidP="006A68A6">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7575A506" w14:textId="77777777" w:rsidR="00FD16C8" w:rsidRPr="00B67F46" w:rsidRDefault="00FD16C8" w:rsidP="00F855E2">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FD16C8" w:rsidRPr="00F41B10" w14:paraId="20BCDD65" w14:textId="77777777" w:rsidTr="00655796">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3D48C6C0" w14:textId="77777777" w:rsidR="00FD16C8" w:rsidRPr="00F41B10" w:rsidRDefault="00AB3B36" w:rsidP="00AB3B36">
@@ -9455,136 +9313,171 @@
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="08861FFF" w14:textId="77777777" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1C8624DF" w14:textId="5D56F8F5" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="1C8624DF" w14:textId="7608ADD8" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00CB0951" w:rsidP="00F44E30">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="005B109F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00F44E30">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r w:rsidR="00AB2724">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6141516E" w14:textId="5DBB85EE" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
+        <w:p w14:paraId="6141516E" w14:textId="63309338" w:rsidR="00F44E30" w:rsidRPr="00F41B10" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AB2724">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="58274EDC" w14:textId="77777777" w:rsidR="00FD16C8" w:rsidRPr="006A68A6" w:rsidRDefault="00FD16C8" w:rsidP="006A68A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53DE384B" w14:textId="77777777" w:rsidR="00790424" w:rsidRDefault="00790424">
+    <w:p w14:paraId="1F34E38C" w14:textId="77777777" w:rsidR="0059230B" w:rsidRDefault="0059230B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36FB3171" w14:textId="77777777" w:rsidR="00790424" w:rsidRDefault="00790424">
+    <w:p w14:paraId="616C2D36" w14:textId="77777777" w:rsidR="0059230B" w:rsidRDefault="0059230B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FCB56BF" w14:textId="36CBD952" w:rsidR="00F44E30" w:rsidRPr="00F44E30" w:rsidRDefault="00F44E30" w:rsidP="00F44E30">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5694C68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4DB20EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -14848,487 +14741,503 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2130195962">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="344674632">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1980498395">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1038242891">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1151946617">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1779834939">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="333725959">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1616130469">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1042749034">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="402290871">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1194269669">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="532234631">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1453597868">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="333264637">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="286202447">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2021808276">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="920606178">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="63184364">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="374547095">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="949894712">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="322516840">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1367946085">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="809518781">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="560750443">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1463427052">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="244538835">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="765466952">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1352492293">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1394498772">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1022316277">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="510923246">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1388601836">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="85074635">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="280307061">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1675500278">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1472166545">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1625312238">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="537014648">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1156913987">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="810050606">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1806652946">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="340671102">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1400861021">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="830609301">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1856577980">
     <w:abstractNumId w:val="36"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1160924537">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="228273426">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007952D3"/>
     <w:rsid w:val="000004D1"/>
     <w:rsid w:val="0000483F"/>
     <w:rsid w:val="000074CF"/>
     <w:rsid w:val="00014BD4"/>
     <w:rsid w:val="00017E91"/>
+    <w:rsid w:val="00024030"/>
     <w:rsid w:val="0003091C"/>
     <w:rsid w:val="00030C15"/>
     <w:rsid w:val="00030DF1"/>
     <w:rsid w:val="00033BF9"/>
     <w:rsid w:val="0003413E"/>
     <w:rsid w:val="000352D8"/>
     <w:rsid w:val="0004146E"/>
     <w:rsid w:val="00054E32"/>
     <w:rsid w:val="00056328"/>
+    <w:rsid w:val="00060A6F"/>
     <w:rsid w:val="000658A1"/>
     <w:rsid w:val="00066FED"/>
     <w:rsid w:val="000704E5"/>
     <w:rsid w:val="000707E2"/>
+    <w:rsid w:val="00076A55"/>
     <w:rsid w:val="00077F5D"/>
     <w:rsid w:val="00083AEB"/>
     <w:rsid w:val="000A763B"/>
     <w:rsid w:val="000B1BC6"/>
     <w:rsid w:val="000B3EDC"/>
     <w:rsid w:val="000B6AC8"/>
     <w:rsid w:val="000C066E"/>
     <w:rsid w:val="000C32C4"/>
     <w:rsid w:val="000C36DA"/>
     <w:rsid w:val="000C6D72"/>
     <w:rsid w:val="000D1066"/>
     <w:rsid w:val="000D20A0"/>
     <w:rsid w:val="000D7535"/>
     <w:rsid w:val="000E7965"/>
     <w:rsid w:val="000F1D48"/>
     <w:rsid w:val="001105BA"/>
     <w:rsid w:val="00113334"/>
     <w:rsid w:val="001164AF"/>
     <w:rsid w:val="0012700E"/>
     <w:rsid w:val="00137D99"/>
     <w:rsid w:val="0014040E"/>
     <w:rsid w:val="00140418"/>
     <w:rsid w:val="00141788"/>
     <w:rsid w:val="001456A9"/>
     <w:rsid w:val="00150793"/>
     <w:rsid w:val="00150A42"/>
     <w:rsid w:val="00153225"/>
+    <w:rsid w:val="001548FD"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00160009"/>
+    <w:rsid w:val="00164051"/>
     <w:rsid w:val="0016541E"/>
     <w:rsid w:val="001763DC"/>
     <w:rsid w:val="0018514C"/>
     <w:rsid w:val="00185423"/>
     <w:rsid w:val="00186E3A"/>
     <w:rsid w:val="00194B7E"/>
     <w:rsid w:val="00196882"/>
     <w:rsid w:val="001A32C5"/>
     <w:rsid w:val="001A45AC"/>
     <w:rsid w:val="001B4A90"/>
     <w:rsid w:val="001B7370"/>
     <w:rsid w:val="001E121C"/>
     <w:rsid w:val="001E1BBB"/>
     <w:rsid w:val="001E36D3"/>
     <w:rsid w:val="001F4D88"/>
+    <w:rsid w:val="001F7D8F"/>
     <w:rsid w:val="00200A49"/>
     <w:rsid w:val="00200EB8"/>
     <w:rsid w:val="00202BAB"/>
     <w:rsid w:val="002032DF"/>
+    <w:rsid w:val="00217D49"/>
     <w:rsid w:val="002200C0"/>
     <w:rsid w:val="002221D8"/>
     <w:rsid w:val="0022447C"/>
     <w:rsid w:val="002341C4"/>
     <w:rsid w:val="00235E70"/>
     <w:rsid w:val="00253B0C"/>
+    <w:rsid w:val="0027744B"/>
     <w:rsid w:val="002A7FB5"/>
     <w:rsid w:val="002B2C53"/>
     <w:rsid w:val="002B2CA7"/>
     <w:rsid w:val="002C2E8A"/>
+    <w:rsid w:val="002C520C"/>
     <w:rsid w:val="002D2808"/>
     <w:rsid w:val="002D2E68"/>
     <w:rsid w:val="002D5381"/>
     <w:rsid w:val="002E01B7"/>
     <w:rsid w:val="002F0FFD"/>
     <w:rsid w:val="002F445F"/>
     <w:rsid w:val="002F7DC5"/>
     <w:rsid w:val="00307AC4"/>
     <w:rsid w:val="00311CAE"/>
     <w:rsid w:val="00312117"/>
     <w:rsid w:val="00313372"/>
+    <w:rsid w:val="00316F45"/>
     <w:rsid w:val="00320D73"/>
+    <w:rsid w:val="00320E23"/>
     <w:rsid w:val="0033154C"/>
     <w:rsid w:val="00335474"/>
     <w:rsid w:val="00337B3E"/>
     <w:rsid w:val="003400BA"/>
     <w:rsid w:val="003424A3"/>
     <w:rsid w:val="003435E0"/>
     <w:rsid w:val="00351034"/>
     <w:rsid w:val="00356835"/>
     <w:rsid w:val="00360D28"/>
     <w:rsid w:val="00366F30"/>
     <w:rsid w:val="0037061B"/>
     <w:rsid w:val="003729B6"/>
     <w:rsid w:val="00374252"/>
     <w:rsid w:val="00391F3F"/>
     <w:rsid w:val="00392E11"/>
     <w:rsid w:val="00393769"/>
     <w:rsid w:val="003A0178"/>
     <w:rsid w:val="003A14A4"/>
     <w:rsid w:val="003A3ED7"/>
     <w:rsid w:val="003A5FDA"/>
     <w:rsid w:val="003A71F2"/>
     <w:rsid w:val="003C06B0"/>
     <w:rsid w:val="003C0FE3"/>
     <w:rsid w:val="003D0FEC"/>
     <w:rsid w:val="003D2D73"/>
     <w:rsid w:val="003D3EC1"/>
     <w:rsid w:val="003F2D76"/>
     <w:rsid w:val="003F3DA1"/>
     <w:rsid w:val="00400790"/>
     <w:rsid w:val="00407E6C"/>
     <w:rsid w:val="00407FAA"/>
     <w:rsid w:val="00413252"/>
     <w:rsid w:val="00414AD5"/>
     <w:rsid w:val="00421F80"/>
     <w:rsid w:val="00431470"/>
     <w:rsid w:val="00434BA3"/>
     <w:rsid w:val="00435060"/>
     <w:rsid w:val="00442382"/>
     <w:rsid w:val="0044410D"/>
     <w:rsid w:val="00444750"/>
     <w:rsid w:val="00446435"/>
     <w:rsid w:val="00446DA1"/>
     <w:rsid w:val="00446FB5"/>
     <w:rsid w:val="00455819"/>
     <w:rsid w:val="004568A6"/>
     <w:rsid w:val="004570D8"/>
     <w:rsid w:val="004679A0"/>
     <w:rsid w:val="0047166C"/>
+    <w:rsid w:val="004773DC"/>
     <w:rsid w:val="004857FB"/>
     <w:rsid w:val="00490CCB"/>
     <w:rsid w:val="00492FA9"/>
     <w:rsid w:val="00494540"/>
     <w:rsid w:val="004969D6"/>
     <w:rsid w:val="00496E4C"/>
     <w:rsid w:val="004A0DB6"/>
     <w:rsid w:val="004A3B77"/>
+    <w:rsid w:val="004A4F68"/>
     <w:rsid w:val="004B629B"/>
     <w:rsid w:val="004D06B9"/>
     <w:rsid w:val="004E2D55"/>
     <w:rsid w:val="00504AD7"/>
     <w:rsid w:val="00507AE2"/>
     <w:rsid w:val="00515ECC"/>
     <w:rsid w:val="00520983"/>
     <w:rsid w:val="00521EB8"/>
     <w:rsid w:val="005249A4"/>
     <w:rsid w:val="00524A81"/>
     <w:rsid w:val="005271B2"/>
     <w:rsid w:val="005322A5"/>
     <w:rsid w:val="005340F9"/>
     <w:rsid w:val="00534CA2"/>
     <w:rsid w:val="00541149"/>
     <w:rsid w:val="00551520"/>
     <w:rsid w:val="0055644E"/>
     <w:rsid w:val="0056023C"/>
+    <w:rsid w:val="00560F16"/>
     <w:rsid w:val="00573548"/>
     <w:rsid w:val="00577246"/>
     <w:rsid w:val="00580397"/>
     <w:rsid w:val="00585E90"/>
+    <w:rsid w:val="0059230B"/>
     <w:rsid w:val="00592C8C"/>
     <w:rsid w:val="005A0EE0"/>
     <w:rsid w:val="005A387F"/>
     <w:rsid w:val="005A417D"/>
+    <w:rsid w:val="005B109F"/>
     <w:rsid w:val="005B20AB"/>
     <w:rsid w:val="005B2F2E"/>
     <w:rsid w:val="005B5A44"/>
     <w:rsid w:val="005B5D4F"/>
     <w:rsid w:val="005B6F23"/>
     <w:rsid w:val="005D007F"/>
     <w:rsid w:val="005E2405"/>
     <w:rsid w:val="005F03F2"/>
     <w:rsid w:val="00600FAA"/>
     <w:rsid w:val="00602997"/>
     <w:rsid w:val="0060321D"/>
     <w:rsid w:val="0060459D"/>
     <w:rsid w:val="00605059"/>
     <w:rsid w:val="00605096"/>
     <w:rsid w:val="0061278C"/>
     <w:rsid w:val="00612861"/>
     <w:rsid w:val="006312B4"/>
     <w:rsid w:val="0063347C"/>
     <w:rsid w:val="00633B5C"/>
     <w:rsid w:val="00640923"/>
     <w:rsid w:val="00651FBD"/>
     <w:rsid w:val="00655796"/>
     <w:rsid w:val="0065623D"/>
     <w:rsid w:val="00666DE2"/>
     <w:rsid w:val="0067781C"/>
     <w:rsid w:val="006839AC"/>
     <w:rsid w:val="00686576"/>
     <w:rsid w:val="00690EF7"/>
     <w:rsid w:val="006919D7"/>
     <w:rsid w:val="006940F2"/>
     <w:rsid w:val="006A68A6"/>
+    <w:rsid w:val="006B5CB3"/>
     <w:rsid w:val="006C3248"/>
     <w:rsid w:val="006C3F9F"/>
     <w:rsid w:val="006D0FD2"/>
     <w:rsid w:val="006D5D2F"/>
     <w:rsid w:val="006D6166"/>
     <w:rsid w:val="006D7F4C"/>
     <w:rsid w:val="006E0BB1"/>
     <w:rsid w:val="006E0C4F"/>
     <w:rsid w:val="006E280C"/>
     <w:rsid w:val="006F0DE1"/>
     <w:rsid w:val="00701DD0"/>
     <w:rsid w:val="00704EFC"/>
     <w:rsid w:val="00705955"/>
     <w:rsid w:val="007071A3"/>
     <w:rsid w:val="00715C3B"/>
     <w:rsid w:val="00717ECB"/>
     <w:rsid w:val="00720890"/>
     <w:rsid w:val="00724E36"/>
     <w:rsid w:val="00726F19"/>
     <w:rsid w:val="00731F15"/>
     <w:rsid w:val="0073561A"/>
     <w:rsid w:val="00741A11"/>
     <w:rsid w:val="007450E6"/>
     <w:rsid w:val="00745161"/>
     <w:rsid w:val="007479F3"/>
@@ -15336,70 +15245,75 @@
     <w:rsid w:val="00752DB9"/>
     <w:rsid w:val="00753C33"/>
     <w:rsid w:val="00753DE6"/>
     <w:rsid w:val="0075522E"/>
     <w:rsid w:val="00760294"/>
     <w:rsid w:val="0076169C"/>
     <w:rsid w:val="00761DBF"/>
     <w:rsid w:val="007637AE"/>
     <w:rsid w:val="00765903"/>
     <w:rsid w:val="00774A67"/>
     <w:rsid w:val="0078191E"/>
     <w:rsid w:val="00781AF8"/>
     <w:rsid w:val="007863EF"/>
     <w:rsid w:val="00786E30"/>
     <w:rsid w:val="00790424"/>
     <w:rsid w:val="00790F6F"/>
     <w:rsid w:val="00790FC8"/>
     <w:rsid w:val="00793D76"/>
     <w:rsid w:val="007952D3"/>
     <w:rsid w:val="0079604C"/>
     <w:rsid w:val="00797C4E"/>
     <w:rsid w:val="007A5833"/>
     <w:rsid w:val="007A6B12"/>
     <w:rsid w:val="007B468D"/>
     <w:rsid w:val="007B61AE"/>
+    <w:rsid w:val="007C4180"/>
     <w:rsid w:val="007C66AC"/>
     <w:rsid w:val="007D1F48"/>
     <w:rsid w:val="007D3710"/>
     <w:rsid w:val="007D6771"/>
     <w:rsid w:val="007E2131"/>
     <w:rsid w:val="007E281F"/>
     <w:rsid w:val="007F24E5"/>
     <w:rsid w:val="007F29F8"/>
     <w:rsid w:val="00800410"/>
     <w:rsid w:val="00812613"/>
     <w:rsid w:val="008172FD"/>
     <w:rsid w:val="008228FF"/>
+    <w:rsid w:val="00824CC1"/>
     <w:rsid w:val="00826547"/>
     <w:rsid w:val="0082737E"/>
     <w:rsid w:val="008352FF"/>
     <w:rsid w:val="0083723C"/>
+    <w:rsid w:val="00841A36"/>
     <w:rsid w:val="008518B5"/>
     <w:rsid w:val="0086065B"/>
     <w:rsid w:val="00860C95"/>
     <w:rsid w:val="0087700F"/>
+    <w:rsid w:val="008819F1"/>
+    <w:rsid w:val="00882A96"/>
     <w:rsid w:val="00887640"/>
     <w:rsid w:val="00887E8C"/>
     <w:rsid w:val="00890DED"/>
     <w:rsid w:val="00897E28"/>
     <w:rsid w:val="008A3993"/>
     <w:rsid w:val="008B78F6"/>
     <w:rsid w:val="008C32BF"/>
     <w:rsid w:val="008C65D6"/>
     <w:rsid w:val="008D1F76"/>
     <w:rsid w:val="008D6094"/>
     <w:rsid w:val="008E224E"/>
     <w:rsid w:val="008F0509"/>
     <w:rsid w:val="008F0D92"/>
     <w:rsid w:val="008F54CA"/>
     <w:rsid w:val="00902FBF"/>
     <w:rsid w:val="009033BF"/>
     <w:rsid w:val="00906B2F"/>
     <w:rsid w:val="00912C59"/>
     <w:rsid w:val="009232CB"/>
     <w:rsid w:val="00923E46"/>
     <w:rsid w:val="009266C3"/>
     <w:rsid w:val="00931159"/>
     <w:rsid w:val="00940374"/>
     <w:rsid w:val="00945D7B"/>
     <w:rsid w:val="009467E5"/>
@@ -15422,160 +15336,171 @@
     <w:rsid w:val="009E46CB"/>
     <w:rsid w:val="009F15B3"/>
     <w:rsid w:val="009F60DC"/>
     <w:rsid w:val="00A00DC9"/>
     <w:rsid w:val="00A14153"/>
     <w:rsid w:val="00A1546C"/>
     <w:rsid w:val="00A15A94"/>
     <w:rsid w:val="00A24E2F"/>
     <w:rsid w:val="00A26A71"/>
     <w:rsid w:val="00A4250A"/>
     <w:rsid w:val="00A5077D"/>
     <w:rsid w:val="00A524A9"/>
     <w:rsid w:val="00A53BE5"/>
     <w:rsid w:val="00A604D9"/>
     <w:rsid w:val="00A72F90"/>
     <w:rsid w:val="00A732DC"/>
     <w:rsid w:val="00A742F7"/>
     <w:rsid w:val="00A7616A"/>
     <w:rsid w:val="00A81C2F"/>
     <w:rsid w:val="00A8644E"/>
     <w:rsid w:val="00A87338"/>
     <w:rsid w:val="00A87AD5"/>
     <w:rsid w:val="00A902EB"/>
     <w:rsid w:val="00A933B8"/>
     <w:rsid w:val="00A97BF5"/>
+    <w:rsid w:val="00AA42C9"/>
+    <w:rsid w:val="00AB2724"/>
     <w:rsid w:val="00AB3B36"/>
+    <w:rsid w:val="00AB4558"/>
     <w:rsid w:val="00AC178D"/>
     <w:rsid w:val="00AC240B"/>
     <w:rsid w:val="00AD0C94"/>
     <w:rsid w:val="00AD1F62"/>
     <w:rsid w:val="00AE0284"/>
     <w:rsid w:val="00AE7B0B"/>
     <w:rsid w:val="00AF56F3"/>
     <w:rsid w:val="00AF678B"/>
     <w:rsid w:val="00B000FF"/>
     <w:rsid w:val="00B13C1D"/>
     <w:rsid w:val="00B2499D"/>
     <w:rsid w:val="00B27956"/>
     <w:rsid w:val="00B31641"/>
     <w:rsid w:val="00B475A6"/>
     <w:rsid w:val="00B5121C"/>
     <w:rsid w:val="00B528C4"/>
     <w:rsid w:val="00B52C96"/>
     <w:rsid w:val="00B5345A"/>
     <w:rsid w:val="00B62B7F"/>
     <w:rsid w:val="00B6636C"/>
     <w:rsid w:val="00B67F46"/>
     <w:rsid w:val="00B715E7"/>
+    <w:rsid w:val="00B8384B"/>
     <w:rsid w:val="00B9344B"/>
     <w:rsid w:val="00BA10AB"/>
     <w:rsid w:val="00BA1ABC"/>
+    <w:rsid w:val="00BA2712"/>
     <w:rsid w:val="00BA6AF9"/>
     <w:rsid w:val="00BB4540"/>
     <w:rsid w:val="00BC06E9"/>
     <w:rsid w:val="00BC0E33"/>
     <w:rsid w:val="00BC196B"/>
     <w:rsid w:val="00BC50E7"/>
     <w:rsid w:val="00BC5627"/>
     <w:rsid w:val="00BD1340"/>
     <w:rsid w:val="00BD486C"/>
     <w:rsid w:val="00BD7CC7"/>
     <w:rsid w:val="00BE07E8"/>
     <w:rsid w:val="00BE095D"/>
     <w:rsid w:val="00BE6DAC"/>
     <w:rsid w:val="00BF70D7"/>
     <w:rsid w:val="00C041B5"/>
     <w:rsid w:val="00C14408"/>
     <w:rsid w:val="00C2106B"/>
+    <w:rsid w:val="00C2166E"/>
     <w:rsid w:val="00C21B5D"/>
     <w:rsid w:val="00C27D6B"/>
     <w:rsid w:val="00C426EB"/>
     <w:rsid w:val="00C60780"/>
     <w:rsid w:val="00C66249"/>
     <w:rsid w:val="00C939C3"/>
     <w:rsid w:val="00C978D9"/>
     <w:rsid w:val="00CA2A55"/>
     <w:rsid w:val="00CA71F0"/>
     <w:rsid w:val="00CA72EC"/>
+    <w:rsid w:val="00CB0951"/>
     <w:rsid w:val="00CB32BD"/>
     <w:rsid w:val="00CB4260"/>
     <w:rsid w:val="00CC02AD"/>
     <w:rsid w:val="00CC1050"/>
     <w:rsid w:val="00CC3288"/>
     <w:rsid w:val="00CD08B9"/>
     <w:rsid w:val="00CD3409"/>
     <w:rsid w:val="00CD6943"/>
     <w:rsid w:val="00CE21A8"/>
+    <w:rsid w:val="00CE50A4"/>
     <w:rsid w:val="00CE608F"/>
     <w:rsid w:val="00CF1771"/>
     <w:rsid w:val="00CF336F"/>
+    <w:rsid w:val="00CF534A"/>
     <w:rsid w:val="00CF5491"/>
     <w:rsid w:val="00CF7BFC"/>
     <w:rsid w:val="00D01BA4"/>
     <w:rsid w:val="00D034B1"/>
     <w:rsid w:val="00D045C6"/>
     <w:rsid w:val="00D056DF"/>
     <w:rsid w:val="00D06CCB"/>
     <w:rsid w:val="00D106FD"/>
     <w:rsid w:val="00D14EA0"/>
     <w:rsid w:val="00D16CCD"/>
     <w:rsid w:val="00D20733"/>
     <w:rsid w:val="00D23055"/>
     <w:rsid w:val="00D24A0F"/>
     <w:rsid w:val="00D30B94"/>
     <w:rsid w:val="00D34CDB"/>
     <w:rsid w:val="00D40CEB"/>
     <w:rsid w:val="00D45CA3"/>
     <w:rsid w:val="00D52CD9"/>
     <w:rsid w:val="00D62684"/>
     <w:rsid w:val="00D73FD2"/>
     <w:rsid w:val="00D74BE2"/>
     <w:rsid w:val="00D864F0"/>
     <w:rsid w:val="00D86B1F"/>
     <w:rsid w:val="00D92CD8"/>
     <w:rsid w:val="00DB30D1"/>
     <w:rsid w:val="00DC1E77"/>
     <w:rsid w:val="00DC37B0"/>
     <w:rsid w:val="00DC6653"/>
+    <w:rsid w:val="00DD12AE"/>
     <w:rsid w:val="00DD2FB9"/>
     <w:rsid w:val="00DD4DEC"/>
     <w:rsid w:val="00DD6B4D"/>
     <w:rsid w:val="00DE079F"/>
     <w:rsid w:val="00DE287A"/>
     <w:rsid w:val="00DE761F"/>
     <w:rsid w:val="00E00319"/>
     <w:rsid w:val="00E02534"/>
     <w:rsid w:val="00E03B55"/>
     <w:rsid w:val="00E12C98"/>
     <w:rsid w:val="00E21C86"/>
     <w:rsid w:val="00E2403B"/>
     <w:rsid w:val="00E30735"/>
     <w:rsid w:val="00E32537"/>
     <w:rsid w:val="00E32853"/>
     <w:rsid w:val="00E352F9"/>
     <w:rsid w:val="00E3636E"/>
+    <w:rsid w:val="00E40530"/>
     <w:rsid w:val="00E42D45"/>
     <w:rsid w:val="00E47787"/>
     <w:rsid w:val="00E51047"/>
     <w:rsid w:val="00E61F00"/>
     <w:rsid w:val="00E63693"/>
     <w:rsid w:val="00E740B4"/>
     <w:rsid w:val="00E82563"/>
     <w:rsid w:val="00E877D1"/>
     <w:rsid w:val="00E914C1"/>
     <w:rsid w:val="00E962FD"/>
     <w:rsid w:val="00EA1427"/>
     <w:rsid w:val="00EA4FA3"/>
     <w:rsid w:val="00EB4589"/>
     <w:rsid w:val="00EC2CA3"/>
     <w:rsid w:val="00EC3C38"/>
     <w:rsid w:val="00EC485C"/>
     <w:rsid w:val="00ED426E"/>
     <w:rsid w:val="00ED537D"/>
     <w:rsid w:val="00EE6CE7"/>
     <w:rsid w:val="00EF3464"/>
     <w:rsid w:val="00EF626E"/>
     <w:rsid w:val="00EF6943"/>
     <w:rsid w:val="00EF6E93"/>
     <w:rsid w:val="00F1164A"/>
     <w:rsid w:val="00F16656"/>
@@ -15612,72 +15537,73 @@
     <w:rsid w:val="00FD216B"/>
     <w:rsid w:val="00FD5DB0"/>
     <w:rsid w:val="00FE13A5"/>
     <w:rsid w:val="00FE54EF"/>
     <w:rsid w:val="00FE6566"/>
     <w:rsid w:val="00FE6CD7"/>
     <w:rsid w:val="00FF3F68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_4"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0BA1863F"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7DF3FCF3-6A90-441A-8A49-84B338E3CBC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -15934,51 +15860,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00971427"/>
+    <w:rsid w:val="004A4F68"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="TabbedL1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00655796"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -16953,51 +16879,51 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="009F60DC"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="009F60DC"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="153225659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="210729527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17267,50 +17193,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1467040014">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1539199568">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1587811685">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1695574314">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -17398,50 +17337,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1923442046">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1958948481">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2002462268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2024623312">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -17736,68 +17688,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>46275</Characters>
+  <Pages>3</Pages>
+  <Words>8568</Words>
+  <Characters>47983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1595</Lines>
-  <Paragraphs>1411</Paragraphs>
+  <Lines>1199</Lines>
+  <Paragraphs>681</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6633</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53630</CharactersWithSpaces>
+  <CharactersWithSpaces>55870</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6633</dc:title>
   <dc:subject>Completion Guaranty [6000 Series Post-Closing]</dc:subject>
-  <dc:creator/>
+  <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iManageFooter">
+    <vt:lpwstr>69648355-v1</vt:lpwstr>
+  </property>
+</Properties>
+</file>