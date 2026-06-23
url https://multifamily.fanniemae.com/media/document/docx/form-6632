--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32EF6871" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="YiFSelection"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[TO BE USED WITH THE 4000 SERIES LOAN DOCUMENTS POST-CLOSING]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258679AA" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
@@ -585,51 +586,65 @@
         <w:t xml:space="preserve">construction </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and architectural </w:t>
       </w:r>
       <w:r w:rsidRPr="0073561A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>agreements approved by Fannie Mae in connection with the Guaranteed Work (the “</w:t>
       </w:r>
       <w:r w:rsidRPr="0073561A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plans</w:t>
       </w:r>
       <w:r w:rsidRPr="0073561A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">”).  As a condition to permitting Borrower to undertake the Guaranteed Work, </w:t>
+        <w:t xml:space="preserve">”).  As a condition to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0073561A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>permitting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0073561A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Borrower to undertake the Guaranteed Work, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="0073561A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires that Guarantor execute this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237CD8A1" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="0073561A" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -707,54 +722,51 @@
     <w:p w14:paraId="757C9C08" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Defined Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487AC987" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms in the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Security </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF8">
         <w:t>Instrument.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005D7FD4">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF8">
         <w:t xml:space="preserve">Guarantor shall be deemed </w:t>
       </w:r>
       <w:r w:rsidRPr="001C2977">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[“Guarantor”][“Key Principal”] </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF8">
         <w:t xml:space="preserve">for purposes of the Loan Documents except in connection with </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[guarantor][key principal]</w:t>
@@ -1216,76 +1228,82 @@
         </w:smartTagPr>
         <w:smartTag w:uri="schemas-workshare-com/workshare" w:element="PolicySmartTags.CWSPolicyTagAction_4">
           <w:smartTagPr>
             <w:attr w:name="TagType" w:val="5"/>
           </w:smartTagPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
             <w:smartTagPr>
               <w:attr w:name="TagType" w:val="5"/>
             </w:smartTagPr>
             <w:r w:rsidRPr="00F14631">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>private</w:t>
             </w:r>
           </w:smartTag>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D9DC30" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="001C2977">
+    <w:p w14:paraId="06D9DC30" w14:textId="15C0CC65" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="001C2977">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voidable Transfer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any fraudulent conveyance, preference or other voidable or recoverable payment of money or transfer of property</w:t>
       </w:r>
+      <w:r w:rsidR="005D7FD4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6EE0C23A" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00D20733" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Ref398719917"/>
       <w:r w:rsidRPr="00D20733">
         <w:t>Guaranteed Obligations.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="3F880C07" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00D20733" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D20733">
         <w:t>Guarantor hereby absolutely, unconditionally</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D20733">
         <w:t xml:space="preserve"> and irrevocably guarantees to </w:t>
       </w:r>
       <w:r>
@@ -1299,59 +1317,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6142442E" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00735A69" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D20733">
         <w:t xml:space="preserve">the Guaranteed </w:t>
       </w:r>
       <w:r w:rsidRPr="00735A69">
         <w:t>Work will be constructed substantially in accordance with the Approval Letter, the Loan Documents, the Plans and all laws, rules, regulations, and requirements of all applicable Governmental Authorities;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463E782B" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00735A69" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00735A69">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the Guaranteed Work will be completed and ready for occupancy, including the delivery of any certificates </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of occupancy or other permits </w:t>
       </w:r>
       <w:r w:rsidRPr="00735A69">
-        <w:t xml:space="preserve">required by law, as required by the Approval Letter, the Loan </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the Plans;</w:t>
+        <w:t>required by law, as required by the Approval Letter, the Loan Documents and the Plans;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6594F331" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00D20733" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D20733">
         <w:t>Borrower will fully and punctually pay and discharge any and all costs, expenses, obligations, and liabilities for or in conjunction with the cost of completing the Guaranteed Work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (including </w:t>
       </w:r>
       <w:r w:rsidRPr="009A714B">
         <w:t>all permitting fees, licensing fees, amounts payable under construction contracts, subcontracts and supply contracts, and all amounts payable to architects, engineers and other design consultants)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D20733">
         <w:t xml:space="preserve">, as </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D20733">
         <w:t>same become due and payable</w:t>
       </w:r>
       <w:r>
@@ -1607,59 +1617,51 @@
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00337B3E">
         <w:t xml:space="preserve"> deems </w:t>
       </w:r>
       <w:r>
         <w:t>appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="00337B3E">
         <w:t xml:space="preserve"> in order to so complete the </w:t>
       </w:r>
       <w:r>
         <w:t>Guaranteed</w:t>
       </w:r>
       <w:r w:rsidRPr="00337B3E">
         <w:t xml:space="preserve"> Work.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> may utilize such employees, agents, contractors, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or other Persons to perform the Guaranteed Work as </w:t>
+        <w:t xml:space="preserve"> may utilize such employees, agents, contractors, subcontractors or other Persons to perform the Guaranteed Work as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may elect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180D92FD" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00337B3E" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00337B3E">
         <w:t xml:space="preserve">Guarantor hereby waives any right to contest any such changes or modifications </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to the Plans, </w:t>
       </w:r>
       <w:r w:rsidRPr="00337B3E">
         <w:t>or the am</w:t>
       </w:r>
       <w:r>
@@ -1986,267 +1988,205 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="445F5B12" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Continuing Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1935AC8A" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The obligations of Guarantor under this Guaranty shall be unconditional irrespective of the genuineness, validity, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or enforceability of any provision of this Guaranty, the Note, the Security Instrument or any other Loan Document.  Guarantor agrees that performance of the obligations hereunder shall be a primary obligation, shall not be subject to any counterclaim, set-off, recoupment, abatement, deferment or defense based upon any claim that Guarantor may have against </w:t>
+        <w:t xml:space="preserve">The obligations of Guarantor under this Guaranty shall be unconditional irrespective of the genuineness, validity, regularity or enforceability of any provision of this Guaranty, the Note, the Security Instrument or any other Loan Document.  Guarantor agrees that performance of the obligations hereunder shall be a primary obligation, shall not be subject to any counterclaim, set-off, recoupment, abatement, deferment or defense based upon any claim that Guarantor may have against </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Borrower, any other guarantor of the obligations h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ereunder or any other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>erson, and shall remain in full force and effect without regard to, and shall not be released, discharged or affected in any way by any circumstance or condition (whether or not Guarantor shall have any knowledge thereof), including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B28EC4C" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any furnishing, exchange, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or release of any collateral securing repayment of the Loan, or any failure to perfect any lien in such collateral;</w:t>
+        <w:t>any furnishing, exchange, substitution or release of any collateral securing repayment of the Loan, or any failure to perfect any lien in such collateral;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFDE1FF" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any failure, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or delay on the part of Borrower, Guarantor, any other guarantor of the obligations hereunder or </w:t>
+        <w:t xml:space="preserve">any failure, omission or delay on the part of Borrower, Guarantor, any other guarantor of the obligations hereunder or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> to conform or comply with any term of any of the Loan Documents or failure of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> to give notice of any Event of Default;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D3CAEE" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">any action or inaction by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve"> under or in respect of any of the Loan Documents, any failure, lack of diligence, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or delay on the part of </w:t>
+        <w:t xml:space="preserve"> under or in respect of any of the Loan Documents, any failure, lack of diligence, omission or delay on the part of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> to perfect, enforce, assert or exercise any lien, security interest, right, power or remedy conferred upon it in any of the Loan Documents, or any other action or inaction on the part of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691CD763" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>any Bankruptcy Event, or any voluntary or involuntary bankruptcy, insolvency, reorganization, arrangement, readjustment, assignment for the benefit of creditors, composition, receivership, liquidation, marshaling of assets and liabilities or similar events or proceedings with respect to Guarantor or any other guarantor of the obligations hereunder, or any of their respective property or creditors or any action taken by any trustee or receiver or by any court in such proceeding;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127FE362" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any merger or consolidation of Borrower into or with any entity or any sale, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or Transfer of any asset of Borrower, Guarantor or any other guarantor of the obligations hereunder to any other Person;</w:t>
+        <w:t>any merger or consolidation of Borrower into or with any entity or any sale, lease or Transfer of any asset of Borrower, Guarantor or any other guarantor of the obligations hereunder to any other Person;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F42E817" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any change in the ownership of Borrower or any change in the relationship between Borrower, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or any other guarantor of the obligations hereunder, or any termination of such relationship;</w:t>
+        <w:t>any change in the ownership of Borrower or any change in the relationship between Borrower, Guarantor or any other guarantor of the obligations hereunder, or any termination of such relationship;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CE8AC1" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any release or discharge by operation of law of Borrower, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or any other guarantor of the obligations hereunder, </w:t>
+        <w:t xml:space="preserve">any release or discharge by operation of law of Borrower, Guarantor or any other guarantor of the obligations hereunder, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>any obligation or agreement contained in any of the Loan Documents; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12ADE422" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>any other occurrence, circumstance, happening or event, whether similar or dissimilar to the foregoing, and whether seen or unforeseen, which otherwise might constitute a legal or equitable defense or discharge of the liabilities of a guarantor or surety or which otherwise might limit recourse against Borrower or Guarantor to the fullest extent permitted by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3415B3E9" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Guarantor Waivers.</w:t>
@@ -2368,65 +2308,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC94E99" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>No Effect Upon Obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD94270" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">At any time or from time to time and any number of times, without notice to Guarantor and without releasing, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or affecting the liability of Guarantor:</w:t>
+        <w:t>At any time or from time to time and any number of times, without notice to Guarantor and without releasing, discharging or affecting the liability of Guarantor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D68A19" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>the time for payment of the principal of or interest on the Indebtedness may be extended or the Indebtedness may be renewed in whole or in part;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797C9887" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">the rate of interest on or period of amortization of the Loan or the amount of the </w:t>
       </w:r>
       <w:r>
         <w:t>monthly installments payable under the Note, or any other Lo</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>an Documents may be modified;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF45CC4" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
@@ -2474,59 +2400,51 @@
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> and Borrower in any respect, including an increase in the principal amount of the Loan;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B74ABA3" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">any amounts under the </w:t>
       </w:r>
       <w:r>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> or any other Loan Document may be released;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E959C3" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">any security for the Indebtedness may be modified, exchanged, released, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or otherwise dealt with or additional security may be pledged or mortgaged for the Indebtedness;</w:t>
+        <w:t>any security for the Indebtedness may be modified, exchanged, released, surrendered or otherwise dealt with or additional security may be pledged or mortgaged for the Indebtedness;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44258DF8" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>the payment of the Indebtedness or any security for the Indebtedness, or both, may be subordinated to the right to payment or the security, or both, of any other present or future creditor of Borrower;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC42DCB" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">any payments made by Borrower to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve"> may be applied to the Indebtedness in such priority as </w:t>
@@ -2745,64 +2663,56 @@
     <w:p w14:paraId="707A0F3B" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Subordination of Affiliated Debt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A73AD4" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any indebtedness of Borrower held by Guarantor now or in the future is and shall be subordinated to the Indebtedness and any such indebtedness of Borrower shall be collected, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>enforced</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and received by Guarantor, as trustee for </w:t>
+        <w:t xml:space="preserve">enforced and received by Guarantor, as trustee for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, but without reducing or affecting in any manner the liability of Guarantor under the other provisions of this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B889C2D" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Subrogation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52DC36EC" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
@@ -2836,51 +2746,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6533EE00" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Voidable Transfer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143E4FEB" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If any payment by Borrower is held to constitute a preference under any Insolvency Laws or similar laws, or if for any other reason </w:t>
+        <w:t xml:space="preserve">If any payment by Borrower is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>held</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to constitute a preference under any Insolvency Laws or similar laws, or if for any other reason </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is required to refund any sums to Borrower, such refund shall not constitute a release of any liability of Guarantor under this Guaranty.  It is the intention of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2955,51 +2879,65 @@
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantor acknowledges and agrees that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is authorized, no more frequently than once in any twelve (12) month period, to obtain a credit report (if applicable) on Guarantor, the cost of which shall be paid for by Guarantor.  Guarantor acknowledges and agrees that </w:t>
+        <w:t xml:space="preserve"> is authorized, no more frequently than once in any twelve (12) month period, to obtain a credit report (if applicable) on Guarantor, the cost of which shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>paid for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Guarantor.  Guarantor acknowledges and agrees that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is authorized to obtain a c</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">redit </w:t>
@@ -3130,65 +3068,65 @@
         <w:t>Successors and Assigns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668C102B" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may assign its rights under this Guaranty in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty shall inure to the benefit of such assignee to the extent so assigned.  Guarantor may not assign its rights, </w:t>
+        <w:t xml:space="preserve"> may assign its rights under this Guaranty in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty shall </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>duties</w:t>
+        <w:t>inure</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> to the benefit of such assignee to the extent so assigned.  Guarantor may not assign its rights, duties </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> obligations under this Guaranty, in whole or in part, without </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">’s prior written consent and any such assignment shall be deemed void </w:t>
@@ -3250,79 +3188,51 @@
         <w:r w:rsidRPr="00030DF1">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>MAY</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NOT BE CONTRADICTED BY EVIDENCE OF PRIOR, CONTEMPORANEOUS OR SUBSEQUENT ORAL AGREEMENTS.  THERE </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="00030DF1">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ARE</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NO UNWRITTEN ORAL AGREEMENTS BETWEEN THE PARTIES.  All prior or contemporaneous agreements, understandings, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> or terminated except by an agreement in writing signed by the party against which the enforcement of the waiver, modification, amendment, discharge or termination is sought, and then only to the extent set forth in that agreement.</w:t>
+        <w:t xml:space="preserve"> NO UNWRITTEN ORAL AGREEMENTS BETWEEN THE PARTIES.  All prior or contemporaneous agreements, understandings, representations and statements, oral or written, are merged into this Guaranty.  Neither this Guaranty nor any of its provisions may be waived, modified, amended, discharged or terminated except by an agreement in writing signed by the party against which the enforcement of the waiver, modification, amendment, discharge or termination is sought, and then only to the extent set forth in that agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F277BA" w14:textId="77777777" w:rsidR="00F24A9E" w:rsidRPr="009E1F05" w:rsidRDefault="00F24A9E" w:rsidP="009F70C1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Governing Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE7E51F" w14:textId="77777777" w:rsidR="00F24A9E" w:rsidRPr="009E1F05" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24A9E">
@@ -3483,59 +3393,51 @@
         <w:lastRenderedPageBreak/>
         <w:t>No Reliance.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="0FBFCD62" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_DV_C1361"/>
       <w:r>
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="00833AC9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acknowledges</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and warrants that:</w:t>
+        <w:t>, represents and warrants that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C36E897" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="004D1C65" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C65">
         <w:t>it understands the nature and structure of the transactions contemplated by this Guaranty and the other Loan Documents;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7185C756" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="004D1C65" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C65">
         <w:t>it is familiar with the provisions of all of the documents and instruments relating to such transactions;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343D3052" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="004D1C65" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C65">
         <w:t>it understands the risks inherent in such transactions, including the risk of loss of all or any part of the Mortgaged Property or of the assets of Guarantor;</w:t>
       </w:r>
@@ -3599,52 +3501,57 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>curs.  All n</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otices under this Guaranty shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D943535" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>in writing and shall be</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C9F53D" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00030DF1">
-        <w:t>delivered, in person;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00030DF1">
+        <w:t>delivered,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00030DF1">
+        <w:t xml:space="preserve"> in person;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D20DD6" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>mailed, postage prepaid, either by registered or certified delivery, return receipt requested;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C699B24" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>sent by overnight courier; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A718A19" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>sent by electronic mail with originals to follow by overnight courier;</w:t>
       </w:r>
@@ -3748,59 +3655,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Whenever Guarantor’s knowledge is implicated in this Guaranty or the phrase “to Guarantor’s knowledge” or a similar phrase is used in this Guaranty, Guarantor’s knowledge or such phrase(s) shall be interpreted to mean to the best of Guarantor’s knowledge after reasonable and diligent inquiry and investigation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E36670A" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">Unless otherwise provided in this Guaranty, if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
-        <w:t xml:space="preserve">designation, determination, selection, estimate, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or decision is required, permitted or contemplated hereunder, such </w:t>
+        <w:t xml:space="preserve">designation, determination, selection, estimate, action or decision is required, permitted or contemplated hereunder, such </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">designation, determination, selection, estimate, action or decision shall be made in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>’s sole and absolute discretion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681BDA33" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00030DF1" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>All references in this Guaranty to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
       </w:r>
     </w:p>
@@ -4102,51 +4001,59 @@
         <w:t>shall comply</w:t>
       </w:r>
       <w:r w:rsidRPr="00160009">
         <w:t xml:space="preserve"> with all of the covenants set forth in the Loan Documents with respect to Guarantor</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF3BE4A" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00160009" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00160009">
         <w:t>No Event of Default.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD82196" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Guarantor represents and warrants that, as of the date hereof, no Event of Default under the Loan Documents, nor event or condition which, with the giving of notice or the passage of time, or both, would constitute an Event of Default, has occurred and is continuing.</w:t>
+        <w:t xml:space="preserve">Guarantor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>represents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and warrants that, as of the date hereof, no Event of Default under the Loan Documents, nor event or condition which, with the giving of notice or the passage of time, or both, would constitute an Event of Default, has occurred and is continuing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208D1EFB" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00160009" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00160009">
         <w:t>Costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60EA5275" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
@@ -4360,57 +4267,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BC1B75">
+      <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00BC1B75">
+      <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
       <w:r w:rsidR="00F24A9E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5837,90 +5744,90 @@
         <w:t>Code</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, exonerates a surety</w:t>
       </w:r>
       <w:r>
         <w:t>), Section 2848 (a surety, upon satisfaction of the obligation of the principal, is entitled to enforce remedies which the creditor then has against the principal and to pursue his co-sureties or other third parties after the surety has satisfied the underlying debt, or at least more than his share of it), and Section 2849 (a surety is entitled to the benefit of security held by the creditor for the performance of the principal obligation held by the creditor).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505F447C" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(g)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Guarantor waives any defense that Guarantor may have by reason of the failure of Fannie Mae to provide Guarantor with any material facts about Borrower, including any information respecting the financial condition of Borrower, Borrower’s ability to perform the Loan obligations or the sufficiency of Fannie Mae’s security.</w:t>
+        <w:t xml:space="preserve">Guarantor waives any defense that Guarantor may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>have by reason</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of the failure of Fannie Mae to provide Guarantor with any material facts about Borrower, including any information respecting the financial condition of Borrower, Borrower’s ability to perform the Loan obligations or the sufficiency of Fannie Mae’s security.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D32C2D" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(h)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Guarantor waives </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">any defense that may arise by reason of the incapacity, lack of authority, death or disability of any other Person, or the failure of Fannie Mae to file or enforce a claim against the estate (in administration, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or any other proceeding) of any other person or persons.</w:t>
+        <w:t>any defense that may arise by reason of the incapacity, lack of authority, death or disability of any other Person, or the failure of Fannie Mae to file or enforce a claim against the estate (in administration, bankruptcy or any other proceeding) of any other person or persons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D52A01A" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_DV_M103"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor waives all rights of</w:t>
       </w:r>
@@ -6307,65 +6214,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3BB2B0" w14:textId="77777777" w:rsidR="00865215" w:rsidRDefault="00865215" w:rsidP="00865215">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor acknowledges and agrees that Fannie Mae has the right to collect on other collateral and to apply the receipts and proceeds therefrom to the amount due on the Indebtedness and that such application of such receipts and proceeds shall not reduce, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or impair the liability of Guarantor under this Guaranty.</w:t>
+        <w:t>Guarantor acknowledges and agrees that Fannie Mae has the right to collect on other collateral and to apply the receipts and proceeds therefrom to the amount due on the Indebtedness and that such application of such receipts and proceeds shall not reduce, affect or impair the liability of Guarantor under this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7342D41D" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00865215">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 9 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D055FE" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
@@ -6538,65 +6431,51 @@
         <w:t>Section 9 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7FEDC4" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor hereby releases, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and waives, to the fullest extent allowed by law, all rights and benefits, if any, under and by virtue of the homestead exemption laws of the jurisdiction in which the Mortgaged Property is located, if applicable.</w:t>
+        <w:t>Guarantor hereby releases, relinquishes and waives, to the fullest extent allowed by law, all rights and benefits, if any, under and by virtue of the homestead exemption laws of the jurisdiction in which the Mortgaged Property is located, if applicable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D15BC9" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6740,70 +6619,138 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the principal of, interest on and all other amounts due at any time under the Note or the Security Instrument, or any or all of them, including prepayment premiums, late charges, interest at the Default Rate and advances as provided in the Security Instrument to protect the security of the Security Instrument but expressly excludes any obligations under the Environmental Indemnity Agreement or other Loan Documents (including any obligations of Borrower under such other Loan Documents that are incorporated into or otherwise included in the obligations of Borrower under, the Note or Security Instrument).  The Security Instrument is from Borrower for benefit of Prior Lender as assigned to Fannie Mae.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACCF707" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 3 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642D8F66" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
+    <w:p w14:paraId="642D8F66" w14:textId="2AF69D13" w:rsidR="00FE6828" w:rsidRDefault="008F5EF4" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Notwithstanding anything in this Guaranty to the contrary, the instruments being guaranteed, within the meaning of K.R.S. 371.065, are the Note and the Security Instrument, but only to the extent of the Indebtedness.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Notwithstanding anything in this Guaranty to the contrary, the instruments being guaranteed, within the meaning of K.R.S. 371.065, are the Note and the Security Instrument, but only to the extent of the Indebtedness, which shall in no event exceed two hundred percent (200%) of the original principal balance of the Note, plus interest accruing on the guaranteed Indebtedness, and fees, charges and costs of collecting the guaranteed Indebtedness, including reasonable attorneys’ fees.  This Guaranty shall terminate on the date five (5) years after the Maturity Date (the “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”).  Termination of this Guaranty on the Termination Date shall not affect the liability of Guarantor with respect to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any Indebtedness created or incurred prior to the Termination Date, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE12D1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>extensions or renewals of, interest accruing on, or fees, costs, or expenses incurred with respect to, any Indebtedness on or after the Termination Date.  The words terminate and termination in the preceding sentence shall be given the same use and effect as set forth in KRS 371.065, as amended and effective in July 1990.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6828">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E31D50" w14:textId="77777777" w:rsidR="00C12A19" w:rsidRDefault="00C12A19" w:rsidP="00C12A19">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LOUISIANA</w:t>
       </w:r>
@@ -7045,51 +6992,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13E0259F" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>In addition, to the extent permitted by applicable law, Guarantor waives the benefit of Minnesota Statutes Section 582.30, and Guarantor further specifically agrees that, upon a Foreclosure Event, and in the event the proceeds thereof are not sufficient to pay in full the sums which Guarantor has herein agreed to pay, Guarantor shall be and hereby is expressly made liable to Fannie Mae for the amount of the deficiency, notwithstanding any provision of any law or contract which may prevent Fannie Mae from fully enforcing such deficiency against, or collecting such deficiency from, Borrower, or its successor or assigns, or which provides that the Indebtedness secured by the Security Instrument has been satisfied as the result of the foreclosure thereof or a sale thereunder.</w:t>
+        <w:t xml:space="preserve">In addition, to the extent permitted by applicable law, Guarantor waives the benefit of Minnesota Statutes Section 582.30, and Guarantor further specifically agrees that, upon a Foreclosure Event, and in the event the proceeds thereof are not sufficient to pay in full the sums which Guarantor has herein agreed to pay, Guarantor shall be and hereby is expressly made liable to Fannie Mae for the amount of the deficiency, notwithstanding any provision of any law or contract which may prevent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fannie Mae from fully enforcing such deficiency against, or collecting such deficiency from, Borrower, or its successor or assigns, or which provides that the Indebtedness secured by the Security Instrument has been satisfied as the result of the foreclosure thereof or a sale thereunder.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190FF4CB" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7122,125 +7076,165 @@
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in Nevada Revised Statutes Section 40.495(2), the benefits of the one-action rule under Nevada Revised Statutes Section 40.430, and to the extent </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in Nevada Revised Statutes Section 40.495(2), the benefits of the one-action rule under Nevada Revised Statutes Section 40.430, and to the extent permitted under Nevada Revised Statutes Section 104.3605</w:t>
+      </w:r>
+      <w:r w:rsidR="00926DFB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00926DFB">
+        <w:t>(9)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(9)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>, discharge under Nevada Revised Statutes Section 104.3605.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, discharge under Nevada Revised Statutes Section 104.3605.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637F76CC" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
+    <w:p w14:paraId="714E19A5" w14:textId="77777777" w:rsidR="00491C71" w:rsidRPr="00491C71" w:rsidRDefault="00491C71" w:rsidP="00491C71">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...18 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491C71">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEW MEXICO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491C71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00491C71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00491C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3ACD0B" w14:textId="77777777" w:rsidR="00491C71" w:rsidRPr="00491C71" w:rsidRDefault="00491C71" w:rsidP="00491C71">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> any and all defenses, claims, or protections under the Loan Documents or applicable law that would otherwise limit or preclude Guarantor’s liability and indemnity obligations to Lender for any costs or damages arising under the New Mexico Water Quality Act, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491C71">
+        <w:t xml:space="preserve">N.M. Stat. Ann. § 74-6-1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or related environmental laws, even if imposed retroactively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D913CF" w14:textId="77777777" w:rsidR="00491C71" w:rsidRPr="00491C71" w:rsidRDefault="00491C71" w:rsidP="00491C71">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491C71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFD5377" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
@@ -7248,65 +7242,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3077D087" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pursuant to Section 58-6-5 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than $25,000 not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
+        <w:t>Pursuant to Section 58-6-5 NMSA 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than $25,000 not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F878BC7" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NORTH</w:t>
@@ -7393,50 +7373,51 @@
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>proceed against or exhaust any collateral held by Fannie Mae to secure the repayment of the Indebtedness;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50756E7B" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>proceed against or pursue any remedy it may now or hereafter have against Borrower or any Guarantor, or, if Borrower or any Guarantor is a partnership, any general partner of Borrower or general partner of any Guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441C54DA" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7497,72 +7478,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1BD581" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor further waives, to the fullest extent permitted by applicable law, any right to revoke this Guaranty as to any future advances by Fannie Mae under the Security Instrument to protect its interest in the Mortgaged Property.  If Fannie Mae elects to enforce this Guaranty before, or without, enforcing the Security Instrument, Guarantor waives any right, whether pursuant to 12 Okla. Stat. Section 686 or otherwise, to require Fannie Mae to set off the value of the Mortgaged Property against the Indebtedness.  Guarantor also hereby specifically waives all defenses, </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> and rights which Guarantor might now or in the future have pursuant to 12 Okla. Stat. Section 686 (1991), 12A Okla. Stat. Section 3-605 (1992) and 15 Okla. Stat. Sections 323, 334, 335, 337, 338, 339, 341 and 344 (1991).</w:t>
+        <w:t>Guarantor further waives, to the fullest extent permitted by applicable law, any right to revoke this Guaranty as to any future advances by Fannie Mae under the Security Instrument to protect its interest in the Mortgaged Property.  If Fannie Mae elects to enforce this Guaranty before, or without, enforcing the Security Instrument, Guarantor waives any right, whether pursuant to 12 Okla. Stat. Section 686 or otherwise, to require Fannie Mae to set off the value of the Mortgaged Property against the Indebtedness.  Guarantor also hereby specifically waives all defenses, counterclaims, set-offs, benefits and rights which Guarantor might now or in the future have pursuant to 12 Okla. Stat. Section 686 (1991), 12A Okla. Stat. Section 3-605 (1992) and 15 Okla. Stat. Sections 323, 334, 335, 337, 338, 339, 341 and 344 (1991).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DA80A4" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7743,86 +7703,131 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F27B15C" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOUTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CBF38F" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
+    <w:p w14:paraId="40CBF38F" w14:textId="6A18F068" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
+        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]</w:t>
+      </w:r>
+      <w:r w:rsidR="005F29BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F29BE" w:rsidRPr="005F29BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: THE SIGNATURE OF GUARANTOR MUST BE ON THE PAGE CONTAINING THE </w:t>
+      </w:r>
+      <w:r w:rsidR="005F29BE" w:rsidRPr="005F29BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>APPRAISAL WAIVER TO COMPLY WITH SC CODE OF LAWS §</w:t>
+      </w:r>
+      <w:r w:rsidR="005F29BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F29BE" w:rsidRPr="005F29BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29-3-680]</w:t>
+      </w:r>
+      <w:r w:rsidR="005F29BE" w:rsidRPr="005F29BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4B8652" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
@@ -7846,113 +7851,151 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>State</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Specific Provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6CDBAB" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
+    <w:p w14:paraId="4B6CDBAB" w14:textId="0FBCFB4F" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The laws of </w:t>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">The laws of South Carolina provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may within thirty (30) days after the sale of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7096">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7096">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roperty apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>owing in connection with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A340DE8" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="005F29BE">
+      <w:pPr>
+        <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A064E81" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
-      <w:pPr>
+    <w:p w14:paraId="2A064E81" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="005F29BE">
+      <w:pPr>
+        <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -8086,51 +8129,50 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A21FE3" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Title:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -8328,110 +8370,97 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34563FEC" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>VERMONT:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 9 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDF1840" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A V.S.A. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
         </w:rPr>
         <w:t>§ 3-605.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B22F15" w14:textId="77777777" w:rsidR="00926DFB" w:rsidRDefault="00926DFB" w:rsidP="00926DFB">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -8607,51 +8636,50 @@
         <w:t xml:space="preserve"> LAW.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB0A32F" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>WEST VIRGINIA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 9 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12710AC2" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
@@ -8750,50 +8778,51 @@
       <w:r>
         <w:t>Obligations contracted for or incurred before such revocation shall also include credit extended after such revocation pursuant to commitments made by Fannie Mae before such revocation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CBD8BD" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Fannie Mae any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Fannie Mae to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute, judicial decision, waiver or otherwise. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged</w:t>
       </w:r>
       <w:r w:rsidR="00926DFB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall only be credited for the amount of proceeds actually received by </w:t>
       </w:r>
       <w:r w:rsidR="002C7C4C" w:rsidRPr="00EB58F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidR="00926DFB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8802,51 +8831,50 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2546973D" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IF GUARANTOR IS A MARRIED WISCONSIN RESIDENT, ADD THE FOLLOWING:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2024CB11" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8EFEBA" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -8897,352 +8925,336 @@
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MARITAL PURPOSE STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FB32E3" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00FE6828">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The undersigned Guarantor acknowledges and agrees that Guarantor’s obligations under the foregoing Guaranty are incurred in the interest of Guarantor’s marriage or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DBFD12" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRDefault="00FE6828" w:rsidP="00B80272">
-[...46 lines deleted...]
-    <w:p w14:paraId="12883D69" w14:textId="2AD7A7AA" w:rsidR="00656028" w:rsidRDefault="00FE6828" w:rsidP="00B80272">
+    <w:p w14:paraId="07CD8012" w14:textId="77777777" w:rsidR="00C80097" w:rsidRDefault="00C80097" w:rsidP="00C80097">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440" w:right="-90" w:firstLine="3690"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(SEAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06672741" w14:textId="595A6DC1" w:rsidR="001B7370" w:rsidRPr="004334A3" w:rsidRDefault="00FE6828" w:rsidP="00C80097">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440" w:right="-90" w:firstLine="3690"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Print Name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B80272" w:rsidRPr="00B80272">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00655698">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001B7370" w:rsidRPr="004334A3" w:rsidSect="00F83931">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EE3537B" w14:textId="77777777" w:rsidR="001D3DD6" w:rsidRDefault="001D3DD6">
+    <w:p w14:paraId="06A16FF1" w14:textId="77777777" w:rsidR="00076528" w:rsidRDefault="00076528">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A89E985" w14:textId="77777777" w:rsidR="001D3DD6" w:rsidRDefault="001D3DD6">
+    <w:p w14:paraId="6E2CE19A" w14:textId="77777777" w:rsidR="00076528" w:rsidRDefault="00076528">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E9CEFDF" w14:textId="77777777" w:rsidR="001D3DD6" w:rsidRDefault="001D3DD6">
+    <w:p w14:paraId="5331FF8D" w14:textId="77777777" w:rsidR="00076528" w:rsidRDefault="00076528">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tunga">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00400003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="405CF0C1" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00735A69" w:rsidRDefault="00FE6828" w:rsidP="00735A69">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY  YCFooter \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C12A19">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>7524732-v10</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="633D1DE1" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00B67F46" w:rsidRDefault="00FE6828" w:rsidP="00F855E2">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE6828" w:rsidRPr="00F41B10" w14:paraId="0D19D1F8" w14:textId="77777777" w:rsidTr="004D1C65">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3AB02CDC" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00F41B10" w:rsidRDefault="00FE6828" w:rsidP="00AB3B36">
@@ -9342,137 +9354,151 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00585AA8">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>14</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w14:paraId="0B86D8CA" w14:textId="77777777" w:rsidTr="00A92201">
+    <w:tr w:rsidR="005F29BE" w:rsidRPr="00F41B10" w14:paraId="0B86D8CA" w14:textId="77777777" w:rsidTr="00A92201">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3298D390" w14:textId="77777777" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="3298D390" w14:textId="77777777" w:rsidR="005F29BE" w:rsidRPr="00F41B10" w:rsidRDefault="005F29BE" w:rsidP="005F29BE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2BF90531" w14:textId="61D6B46F" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="2BF90531" w14:textId="72FDE562" w:rsidR="005F29BE" w:rsidRPr="00F41B10" w:rsidRDefault="006D004C" w:rsidP="005F29BE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC2503">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="005F29BE">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0B490664" w14:textId="768B92B6" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="0B490664" w14:textId="7DDFAC5A" w:rsidR="005F29BE" w:rsidRPr="00F41B10" w:rsidRDefault="005F29BE" w:rsidP="005F29BE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4F37622C" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00735A69" w:rsidRDefault="00FE6828" w:rsidP="0044537F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08E9830B" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00B67F46" w:rsidRDefault="00FE6828" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE6828" w:rsidRPr="00F41B10" w14:paraId="2A58BAF6" w14:textId="77777777" w:rsidTr="008B1597">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="0154E829" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00F41B10" w:rsidRDefault="00FE6828" w:rsidP="00AB3B36">
@@ -9572,138 +9598,152 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00585AA8">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w14:paraId="374266F9" w14:textId="77777777" w:rsidTr="00FC618C">
+    <w:tr w:rsidR="005F29BE" w:rsidRPr="00F41B10" w14:paraId="374266F9" w14:textId="77777777" w:rsidTr="00FC618C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="29092AAD" w14:textId="77777777" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="29092AAD" w14:textId="77777777" w:rsidR="005F29BE" w:rsidRPr="00F41B10" w:rsidRDefault="005F29BE" w:rsidP="005F29BE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5FB6ECA0" w14:textId="474B364F" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="5FB6ECA0" w14:textId="24346333" w:rsidR="005F29BE" w:rsidRPr="00F41B10" w:rsidRDefault="006D004C" w:rsidP="005F29BE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC2503">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="005F29BE">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="07A09A0C" w14:textId="6A0A9FF2" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="07A09A0C" w14:textId="00876687" w:rsidR="005F29BE" w:rsidRPr="00F41B10" w:rsidRDefault="005F29BE" w:rsidP="005F29BE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0975232C" w14:textId="77777777" w:rsidR="00FE6828" w:rsidRPr="00735A69" w:rsidRDefault="00FE6828" w:rsidP="00735A69">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50913761" w14:textId="77777777" w:rsidR="00655698" w:rsidRPr="00B67F46" w:rsidRDefault="00655698" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00655698" w:rsidRPr="00F41B10" w14:paraId="13F5AC0F" w14:textId="77777777" w:rsidTr="008B1597">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6E065BFA" w14:textId="77777777" w:rsidR="00655698" w:rsidRPr="00F41B10" w:rsidRDefault="00655698" w:rsidP="00AB3B36">
@@ -9810,138 +9850,152 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w14:paraId="772C4D6A" w14:textId="77777777" w:rsidTr="00723029">
+    <w:tr w:rsidR="005F29BE" w:rsidRPr="00F41B10" w14:paraId="772C4D6A" w14:textId="77777777" w:rsidTr="00723029">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="52D66EA0" w14:textId="77777777" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="52D66EA0" w14:textId="77777777" w:rsidR="005F29BE" w:rsidRPr="00F41B10" w:rsidRDefault="005F29BE" w:rsidP="005F29BE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="075ECC4A" w14:textId="73B4949C" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="075ECC4A" w14:textId="23007A3A" w:rsidR="005F29BE" w:rsidRPr="00F41B10" w:rsidRDefault="006D004C" w:rsidP="005F29BE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC2503">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="005F29BE">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5ACFF664" w14:textId="72D14135" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="5ACFF664" w14:textId="6441BDBA" w:rsidR="005F29BE" w:rsidRPr="00F41B10" w:rsidRDefault="005F29BE" w:rsidP="005F29BE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="79A2DBB5" w14:textId="77777777" w:rsidR="00655698" w:rsidRPr="00735A69" w:rsidRDefault="00655698" w:rsidP="00735A69">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D672226" w14:textId="77777777" w:rsidR="00FD16C8" w:rsidRPr="00B67F46" w:rsidRDefault="00FD16C8" w:rsidP="00F855E2">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FD16C8" w:rsidRPr="00F41B10" w14:paraId="2B259143" w14:textId="77777777" w:rsidTr="008B1597">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3895EC17" w14:textId="77777777" w:rsidR="00FD16C8" w:rsidRPr="00F41B10" w:rsidRDefault="00AB3B36" w:rsidP="00AB3B36">
@@ -10073,136 +10127,171 @@
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="5B428723" w14:textId="77777777" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="224734B7" w14:textId="2A143352" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="224734B7" w14:textId="7E8F1838" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="006D004C" w:rsidP="00F24A9E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC2503">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00F24A9E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r w:rsidR="005F29BE">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="20BE12A5" w14:textId="2BE81799" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
+        <w:p w14:paraId="20BE12A5" w14:textId="21506C3F" w:rsidR="00F24A9E" w:rsidRPr="00F41B10" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="005F29BE">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7EA59BCE" w14:textId="77777777" w:rsidR="00FD16C8" w:rsidRPr="00735A69" w:rsidRDefault="00FD16C8" w:rsidP="00735A69">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E5995CC" w14:textId="77777777" w:rsidR="001D3DD6" w:rsidRDefault="001D3DD6">
+    <w:p w14:paraId="72F62634" w14:textId="77777777" w:rsidR="00076528" w:rsidRDefault="00076528">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B7B571E" w14:textId="77777777" w:rsidR="001D3DD6" w:rsidRDefault="001D3DD6">
+    <w:p w14:paraId="5FC9F730" w14:textId="77777777" w:rsidR="00076528" w:rsidRDefault="00076528">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B2C97EE" w14:textId="78CD8DD4" w:rsidR="00F24A9E" w:rsidRPr="00F24A9E" w:rsidRDefault="00F24A9E" w:rsidP="00F24A9E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5694C68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4DB20EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -15679,884 +15768,922 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1345941066">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="931472102">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="860317826">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="797915953">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1455101155">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="681510149">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1326930040">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1200826432">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1038824023">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="484855493">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1935045801">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1307318662">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1528134343">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="652684961">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1833448697">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="667753479">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="848521911">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="391274519">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1116869487">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="470293403">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1803110559">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1818374749">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="919871903">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="953705538">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1706952236">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="827327861">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1856725818">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="955334550">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="583034492">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="937059766">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="62340675">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="627277098">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="312179719">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="130751542">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1299653483">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="518667519">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="803355520">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1689403052">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1037389527">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1281306815">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1310597812">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="629944940">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="703483475">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="289866116">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1229532814">
     <w:abstractNumId w:val="37"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1689982436">
     <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="333798138">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="402458275">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007952D3"/>
     <w:rsid w:val="00000367"/>
     <w:rsid w:val="0000483F"/>
     <w:rsid w:val="000074CF"/>
     <w:rsid w:val="00010385"/>
     <w:rsid w:val="00014BD4"/>
     <w:rsid w:val="0003091C"/>
     <w:rsid w:val="00030DF1"/>
     <w:rsid w:val="00033BF9"/>
     <w:rsid w:val="0003413E"/>
     <w:rsid w:val="00034C35"/>
     <w:rsid w:val="000352D8"/>
     <w:rsid w:val="0004146E"/>
     <w:rsid w:val="00056328"/>
     <w:rsid w:val="000658A1"/>
     <w:rsid w:val="00066FED"/>
+    <w:rsid w:val="00076528"/>
     <w:rsid w:val="00077F5D"/>
     <w:rsid w:val="00083AEB"/>
     <w:rsid w:val="000A763B"/>
     <w:rsid w:val="000B1BC6"/>
     <w:rsid w:val="000B3EDC"/>
     <w:rsid w:val="000B6AC8"/>
     <w:rsid w:val="000C066E"/>
     <w:rsid w:val="000C32C4"/>
     <w:rsid w:val="000C6D72"/>
     <w:rsid w:val="000D1066"/>
     <w:rsid w:val="000D20A0"/>
     <w:rsid w:val="000D7535"/>
     <w:rsid w:val="000E7965"/>
     <w:rsid w:val="000F1D48"/>
     <w:rsid w:val="00103DFE"/>
     <w:rsid w:val="001105BA"/>
     <w:rsid w:val="00113334"/>
     <w:rsid w:val="00115196"/>
     <w:rsid w:val="001164AF"/>
     <w:rsid w:val="00124ED7"/>
     <w:rsid w:val="0012700E"/>
     <w:rsid w:val="00137D99"/>
     <w:rsid w:val="0014040E"/>
     <w:rsid w:val="00140418"/>
     <w:rsid w:val="00141788"/>
     <w:rsid w:val="00143C85"/>
     <w:rsid w:val="001456A9"/>
     <w:rsid w:val="00150793"/>
     <w:rsid w:val="00150A42"/>
     <w:rsid w:val="00153225"/>
     <w:rsid w:val="00153294"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="0016541E"/>
     <w:rsid w:val="001753CA"/>
     <w:rsid w:val="001763DC"/>
     <w:rsid w:val="00183BFF"/>
     <w:rsid w:val="0018514C"/>
+    <w:rsid w:val="00193F01"/>
     <w:rsid w:val="00196882"/>
     <w:rsid w:val="001A32C5"/>
     <w:rsid w:val="001A45AC"/>
     <w:rsid w:val="001A56B3"/>
     <w:rsid w:val="001B4A90"/>
     <w:rsid w:val="001B7370"/>
     <w:rsid w:val="001C2977"/>
     <w:rsid w:val="001D3DD6"/>
     <w:rsid w:val="001E121C"/>
     <w:rsid w:val="001E1BBB"/>
     <w:rsid w:val="001E36D3"/>
     <w:rsid w:val="001F4D88"/>
     <w:rsid w:val="00200EB8"/>
     <w:rsid w:val="00202B05"/>
     <w:rsid w:val="00202BAB"/>
     <w:rsid w:val="002032DF"/>
     <w:rsid w:val="00204A4D"/>
     <w:rsid w:val="002200C0"/>
     <w:rsid w:val="002215C7"/>
     <w:rsid w:val="0022447C"/>
     <w:rsid w:val="002341C4"/>
     <w:rsid w:val="00235E70"/>
     <w:rsid w:val="00253B0C"/>
     <w:rsid w:val="00262991"/>
+    <w:rsid w:val="00271BD8"/>
+    <w:rsid w:val="00274D2B"/>
     <w:rsid w:val="002A7FB5"/>
     <w:rsid w:val="002B2C53"/>
     <w:rsid w:val="002B2CA7"/>
     <w:rsid w:val="002C2E8A"/>
     <w:rsid w:val="002C7C4C"/>
     <w:rsid w:val="002D2808"/>
     <w:rsid w:val="002D5381"/>
     <w:rsid w:val="002E01B7"/>
     <w:rsid w:val="002E552E"/>
     <w:rsid w:val="002F0FFD"/>
     <w:rsid w:val="002F445F"/>
     <w:rsid w:val="002F7DC5"/>
     <w:rsid w:val="003074DE"/>
+    <w:rsid w:val="003075CB"/>
     <w:rsid w:val="00307AC4"/>
     <w:rsid w:val="00311CAE"/>
     <w:rsid w:val="00313372"/>
+    <w:rsid w:val="00316F45"/>
     <w:rsid w:val="00320D73"/>
     <w:rsid w:val="0033154C"/>
     <w:rsid w:val="00337B3E"/>
     <w:rsid w:val="003424A3"/>
     <w:rsid w:val="003435E0"/>
     <w:rsid w:val="00351034"/>
     <w:rsid w:val="003553ED"/>
     <w:rsid w:val="00360D28"/>
     <w:rsid w:val="00366F30"/>
     <w:rsid w:val="0037061B"/>
     <w:rsid w:val="003729B6"/>
     <w:rsid w:val="00374252"/>
     <w:rsid w:val="00385FE5"/>
     <w:rsid w:val="00391F3F"/>
     <w:rsid w:val="00392E11"/>
     <w:rsid w:val="00393769"/>
     <w:rsid w:val="003A0178"/>
     <w:rsid w:val="003A14A4"/>
     <w:rsid w:val="003A3ED7"/>
     <w:rsid w:val="003A5FDA"/>
     <w:rsid w:val="003A71F2"/>
     <w:rsid w:val="003B2B42"/>
     <w:rsid w:val="003C06B0"/>
     <w:rsid w:val="003C0FE3"/>
     <w:rsid w:val="003C17C2"/>
     <w:rsid w:val="003D0FEC"/>
     <w:rsid w:val="003D3EC1"/>
+    <w:rsid w:val="003E0723"/>
     <w:rsid w:val="003E1580"/>
+    <w:rsid w:val="003E501D"/>
     <w:rsid w:val="003E72D3"/>
     <w:rsid w:val="003E7669"/>
     <w:rsid w:val="003F2D76"/>
     <w:rsid w:val="003F3DA1"/>
     <w:rsid w:val="00402D84"/>
     <w:rsid w:val="00407E6C"/>
     <w:rsid w:val="00407FAA"/>
     <w:rsid w:val="00414AD5"/>
     <w:rsid w:val="00421F80"/>
     <w:rsid w:val="00431470"/>
     <w:rsid w:val="004334A3"/>
     <w:rsid w:val="00434BA3"/>
     <w:rsid w:val="00435060"/>
     <w:rsid w:val="00442382"/>
     <w:rsid w:val="0044537F"/>
     <w:rsid w:val="00446435"/>
     <w:rsid w:val="00446DA1"/>
     <w:rsid w:val="00446FB5"/>
     <w:rsid w:val="00455819"/>
     <w:rsid w:val="004568A6"/>
     <w:rsid w:val="004570D8"/>
     <w:rsid w:val="004679A0"/>
     <w:rsid w:val="0047166C"/>
     <w:rsid w:val="004735C5"/>
+    <w:rsid w:val="004773DC"/>
     <w:rsid w:val="00490CCB"/>
+    <w:rsid w:val="00491C71"/>
     <w:rsid w:val="00494540"/>
     <w:rsid w:val="004969D6"/>
     <w:rsid w:val="00496E4C"/>
     <w:rsid w:val="004A0DB6"/>
     <w:rsid w:val="004A3B77"/>
     <w:rsid w:val="004B09D5"/>
     <w:rsid w:val="004B629B"/>
     <w:rsid w:val="004C4357"/>
     <w:rsid w:val="004D06B9"/>
     <w:rsid w:val="004D1C65"/>
+    <w:rsid w:val="004D25FF"/>
+    <w:rsid w:val="004E450D"/>
     <w:rsid w:val="004E7E66"/>
     <w:rsid w:val="004F21BA"/>
     <w:rsid w:val="00504AD7"/>
     <w:rsid w:val="00507AE2"/>
     <w:rsid w:val="00515ECC"/>
     <w:rsid w:val="00521EB8"/>
     <w:rsid w:val="005249A4"/>
     <w:rsid w:val="00524A81"/>
     <w:rsid w:val="005322A5"/>
     <w:rsid w:val="005340F9"/>
     <w:rsid w:val="00534CA2"/>
     <w:rsid w:val="00541149"/>
     <w:rsid w:val="00543E0A"/>
     <w:rsid w:val="00551520"/>
     <w:rsid w:val="0055644E"/>
     <w:rsid w:val="00573548"/>
     <w:rsid w:val="00580397"/>
     <w:rsid w:val="00585AA8"/>
     <w:rsid w:val="00585E90"/>
     <w:rsid w:val="00592C8C"/>
     <w:rsid w:val="005A0EE0"/>
     <w:rsid w:val="005B03EA"/>
     <w:rsid w:val="005B20AB"/>
     <w:rsid w:val="005B2F2E"/>
     <w:rsid w:val="005B5A44"/>
     <w:rsid w:val="005B5D4F"/>
     <w:rsid w:val="005B6F23"/>
     <w:rsid w:val="005C0C89"/>
     <w:rsid w:val="005C2B1B"/>
     <w:rsid w:val="005D007F"/>
+    <w:rsid w:val="005D7FD4"/>
     <w:rsid w:val="005E2405"/>
     <w:rsid w:val="005F03F2"/>
+    <w:rsid w:val="005F29BE"/>
     <w:rsid w:val="005F58B3"/>
     <w:rsid w:val="0060321D"/>
     <w:rsid w:val="0060459D"/>
     <w:rsid w:val="00605059"/>
     <w:rsid w:val="00605096"/>
     <w:rsid w:val="0061278C"/>
     <w:rsid w:val="00612861"/>
     <w:rsid w:val="006312B4"/>
     <w:rsid w:val="0063347C"/>
     <w:rsid w:val="00640923"/>
+    <w:rsid w:val="0064175A"/>
     <w:rsid w:val="00651FBD"/>
     <w:rsid w:val="00655698"/>
     <w:rsid w:val="00656028"/>
     <w:rsid w:val="0065623D"/>
     <w:rsid w:val="00664388"/>
     <w:rsid w:val="00664978"/>
     <w:rsid w:val="00666DE2"/>
+    <w:rsid w:val="0066708A"/>
     <w:rsid w:val="00673AF2"/>
     <w:rsid w:val="006839AC"/>
     <w:rsid w:val="00686576"/>
     <w:rsid w:val="00690EF7"/>
     <w:rsid w:val="006919D7"/>
     <w:rsid w:val="006940F2"/>
     <w:rsid w:val="0069687D"/>
     <w:rsid w:val="006A2D6F"/>
     <w:rsid w:val="006B348B"/>
     <w:rsid w:val="006B5A90"/>
     <w:rsid w:val="006C3248"/>
+    <w:rsid w:val="006D004C"/>
     <w:rsid w:val="006D0FD2"/>
     <w:rsid w:val="006D5D2F"/>
     <w:rsid w:val="006D6166"/>
     <w:rsid w:val="006D7F4C"/>
     <w:rsid w:val="006E0BB1"/>
     <w:rsid w:val="006E0C4F"/>
     <w:rsid w:val="006E280C"/>
     <w:rsid w:val="006F0DE1"/>
     <w:rsid w:val="00704EFC"/>
     <w:rsid w:val="00705955"/>
     <w:rsid w:val="007071A3"/>
     <w:rsid w:val="00715C3B"/>
     <w:rsid w:val="00720890"/>
     <w:rsid w:val="00724E36"/>
     <w:rsid w:val="00730660"/>
     <w:rsid w:val="00731F15"/>
     <w:rsid w:val="00733D8D"/>
     <w:rsid w:val="0073561A"/>
     <w:rsid w:val="00735A69"/>
     <w:rsid w:val="007450E6"/>
     <w:rsid w:val="00745161"/>
     <w:rsid w:val="007479F3"/>
     <w:rsid w:val="00747F27"/>
     <w:rsid w:val="00752DB9"/>
     <w:rsid w:val="00753C33"/>
     <w:rsid w:val="00753DE6"/>
     <w:rsid w:val="0075522E"/>
     <w:rsid w:val="00760294"/>
     <w:rsid w:val="0076169C"/>
     <w:rsid w:val="00761DBF"/>
     <w:rsid w:val="00765903"/>
     <w:rsid w:val="00772801"/>
     <w:rsid w:val="00774A67"/>
     <w:rsid w:val="007859D4"/>
     <w:rsid w:val="00786E30"/>
     <w:rsid w:val="00790F6F"/>
     <w:rsid w:val="007915E6"/>
     <w:rsid w:val="00793D76"/>
     <w:rsid w:val="007952D3"/>
     <w:rsid w:val="00797C4E"/>
     <w:rsid w:val="007A5833"/>
     <w:rsid w:val="007A6B12"/>
     <w:rsid w:val="007B61AE"/>
     <w:rsid w:val="007B669A"/>
+    <w:rsid w:val="007C4180"/>
     <w:rsid w:val="007C66AC"/>
     <w:rsid w:val="007D1F48"/>
     <w:rsid w:val="007D3710"/>
+    <w:rsid w:val="007D5BC3"/>
     <w:rsid w:val="007D6771"/>
     <w:rsid w:val="007D69FD"/>
     <w:rsid w:val="007E2131"/>
     <w:rsid w:val="007E281F"/>
     <w:rsid w:val="007F24E5"/>
     <w:rsid w:val="007F29F8"/>
     <w:rsid w:val="00812613"/>
     <w:rsid w:val="008228FF"/>
     <w:rsid w:val="00826547"/>
     <w:rsid w:val="0082737E"/>
+    <w:rsid w:val="00827619"/>
     <w:rsid w:val="008352FF"/>
     <w:rsid w:val="0083723C"/>
+    <w:rsid w:val="00841A36"/>
     <w:rsid w:val="008449DE"/>
     <w:rsid w:val="008518B5"/>
     <w:rsid w:val="0086065B"/>
     <w:rsid w:val="008618EF"/>
     <w:rsid w:val="00865215"/>
     <w:rsid w:val="00871E04"/>
     <w:rsid w:val="0087700F"/>
     <w:rsid w:val="00880626"/>
     <w:rsid w:val="00887640"/>
     <w:rsid w:val="00890DED"/>
     <w:rsid w:val="008A2128"/>
     <w:rsid w:val="008B1597"/>
     <w:rsid w:val="008B78F6"/>
     <w:rsid w:val="008C32BF"/>
     <w:rsid w:val="008C65D6"/>
+    <w:rsid w:val="008C69D5"/>
     <w:rsid w:val="008D0FCC"/>
     <w:rsid w:val="008D1F76"/>
     <w:rsid w:val="008E224E"/>
     <w:rsid w:val="008E4113"/>
     <w:rsid w:val="008F0509"/>
     <w:rsid w:val="008F0D41"/>
     <w:rsid w:val="008F0D92"/>
     <w:rsid w:val="008F4211"/>
+    <w:rsid w:val="008F5EF4"/>
     <w:rsid w:val="00902FBF"/>
     <w:rsid w:val="009033BF"/>
     <w:rsid w:val="00906B2F"/>
     <w:rsid w:val="009232CB"/>
     <w:rsid w:val="00923E46"/>
     <w:rsid w:val="009266C3"/>
     <w:rsid w:val="00926DFB"/>
     <w:rsid w:val="00931159"/>
     <w:rsid w:val="00935ECD"/>
     <w:rsid w:val="00940374"/>
     <w:rsid w:val="00945D7B"/>
     <w:rsid w:val="009467E5"/>
     <w:rsid w:val="009561DA"/>
     <w:rsid w:val="00965493"/>
     <w:rsid w:val="00971427"/>
     <w:rsid w:val="00981FEE"/>
     <w:rsid w:val="0098266E"/>
     <w:rsid w:val="00990506"/>
     <w:rsid w:val="009A0EB6"/>
     <w:rsid w:val="009A714B"/>
     <w:rsid w:val="009A7560"/>
     <w:rsid w:val="009B20FC"/>
     <w:rsid w:val="009B670E"/>
     <w:rsid w:val="009D0D2B"/>
     <w:rsid w:val="009D21F5"/>
     <w:rsid w:val="009E1D21"/>
     <w:rsid w:val="009E23AC"/>
     <w:rsid w:val="009E4007"/>
     <w:rsid w:val="009E46CB"/>
     <w:rsid w:val="009F055C"/>
     <w:rsid w:val="009F15B3"/>
+    <w:rsid w:val="009F4A76"/>
     <w:rsid w:val="009F5D79"/>
     <w:rsid w:val="009F70C1"/>
     <w:rsid w:val="00A00DC9"/>
+    <w:rsid w:val="00A012BB"/>
     <w:rsid w:val="00A03CAE"/>
     <w:rsid w:val="00A14153"/>
     <w:rsid w:val="00A1546C"/>
     <w:rsid w:val="00A15A94"/>
+    <w:rsid w:val="00A2110B"/>
     <w:rsid w:val="00A23833"/>
     <w:rsid w:val="00A24E2F"/>
     <w:rsid w:val="00A26A71"/>
     <w:rsid w:val="00A4250A"/>
     <w:rsid w:val="00A5077D"/>
     <w:rsid w:val="00A524A9"/>
     <w:rsid w:val="00A53BE5"/>
     <w:rsid w:val="00A604D9"/>
     <w:rsid w:val="00A72F90"/>
     <w:rsid w:val="00A732DC"/>
     <w:rsid w:val="00A742F7"/>
     <w:rsid w:val="00A74F78"/>
     <w:rsid w:val="00A7616A"/>
     <w:rsid w:val="00A81C2F"/>
     <w:rsid w:val="00A8644E"/>
     <w:rsid w:val="00A87338"/>
     <w:rsid w:val="00A87AD5"/>
     <w:rsid w:val="00A902EB"/>
     <w:rsid w:val="00A933B8"/>
     <w:rsid w:val="00A940F3"/>
     <w:rsid w:val="00AB3B36"/>
     <w:rsid w:val="00AB3F5A"/>
     <w:rsid w:val="00AC0B34"/>
     <w:rsid w:val="00AC178D"/>
     <w:rsid w:val="00AC240B"/>
     <w:rsid w:val="00AD0C94"/>
     <w:rsid w:val="00AD1F62"/>
     <w:rsid w:val="00AE0284"/>
+    <w:rsid w:val="00AF20DF"/>
     <w:rsid w:val="00AF56F3"/>
     <w:rsid w:val="00AF678B"/>
     <w:rsid w:val="00B13C1D"/>
     <w:rsid w:val="00B2499D"/>
     <w:rsid w:val="00B27956"/>
     <w:rsid w:val="00B31641"/>
     <w:rsid w:val="00B475A6"/>
     <w:rsid w:val="00B5121C"/>
     <w:rsid w:val="00B51A6C"/>
     <w:rsid w:val="00B528C4"/>
     <w:rsid w:val="00B52C96"/>
     <w:rsid w:val="00B5345A"/>
     <w:rsid w:val="00B62B7F"/>
     <w:rsid w:val="00B67F46"/>
     <w:rsid w:val="00B715E7"/>
     <w:rsid w:val="00B80272"/>
     <w:rsid w:val="00B9156D"/>
     <w:rsid w:val="00B9344B"/>
     <w:rsid w:val="00BA10AB"/>
     <w:rsid w:val="00BA1ABC"/>
+    <w:rsid w:val="00BA2712"/>
     <w:rsid w:val="00BA6AF9"/>
     <w:rsid w:val="00BB4540"/>
     <w:rsid w:val="00BC031A"/>
     <w:rsid w:val="00BC06E9"/>
     <w:rsid w:val="00BC0E33"/>
     <w:rsid w:val="00BC196B"/>
     <w:rsid w:val="00BC1B75"/>
+    <w:rsid w:val="00BC2503"/>
     <w:rsid w:val="00BC50E7"/>
     <w:rsid w:val="00BC5627"/>
     <w:rsid w:val="00BD1340"/>
     <w:rsid w:val="00BE07E8"/>
     <w:rsid w:val="00BE095D"/>
     <w:rsid w:val="00BF2246"/>
     <w:rsid w:val="00C041B5"/>
     <w:rsid w:val="00C12A19"/>
     <w:rsid w:val="00C2106B"/>
     <w:rsid w:val="00C21375"/>
+    <w:rsid w:val="00C2166E"/>
     <w:rsid w:val="00C21B5D"/>
     <w:rsid w:val="00C27D6B"/>
     <w:rsid w:val="00C426EB"/>
     <w:rsid w:val="00C60780"/>
     <w:rsid w:val="00C66249"/>
+    <w:rsid w:val="00C80097"/>
     <w:rsid w:val="00C939C3"/>
     <w:rsid w:val="00C94AA0"/>
     <w:rsid w:val="00C978D9"/>
     <w:rsid w:val="00CA2A55"/>
     <w:rsid w:val="00CA71F0"/>
     <w:rsid w:val="00CA72EC"/>
     <w:rsid w:val="00CA7D55"/>
+    <w:rsid w:val="00CB1790"/>
     <w:rsid w:val="00CB32BD"/>
     <w:rsid w:val="00CB4260"/>
     <w:rsid w:val="00CB58E9"/>
     <w:rsid w:val="00CC02AD"/>
     <w:rsid w:val="00CC1050"/>
     <w:rsid w:val="00CC3288"/>
     <w:rsid w:val="00CD08B9"/>
     <w:rsid w:val="00CD3409"/>
     <w:rsid w:val="00CD6943"/>
+    <w:rsid w:val="00CE12D1"/>
     <w:rsid w:val="00CE21A8"/>
     <w:rsid w:val="00CE608F"/>
     <w:rsid w:val="00CF1771"/>
     <w:rsid w:val="00CF5491"/>
     <w:rsid w:val="00CF7BFC"/>
     <w:rsid w:val="00D034B1"/>
     <w:rsid w:val="00D045C6"/>
     <w:rsid w:val="00D06CCB"/>
     <w:rsid w:val="00D14EA0"/>
     <w:rsid w:val="00D16CCD"/>
     <w:rsid w:val="00D20733"/>
     <w:rsid w:val="00D22E7E"/>
     <w:rsid w:val="00D23055"/>
     <w:rsid w:val="00D24A0F"/>
     <w:rsid w:val="00D30B94"/>
     <w:rsid w:val="00D45CA3"/>
     <w:rsid w:val="00D73FD2"/>
     <w:rsid w:val="00D74BE2"/>
+    <w:rsid w:val="00D80EFE"/>
     <w:rsid w:val="00D829E2"/>
     <w:rsid w:val="00D864F0"/>
     <w:rsid w:val="00D86B1F"/>
     <w:rsid w:val="00D86F79"/>
     <w:rsid w:val="00D92CD8"/>
     <w:rsid w:val="00DA28F1"/>
     <w:rsid w:val="00DA452D"/>
     <w:rsid w:val="00DB30D1"/>
     <w:rsid w:val="00DC37B0"/>
     <w:rsid w:val="00DC6653"/>
     <w:rsid w:val="00DD2FB9"/>
     <w:rsid w:val="00DD4DEC"/>
     <w:rsid w:val="00DE079F"/>
     <w:rsid w:val="00DE287A"/>
     <w:rsid w:val="00DE5538"/>
     <w:rsid w:val="00DE761F"/>
+    <w:rsid w:val="00DF3D2D"/>
     <w:rsid w:val="00DF3D43"/>
     <w:rsid w:val="00E02534"/>
     <w:rsid w:val="00E03B55"/>
     <w:rsid w:val="00E12C98"/>
     <w:rsid w:val="00E21C86"/>
     <w:rsid w:val="00E2403B"/>
     <w:rsid w:val="00E30735"/>
     <w:rsid w:val="00E32537"/>
     <w:rsid w:val="00E32853"/>
     <w:rsid w:val="00E352F9"/>
     <w:rsid w:val="00E42D45"/>
     <w:rsid w:val="00E44DF8"/>
     <w:rsid w:val="00E47787"/>
     <w:rsid w:val="00E51047"/>
     <w:rsid w:val="00E61E48"/>
     <w:rsid w:val="00E63693"/>
+    <w:rsid w:val="00E71077"/>
     <w:rsid w:val="00E740B4"/>
     <w:rsid w:val="00E82563"/>
     <w:rsid w:val="00E877D1"/>
     <w:rsid w:val="00E914C1"/>
     <w:rsid w:val="00E92F2D"/>
     <w:rsid w:val="00E962FD"/>
     <w:rsid w:val="00EA4FA3"/>
     <w:rsid w:val="00EB1773"/>
     <w:rsid w:val="00EB4589"/>
     <w:rsid w:val="00EB58F5"/>
     <w:rsid w:val="00EC2CA3"/>
     <w:rsid w:val="00EC3C38"/>
     <w:rsid w:val="00EC485C"/>
     <w:rsid w:val="00ED426E"/>
     <w:rsid w:val="00ED537D"/>
     <w:rsid w:val="00EE0C06"/>
     <w:rsid w:val="00EE6CE7"/>
     <w:rsid w:val="00EF3464"/>
     <w:rsid w:val="00EF626E"/>
     <w:rsid w:val="00EF6943"/>
     <w:rsid w:val="00EF6E93"/>
     <w:rsid w:val="00F04D68"/>
+    <w:rsid w:val="00F0549E"/>
     <w:rsid w:val="00F16656"/>
     <w:rsid w:val="00F20AC0"/>
     <w:rsid w:val="00F21CCF"/>
     <w:rsid w:val="00F245CD"/>
     <w:rsid w:val="00F24A9E"/>
     <w:rsid w:val="00F276BB"/>
     <w:rsid w:val="00F317B7"/>
     <w:rsid w:val="00F32916"/>
     <w:rsid w:val="00F41B10"/>
     <w:rsid w:val="00F558CD"/>
     <w:rsid w:val="00F6149B"/>
     <w:rsid w:val="00F63C32"/>
     <w:rsid w:val="00F6781A"/>
     <w:rsid w:val="00F82CCB"/>
     <w:rsid w:val="00F834C5"/>
     <w:rsid w:val="00F8389A"/>
     <w:rsid w:val="00F83931"/>
     <w:rsid w:val="00F855E2"/>
     <w:rsid w:val="00F86C35"/>
     <w:rsid w:val="00F87E1B"/>
     <w:rsid w:val="00F9003B"/>
     <w:rsid w:val="00FA08B5"/>
     <w:rsid w:val="00FA51D0"/>
     <w:rsid w:val="00FA7ECB"/>
     <w:rsid w:val="00FB6966"/>
     <w:rsid w:val="00FC2A95"/>
     <w:rsid w:val="00FC3586"/>
     <w:rsid w:val="00FC3B02"/>
     <w:rsid w:val="00FD16C8"/>
     <w:rsid w:val="00FD5DB0"/>
     <w:rsid w:val="00FE13A5"/>
     <w:rsid w:val="00FE54EF"/>
     <w:rsid w:val="00FE6566"/>
     <w:rsid w:val="00FE6828"/>
+    <w:rsid w:val="00FE7096"/>
     <w:rsid w:val="00FF3F68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_4"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="47C49972"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F721C209-3EC3-4B18-9DAE-C2D7823007CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -16813,51 +16940,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00971427"/>
+    <w:rsid w:val="00C80097"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="TabbedL1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="004D1C65"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -17977,51 +18104,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00FE6828"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00865215"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="153225659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="210729527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18044,90 +18171,116 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="315376549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="374623374">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="406923996">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="486825830">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="488981070">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="533930870">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="707068266">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="799881484">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -18709,67 +18862,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>8927</Words>
-  <Characters>47227</Characters>
+  <Words>9165</Words>
+  <Characters>48499</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1628</Lines>
-  <Paragraphs>1439</Paragraphs>
+  <Lines>1212</Lines>
+  <Paragraphs>694</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6632</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54715</CharactersWithSpaces>
+  <CharactersWithSpaces>56970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6632</dc:title>
   <dc:subject>Completion Guaranty [4000 Series Post-Closing]</dc:subject>
-  <dc:creator/>
+  <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iManageFooter">
+    <vt:lpwstr>69648354-v1</vt:lpwstr>
+  </property>
+</Properties>
+</file>