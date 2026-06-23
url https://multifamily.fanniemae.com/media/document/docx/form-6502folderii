--- v0 (2025-10-10)
+++ v1 (2026-06-23)
@@ -1,54 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68628ACC" w14:textId="77777777" w:rsidR="00A76EEC" w:rsidRDefault="00A76EEC" w:rsidP="00A76EEC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MULTIFAMILY MORTGAGE LOAN DELIVERY PACKAGE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2773AB79" w14:textId="77777777" w:rsidR="00A76EEC" w:rsidRDefault="00A76EEC" w:rsidP="00A76EEC">
       <w:pPr>
@@ -135,258 +133,266 @@
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">FOLDER II </w:t>
             </w:r>
             <w:r w:rsidR="00FC4BA9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">DELIVERY </w:t>
             </w:r>
             <w:r w:rsidR="00184D22" w:rsidRPr="0036267C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>REQUIREMENTS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5911493C" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="0036267C" w:rsidRDefault="00184D22" w:rsidP="00A76EEC">
+          <w:p w14:paraId="5911493C" w14:textId="2CB7DFE7" w:rsidR="001D5D93" w:rsidRPr="0036267C" w:rsidRDefault="00184D22" w:rsidP="00A76EEC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="345" w:right="130"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0036267C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>For a valid Delivery, Lender must comply with all applicable “Delivery Requirements”, as specified below</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E674CD">
+              <w:t>For a valid Delivery, Lender must comply with all applicable “Delivery Requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0F36">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and in the Form 6502.Folder</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B43962">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0036267C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>s</w:t>
+              <w:t>” as specified below</w:t>
             </w:r>
             <w:r w:rsidR="00E674CD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> I</w:t>
+              <w:t xml:space="preserve"> and in the Form 6502.Folder</w:t>
             </w:r>
             <w:r w:rsidR="00B43962">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and III</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0036267C">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E674CD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="07336E9F" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="0036267C" w:rsidRDefault="00DE5385" w:rsidP="00A76EEC">
+              <w:t xml:space="preserve"> I</w:t>
+            </w:r>
+            <w:r w:rsidR="00B43962">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and III</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0F36">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07336E9F" w14:textId="5259C9AC" w:rsidR="001D5D93" w:rsidRPr="0036267C" w:rsidRDefault="00DE5385" w:rsidP="00A76EEC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="345" w:right="130"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Lender </w:t>
             </w:r>
             <w:r w:rsidR="00617292">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">must </w:t>
             </w:r>
             <w:r w:rsidRPr="0036267C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>electronic</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">deliver via DUS </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0036267C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ally</w:t>
-            </w:r>
+              <w:t>DocWay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0036267C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> deliver via DUS </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0036267C">
+              <w:t>™</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>DocWay</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0036267C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002979F3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>™</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="000F2145">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002979F3">
+              <w:t>n Electronic Copy</w:t>
+            </w:r>
+            <w:r w:rsidR="002979F3" w:rsidRPr="0036267C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002979F3" w:rsidRPr="0036267C">
+              <w:t xml:space="preserve"> of this Multifamily Mortgage Loan Delivery Package Table of Contents</w:t>
+            </w:r>
+            <w:r w:rsidR="00D631D8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002979F3">
+            <w:r w:rsidR="006335A6">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>scanned copy</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002979F3" w:rsidRPr="0036267C">
+              <w:t xml:space="preserve">– Folder II </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of this Multifamily Mortgage Loan Delivery Package Table of Contents</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D631D8">
+              <w:t xml:space="preserve">along with </w:t>
+            </w:r>
+            <w:r w:rsidR="000F2145">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006335A6">
+              <w:t>Electronic Copies</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">– Folder II </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">along with scanned copies of </w:t>
+              <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r w:rsidR="002979F3" w:rsidRPr="0036267C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>all applicable documents checked</w:t>
             </w:r>
             <w:r w:rsidR="00D631D8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> below</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, subject to any Special Delivery Requirements identified in this Table of Contents.</w:t>
             </w:r>
@@ -405,65 +411,65 @@
           <w:p w14:paraId="172CE59E" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="0036267C" w:rsidRDefault="00184D22" w:rsidP="00A76EEC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:right="43"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0036267C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ALL FOLDER II DOCUMENTS MUST BE DELIVERED ELECTRONICALLY USING THE FOLLOWING URL:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30719373" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="0036267C" w:rsidRDefault="00F3605B" w:rsidP="00A76EEC">
+          <w:p w14:paraId="30719373" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="0036267C" w:rsidRDefault="00184D22" w:rsidP="00A76EEC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:ind w:left="2131"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="00184D22" w:rsidRPr="0036267C">
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="0036267C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://docway.fanniemae.com/D2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79992573" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRDefault="00184D22">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1205,57 +1211,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00445D35">
@@ -1278,57 +1284,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1763,68 +1769,68 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ALL DELIVERY DOCUMENTS IN </w:t>
             </w:r>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>FOLDER II</w:t>
             </w:r>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> MUST BE DELIVERED ELECTRONICALLY USING THE FOLLOWING URL:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DE985B2" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00F3605B" w:rsidP="001D5D93">
+          <w:p w14:paraId="5DE985B2" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="2880"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00184D22" w:rsidRPr="00226A52">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00226A52">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://docway.fanniemae.com/D2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36EFAA42" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="009F02DC" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5150" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2077,57 +2083,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7187B6D9" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
             <w:pPr>
@@ -2251,57 +2257,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E1A96D4" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
@@ -2490,57 +2496,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DC61164" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
@@ -2641,57 +2647,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E507BE8" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
@@ -2924,57 +2930,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36BBFF55" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -3166,57 +3172,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75302F1A" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -3247,82 +3253,110 @@
           </w:tcPr>
           <w:p w14:paraId="6D0DA98D" w14:textId="00425D49" w:rsidR="0092019F" w:rsidRPr="00967DF0" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Underwriting Certificate (6460.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Key Principal</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Key </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Principal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>), with all attachments, including:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="402E7557" w14:textId="6CA5A3DC" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Principal </w:t>
+              <w:t xml:space="preserve">Key </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Principal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Financial Statement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1172D9B7" w14:textId="2ADECEE9" w:rsidR="0092019F" w:rsidRPr="00967DF0" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3465,57 +3499,57 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55ED628B" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -3559,59 +3593,67 @@
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Appraisal (with original pictures and all other attachments, or Lender/Third Party Comprehensive Market Study (for all refinance loans)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50E52EE0" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="50E52EE0" w14:textId="02EEFEAC" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="00772154" w:rsidP="0092019F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Electronic Copy of Appraisal Narrative and data delivered separately through DUS Data Digitizer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0092019F" w14:paraId="5192CA64" w14:textId="77777777" w:rsidTr="005A5BB0">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="631ABCB9" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
@@ -3624,57 +3666,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13C703D7" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -3850,57 +3892,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A8F962D" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -4001,57 +4043,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7188E0C5" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -4216,57 +4258,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="233AACD4" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -4367,57 +4409,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E08B3FE" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -4518,57 +4560,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="553285CB" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -4669,57 +4711,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F8507D2" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
@@ -4884,57 +4926,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7688B6A5" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
@@ -5240,57 +5282,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A8AD548" w14:textId="77777777" w:rsidR="005A5BB0" w:rsidRPr="00445D35" w:rsidRDefault="005A5BB0" w:rsidP="005A5BB0">
@@ -5428,57 +5470,57 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01D79003" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
@@ -5753,57 +5795,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65FCC1AC" w14:textId="7010FFE6" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
@@ -5894,76 +5936,96 @@
               </w:rPr>
               <w:t>provided to Title Company/Escrow Agent that includes a breakdown of:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25F13446" w14:textId="4109AE8E" w:rsidR="009D16EF" w:rsidRPr="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D16EF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>mortgage loan proceeds;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">mortgage loan </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D16EF">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>proceeds;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="316F2996" w14:textId="0F3F44DC" w:rsidR="009D16EF" w:rsidRPr="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D16EF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Lender costs and fees;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Lender costs and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D16EF">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fees;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="109B3643" w14:textId="2CBED4AD" w:rsidR="009D16EF" w:rsidRPr="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D16EF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>reserve deposits; and</w:t>
             </w:r>
           </w:p>
@@ -6043,136 +6105,136 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C9CF964" w14:textId="77777777" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D185BCD" w14:textId="1DD00DF4" w:rsidR="00496F67" w:rsidRPr="00DA7E40" w:rsidRDefault="00B0440B" w:rsidP="007A187E">
+          <w:p w14:paraId="5D185BCD" w14:textId="18713B6F" w:rsidR="00496F67" w:rsidRPr="00DA7E40" w:rsidRDefault="00B0440B" w:rsidP="007A187E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="00496F67" w:rsidRPr="00DA7E40">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000B0684">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00496F67" w:rsidRPr="00DA7E40">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Title Company/Escrow Agent’s Settlement Statement for the Mortgage Loan closing </w:t>
             </w:r>
             <w:r w:rsidR="0015555C">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00496F67" w:rsidRPr="00DA7E40">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and, if applicable, the </w:t>
             </w:r>
@@ -6185,50 +6247,66 @@
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00496F67" w:rsidRPr="00DA7E40">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cquisition of the Mortgaged Property (or ownership intere</w:t>
             </w:r>
             <w:r w:rsidR="00496F67" w:rsidRPr="0070589F">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sts</w:t>
             </w:r>
             <w:r w:rsidR="009D16EF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00007A01">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and any Mezzanine </w:t>
+            </w:r>
+            <w:r w:rsidR="0035471C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Financing</w:t>
             </w:r>
             <w:r w:rsidR="00496F67" w:rsidRPr="0070589F">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="009D16EF" w:rsidRPr="009D16EF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, including any seller-side settlement statement(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
@@ -6286,57 +6364,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04E14B26" w14:textId="6CB4E626" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
@@ -6649,57 +6727,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34FD5A40" w14:textId="77777777" w:rsidR="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
@@ -6722,51 +6800,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="767C0B55" w14:textId="5824698F" w:rsidR="009D16EF" w:rsidRPr="001B1A0B" w:rsidDel="00CC2A73" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>All organizational documents of Borrower, Guarantor and Key Principal (and, if applicable, any Affiliated Master Lessee) and entity(</w:t>
+              <w:t xml:space="preserve">All organizational documents of Borrower, Guarantor and Key </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Principal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (and, if applicable, any Affiliated Master Lessee) and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>) directly or indirectly controlling Borrower, Guarantor and Key Principal (and, if applicable, any Affiliated Master Lessee) (excluding publicly held corporations or publicly held trusts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
@@ -6817,57 +6931,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05E8F323" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
@@ -7007,57 +7121,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51310DBB" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
@@ -7352,51 +7466,60 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Note: No Lender upload to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> required; Electronic Copy uploaded and stored via C&amp;D)</w:t>
+              <w:t xml:space="preserve"> required; Electronic Copy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>uploaded and stored via C&amp;D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00496F67" w14:paraId="38AB739B" w14:textId="77777777" w:rsidTr="005A5BB0">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E2FD549" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
@@ -7434,86 +7557,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A61D066" w14:textId="46DF7D01" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Technical Solar Report and Appendix I to Property Condition Assessment:  Technical Solar Assessment (Form 4099.I) (only for a Green Rewards Mortgage Loan with a Solar Photovoltaic System)</w:t>
+              <w:t>Technical Solar Report and Appendix I to Property Condition Assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:  Technical</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Solar Assessment (Form 4099.I) (only for a Green Rewards Mortgage Loan with a Solar Photovoltaic System)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="358489E9" w14:textId="475E613B" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Note:  </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Standard </w:t>
+              <w:t>(Note</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00052CF1">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Standard</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lender upload to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7651,57 +7810,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B8E7B07" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
@@ -7793,57 +7952,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E79C7EE" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
@@ -7951,66 +8110,82 @@
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="687AB29C" w14:textId="22F56E9C" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00496F67" w:rsidP="007A187E">
+          <w:p w14:paraId="687AB29C" w14:textId="2F273E86" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="006D0BB2" w:rsidP="007A187E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Preferred Equity Documents</w:t>
+            <w:r w:rsidRPr="006D0BB2">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Equity and Structured Common Equity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00496F67">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4622F9B7" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00496F67" w14:paraId="0AE534C1" w14:textId="77777777" w:rsidTr="005A5BB0">
@@ -8045,125 +8220,125 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18B7B38B" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6FA812" w14:textId="68B74844" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00C56F82" w:rsidP="007A187E">
+          <w:p w14:paraId="5A6FA812" w14:textId="7E0173B8" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00C56F82" w:rsidP="007A187E">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="575"/>
                 <w:tab w:val="right" w:pos="4607"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C56F82">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Preferred Equity Checklist (Form 6441) (including all exhibits and attachments)</w:t>
+              <w:t>Equity Checklist (Form 6441) (including all exhibits and attachments)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="088FACCF" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8198,57 +8373,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E96882C" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="00CC431B">
@@ -8422,57 +8597,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F3605B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F3605B">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -8646,164 +8821,165 @@
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63988252" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C6F1EC3" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="008567D9" w:rsidRDefault="001D5D93" w:rsidP="004D042E"/>
     <w:sectPr w:rsidR="001D5D93" w:rsidRPr="008567D9" w:rsidSect="009F02DC">
-      <w:footerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71805A63" w14:textId="77777777" w:rsidR="00C70EC7" w:rsidRDefault="00C70EC7">
+    <w:p w14:paraId="4D99A4B0" w14:textId="77777777" w:rsidR="00994D07" w:rsidRDefault="00994D07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C4F29D2" w14:textId="77777777" w:rsidR="00C70EC7" w:rsidRDefault="00C70EC7">
+    <w:p w14:paraId="02A19C74" w14:textId="77777777" w:rsidR="00994D07" w:rsidRDefault="00994D07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A54A8C3" w14:textId="77777777" w:rsidR="00C70EC7" w:rsidRDefault="00C70EC7"/>
+    <w:p w14:paraId="2EB5F94D" w14:textId="77777777" w:rsidR="00994D07" w:rsidRDefault="00994D07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="t">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AE04939" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9450" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4320"/>
       <w:gridCol w:w="2047"/>
       <w:gridCol w:w="3083"/>
     </w:tblGrid>
     <w:tr w:rsidR="009F02DC" w14:paraId="30AE1F30" w14:textId="77777777" w:rsidTr="00E67542">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4320" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4965EAF8" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="00491253" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
@@ -8953,119 +9129,121 @@
         </w:tcPr>
         <w:p w14:paraId="22EF4A02" w14:textId="77777777" w:rsidR="00C56F82" w:rsidRPr="00491253" w:rsidRDefault="00C56F82" w:rsidP="00C56F82">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="50F6F2D6" w14:textId="38FA9B8B" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00C56F82" w:rsidP="00C56F82">
+        <w:p w14:paraId="50F6F2D6" w14:textId="29219F6E" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="00C56F82">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00E00C8C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...13 lines deleted...]
-            <w:t>-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2CCED9DB" w14:textId="4C875128" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00C56F82" w:rsidP="00C56F82">
+        <w:p w14:paraId="2CCED9DB" w14:textId="1EEE2635" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00C56F82" w:rsidP="00C56F82">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00ED0F36">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="08C1D3A2" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="009F02DC" w:rsidRDefault="001D5D93" w:rsidP="009F02DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3396BC9A" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9450" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4320"/>
       <w:gridCol w:w="2047"/>
       <w:gridCol w:w="3083"/>
     </w:tblGrid>
     <w:tr w:rsidR="009F02DC" w14:paraId="201C254D" w14:textId="77777777" w:rsidTr="00E67542">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4320" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="38CE2E3F" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="00491253" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
@@ -9215,188 +9393,167 @@
         </w:tcPr>
         <w:p w14:paraId="72CFCBF8" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="00491253" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="28D0D07F" w14:textId="5AEF8E56" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="00104FA9" w:rsidP="009F02DC">
+        <w:p w14:paraId="28D0D07F" w14:textId="513F275A" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00E00C8C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...20 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3083" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6DDB6516" w14:textId="79BC6947" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
+        <w:p w14:paraId="6DDB6516" w14:textId="48DDCB6B" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r w:rsidR="00435271">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="00104FA9">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="00C56F82">
+          <w:r w:rsidR="00ED0F36">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="00435271">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6E7D771E" w14:textId="77777777" w:rsidR="006335A6" w:rsidRDefault="006335A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13D930A6" w14:textId="77777777" w:rsidR="00C70EC7" w:rsidRDefault="00C70EC7">
+    <w:p w14:paraId="40CA625B" w14:textId="77777777" w:rsidR="00994D07" w:rsidRDefault="00994D07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C18049E" w14:textId="77777777" w:rsidR="00C70EC7" w:rsidRDefault="00C70EC7">
+    <w:p w14:paraId="47D0BA3D" w14:textId="77777777" w:rsidR="00994D07" w:rsidRDefault="00994D07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A031B85" w14:textId="77777777" w:rsidR="00C70EC7" w:rsidRDefault="00C70EC7"/>
+    <w:p w14:paraId="76AD5048" w14:textId="77777777" w:rsidR="00994D07" w:rsidRDefault="00994D07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02FB05AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D20EF648"/>
     <w:lvl w:ilvl="0" w:tplc="C0BA23E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="98CE809C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12071,425 +12228,476 @@
   <w:num w:numId="20" w16cid:durableId="1299530096">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="675882394">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1186555980">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1247350676">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="252013188">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1128625078">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="290718280">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE1940"/>
     <w:rsid w:val="00000713"/>
     <w:rsid w:val="00006250"/>
+    <w:rsid w:val="00007A01"/>
     <w:rsid w:val="00015E43"/>
     <w:rsid w:val="000225F8"/>
+    <w:rsid w:val="000274DA"/>
     <w:rsid w:val="0003457F"/>
     <w:rsid w:val="000360BC"/>
     <w:rsid w:val="00036DEB"/>
     <w:rsid w:val="00037FB6"/>
     <w:rsid w:val="000501A8"/>
     <w:rsid w:val="00054BA1"/>
     <w:rsid w:val="000578B7"/>
     <w:rsid w:val="000737C4"/>
     <w:rsid w:val="00076DF1"/>
     <w:rsid w:val="00086C24"/>
     <w:rsid w:val="000942E6"/>
     <w:rsid w:val="000A23C0"/>
     <w:rsid w:val="000B0684"/>
     <w:rsid w:val="000B06D2"/>
     <w:rsid w:val="000B17AD"/>
+    <w:rsid w:val="000B19FB"/>
     <w:rsid w:val="000B4CC9"/>
     <w:rsid w:val="000C1AD5"/>
     <w:rsid w:val="000D1D29"/>
     <w:rsid w:val="000D2F79"/>
     <w:rsid w:val="000E35C4"/>
+    <w:rsid w:val="000F2145"/>
     <w:rsid w:val="001041D0"/>
     <w:rsid w:val="00104FA9"/>
     <w:rsid w:val="00112235"/>
+    <w:rsid w:val="00113D59"/>
+    <w:rsid w:val="001201DD"/>
     <w:rsid w:val="00124BD2"/>
     <w:rsid w:val="0012557D"/>
     <w:rsid w:val="00126615"/>
+    <w:rsid w:val="00130E1C"/>
     <w:rsid w:val="00143F5E"/>
     <w:rsid w:val="00144E5E"/>
     <w:rsid w:val="001553F3"/>
     <w:rsid w:val="0015555C"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00160220"/>
     <w:rsid w:val="00165F87"/>
     <w:rsid w:val="001759D7"/>
     <w:rsid w:val="00184D22"/>
     <w:rsid w:val="001B1A0B"/>
     <w:rsid w:val="001C1B07"/>
     <w:rsid w:val="001D5D93"/>
     <w:rsid w:val="001D6323"/>
     <w:rsid w:val="001D775C"/>
     <w:rsid w:val="001E157C"/>
     <w:rsid w:val="001E3F91"/>
+    <w:rsid w:val="001E4F32"/>
     <w:rsid w:val="001F446D"/>
     <w:rsid w:val="00201E06"/>
+    <w:rsid w:val="00204719"/>
     <w:rsid w:val="002057DB"/>
     <w:rsid w:val="0021365C"/>
+    <w:rsid w:val="00222132"/>
+    <w:rsid w:val="00231E62"/>
     <w:rsid w:val="002400F9"/>
     <w:rsid w:val="0026152A"/>
     <w:rsid w:val="00275F90"/>
     <w:rsid w:val="002777ED"/>
     <w:rsid w:val="002846B9"/>
     <w:rsid w:val="00285ADD"/>
     <w:rsid w:val="00291A93"/>
     <w:rsid w:val="002979F3"/>
     <w:rsid w:val="002B727A"/>
     <w:rsid w:val="002C2FD1"/>
     <w:rsid w:val="002D2181"/>
+    <w:rsid w:val="002D3BA9"/>
     <w:rsid w:val="002F24D5"/>
     <w:rsid w:val="002F4EFC"/>
     <w:rsid w:val="002F5CB9"/>
     <w:rsid w:val="003060DB"/>
+    <w:rsid w:val="00327228"/>
     <w:rsid w:val="003423EB"/>
+    <w:rsid w:val="0035471C"/>
     <w:rsid w:val="00363D99"/>
     <w:rsid w:val="00371B3D"/>
     <w:rsid w:val="0037579E"/>
+    <w:rsid w:val="00376D50"/>
     <w:rsid w:val="00380BFA"/>
+    <w:rsid w:val="003878E6"/>
     <w:rsid w:val="00393141"/>
     <w:rsid w:val="003A1293"/>
     <w:rsid w:val="003C4AED"/>
     <w:rsid w:val="003D02AA"/>
     <w:rsid w:val="003D41BE"/>
     <w:rsid w:val="003D4D3B"/>
     <w:rsid w:val="00404230"/>
     <w:rsid w:val="00414828"/>
     <w:rsid w:val="0042699B"/>
     <w:rsid w:val="00435271"/>
     <w:rsid w:val="004542CD"/>
+    <w:rsid w:val="00496A0C"/>
     <w:rsid w:val="00496F67"/>
     <w:rsid w:val="004B395E"/>
     <w:rsid w:val="004D042E"/>
     <w:rsid w:val="004D54E2"/>
     <w:rsid w:val="004E126F"/>
     <w:rsid w:val="004E629F"/>
     <w:rsid w:val="004F7281"/>
     <w:rsid w:val="004F7CF0"/>
     <w:rsid w:val="00500BF5"/>
+    <w:rsid w:val="005066B1"/>
+    <w:rsid w:val="0051359D"/>
     <w:rsid w:val="00513ABB"/>
     <w:rsid w:val="0051434D"/>
     <w:rsid w:val="00526CFC"/>
     <w:rsid w:val="00535F6C"/>
     <w:rsid w:val="00537A2C"/>
     <w:rsid w:val="0054004A"/>
+    <w:rsid w:val="00557F79"/>
     <w:rsid w:val="00566966"/>
     <w:rsid w:val="00572E11"/>
+    <w:rsid w:val="005975FC"/>
     <w:rsid w:val="005A5BB0"/>
     <w:rsid w:val="005A5D7F"/>
     <w:rsid w:val="005C014F"/>
     <w:rsid w:val="005F364D"/>
     <w:rsid w:val="005F620E"/>
     <w:rsid w:val="00611067"/>
     <w:rsid w:val="00612676"/>
     <w:rsid w:val="00617292"/>
     <w:rsid w:val="0063050E"/>
+    <w:rsid w:val="0063195A"/>
     <w:rsid w:val="006335A6"/>
     <w:rsid w:val="00670E88"/>
+    <w:rsid w:val="0068244B"/>
     <w:rsid w:val="006908A5"/>
     <w:rsid w:val="0069797E"/>
     <w:rsid w:val="006A5323"/>
+    <w:rsid w:val="006B1974"/>
     <w:rsid w:val="006B37DB"/>
     <w:rsid w:val="006C308C"/>
+    <w:rsid w:val="006D0BB2"/>
     <w:rsid w:val="006D3E7C"/>
     <w:rsid w:val="006E181C"/>
     <w:rsid w:val="006E6735"/>
     <w:rsid w:val="006F2E41"/>
     <w:rsid w:val="0070589F"/>
     <w:rsid w:val="0071245C"/>
     <w:rsid w:val="007131AE"/>
     <w:rsid w:val="00716A08"/>
+    <w:rsid w:val="0072594D"/>
     <w:rsid w:val="00730ADF"/>
     <w:rsid w:val="0073720F"/>
     <w:rsid w:val="00745B93"/>
     <w:rsid w:val="00751DAF"/>
     <w:rsid w:val="0075311E"/>
     <w:rsid w:val="007563A8"/>
     <w:rsid w:val="00757F28"/>
     <w:rsid w:val="00761955"/>
+    <w:rsid w:val="007629F8"/>
     <w:rsid w:val="007661C3"/>
     <w:rsid w:val="007661E5"/>
     <w:rsid w:val="00771811"/>
     <w:rsid w:val="00771C74"/>
     <w:rsid w:val="00771F66"/>
+    <w:rsid w:val="00772154"/>
     <w:rsid w:val="00773E40"/>
     <w:rsid w:val="00774397"/>
     <w:rsid w:val="00780932"/>
     <w:rsid w:val="007A187E"/>
     <w:rsid w:val="007B6D8C"/>
+    <w:rsid w:val="007B7E42"/>
     <w:rsid w:val="007D0FE2"/>
     <w:rsid w:val="007D3A89"/>
     <w:rsid w:val="007D41B0"/>
     <w:rsid w:val="007D4D24"/>
     <w:rsid w:val="007D64F3"/>
     <w:rsid w:val="007D744B"/>
     <w:rsid w:val="007E0321"/>
     <w:rsid w:val="007F4FF3"/>
+    <w:rsid w:val="00802FC1"/>
     <w:rsid w:val="00826177"/>
     <w:rsid w:val="00827724"/>
     <w:rsid w:val="00840147"/>
     <w:rsid w:val="00842B79"/>
     <w:rsid w:val="00843460"/>
+    <w:rsid w:val="0084669E"/>
     <w:rsid w:val="008619FD"/>
     <w:rsid w:val="00873422"/>
     <w:rsid w:val="008A06E6"/>
     <w:rsid w:val="008A5B76"/>
     <w:rsid w:val="008B1738"/>
     <w:rsid w:val="008C6732"/>
     <w:rsid w:val="008D0532"/>
     <w:rsid w:val="009069C9"/>
     <w:rsid w:val="0092019F"/>
     <w:rsid w:val="0092130B"/>
     <w:rsid w:val="009259C8"/>
     <w:rsid w:val="009300EF"/>
     <w:rsid w:val="009363A8"/>
     <w:rsid w:val="00942C25"/>
     <w:rsid w:val="00945CF6"/>
     <w:rsid w:val="00950143"/>
     <w:rsid w:val="00967DF0"/>
     <w:rsid w:val="00971865"/>
     <w:rsid w:val="009811E3"/>
     <w:rsid w:val="0098483F"/>
     <w:rsid w:val="00985947"/>
     <w:rsid w:val="0099456E"/>
+    <w:rsid w:val="00994D07"/>
     <w:rsid w:val="00996901"/>
     <w:rsid w:val="00996B5A"/>
     <w:rsid w:val="009A0533"/>
     <w:rsid w:val="009C05E7"/>
     <w:rsid w:val="009C1B09"/>
     <w:rsid w:val="009D0EC1"/>
     <w:rsid w:val="009D16EF"/>
     <w:rsid w:val="009E2529"/>
     <w:rsid w:val="009F02DC"/>
     <w:rsid w:val="009F0A06"/>
     <w:rsid w:val="009F2EE7"/>
     <w:rsid w:val="00A1351A"/>
     <w:rsid w:val="00A13ACF"/>
     <w:rsid w:val="00A2161F"/>
     <w:rsid w:val="00A42E96"/>
     <w:rsid w:val="00A450AF"/>
     <w:rsid w:val="00A60CE8"/>
+    <w:rsid w:val="00A60E5F"/>
     <w:rsid w:val="00A62B0D"/>
     <w:rsid w:val="00A67B63"/>
     <w:rsid w:val="00A70226"/>
     <w:rsid w:val="00A76EEC"/>
+    <w:rsid w:val="00A83A87"/>
     <w:rsid w:val="00A84C55"/>
     <w:rsid w:val="00A877FC"/>
     <w:rsid w:val="00A95BB7"/>
+    <w:rsid w:val="00AA03CE"/>
     <w:rsid w:val="00AA0D25"/>
     <w:rsid w:val="00AB33F0"/>
     <w:rsid w:val="00AD1635"/>
+    <w:rsid w:val="00AE62C5"/>
+    <w:rsid w:val="00AE7B99"/>
     <w:rsid w:val="00AF7C7F"/>
     <w:rsid w:val="00B0440B"/>
     <w:rsid w:val="00B05398"/>
     <w:rsid w:val="00B07645"/>
     <w:rsid w:val="00B12B31"/>
     <w:rsid w:val="00B14724"/>
     <w:rsid w:val="00B27D23"/>
+    <w:rsid w:val="00B3216E"/>
     <w:rsid w:val="00B324F1"/>
     <w:rsid w:val="00B36BFD"/>
     <w:rsid w:val="00B43962"/>
     <w:rsid w:val="00B452F5"/>
     <w:rsid w:val="00B51579"/>
     <w:rsid w:val="00B63621"/>
     <w:rsid w:val="00B75CC7"/>
     <w:rsid w:val="00B82304"/>
     <w:rsid w:val="00BA0B95"/>
     <w:rsid w:val="00BA1A74"/>
     <w:rsid w:val="00BB0E03"/>
     <w:rsid w:val="00BB2211"/>
+    <w:rsid w:val="00BB5EE1"/>
     <w:rsid w:val="00BD049C"/>
     <w:rsid w:val="00BD5F97"/>
     <w:rsid w:val="00C30616"/>
     <w:rsid w:val="00C36F17"/>
+    <w:rsid w:val="00C438BE"/>
     <w:rsid w:val="00C45787"/>
     <w:rsid w:val="00C52A8A"/>
     <w:rsid w:val="00C52E2E"/>
     <w:rsid w:val="00C56F82"/>
     <w:rsid w:val="00C70EC7"/>
     <w:rsid w:val="00C77C2B"/>
     <w:rsid w:val="00CA12E1"/>
     <w:rsid w:val="00CA4BB5"/>
     <w:rsid w:val="00CC2A73"/>
     <w:rsid w:val="00CC431B"/>
     <w:rsid w:val="00CC50C3"/>
     <w:rsid w:val="00CD4D7F"/>
     <w:rsid w:val="00CE1940"/>
     <w:rsid w:val="00CF0552"/>
     <w:rsid w:val="00CF3935"/>
     <w:rsid w:val="00CF40E8"/>
     <w:rsid w:val="00D03D18"/>
     <w:rsid w:val="00D150B7"/>
+    <w:rsid w:val="00D273FD"/>
     <w:rsid w:val="00D324FD"/>
     <w:rsid w:val="00D350DE"/>
     <w:rsid w:val="00D4455C"/>
+    <w:rsid w:val="00D46F06"/>
     <w:rsid w:val="00D54C78"/>
     <w:rsid w:val="00D556F3"/>
     <w:rsid w:val="00D61D6F"/>
     <w:rsid w:val="00D631D8"/>
     <w:rsid w:val="00D71EB5"/>
     <w:rsid w:val="00D74BFD"/>
     <w:rsid w:val="00D82096"/>
     <w:rsid w:val="00D84E6C"/>
     <w:rsid w:val="00D9134C"/>
     <w:rsid w:val="00DA0EE0"/>
     <w:rsid w:val="00DA7E40"/>
     <w:rsid w:val="00DB46B6"/>
     <w:rsid w:val="00DD1696"/>
     <w:rsid w:val="00DE5385"/>
     <w:rsid w:val="00DE706A"/>
+    <w:rsid w:val="00E00C8C"/>
     <w:rsid w:val="00E04A1A"/>
     <w:rsid w:val="00E0662A"/>
     <w:rsid w:val="00E136D5"/>
+    <w:rsid w:val="00E254D2"/>
+    <w:rsid w:val="00E26850"/>
     <w:rsid w:val="00E34778"/>
     <w:rsid w:val="00E37D95"/>
     <w:rsid w:val="00E417D9"/>
     <w:rsid w:val="00E42E3D"/>
     <w:rsid w:val="00E6215D"/>
     <w:rsid w:val="00E62863"/>
     <w:rsid w:val="00E64D80"/>
     <w:rsid w:val="00E65970"/>
     <w:rsid w:val="00E674CD"/>
     <w:rsid w:val="00E70C3B"/>
     <w:rsid w:val="00E74D4E"/>
     <w:rsid w:val="00E77E31"/>
+    <w:rsid w:val="00E82F5C"/>
     <w:rsid w:val="00E8481B"/>
     <w:rsid w:val="00E96750"/>
     <w:rsid w:val="00EA0E2E"/>
     <w:rsid w:val="00EA349E"/>
+    <w:rsid w:val="00EB0D1D"/>
     <w:rsid w:val="00EB1332"/>
+    <w:rsid w:val="00ED0F36"/>
     <w:rsid w:val="00ED5132"/>
     <w:rsid w:val="00EF5589"/>
     <w:rsid w:val="00F003E9"/>
     <w:rsid w:val="00F03E1A"/>
     <w:rsid w:val="00F14959"/>
     <w:rsid w:val="00F169E4"/>
     <w:rsid w:val="00F208D7"/>
     <w:rsid w:val="00F257FB"/>
     <w:rsid w:val="00F3605B"/>
     <w:rsid w:val="00F42E5E"/>
     <w:rsid w:val="00F50413"/>
     <w:rsid w:val="00F52724"/>
     <w:rsid w:val="00F54CD6"/>
     <w:rsid w:val="00F61625"/>
     <w:rsid w:val="00F626C3"/>
     <w:rsid w:val="00F641D2"/>
     <w:rsid w:val="00F64E67"/>
     <w:rsid w:val="00F6645E"/>
     <w:rsid w:val="00F85C79"/>
     <w:rsid w:val="00F87111"/>
+    <w:rsid w:val="00F87AC0"/>
     <w:rsid w:val="00F9531A"/>
     <w:rsid w:val="00FA25E3"/>
     <w:rsid w:val="00FA5BC5"/>
     <w:rsid w:val="00FA6827"/>
     <w:rsid w:val="00FA686E"/>
     <w:rsid w:val="00FB43E4"/>
     <w:rsid w:val="00FC4BA9"/>
     <w:rsid w:val="00FC6F73"/>
     <w:rsid w:val="00FC7D2D"/>
     <w:rsid w:val="00FD1936"/>
     <w:rsid w:val="00FD6C33"/>
     <w:rsid w:val="00FD6C54"/>
     <w:rsid w:val="00FE6050"/>
     <w:rsid w:val="00FF05E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="599BB19C"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -12951,51 +13159,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewDeletion">
     <w:name w:val="DeltaView Deletion"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B75CC7"/>
     <w:rPr>
       <w:strike/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F169E4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="42098682">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="186800271">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13169,51 +13377,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086955285">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docway.fanniemae.com/D2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docway.fanniemae.com/D2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docway.fanniemae.com/D2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docway.fanniemae.com/D2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13433,120 +13641,72 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>974</Words>
-  <Characters>6600</Characters>
+  <Words>993</Words>
+  <Characters>6714</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6502.Folder II</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7502</CharactersWithSpaces>
+  <CharactersWithSpaces>7662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6502.Folder II</dc:title>
   <dc:subject>Multifamily Mortgage Loan Delivery Package Table of Contents (Folder II)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>