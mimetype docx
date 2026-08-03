--- v1 (2026-06-23)
+++ v2 (2026-08-03)
@@ -1827,99 +1827,99 @@
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5150" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="5130"/>
         <w:gridCol w:w="2148"/>
         <w:gridCol w:w="13"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC4BA9" w14:paraId="392B9D9E" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00FC4BA9" w14:paraId="392B9D9E" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9631" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2363727B" w14:textId="77777777" w:rsidR="00FC4BA9" w:rsidRPr="00445D35" w:rsidRDefault="00FC4BA9" w:rsidP="00C86BD3">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Delivery Package Content</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Folder II)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="578BB829" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00CE1940" w14:paraId="578BB829" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="594A946F" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2031,51 +2031,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECIAL </w:t>
             </w:r>
             <w:r w:rsidR="00184D22" w:rsidRPr="00445D35">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Delivery Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="5A9EB528" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00CE1940" w14:paraId="5A9EB528" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2624EC3D" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2204,51 +2204,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliver copy with Multifamily Mortgage Loan Delivery Package and transmit Electronic Copy via DUS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="4C7F4DE5" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00CE1940" w14:paraId="4C7F4DE5" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1598B313" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -2443,51 +2443,51 @@
               <w:t xml:space="preserve"> submitted during underwriting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4286E801" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="6DEBDA08" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00CE1940" w14:paraId="6DEBDA08" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4ADC3ABC" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -2594,51 +2594,51 @@
               <w:t>Underwriter’s Data Form (Form 4662)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="428B1D32" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="3FCC00D6" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00CE1940" w14:paraId="3FCC00D6" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C186111" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -2704,76 +2704,102 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE0DB7F" w14:textId="5C98A253" w:rsidR="00E70C3B" w:rsidRPr="00E70C3B" w:rsidRDefault="00184D22" w:rsidP="00E70C3B">
+          <w:p w14:paraId="2BE0DB7F" w14:textId="551932C1" w:rsidR="00E70C3B" w:rsidRPr="00E70C3B" w:rsidRDefault="00184D22" w:rsidP="00E70C3B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Underwriting Certification (6460</w:t>
+              <w:t>Underwriting Certificat</w:t>
+            </w:r>
+            <w:r w:rsidR="008A1825">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445D35">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445D35">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6460</w:t>
             </w:r>
             <w:r w:rsidR="00761955">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.Borrower</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>), with all attachments, including</w:t>
             </w:r>
             <w:r w:rsidR="00E70C3B" w:rsidRPr="00E70C3B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C51522E" w14:textId="7C61DB92" w:rsidR="00E70C3B" w:rsidRPr="00771811" w:rsidRDefault="00E70C3B" w:rsidP="00E70C3B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
@@ -2878,51 +2904,51 @@
               <w:t>Other: ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03E69418" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="69C79BA1" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="69C79BA1" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36B0C680" w14:textId="19C5B4B7" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3120,51 +3146,51 @@
               <w:t>Other: ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4331D510" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="52CBC7C9" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="52CBC7C9" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76E2C86F" w14:textId="10261BAD" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3253,110 +3279,82 @@
           </w:tcPr>
           <w:p w14:paraId="6D0DA98D" w14:textId="00425D49" w:rsidR="0092019F" w:rsidRPr="00967DF0" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Underwriting Certificate (6460.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Key Principal</w:t>
+            </w:r>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>), with all attachments, including:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="402E7557" w14:textId="6CA5A3DC" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Key Principal </w:t>
             </w:r>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Financial Statement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1172D9B7" w14:textId="2ADECEE9" w:rsidR="0092019F" w:rsidRPr="00967DF0" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3445,51 +3443,51 @@
               <w:t>Other: ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14D537D6" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="0344177A" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="0344177A" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1048DA5A" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3613,51 +3611,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50E52EE0" w14:textId="02EEFEAC" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="00772154" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Copy of Appraisal Narrative and data delivered separately through DUS Data Digitizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="5192CA64" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="5192CA64" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="631ABCB9" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3840,51 +3838,51 @@
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">through </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DUS Data D</w:t>
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>igitizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="63A7E9B4" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="63A7E9B4" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="076B4DAD" w14:textId="77777777" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3990,51 +3988,51 @@
               <w:t>Brokered Transaction Inspection Report (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4125D6A2" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="475865FC" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="475865FC" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BBD8AF6" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4205,51 +4203,51 @@
               <w:t>ender’s loan committee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BF5FF86" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="5288807E" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="5288807E" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="254D5821" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4356,51 +4354,51 @@
               <w:t>Termite Inspection Report (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6246D5E4" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="348738E5" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="348738E5" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59B6347E" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4507,51 +4505,51 @@
               <w:t xml:space="preserve">Engineer’s or Architect’s report (if applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A644A68" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="63D30A14" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="63D30A14" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="429E7D1C" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4658,51 +4656,51 @@
               <w:t xml:space="preserve">Threshold Evaluation (if applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54AF4ABD" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="71D7D5E5" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="71D7D5E5" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="2085"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32367DCE" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4874,51 +4872,51 @@
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">through </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DUS Data D</w:t>
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>igitizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="1B4A9F25" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="1B4A9F25" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="2085"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2494AB9F" w14:textId="41B640B3" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -5105,51 +5103,51 @@
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">through </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DUS Data D</w:t>
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>igitizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="38AB3180" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="38AB3180" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00359387" w14:textId="36D75A0E" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
@@ -5229,51 +5227,51 @@
               <w:t>cquisitions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F4D0450" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5BB0" w14:paraId="5555604D" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="005A5BB0" w14:paraId="5555604D" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="379642BB" w14:textId="3A714AEC" w:rsidR="005A5BB0" w:rsidRDefault="005A5BB0" w:rsidP="005A5BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
@@ -5335,67 +5333,83 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A8AD548" w14:textId="77777777" w:rsidR="005A5BB0" w:rsidRPr="00445D35" w:rsidRDefault="005A5BB0" w:rsidP="005A5BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B24DA5C" w14:textId="51DE4F4C" w:rsidR="005A5BB0" w:rsidRPr="00537A2C" w:rsidRDefault="005A5BB0" w:rsidP="005A5BB0">
+          <w:p w14:paraId="5B24DA5C" w14:textId="35C6107F" w:rsidR="005A5BB0" w:rsidRPr="00537A2C" w:rsidRDefault="005A5BB0" w:rsidP="005A5BB0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">a. All </w:t>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidR="008A1825">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r w:rsidRPr="00537A2C">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purchase and Sale Agreement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00537A2C">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with all exhibits and any amendments, assignments, </w:t>
             </w:r>
@@ -5416,51 +5430,51 @@
               <w:t>or modifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FD9E5E5" w14:textId="77777777" w:rsidR="005A5BB0" w:rsidRPr="00445D35" w:rsidRDefault="005A5BB0" w:rsidP="005A5BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="3316FACC" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="3316FACC" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33D4B2AE" w14:textId="13A03EED" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
@@ -5636,51 +5650,51 @@
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6876DD5C" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="5CC35A86" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="0092019F" w14:paraId="5CC35A86" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62F19471" w14:textId="10428C6B" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -5743,51 +5757,51 @@
               <w:t>Closing Escrow Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E6D9393" w14:textId="77777777" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="01487E9F" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="01487E9F" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DE1440F" w14:textId="491D9EB3" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -5936,168 +5950,148 @@
               </w:rPr>
               <w:t>provided to Title Company/Escrow Agent that includes a breakdown of:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25F13446" w14:textId="4109AE8E" w:rsidR="009D16EF" w:rsidRPr="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D16EF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">mortgage loan </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>mortgage loan proceeds;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="316F2996" w14:textId="0F3F44DC" w:rsidR="009D16EF" w:rsidRPr="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D16EF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lender costs and </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Lender costs and fees;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="109B3643" w14:textId="2CBED4AD" w:rsidR="009D16EF" w:rsidRPr="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D16EF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>reserve deposits; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C9ED59A" w14:textId="66EBB6C9" w:rsidR="00496F67" w:rsidRPr="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
+          <w:p w14:paraId="2C9ED59A" w14:textId="69EB9C52" w:rsidR="00496F67" w:rsidRPr="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D16EF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>first month’s pre-paid interest, etc.</w:t>
+              <w:t>first month’s prepaid interest, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="647540EC" w14:textId="77777777" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="6A8E043B" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="6A8E043B" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63526FEE" w14:textId="20048A6F" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -6311,51 +6305,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A86A5A9" w14:textId="046C7A37" w:rsidR="00496F67" w:rsidRDefault="0099456E" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="16392363" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="16392363" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37885994" w14:textId="5D4F470B" w:rsidR="00496F67" w:rsidRPr="001B1A0B" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
@@ -6675,51 +6669,51 @@
               <w:t>oan or any Acquisition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CB3510C" w14:textId="009B76AE" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D16EF" w14:paraId="172BF5AC" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="009D16EF" w14:paraId="172BF5AC" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="473AC751" w14:textId="02DA709B" w:rsidR="009D16EF" w:rsidRPr="00DE706A" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -6800,130 +6794,94 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="767C0B55" w14:textId="5824698F" w:rsidR="009D16EF" w:rsidRPr="001B1A0B" w:rsidDel="00CC2A73" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">All organizational documents of Borrower, Guarantor and Key </w:t>
-[...35 lines deleted...]
-              <w:t>(</w:t>
+              <w:t>All organizational documents of Borrower, Guarantor and Key Principal (and, if applicable, any Affiliated Master Lessee) and entity(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>) directly or indirectly controlling Borrower, Guarantor and Key Principal (and, if applicable, any Affiliated Master Lessee) (excluding publicly held corporations or publicly held trusts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FCBC407" w14:textId="77777777" w:rsidR="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="54839926" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="54839926" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D829709" w14:textId="54F3DC37" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -7069,51 +7027,51 @@
               <w:t>restriction)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="091A6439" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="794989EA" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="794989EA" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25949BFD" w14:textId="5B60EFDD" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7216,51 +7174,51 @@
               </w:rPr>
               <w:t>Evidence of Property’s receipt of “Green Building” certification (only for a Mortgage Loan disclosed as a “Green MBS” based on the Property having been awarded a “Green Building Certification”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32BF8B23" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="4999FA91" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="4999FA91" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="153CCBCC" w14:textId="533C68EE" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7344,51 +7302,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Note: Standard Lender upload to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="5EE339DE" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="5EE339DE" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="332E78E0" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
@@ -7405,67 +7363,93 @@
           <w:p w14:paraId="18DFE7F1" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="60D1D5BA" w14:textId="6EBC78E2" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+          <w:p w14:paraId="60D1D5BA" w14:textId="4488E660" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Appendix H to Property Condition Assessment: HBP Module Report Tables (Form 4099.H) (only for a Green Rewards Mortgage Loan)</w:t>
+              <w:t xml:space="preserve">Appendix H to Property Condition Assessment: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>HP</w:t>
+            </w:r>
+            <w:r w:rsidR="008A1825">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Module Report Tables (Form 4099.H) (only for a Green Rewards Mortgage Loan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D011DDB" w14:textId="0AFF2A31" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7480,51 +7464,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> required; Electronic Copy </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>uploaded and stored via C&amp;D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="38AB739B" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="38AB739B" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E2FD549" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
@@ -7557,153 +7541,117 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A61D066" w14:textId="46DF7D01" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Technical Solar Report and Appendix I to Property Condition Assessment</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Solar Assessment (Form 4099.I) (only for a Green Rewards Mortgage Loan with a Solar Photovoltaic System)</w:t>
+              <w:t>Technical Solar Report and Appendix I to Property Condition Assessment:  Technical Solar Assessment (Form 4099.I) (only for a Green Rewards Mortgage Loan with a Solar Photovoltaic System)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="358489E9" w14:textId="475E613B" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+          <w:p w14:paraId="358489E9" w14:textId="6CBBC444" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Note</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">(Note:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard </w:t>
             </w:r>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lender upload to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="26C4FC1F" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="26C4FC1F" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="247ED17C" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
@@ -7760,51 +7708,51 @@
               </w:rPr>
               <w:t>Seniors Housing Documents:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66BAC92F" w14:textId="1D4B7067" w:rsidR="00496F67" w:rsidRPr="00052CF1" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="7D90BCC5" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="7D90BCC5" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E090840" w14:textId="7223E0C1" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
@@ -7900,51 +7848,51 @@
               </w:rPr>
               <w:t>a.  Consultant’s Management Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E20DB7A" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="17C65525" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="17C65525" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34A6CFAC" w14:textId="390FABCF" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8043,51 +7991,51 @@
               </w:rPr>
               <w:t>b.  Regulatory Compliance Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="649DE0CF" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="46D2C2AA" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="46D2C2AA" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EBD2E28" w14:textId="5975C8C3" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -8166,72 +8114,71 @@
               <w:t>Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4622F9B7" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="0AE534C1" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="00496F67" w14:paraId="0AE534C1" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E82BDCA" w14:textId="3CA10E7E" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="1E82BDCA" w14:textId="3CA10E7E" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="009D6B51">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -8320,77 +8267,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="088FACCF" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="236F1CE5" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="009D6B51" w14:paraId="46CD74CB" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6108AC" w14:textId="302F9F65" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+          <w:p w14:paraId="24D78349" w14:textId="080D84BD" w:rsidR="009D6B51" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -8404,210 +8350,141 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E96882C" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="00CC431B">
+          <w:p w14:paraId="7AD43ED0" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF2EA15" w14:textId="35D1ABC0" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+          <w:p w14:paraId="3B7AB3B7" w14:textId="641BEDF1" w:rsidR="009D6B51" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="575"/>
                 <w:tab w:val="right" w:pos="4607"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Zoning Report (if applicable)</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Affordability Restriction Checklist (Form 6419)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="550B0942" w14:textId="47B6AE08" w:rsidR="00496F67" w:rsidRPr="00AD69BD" w:rsidRDefault="00496F67" w:rsidP="0092019F">
-[...75 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6D4D3A96" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="058A69D4" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="009D6B51" w14:paraId="236F1CE5" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="78B43097" w14:textId="01E5429A" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6108AC" w14:textId="302F9F65" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -8624,233 +8501,457 @@
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="33B901EC" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E96882C" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5B8B9852" w14:textId="40BABC6E" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF2EA15" w14:textId="35D1ABC0" w:rsidR="009D6B51" w:rsidRPr="007A187E" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="575"/>
                 <w:tab w:val="right" w:pos="4607"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-                <w:u w:val="single"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zoning Report (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="550B0942" w14:textId="47B6AE08" w:rsidR="009D6B51" w:rsidRPr="00AD69BD" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic </w:t>
+            </w:r>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Other:  </w:t>
-[...30 lines deleted...]
-            </w:pPr>
+              <w:t>Copy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Report Narrative </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">delivered in DUS </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DocWay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and data delivered separately </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004132DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">through </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DUS Data D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004132DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>igitizer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="6CCC809E" w14:textId="77777777" w:rsidTr="005A5BB0">
+      <w:tr w:rsidR="009D6B51" w14:paraId="058A69D4" w14:textId="77777777" w:rsidTr="009D6B51">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0AA49C" w14:textId="73C0A0B2" w:rsidR="00496F67" w:rsidRPr="008D6F9E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+          <w:p w14:paraId="78B43097" w14:textId="01E5429A" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-            </w:pPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7559D028" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="33B901EC" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1193866B" w14:textId="585298E6" w:rsidR="00496F67" w:rsidRPr="008D6F9E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+          <w:p w14:paraId="5B8B9852" w14:textId="40BABC6E" w:rsidR="009D6B51" w:rsidRPr="007A187E" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="575"/>
                 <w:tab w:val="right" w:pos="4607"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445D35">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="63988252" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
+          <w:p w14:paraId="155F569C" w14:textId="56DB9F7A" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D6B51" w14:paraId="6CCC809E" w14:textId="77777777" w:rsidTr="009D6B51">
+        <w:tblPrEx>
+          <w:jc w:val="center"/>
+          <w:tblInd w:w="0" w:type="dxa"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0AA49C" w14:textId="73C0A0B2" w:rsidR="009D6B51" w:rsidRPr="008D6F9E" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7559D028" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1193866B" w14:textId="585298E6" w:rsidR="009D6B51" w:rsidRPr="008D6F9E" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="575"/>
+                <w:tab w:val="right" w:pos="4607"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="63988252" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C6F1EC3" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="008567D9" w:rsidRDefault="001D5D93" w:rsidP="004D042E"/>
     <w:sectPr w:rsidR="001D5D93" w:rsidRPr="008567D9" w:rsidSect="009F02DC">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -8886,51 +8987,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="t">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -9129,66 +9229,80 @@
         </w:tcPr>
         <w:p w14:paraId="22EF4A02" w14:textId="77777777" w:rsidR="00C56F82" w:rsidRPr="00491253" w:rsidRDefault="00C56F82" w:rsidP="00C56F82">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="50F6F2D6" w14:textId="29219F6E" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="00C56F82">
+        <w:p w14:paraId="50F6F2D6" w14:textId="7A09DA3A" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="00C56F82">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E00C8C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-26</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="009D6B51">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E00C8C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3083" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2CCED9DB" w14:textId="1EEE2635" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00C56F82" w:rsidP="00C56F82">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>© 202</w:t>
           </w:r>
@@ -9393,66 +9507,80 @@
         </w:tcPr>
         <w:p w14:paraId="72CFCBF8" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="00491253" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="28D0D07F" w14:textId="513F275A" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="009F02DC">
+        <w:p w14:paraId="28D0D07F" w14:textId="34E9D7F7" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E00C8C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-26</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="009D6B51">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E00C8C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3083" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6DDB6516" w14:textId="48DDCB6B" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
@@ -12229,92 +12357,91 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="675882394">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1186555980">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1247350676">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="252013188">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1128625078">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="290718280">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE1940"/>
     <w:rsid w:val="00000713"/>
     <w:rsid w:val="00006250"/>
     <w:rsid w:val="00007A01"/>
     <w:rsid w:val="00015E43"/>
     <w:rsid w:val="000225F8"/>
     <w:rsid w:val="000274DA"/>
     <w:rsid w:val="0003457F"/>
     <w:rsid w:val="000360BC"/>
     <w:rsid w:val="00036DEB"/>
     <w:rsid w:val="00037FB6"/>
     <w:rsid w:val="000501A8"/>
     <w:rsid w:val="00054BA1"/>
+    <w:rsid w:val="00055EA2"/>
     <w:rsid w:val="000578B7"/>
     <w:rsid w:val="000737C4"/>
     <w:rsid w:val="00076DF1"/>
     <w:rsid w:val="00086C24"/>
     <w:rsid w:val="000942E6"/>
     <w:rsid w:val="000A23C0"/>
     <w:rsid w:val="000B0684"/>
     <w:rsid w:val="000B06D2"/>
     <w:rsid w:val="000B17AD"/>
     <w:rsid w:val="000B19FB"/>
     <w:rsid w:val="000B4CC9"/>
     <w:rsid w:val="000C1AD5"/>
     <w:rsid w:val="000D1D29"/>
     <w:rsid w:val="000D2F79"/>
     <w:rsid w:val="000E35C4"/>
     <w:rsid w:val="000F2145"/>
     <w:rsid w:val="001041D0"/>
     <w:rsid w:val="00104FA9"/>
     <w:rsid w:val="00112235"/>
     <w:rsid w:val="00113D59"/>
     <w:rsid w:val="001201DD"/>
     <w:rsid w:val="00124BD2"/>
     <w:rsid w:val="0012557D"/>
     <w:rsid w:val="00126615"/>
     <w:rsid w:val="00130E1C"/>
@@ -12352,84 +12479,88 @@
     <w:rsid w:val="002979F3"/>
     <w:rsid w:val="002B727A"/>
     <w:rsid w:val="002C2FD1"/>
     <w:rsid w:val="002D2181"/>
     <w:rsid w:val="002D3BA9"/>
     <w:rsid w:val="002F24D5"/>
     <w:rsid w:val="002F4EFC"/>
     <w:rsid w:val="002F5CB9"/>
     <w:rsid w:val="003060DB"/>
     <w:rsid w:val="00327228"/>
     <w:rsid w:val="003423EB"/>
     <w:rsid w:val="0035471C"/>
     <w:rsid w:val="00363D99"/>
     <w:rsid w:val="00371B3D"/>
     <w:rsid w:val="0037579E"/>
     <w:rsid w:val="00376D50"/>
     <w:rsid w:val="00380BFA"/>
     <w:rsid w:val="003878E6"/>
     <w:rsid w:val="00393141"/>
     <w:rsid w:val="003A1293"/>
     <w:rsid w:val="003C4AED"/>
     <w:rsid w:val="003D02AA"/>
     <w:rsid w:val="003D41BE"/>
     <w:rsid w:val="003D4D3B"/>
     <w:rsid w:val="00404230"/>
+    <w:rsid w:val="00412D4A"/>
     <w:rsid w:val="00414828"/>
     <w:rsid w:val="0042699B"/>
     <w:rsid w:val="00435271"/>
     <w:rsid w:val="004542CD"/>
     <w:rsid w:val="00496A0C"/>
     <w:rsid w:val="00496F67"/>
     <w:rsid w:val="004B395E"/>
     <w:rsid w:val="004D042E"/>
     <w:rsid w:val="004D54E2"/>
     <w:rsid w:val="004E126F"/>
     <w:rsid w:val="004E629F"/>
     <w:rsid w:val="004F7281"/>
     <w:rsid w:val="004F7CF0"/>
     <w:rsid w:val="00500BF5"/>
     <w:rsid w:val="005066B1"/>
     <w:rsid w:val="0051359D"/>
     <w:rsid w:val="00513ABB"/>
     <w:rsid w:val="0051434D"/>
     <w:rsid w:val="00526CFC"/>
     <w:rsid w:val="00535F6C"/>
     <w:rsid w:val="00537A2C"/>
     <w:rsid w:val="0054004A"/>
+    <w:rsid w:val="00541FAD"/>
     <w:rsid w:val="00557F79"/>
     <w:rsid w:val="00566966"/>
     <w:rsid w:val="00572E11"/>
     <w:rsid w:val="005975FC"/>
     <w:rsid w:val="005A5BB0"/>
     <w:rsid w:val="005A5D7F"/>
     <w:rsid w:val="005C014F"/>
     <w:rsid w:val="005F364D"/>
+    <w:rsid w:val="005F4B27"/>
     <w:rsid w:val="005F620E"/>
     <w:rsid w:val="00611067"/>
     <w:rsid w:val="00612676"/>
     <w:rsid w:val="00617292"/>
+    <w:rsid w:val="00617801"/>
     <w:rsid w:val="0063050E"/>
     <w:rsid w:val="0063195A"/>
     <w:rsid w:val="006335A6"/>
     <w:rsid w:val="00670E88"/>
     <w:rsid w:val="0068244B"/>
     <w:rsid w:val="006908A5"/>
     <w:rsid w:val="0069797E"/>
     <w:rsid w:val="006A5323"/>
     <w:rsid w:val="006B1974"/>
     <w:rsid w:val="006B37DB"/>
     <w:rsid w:val="006C308C"/>
     <w:rsid w:val="006D0BB2"/>
     <w:rsid w:val="006D3E7C"/>
     <w:rsid w:val="006E181C"/>
     <w:rsid w:val="006E6735"/>
     <w:rsid w:val="006F2E41"/>
     <w:rsid w:val="0070589F"/>
     <w:rsid w:val="0071245C"/>
     <w:rsid w:val="007131AE"/>
     <w:rsid w:val="00716A08"/>
     <w:rsid w:val="0072594D"/>
     <w:rsid w:val="00730ADF"/>
     <w:rsid w:val="0073720F"/>
     <w:rsid w:val="00745B93"/>
     <w:rsid w:val="00751DAF"/>
@@ -12446,77 +12577,82 @@
     <w:rsid w:val="00772154"/>
     <w:rsid w:val="00773E40"/>
     <w:rsid w:val="00774397"/>
     <w:rsid w:val="00780932"/>
     <w:rsid w:val="007A187E"/>
     <w:rsid w:val="007B6D8C"/>
     <w:rsid w:val="007B7E42"/>
     <w:rsid w:val="007D0FE2"/>
     <w:rsid w:val="007D3A89"/>
     <w:rsid w:val="007D41B0"/>
     <w:rsid w:val="007D4D24"/>
     <w:rsid w:val="007D64F3"/>
     <w:rsid w:val="007D744B"/>
     <w:rsid w:val="007E0321"/>
     <w:rsid w:val="007F4FF3"/>
     <w:rsid w:val="00802FC1"/>
     <w:rsid w:val="00826177"/>
     <w:rsid w:val="00827724"/>
     <w:rsid w:val="00840147"/>
     <w:rsid w:val="00842B79"/>
     <w:rsid w:val="00843460"/>
     <w:rsid w:val="0084669E"/>
     <w:rsid w:val="008619FD"/>
     <w:rsid w:val="00873422"/>
     <w:rsid w:val="008A06E6"/>
+    <w:rsid w:val="008A1825"/>
     <w:rsid w:val="008A5B76"/>
     <w:rsid w:val="008B1738"/>
     <w:rsid w:val="008C6732"/>
     <w:rsid w:val="008D0532"/>
     <w:rsid w:val="009069C9"/>
     <w:rsid w:val="0092019F"/>
     <w:rsid w:val="0092130B"/>
     <w:rsid w:val="009259C8"/>
     <w:rsid w:val="009300EF"/>
     <w:rsid w:val="009363A8"/>
     <w:rsid w:val="00942C25"/>
     <w:rsid w:val="00945CF6"/>
     <w:rsid w:val="00950143"/>
+    <w:rsid w:val="00967902"/>
     <w:rsid w:val="00967DF0"/>
     <w:rsid w:val="00971865"/>
     <w:rsid w:val="009811E3"/>
     <w:rsid w:val="0098483F"/>
     <w:rsid w:val="00985947"/>
+    <w:rsid w:val="00993C51"/>
     <w:rsid w:val="0099456E"/>
     <w:rsid w:val="00994D07"/>
     <w:rsid w:val="00996901"/>
     <w:rsid w:val="00996B5A"/>
     <w:rsid w:val="009A0533"/>
+    <w:rsid w:val="009A3467"/>
     <w:rsid w:val="009C05E7"/>
     <w:rsid w:val="009C1B09"/>
     <w:rsid w:val="009D0EC1"/>
     <w:rsid w:val="009D16EF"/>
+    <w:rsid w:val="009D6B51"/>
     <w:rsid w:val="009E2529"/>
     <w:rsid w:val="009F02DC"/>
     <w:rsid w:val="009F0A06"/>
     <w:rsid w:val="009F2EE7"/>
     <w:rsid w:val="00A1351A"/>
     <w:rsid w:val="00A13ACF"/>
     <w:rsid w:val="00A2161F"/>
     <w:rsid w:val="00A42E96"/>
     <w:rsid w:val="00A450AF"/>
     <w:rsid w:val="00A60CE8"/>
     <w:rsid w:val="00A60E5F"/>
     <w:rsid w:val="00A62B0D"/>
     <w:rsid w:val="00A67B63"/>
     <w:rsid w:val="00A70226"/>
     <w:rsid w:val="00A76EEC"/>
     <w:rsid w:val="00A83A87"/>
     <w:rsid w:val="00A84C55"/>
     <w:rsid w:val="00A877FC"/>
     <w:rsid w:val="00A95BB7"/>
     <w:rsid w:val="00AA03CE"/>
     <w:rsid w:val="00AA0D25"/>
     <w:rsid w:val="00AB33F0"/>
     <w:rsid w:val="00AD1635"/>
     <w:rsid w:val="00AE62C5"/>
     <w:rsid w:val="00AE7B99"/>
@@ -12533,50 +12669,51 @@
     <w:rsid w:val="00B43962"/>
     <w:rsid w:val="00B452F5"/>
     <w:rsid w:val="00B51579"/>
     <w:rsid w:val="00B63621"/>
     <w:rsid w:val="00B75CC7"/>
     <w:rsid w:val="00B82304"/>
     <w:rsid w:val="00BA0B95"/>
     <w:rsid w:val="00BA1A74"/>
     <w:rsid w:val="00BB0E03"/>
     <w:rsid w:val="00BB2211"/>
     <w:rsid w:val="00BB5EE1"/>
     <w:rsid w:val="00BD049C"/>
     <w:rsid w:val="00BD5F97"/>
     <w:rsid w:val="00C30616"/>
     <w:rsid w:val="00C36F17"/>
     <w:rsid w:val="00C438BE"/>
     <w:rsid w:val="00C45787"/>
     <w:rsid w:val="00C52A8A"/>
     <w:rsid w:val="00C52E2E"/>
     <w:rsid w:val="00C56F82"/>
     <w:rsid w:val="00C70EC7"/>
     <w:rsid w:val="00C77C2B"/>
     <w:rsid w:val="00CA12E1"/>
     <w:rsid w:val="00CA4BB5"/>
     <w:rsid w:val="00CC2A73"/>
+    <w:rsid w:val="00CC4156"/>
     <w:rsid w:val="00CC431B"/>
     <w:rsid w:val="00CC50C3"/>
     <w:rsid w:val="00CD4D7F"/>
     <w:rsid w:val="00CE1940"/>
     <w:rsid w:val="00CF0552"/>
     <w:rsid w:val="00CF3935"/>
     <w:rsid w:val="00CF40E8"/>
     <w:rsid w:val="00D03D18"/>
     <w:rsid w:val="00D150B7"/>
     <w:rsid w:val="00D273FD"/>
     <w:rsid w:val="00D324FD"/>
     <w:rsid w:val="00D350DE"/>
     <w:rsid w:val="00D4455C"/>
     <w:rsid w:val="00D46F06"/>
     <w:rsid w:val="00D54C78"/>
     <w:rsid w:val="00D556F3"/>
     <w:rsid w:val="00D61D6F"/>
     <w:rsid w:val="00D631D8"/>
     <w:rsid w:val="00D71EB5"/>
     <w:rsid w:val="00D74BFD"/>
     <w:rsid w:val="00D82096"/>
     <w:rsid w:val="00D84E6C"/>
     <w:rsid w:val="00D9134C"/>
     <w:rsid w:val="00DA0EE0"/>
     <w:rsid w:val="00DA7E40"/>
@@ -12589,50 +12726,51 @@
     <w:rsid w:val="00E0662A"/>
     <w:rsid w:val="00E136D5"/>
     <w:rsid w:val="00E254D2"/>
     <w:rsid w:val="00E26850"/>
     <w:rsid w:val="00E34778"/>
     <w:rsid w:val="00E37D95"/>
     <w:rsid w:val="00E417D9"/>
     <w:rsid w:val="00E42E3D"/>
     <w:rsid w:val="00E6215D"/>
     <w:rsid w:val="00E62863"/>
     <w:rsid w:val="00E64D80"/>
     <w:rsid w:val="00E65970"/>
     <w:rsid w:val="00E674CD"/>
     <w:rsid w:val="00E70C3B"/>
     <w:rsid w:val="00E74D4E"/>
     <w:rsid w:val="00E77E31"/>
     <w:rsid w:val="00E82F5C"/>
     <w:rsid w:val="00E8481B"/>
     <w:rsid w:val="00E96750"/>
     <w:rsid w:val="00EA0E2E"/>
     <w:rsid w:val="00EA349E"/>
     <w:rsid w:val="00EB0D1D"/>
     <w:rsid w:val="00EB1332"/>
     <w:rsid w:val="00ED0F36"/>
     <w:rsid w:val="00ED5132"/>
+    <w:rsid w:val="00EE5D64"/>
     <w:rsid w:val="00EF5589"/>
     <w:rsid w:val="00F003E9"/>
     <w:rsid w:val="00F03E1A"/>
     <w:rsid w:val="00F14959"/>
     <w:rsid w:val="00F169E4"/>
     <w:rsid w:val="00F208D7"/>
     <w:rsid w:val="00F257FB"/>
     <w:rsid w:val="00F3605B"/>
     <w:rsid w:val="00F42E5E"/>
     <w:rsid w:val="00F50413"/>
     <w:rsid w:val="00F52724"/>
     <w:rsid w:val="00F54CD6"/>
     <w:rsid w:val="00F61625"/>
     <w:rsid w:val="00F626C3"/>
     <w:rsid w:val="00F641D2"/>
     <w:rsid w:val="00F64E67"/>
     <w:rsid w:val="00F6645E"/>
     <w:rsid w:val="00F85C79"/>
     <w:rsid w:val="00F87111"/>
     <w:rsid w:val="00F87AC0"/>
     <w:rsid w:val="00F9531A"/>
     <w:rsid w:val="00FA25E3"/>
     <w:rsid w:val="00FA5BC5"/>
     <w:rsid w:val="00FA6827"/>
     <w:rsid w:val="00FA686E"/>
@@ -12649,50 +12787,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="599BB19C"/>
+  <w15:docId w15:val="{93C0DEB0-57D0-4764-A22F-251BA9EBFB22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13643,70 +13782,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>993</Words>
-  <Characters>6714</Characters>
+  <Words>1000</Words>
+  <Characters>6774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>376</Lines>
+  <Paragraphs>210</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6502.Folder II</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7662</CharactersWithSpaces>
+  <CharactersWithSpaces>7564</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6502.Folder II</dc:title>
   <dc:subject>Multifamily Mortgage Loan Delivery Package Table of Contents (Folder II)</dc:subject>
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Fannie Mae</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>