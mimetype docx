--- v2 (2026-08-03)
+++ v3 (2026-09-12)
@@ -183,60 +183,70 @@
               </w:rPr>
               <w:t>For a valid Delivery, Lender must comply with all applicable “Delivery Requirements</w:t>
             </w:r>
             <w:r w:rsidR="00ED0F36">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0036267C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>” as specified below</w:t>
             </w:r>
             <w:r w:rsidR="00E674CD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and in the Form 6502.Folder</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B43962">
+              <w:t xml:space="preserve"> and in the Form </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E674CD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>6502.Folder</w:t>
+            </w:r>
+            <w:r w:rsidR="00B43962">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>s</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E674CD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
             <w:r w:rsidR="00B43962">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and III</w:t>
             </w:r>
             <w:r w:rsidR="00ED0F36">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
@@ -1827,99 +1837,99 @@
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5150" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="5130"/>
         <w:gridCol w:w="2148"/>
         <w:gridCol w:w="13"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC4BA9" w14:paraId="392B9D9E" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00FC4BA9" w14:paraId="392B9D9E" w14:textId="77777777" w:rsidTr="00917076">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9631" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2363727B" w14:textId="77777777" w:rsidR="00FC4BA9" w:rsidRPr="00445D35" w:rsidRDefault="00FC4BA9" w:rsidP="00C86BD3">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Delivery Package Content</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Folder II)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="578BB829" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00CE1940" w14:paraId="578BB829" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="594A946F" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2031,51 +2041,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECIAL </w:t>
             </w:r>
             <w:r w:rsidR="00184D22" w:rsidRPr="00445D35">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Delivery Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="5A9EB528" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00CE1940" w14:paraId="5A9EB528" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2624EC3D" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2162,93 +2172,111 @@
           </w:tcPr>
           <w:p w14:paraId="7E7EA91A" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445D35">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Multifamily Loan Delivery Package – Table of Contents </w:t>
             </w:r>
             <w:r w:rsidR="00F208D7">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Form 6502.Folder II)</w:t>
+              <w:t xml:space="preserve">(Form </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F208D7">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6502.Folder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F208D7">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> II)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C2A3777" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00F208D7" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliver copy with Multifamily Mortgage Loan Delivery Package and transmit Electronic Copy via DUS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="4C7F4DE5" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00CE1940" w14:paraId="4C7F4DE5" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1598B313" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -2443,51 +2471,51 @@
               <w:t xml:space="preserve"> submitted during underwriting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4286E801" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="6DEBDA08" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00CE1940" w14:paraId="6DEBDA08" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4ADC3ABC" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -2594,51 +2622,51 @@
               <w:t>Underwriter’s Data Form (Form 4662)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="428B1D32" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE1940" w14:paraId="3FCC00D6" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00CE1940" w14:paraId="3FCC00D6" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C186111" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="00184D22" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -2904,51 +2932,51 @@
               <w:t>Other: ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03E69418" w14:textId="77777777" w:rsidR="001D5D93" w:rsidRPr="00445D35" w:rsidRDefault="001D5D93" w:rsidP="001D5D93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="69C79BA1" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="69C79BA1" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36B0C680" w14:textId="19C5B4B7" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3029,51 +3057,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FF7DD67" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00967DF0" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Underwriting Certificate (6460.Guarantor), with all attachments, including:</w:t>
+              <w:t>Underwriting Certificate (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00967DF0">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6460.Guarantor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00967DF0">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>), with all attachments, including:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02F57830" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00967DF0" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Guarantor Financial Statement</w:t>
             </w:r>
           </w:p>
@@ -3146,51 +3192,51 @@
               <w:t>Other: ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4331D510" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="52CBC7C9" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="52CBC7C9" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76E2C86F" w14:textId="10261BAD" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3271,59 +3317,77 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D0DA98D" w14:textId="00425D49" w:rsidR="0092019F" w:rsidRPr="00967DF0" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Underwriting Certificate (6460.</w:t>
-[...7 lines deleted...]
-              <w:t>Key Principal</w:t>
+              <w:t>Underwriting Certificate (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00967DF0">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6460.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Principal</w:t>
             </w:r>
             <w:r w:rsidRPr="00967DF0">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>), with all attachments, including:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="402E7557" w14:textId="6CA5A3DC" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3443,51 +3507,51 @@
               <w:t>Other: ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14D537D6" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="0344177A" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="0344177A" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1048DA5A" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3611,51 +3675,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50E52EE0" w14:textId="02EEFEAC" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="00772154" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Copy of Appraisal Narrative and data delivered separately through DUS Data Digitizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="5192CA64" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="5192CA64" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="631ABCB9" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3838,51 +3902,51 @@
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">through </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DUS Data D</w:t>
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>igitizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="63A7E9B4" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="63A7E9B4" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="076B4DAD" w14:textId="77777777" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -3988,51 +4052,51 @@
               <w:t>Brokered Transaction Inspection Report (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4125D6A2" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="475865FC" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="475865FC" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BBD8AF6" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4203,51 +4267,51 @@
               <w:t>ender’s loan committee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BF5FF86" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="5288807E" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="5288807E" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="254D5821" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4354,51 +4418,51 @@
               <w:t>Termite Inspection Report (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6246D5E4" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="348738E5" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="348738E5" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59B6347E" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4505,51 +4569,51 @@
               <w:t xml:space="preserve">Engineer’s or Architect’s report (if applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A644A68" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="63D30A14" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="63D30A14" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="429E7D1C" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4656,51 +4720,51 @@
               <w:t xml:space="preserve">Threshold Evaluation (if applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54AF4ABD" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="71D7D5E5" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="71D7D5E5" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="2085"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32367DCE" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4872,51 +4936,51 @@
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">through </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DUS Data D</w:t>
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>igitizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="1B4A9F25" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="1B4A9F25" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="2085"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2494AB9F" w14:textId="41B640B3" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -5103,51 +5167,51 @@
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">through </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DUS Data D</w:t>
             </w:r>
             <w:r w:rsidRPr="004132DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>igitizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="38AB3180" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="38AB3180" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00359387" w14:textId="36D75A0E" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
@@ -5227,51 +5291,51 @@
               <w:t>cquisitions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F4D0450" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5BB0" w14:paraId="5555604D" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="005A5BB0" w14:paraId="5555604D" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="379642BB" w14:textId="3A714AEC" w:rsidR="005A5BB0" w:rsidRDefault="005A5BB0" w:rsidP="005A5BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
@@ -5430,51 +5494,51 @@
               <w:t>or modifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FD9E5E5" w14:textId="77777777" w:rsidR="005A5BB0" w:rsidRPr="00445D35" w:rsidRDefault="005A5BB0" w:rsidP="005A5BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="3316FACC" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="3316FACC" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33D4B2AE" w14:textId="13A03EED" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
@@ -5650,51 +5714,51 @@
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6876DD5C" w14:textId="77777777" w:rsidR="0092019F" w:rsidRPr="00445D35" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092019F" w14:paraId="5CC35A86" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="0092019F" w14:paraId="5CC35A86" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62F19471" w14:textId="10428C6B" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -5757,51 +5821,51 @@
               <w:t>Closing Escrow Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E6D9393" w14:textId="77777777" w:rsidR="0092019F" w:rsidRDefault="0092019F" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="01487E9F" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="01487E9F" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DE1440F" w14:textId="491D9EB3" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -6047,51 +6111,51 @@
               <w:t>first month’s prepaid interest, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="647540EC" w14:textId="77777777" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="6A8E043B" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="6A8E043B" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63526FEE" w14:textId="20048A6F" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -6305,51 +6369,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A86A5A9" w14:textId="046C7A37" w:rsidR="00496F67" w:rsidRDefault="0099456E" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="16392363" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="16392363" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37885994" w14:textId="5D4F470B" w:rsidR="00496F67" w:rsidRPr="001B1A0B" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
@@ -6669,51 +6733,51 @@
               <w:t>oan or any Acquisition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CB3510C" w14:textId="009B76AE" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D16EF" w14:paraId="172BF5AC" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="009D16EF" w14:paraId="172BF5AC" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="473AC751" w14:textId="02DA709B" w:rsidR="009D16EF" w:rsidRPr="00DE706A" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -6837,51 +6901,51 @@
               <w:t>) directly or indirectly controlling Borrower, Guarantor and Key Principal (and, if applicable, any Affiliated Master Lessee) (excluding publicly held corporations or publicly held trusts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FCBC407" w14:textId="77777777" w:rsidR="009D16EF" w:rsidRDefault="009D16EF" w:rsidP="009D16EF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="54839926" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="54839926" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D829709" w14:textId="54F3DC37" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -7027,51 +7091,51 @@
               <w:t>restriction)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="091A6439" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="794989EA" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="794989EA" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25949BFD" w14:textId="5B60EFDD" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7174,51 +7238,51 @@
               </w:rPr>
               <w:t>Evidence of Property’s receipt of “Green Building” certification (only for a Mortgage Loan disclosed as a “Green MBS” based on the Property having been awarded a “Green Building Certification”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32BF8B23" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="4999FA91" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="4999FA91" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="153CCBCC" w14:textId="533C68EE" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7252,101 +7316,119 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CCD1C78" w14:textId="3CB95E4C" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>High Performance Building (HPB) Report (only for a Green Rewards Mortgage Loan)</w:t>
+              <w:t>High Performance Building (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>HPB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) Report (only for a Green Rewards Mortgage Loan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13CA0E79" w14:textId="2E6360E7" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Note: Standard Lender upload to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="5EE339DE" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="5EE339DE" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="332E78E0" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
@@ -7405,51 +7487,69 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HP</w:t>
             </w:r>
             <w:r w:rsidR="008A1825">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Module Report Tables (Form 4099.H) (only for a Green Rewards Mortgage Loan)</w:t>
+              <w:t xml:space="preserve"> Module Report Tables (Form </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4099.H</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) (only for a Green Rewards Mortgage Loan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D011DDB" w14:textId="0AFF2A31" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7459,56 +7559,74 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> required; Electronic Copy </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>uploaded and stored via C&amp;D)</w:t>
+              <w:t xml:space="preserve">uploaded and stored via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C&amp;D</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="38AB739B" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="38AB739B" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E2FD549" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
@@ -7541,51 +7659,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A61D066" w14:textId="46DF7D01" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Technical Solar Report and Appendix I to Property Condition Assessment:  Technical Solar Assessment (Form 4099.I) (only for a Green Rewards Mortgage Loan with a Solar Photovoltaic System)</w:t>
+              <w:t xml:space="preserve">Technical Solar Report and Appendix I to Property Condition Assessment:  Technical Solar Assessment (Form </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4099.I</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) (only for a Green Rewards Mortgage Loan with a Solar Photovoltaic System)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="358489E9" w14:textId="6CBBC444" w:rsidR="00496F67" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7607,51 +7743,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lender upload to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocWay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00052CF1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="26C4FC1F" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="26C4FC1F" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="247ED17C" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
@@ -7708,51 +7844,51 @@
               </w:rPr>
               <w:t>Seniors Housing Documents:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66BAC92F" w14:textId="1D4B7067" w:rsidR="00496F67" w:rsidRPr="00052CF1" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="7D90BCC5" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="7D90BCC5" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E090840" w14:textId="7223E0C1" w:rsidR="00496F67" w:rsidRPr="007A187E" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
@@ -7848,51 +7984,51 @@
               </w:rPr>
               <w:t>a.  Consultant’s Management Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E20DB7A" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="17C65525" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="17C65525" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34A6CFAC" w14:textId="390FABCF" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7991,51 +8127,51 @@
               </w:rPr>
               <w:t>b.  Regulatory Compliance Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="649DE0CF" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="0092019F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="46D2C2AA" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="46D2C2AA" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EBD2E28" w14:textId="5975C8C3" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -8114,51 +8250,51 @@
               <w:t>Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4622F9B7" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496F67" w14:paraId="0AE534C1" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="00496F67" w14:paraId="0AE534C1" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E82BDCA" w14:textId="3CA10E7E" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="009D6B51">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -8267,76 +8403,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="088FACCF" w14:textId="77777777" w:rsidR="00496F67" w:rsidRPr="00445D35" w:rsidRDefault="00496F67" w:rsidP="007A187E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6B51" w14:paraId="46CD74CB" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="009D6B51" w14:paraId="236F1CE5" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24D78349" w14:textId="080D84BD" w:rsidR="009D6B51" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+          <w:p w14:paraId="2D6108AC" w14:textId="302F9F65" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -8350,141 +8487,210 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD43ED0" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+          <w:p w14:paraId="7E96882C" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7AB3B7" w14:textId="641BEDF1" w:rsidR="009D6B51" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+          <w:p w14:paraId="6FF2EA15" w14:textId="35D1ABC0" w:rsidR="009D6B51" w:rsidRPr="007A187E" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="575"/>
                 <w:tab w:val="right" w:pos="4607"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Affordability Restriction Checklist (Form 6419)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zoning Report (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4D3A96" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="550B0942" w14:textId="47B6AE08" w:rsidR="009D6B51" w:rsidRPr="00AD69BD" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445D35">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Copy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Report Narrative </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">delivered in DUS </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DocWay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and data delivered separately </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004132DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">through </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DUS Data D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004132DC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>igitizer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6B51" w14:paraId="236F1CE5" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="009D6B51" w14:paraId="058A69D4" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D6108AC" w14:textId="302F9F65" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B43097" w14:textId="01E5429A" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -8501,364 +8707,140 @@
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E96882C" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B901EC" w14:textId="77777777" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FF2EA15" w14:textId="35D1ABC0" w:rsidR="009D6B51" w:rsidRPr="007A187E" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8B9852" w14:textId="40BABC6E" w:rsidR="009D6B51" w:rsidRPr="007A187E" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="575"/>
                 <w:tab w:val="right" w:pos="4607"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Zoning Report (if applicable)</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445D35">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
-            <w:tcBorders>
-[...97 lines deleted...]
-            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78B43097" w14:textId="01E5429A" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
-[...136 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="155F569C" w14:textId="56DB9F7A" w:rsidR="009D6B51" w:rsidRPr="00445D35" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6B51" w14:paraId="6CCC809E" w14:textId="77777777" w:rsidTr="009D6B51">
+      <w:tr w:rsidR="009D6B51" w14:paraId="6CCC809E" w14:textId="77777777" w:rsidTr="00917076">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A0AA49C" w14:textId="73C0A0B2" w:rsidR="009D6B51" w:rsidRPr="008D6F9E" w:rsidRDefault="009D6B51" w:rsidP="009D6B51">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -8966,71 +8948,73 @@
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="02A19C74" w14:textId="77777777" w:rsidR="00994D07" w:rsidRDefault="00994D07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2EB5F94D" w14:textId="77777777" w:rsidR="00994D07" w:rsidRDefault="00994D07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="t">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -9117,59 +9101,77 @@
             <w:t>Delivery Package Table of Contents - Folder II</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="65F40F12" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0052557F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Form 6502</w:t>
+            <w:t xml:space="preserve">Form </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="0052557F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>6502</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>.Folder II</w:t>
+            <w:t>.Folder</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> II</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3083" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5EF323B7" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0052557F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
@@ -9229,73 +9231,73 @@
         </w:tcPr>
         <w:p w14:paraId="22EF4A02" w14:textId="77777777" w:rsidR="00C56F82" w:rsidRPr="00491253" w:rsidRDefault="00C56F82" w:rsidP="00C56F82">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="50F6F2D6" w14:textId="7A09DA3A" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="00C56F82">
+        <w:p w14:paraId="50F6F2D6" w14:textId="55429579" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="00C56F82">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E00C8C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="009D6B51">
+          <w:r w:rsidR="00233E14">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>8</w:t>
           </w:r>
           <w:r w:rsidRPr="00E00C8C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3083" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2CCED9DB" w14:textId="1EEE2635" w:rsidR="00C56F82" w:rsidRPr="0052557F" w:rsidRDefault="00C56F82" w:rsidP="00C56F82">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
@@ -9395,59 +9397,77 @@
             <w:t>Delivery Package Table of Contents - Folder II</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="58D0F99B" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0052557F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Form 6502</w:t>
+            <w:t xml:space="preserve">Form </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="0052557F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>6502</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>.Folder II</w:t>
+            <w:t>.Folder</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> II</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3083" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="64049D87" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0052557F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
@@ -9507,73 +9527,73 @@
         </w:tcPr>
         <w:p w14:paraId="72CFCBF8" w14:textId="77777777" w:rsidR="009F02DC" w:rsidRPr="00491253" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="28D0D07F" w14:textId="34E9D7F7" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="009F02DC">
+        <w:p w14:paraId="28D0D07F" w14:textId="536F4A59" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="00E00C8C" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E00C8C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="009D6B51">
+          <w:r w:rsidR="00233E14">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>8</w:t>
           </w:r>
           <w:r w:rsidRPr="00E00C8C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3083" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6DDB6516" w14:textId="48DDCB6B" w:rsidR="009F02DC" w:rsidRPr="0052557F" w:rsidRDefault="009F02DC" w:rsidP="009F02DC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
@@ -12357,51 +12377,51 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="675882394">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1186555980">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1247350676">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="252013188">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1128625078">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="290718280">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -12419,235 +12439,245 @@
     <w:rsid w:val="00037FB6"/>
     <w:rsid w:val="000501A8"/>
     <w:rsid w:val="00054BA1"/>
     <w:rsid w:val="00055EA2"/>
     <w:rsid w:val="000578B7"/>
     <w:rsid w:val="000737C4"/>
     <w:rsid w:val="00076DF1"/>
     <w:rsid w:val="00086C24"/>
     <w:rsid w:val="000942E6"/>
     <w:rsid w:val="000A23C0"/>
     <w:rsid w:val="000B0684"/>
     <w:rsid w:val="000B06D2"/>
     <w:rsid w:val="000B17AD"/>
     <w:rsid w:val="000B19FB"/>
     <w:rsid w:val="000B4CC9"/>
     <w:rsid w:val="000C1AD5"/>
     <w:rsid w:val="000D1D29"/>
     <w:rsid w:val="000D2F79"/>
     <w:rsid w:val="000E35C4"/>
     <w:rsid w:val="000F2145"/>
     <w:rsid w:val="001041D0"/>
     <w:rsid w:val="00104FA9"/>
     <w:rsid w:val="00112235"/>
     <w:rsid w:val="00113D59"/>
     <w:rsid w:val="001201DD"/>
+    <w:rsid w:val="00121713"/>
     <w:rsid w:val="00124BD2"/>
     <w:rsid w:val="0012557D"/>
     <w:rsid w:val="00126615"/>
     <w:rsid w:val="00130E1C"/>
     <w:rsid w:val="00143F5E"/>
     <w:rsid w:val="00144E5E"/>
     <w:rsid w:val="001553F3"/>
     <w:rsid w:val="0015555C"/>
     <w:rsid w:val="00156085"/>
     <w:rsid w:val="00160220"/>
     <w:rsid w:val="00165F87"/>
     <w:rsid w:val="001759D7"/>
     <w:rsid w:val="00184D22"/>
     <w:rsid w:val="001B1A0B"/>
     <w:rsid w:val="001C1B07"/>
     <w:rsid w:val="001D5D93"/>
     <w:rsid w:val="001D6323"/>
     <w:rsid w:val="001D775C"/>
     <w:rsid w:val="001E157C"/>
     <w:rsid w:val="001E3F91"/>
     <w:rsid w:val="001E4F32"/>
     <w:rsid w:val="001F446D"/>
     <w:rsid w:val="00201E06"/>
     <w:rsid w:val="00204719"/>
     <w:rsid w:val="002057DB"/>
     <w:rsid w:val="0021365C"/>
     <w:rsid w:val="00222132"/>
     <w:rsid w:val="00231E62"/>
+    <w:rsid w:val="00233E14"/>
     <w:rsid w:val="002400F9"/>
     <w:rsid w:val="0026152A"/>
     <w:rsid w:val="00275F90"/>
     <w:rsid w:val="002777ED"/>
     <w:rsid w:val="002846B9"/>
     <w:rsid w:val="00285ADD"/>
     <w:rsid w:val="00291A93"/>
     <w:rsid w:val="002979F3"/>
     <w:rsid w:val="002B727A"/>
     <w:rsid w:val="002C2FD1"/>
     <w:rsid w:val="002D2181"/>
     <w:rsid w:val="002D3BA9"/>
     <w:rsid w:val="002F24D5"/>
     <w:rsid w:val="002F4EFC"/>
     <w:rsid w:val="002F5CB9"/>
     <w:rsid w:val="003060DB"/>
     <w:rsid w:val="00327228"/>
     <w:rsid w:val="003423EB"/>
     <w:rsid w:val="0035471C"/>
     <w:rsid w:val="00363D99"/>
     <w:rsid w:val="00371B3D"/>
     <w:rsid w:val="0037579E"/>
     <w:rsid w:val="00376D50"/>
+    <w:rsid w:val="00377825"/>
     <w:rsid w:val="00380BFA"/>
     <w:rsid w:val="003878E6"/>
     <w:rsid w:val="00393141"/>
     <w:rsid w:val="003A1293"/>
     <w:rsid w:val="003C4AED"/>
     <w:rsid w:val="003D02AA"/>
     <w:rsid w:val="003D41BE"/>
     <w:rsid w:val="003D4D3B"/>
     <w:rsid w:val="00404230"/>
     <w:rsid w:val="00412D4A"/>
     <w:rsid w:val="00414828"/>
     <w:rsid w:val="0042699B"/>
     <w:rsid w:val="00435271"/>
     <w:rsid w:val="004542CD"/>
     <w:rsid w:val="00496A0C"/>
     <w:rsid w:val="00496F67"/>
     <w:rsid w:val="004B395E"/>
     <w:rsid w:val="004D042E"/>
     <w:rsid w:val="004D54E2"/>
     <w:rsid w:val="004E126F"/>
     <w:rsid w:val="004E629F"/>
     <w:rsid w:val="004F7281"/>
     <w:rsid w:val="004F7CF0"/>
     <w:rsid w:val="00500BF5"/>
     <w:rsid w:val="005066B1"/>
     <w:rsid w:val="0051359D"/>
     <w:rsid w:val="00513ABB"/>
     <w:rsid w:val="0051434D"/>
     <w:rsid w:val="00526CFC"/>
     <w:rsid w:val="00535F6C"/>
     <w:rsid w:val="00537A2C"/>
     <w:rsid w:val="0054004A"/>
     <w:rsid w:val="00541FAD"/>
     <w:rsid w:val="00557F79"/>
     <w:rsid w:val="00566966"/>
     <w:rsid w:val="00572E11"/>
     <w:rsid w:val="005975FC"/>
     <w:rsid w:val="005A5BB0"/>
     <w:rsid w:val="005A5D7F"/>
     <w:rsid w:val="005C014F"/>
     <w:rsid w:val="005F364D"/>
     <w:rsid w:val="005F4B27"/>
     <w:rsid w:val="005F620E"/>
     <w:rsid w:val="00611067"/>
     <w:rsid w:val="00612676"/>
     <w:rsid w:val="00617292"/>
     <w:rsid w:val="00617801"/>
     <w:rsid w:val="0063050E"/>
     <w:rsid w:val="0063195A"/>
     <w:rsid w:val="006335A6"/>
+    <w:rsid w:val="00656D2D"/>
     <w:rsid w:val="00670E88"/>
     <w:rsid w:val="0068244B"/>
     <w:rsid w:val="006908A5"/>
     <w:rsid w:val="0069797E"/>
+    <w:rsid w:val="00697AD6"/>
     <w:rsid w:val="006A5323"/>
     <w:rsid w:val="006B1974"/>
     <w:rsid w:val="006B37DB"/>
     <w:rsid w:val="006C308C"/>
     <w:rsid w:val="006D0BB2"/>
     <w:rsid w:val="006D3E7C"/>
     <w:rsid w:val="006E181C"/>
     <w:rsid w:val="006E6735"/>
     <w:rsid w:val="006F2E41"/>
     <w:rsid w:val="0070589F"/>
     <w:rsid w:val="0071245C"/>
     <w:rsid w:val="007131AE"/>
     <w:rsid w:val="00716A08"/>
     <w:rsid w:val="0072594D"/>
     <w:rsid w:val="00730ADF"/>
     <w:rsid w:val="0073720F"/>
     <w:rsid w:val="00745B93"/>
     <w:rsid w:val="00751DAF"/>
     <w:rsid w:val="0075311E"/>
     <w:rsid w:val="007563A8"/>
     <w:rsid w:val="00757F28"/>
     <w:rsid w:val="00761955"/>
     <w:rsid w:val="007629F8"/>
     <w:rsid w:val="007661C3"/>
     <w:rsid w:val="007661E5"/>
     <w:rsid w:val="00771811"/>
     <w:rsid w:val="00771C74"/>
     <w:rsid w:val="00771F66"/>
     <w:rsid w:val="00772154"/>
     <w:rsid w:val="00773E40"/>
     <w:rsid w:val="00774397"/>
     <w:rsid w:val="00780932"/>
+    <w:rsid w:val="00791096"/>
     <w:rsid w:val="007A187E"/>
     <w:rsid w:val="007B6D8C"/>
     <w:rsid w:val="007B7E42"/>
     <w:rsid w:val="007D0FE2"/>
     <w:rsid w:val="007D3A89"/>
     <w:rsid w:val="007D41B0"/>
     <w:rsid w:val="007D4D24"/>
     <w:rsid w:val="007D64F3"/>
     <w:rsid w:val="007D744B"/>
     <w:rsid w:val="007E0321"/>
     <w:rsid w:val="007F4FF3"/>
     <w:rsid w:val="00802FC1"/>
+    <w:rsid w:val="008206B7"/>
     <w:rsid w:val="00826177"/>
     <w:rsid w:val="00827724"/>
+    <w:rsid w:val="0083274D"/>
     <w:rsid w:val="00840147"/>
     <w:rsid w:val="00842B79"/>
     <w:rsid w:val="00843460"/>
     <w:rsid w:val="0084669E"/>
     <w:rsid w:val="008619FD"/>
     <w:rsid w:val="00873422"/>
     <w:rsid w:val="008A06E6"/>
     <w:rsid w:val="008A1825"/>
     <w:rsid w:val="008A5B76"/>
     <w:rsid w:val="008B1738"/>
     <w:rsid w:val="008C6732"/>
     <w:rsid w:val="008D0532"/>
     <w:rsid w:val="009069C9"/>
+    <w:rsid w:val="00917076"/>
     <w:rsid w:val="0092019F"/>
     <w:rsid w:val="0092130B"/>
     <w:rsid w:val="009259C8"/>
     <w:rsid w:val="009300EF"/>
     <w:rsid w:val="009363A8"/>
     <w:rsid w:val="00942C25"/>
     <w:rsid w:val="00945CF6"/>
     <w:rsid w:val="00950143"/>
     <w:rsid w:val="00967902"/>
     <w:rsid w:val="00967DF0"/>
     <w:rsid w:val="00971865"/>
     <w:rsid w:val="009811E3"/>
     <w:rsid w:val="0098483F"/>
     <w:rsid w:val="00985947"/>
     <w:rsid w:val="00993C51"/>
     <w:rsid w:val="0099456E"/>
     <w:rsid w:val="00994D07"/>
     <w:rsid w:val="00996901"/>
     <w:rsid w:val="00996B5A"/>
     <w:rsid w:val="009A0533"/>
     <w:rsid w:val="009A3467"/>
+    <w:rsid w:val="009C04AD"/>
     <w:rsid w:val="009C05E7"/>
     <w:rsid w:val="009C1B09"/>
     <w:rsid w:val="009D0EC1"/>
     <w:rsid w:val="009D16EF"/>
     <w:rsid w:val="009D6B51"/>
     <w:rsid w:val="009E2529"/>
     <w:rsid w:val="009F02DC"/>
     <w:rsid w:val="009F0A06"/>
     <w:rsid w:val="009F2EE7"/>
     <w:rsid w:val="00A1351A"/>
     <w:rsid w:val="00A13ACF"/>
     <w:rsid w:val="00A2161F"/>
     <w:rsid w:val="00A42E96"/>
     <w:rsid w:val="00A450AF"/>
     <w:rsid w:val="00A60CE8"/>
     <w:rsid w:val="00A60E5F"/>
     <w:rsid w:val="00A62B0D"/>
     <w:rsid w:val="00A67B63"/>
     <w:rsid w:val="00A70226"/>
     <w:rsid w:val="00A76EEC"/>
     <w:rsid w:val="00A83A87"/>
     <w:rsid w:val="00A84C55"/>
     <w:rsid w:val="00A877FC"/>
     <w:rsid w:val="00A95BB7"/>
     <w:rsid w:val="00AA03CE"/>
@@ -13785,67 +13815,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1000</Words>
-  <Characters>6774</Characters>
+  <Words>993</Words>
+  <Characters>6711</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>376</Lines>
-  <Paragraphs>210</Paragraphs>
+  <Lines>372</Lines>
+  <Paragraphs>208</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6502.Folder II</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7564</CharactersWithSpaces>
+  <CharactersWithSpaces>7496</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6502.Folder II</dc:title>
   <dc:subject>Multifamily Mortgage Loan Delivery Package Table of Contents (Folder II)</dc:subject>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>