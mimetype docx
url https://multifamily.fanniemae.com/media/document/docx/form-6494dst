--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -2,60 +2,59 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3B083106" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2880"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc284489398"/>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepared by, and after recording</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444D8291" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
@@ -432,59 +431,51 @@
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E42FCC9" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk27141696"/>
       <w:r w:rsidRPr="00C42DCB">
-        <w:t xml:space="preserve">Master Lessee is a party to or otherwise has rights with respect to and interests in the Leases, Rents and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Collateral (collectively, the “</w:t>
+        <w:t>Master Lessee is a party to or otherwise has rights with respect to and interests in the Leases, Rents and UCC Collateral (collectively, the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Assigned Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE89858" w14:textId="743FA850" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="00261C4F" w:rsidP="008872BA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="008872BA" w:rsidRPr="00C42DCB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008872BA" w:rsidRPr="00C42DCB">
         <w:tab/>
@@ -612,91 +603,51 @@
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc362514925"/>
       <w:bookmarkStart w:id="4" w:name="_Toc31732571"/>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Uniform Commercial Code Security Agreement.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="3103579E" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
-        <w:t xml:space="preserve">To secure to Lessor the performance of the covenants and agreements of Master Lessee in this Assignment and the Master Lease Documents, Master Lessee hereby pledges, assigns, and grants to Lessor a continuing security interest in the </w:t>
-[...39 lines deleted...]
-        <w:t>, the debtor is Master Lessee and the secured party is Lessor.  The name and address of the debtor and secured party are set forth after Lessor’s and Master Lessee’s signatures below which are the addresses from which information on the security interest may be obtained.</w:t>
+        <w:t>To secure to Lessor the performance of the covenants and agreements of Master Lessee in this Assignment and the Master Lease Documents, Master Lessee hereby pledges, assigns, and grants to Lessor a continuing security interest in the UCC Collateral.  This Assignment constitutes a security agreement and a financing statement under the UCC.  Master Lessee hereby authorizes Lessor to file financing statements, continuation statements and financing statement amendments in such form as Lessor may require to perfect or continue the perfection of this security interest without the signature of Master Lessee.  If a Master Lease Termination Event has occurred and is continuing, Lessor shall have the remedies of a secured party under the UCC or otherwise provided at law or in equity, in addition to all remedies provided by this Assignment.  Lessor may exercise any or all of its remedies against the UCC Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lessor’s other remedies.  For purposes of the UCC, the debtor is Master Lessee and the secured party is Lessor.  The name and address of the debtor and secured party are set forth after Lessor’s and Master Lessee’s signatures below which are the addresses from which information on the security interest may be obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68450324" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve">Master Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">represents and warrants that:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
@@ -904,101 +855,72 @@
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Subordination Agreement (DST Master Lease)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">, the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve">will not be removed from the Mortgaged Property without the consent of Lessor; and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
-        <w:t xml:space="preserve"> no financing statement covering any of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Collateral or any proceeds thereof is on file in any public office.</w:t>
+        <w:t xml:space="preserve"> no financing statement covering any of the UCC Collateral or any proceeds thereof is on file in any public office.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A966581" w14:textId="60148BD8" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve">All </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00440E8E" w:rsidRPr="00C42DCB">
-        <w:t>UCC</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve"> of every kind acquired by Master Lessee after the date of this Assignment which by the terms of this Assignment shall be subject to the lien and the security interest created hereby, shall immediately upon the acquisition thereof by Master Lessee and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">without further conveyance or assignment become subject to the lien and security interest created by this Assignment.  Nevertheless, Master Lessee shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further security </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>without further conveyance or assignment become subject to the lien and security interest created by this Assignment.  Nevertheless, Master Lessee shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further security agreements, financing statements, assignments and assurances as Lessor shall require for accomplishing the purposes of this Assignment and to comply with the re-recording requirements of the UCC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C0CF25" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Ref62809109"/>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Assignment of Leases and Rents.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1DD78AA5" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
@@ -1091,58 +1013,57 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>obligated to appear in or defend any action or proceeding relating to any Lease or the Mortgaged Property; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104BA895" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>responsible for the operation, control, care, management or repair of the Mortgaged Property or any portion of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418F1B72" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+    <w:p w14:paraId="418F1B72" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="00A75702">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>The execution of this Assignment shall constitute conclusive evidence that all responsibility for the operation, control, care, management and repair of the Mortgaged Property is and shall be that of Master Lessee, prior to such actual entry and taking possession and control by Lessor of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1CAA8C" w14:textId="34237497" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve">Lessor shall be liable to account only to Master Lessee and only for Rents actually received by Lessor.  Lessor shall not be liable to Master Lessee, anyone claiming under or through Master Lessee or anyone having an interest in the Mortgaged Property by reason of any act or omission of Lessor under this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:instrText xml:space="preserve"> REF _Ref62809109 \n \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C42DCB">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
@@ -1285,59 +1206,51 @@
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Ref284491286"/>
       <w:bookmarkStart w:id="15" w:name="_Toc362514933"/>
       <w:bookmarkStart w:id="16" w:name="_Toc31732575"/>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>Default; Remedies.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="54AA03F8" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
-        <w:t xml:space="preserve">Upon the occurrence of a Master Lease Termination Event, Lessor shall have the right to exercise all rights and remedies under this Assignment and the Master Lease Documents, at law or in equity, including the remedies of a secured party under the </w:t>
-[...7 lines deleted...]
-        <w:t>.  In exercising any remedies, Lessor may exercise its remedies against the Assigned Property separately or together, and in any order, without in any way affecting the availability of Lessor’s other remedies.</w:t>
+        <w:t>Upon the occurrence of a Master Lease Termination Event, Lessor shall have the right to exercise all rights and remedies under this Assignment and the Master Lease Documents, at law or in equity, including the remedies of a secured party under the UCC.  In exercising any remedies, Lessor may exercise its remedies against the Assigned Property separately or together, and in any order, without in any way affecting the availability of Lessor’s other remedies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196730F7" w14:textId="6444BCF6" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve">If a Master Lease Termination Event has occurred, Lessor shall have the right any time thereafter to terminate the Master Lease without cause and without liability or payment of any cancellation or termination fee, penalty or other liability, by giving written notice to Master Lessee of its election to do so.  Lessor’s notice shall specify the date of termination.  Such termination right shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve"> supersede any limitation on termination rights contained in the Master Lease, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
@@ -2170,59 +2083,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Venue; Consent to Jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B37337E" w14:textId="65D9C1F4" w:rsidR="00261C4F" w:rsidRPr="00C42DCB" w:rsidRDefault="00261C4F" w:rsidP="00402AD0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this </w:t>
       </w:r>
       <w:r w:rsidR="00402AD0" w:rsidRPr="00C42DCB">
         <w:t>Assignment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
-        <w:t xml:space="preserve"> or the security for the Indebtedness, Master Lessee and Lessor each </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to the exercise of personal jurisdiction by State court or federal court in such State.  </w:t>
+        <w:t xml:space="preserve"> or the security for the Indebtedness, Master Lessee and Lessor each consents to the exercise of personal jurisdiction by State court or federal court in such State.  </w:t>
       </w:r>
       <w:r w:rsidR="00402AD0" w:rsidRPr="00C42DCB">
         <w:t>Master Lessee and Lessor</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve"> each agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Master Lessee and Lessor each waive any right to remove to federal court or to contest the State court’s jurisdiction.  </w:t>
       </w:r>
       <w:r w:rsidR="00402AD0" w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve">Master Lessee and Lessor </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>waive any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F776C0" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -2716,51 +2621,51 @@
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="2880" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="1"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="004B0725">
+      <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exhibit A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Legal Description </w:t>
       </w:r>
@@ -2799,51 +2704,51 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="1"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="47" w:name="Check4"/>
       <w:r w:rsidRPr="00C42DCB">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="004B0725">
+      <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Schedule 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
@@ -2856,51 +2761,51 @@
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="2880" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="004B0725">
+      <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Schedule 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exceptions</w:t>
       </w:r>
@@ -2933,125 +2838,113 @@
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38E53627" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>, Master Lessee and Lessor have executed this Assignment as of the day and year first written above.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-180" w:type="dxa"/>
+        <w:tblInd w:w="-90" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="90"/>
         <w:gridCol w:w="3960"/>
-        <w:gridCol w:w="5310"/>
-        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="5490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008872BA" w:rsidRPr="00C42DCB" w14:paraId="0944CA90" w14:textId="77777777" w:rsidTr="003A40E4">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008872BA" w:rsidRPr="00C42DCB" w14:paraId="0944CA90" w14:textId="77777777" w:rsidTr="00CB43B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C5B38A1" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="003A40E4">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="629856BF" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="003A40E4">
             <w:pPr>
               <w:spacing w:after="240"/>
             </w:pPr>
             <w:r w:rsidRPr="00C42DCB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>MASTER LESSEE</w:t>
             </w:r>
             <w:r w:rsidRPr="00C42DCB">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008872BA" w:rsidRPr="00C42DCB" w14:paraId="4360F40C" w14:textId="77777777" w:rsidTr="003A40E4">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008872BA" w:rsidRPr="00C42DCB" w14:paraId="4360F40C" w14:textId="77777777" w:rsidTr="00CB43B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F1B9C61" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="003A40E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3247"/>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="514AF334" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="003A40E4">
             <w:r w:rsidRPr="00C42DCB">
               <w:t>[_________________________]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="797F483F" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3161,125 +3054,112 @@
     </w:tbl>
     <w:p w14:paraId="22721338" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D581899" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-180" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="180"/>
         <w:gridCol w:w="3870"/>
-        <w:gridCol w:w="5310"/>
-        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008872BA" w:rsidRPr="00C42DCB" w14:paraId="259B0B75" w14:textId="77777777" w:rsidTr="003A40E4">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008872BA" w:rsidRPr="00C42DCB" w14:paraId="259B0B75" w14:textId="77777777" w:rsidTr="00CB43B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07B4637A" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="003A40E4">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E58F425" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="003A40E4">
             <w:pPr>
               <w:spacing w:after="240"/>
             </w:pPr>
             <w:r w:rsidRPr="00C42DCB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>LESSOR</w:t>
             </w:r>
             <w:r w:rsidRPr="00C42DCB">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008872BA" w:rsidRPr="00C42DCB" w14:paraId="1771BFE4" w14:textId="77777777" w:rsidTr="003A40E4">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008872BA" w:rsidRPr="00C42DCB" w14:paraId="1771BFE4" w14:textId="77777777" w:rsidTr="00CB43B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48133D14" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="003A40E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3247"/>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="251AFD3C" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="003A40E4">
             <w:r w:rsidRPr="00C42DCB">
               <w:t>[_________________________]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01DB402F" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3595,875 +3475,605 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assigned Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>” has the meaning as defined in Recital D above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134B0062" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2C937595" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextA"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Default</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30129DA9" w14:textId="715D6857" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="00402AD0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_DV_C89"/>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a default, a breach of a covenant or a failure to perform any obligation </w:t>
+      </w:r>
+      <w:r w:rsidR="00440E8E" w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by Master Lessee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>under this Assignment or any other Master Lease Document</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="49" w:name="_DV_X185"/>
+      <w:bookmarkStart w:id="50" w:name="_DV_C90"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewMoveDestination"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beyond the period, if any, specified in </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="51" w:name="_DV_C91"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>such Master Lease Document</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="_DV_X187"/>
+      <w:bookmarkStart w:id="53" w:name="_DV_C92"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewMoveDestination"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within which Master Lessee may cure such default</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="54" w:name="_DV_C93"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_DV_C94"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="55372FA4" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_DV_C95"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>the failure of any representation or warranty in this Assignment or any other Master Lease Document to be true and correct when made;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="57" w:name="_DV_C96"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412B78DA" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_DV_C97"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>any other Master Lease Event of Default</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="59" w:name="_DV_C98"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p w14:paraId="3BC8079B" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextA"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Goods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t xml:space="preserve">” means all of the following that are (a) located on the Mortgaged Property, (b) used or intended to be used now or in the future in connection with the management or operation of the Mortgaged Property, or (c) held or generated by Master Lessee with respect to the Mortgaged Property:  inventory; furniture; furnishings; machinery, equipment, engines, boilers, incinerators, and installed building materials; systems and equipment for the purpose of supplying or distributing heating, cooling, electricity, gas, water, air or light; antennas, cable, wiring, and conduits used in connection with radio, television, security, fire prevention, or fire detection, or otherwise used to carry electronic signals; telephone systems and equipment; elevators and related machinery and equipment; fire detection, prevention and extinguishing systems and apparatus; security and access control systems and apparatus; plumbing systems; water heaters, ranges, stoves, microwave ovens, refrigerators, dishwashers, garbage disposers, washers, dryers and other appliances; light fixtures, awnings, storm windows and storm doors; pictures, screens, blinds, shades, curtains, and curtain rods; mirrors, cabinets, paneling, rugs, and floor and wall coverings; fences, trees and plants; swimming pools; exercise equipment; supplies; tools; books and records (whether in written or electronic form); websites, URLs, blogs and social network pages; computer equipment (hardware and software); and other tangible personal property which is used now or in the future in connection with the management or operation of the Mortgaged Property or is located on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mortgaged </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D898EF" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t xml:space="preserve">” means the land described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276FB136" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextA"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means all present and future leases, subleases, licenses, concessions or grants or other possessory interests now or hereafter in force, whether oral or written, covering or affecting the Mortgaged Property, or any portion of the Mortgaged Property (including proprietary leases or occupancy agreements if Master Lessee or Lessor is a cooperative housing corporation), and all modifications, extensions or renewals thereof, exclusive of the Master Lease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EE3ACA" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>has the meaning as defined in the Preamble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08520684" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Master Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>” has the meaning as defined in Recital B above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD0B319" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Master Lease Event of Default</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t xml:space="preserve">” has the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meaning set forth in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>Subordination Agreement (DST Master Lease)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7398F1" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Master Lease Rent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t xml:space="preserve">” means, individually and collectively, any rent, fees or other sums due or to become due by Master Lessee to Lessor under the Master Lease. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBF426D" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Master Lease Termination Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t xml:space="preserve">” has the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meaning set forth in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>Subordination Agreement (DST Master Lease)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07640028" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>has the meaning as defined in the Preamble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2266A69F" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>” has the meaning as defined in Recital A above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5712DC0E" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Operating Covenants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t>” has the meaning set forth in the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0990EB11" w14:textId="03951E78" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means all Goods, </w:t>
+      </w:r>
+      <w:r w:rsidR="00402AD0" w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccounts, choses </w:t>
+      </w:r>
+      <w:r w:rsidR="00402AD0" w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> action, chattel paper, documents, general intangibles (including </w:t>
+      </w:r>
+      <w:r w:rsidR="00982472" w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oftware), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Mortgaged Property now or in the future, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Mortgaged Property, and all other intangible property and rights relating to the operation of, or used in connection with, the Mortgaged Property, including all governmental permits relating to any activities on the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1796A6D2" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
+      <w:pPr>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="720"/>
-[...493 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Master Lease</w:t>
-[...72 lines deleted...]
-      </w:pPr>
+        <w:t>Rents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:t xml:space="preserve">” means all rents (whether from residential or non-residential space), revenues and other income from the Land or the Improvements, including subsidy payments received from any sources, including payments under any “Housing Assistance Payments Contract” or other rental subsidy agreement (if any), parking fees, laundry and vending machine income and fees and </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:lastRenderedPageBreak/>
-        <w:t>“</w:t>
-[...193 lines deleted...]
-        <w:t>” means all rents (whether from residential or non-residential space), revenues and other income from the Land or the Improvements, including subsidy payments received from any sources, including payments under any “Housing Assistance Payments Contract” or other rental subsidy agreement (if any), parking fees, laundry and vending machine income and fees and charges for other services provided at the Mortgaged Property, whether now due, past due, or to become due, and tenant security deposits, exclusive of Master Lease Rent.</w:t>
+        <w:t>charges for other services provided at the Mortgaged Property, whether now due, past due, or to become due, and tenant security deposits, exclusive of Master Lease Rent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098A903F" w14:textId="05A853C2" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Subordination Agreement (DST Master Lease)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Subordination Agreement (Delaware Statutory </w:t>
@@ -4475,82 +4085,65 @@
         <w:t xml:space="preserve">Trust </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Master Lease)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
         <w:t xml:space="preserve"> entered into as of the date of this Assignment among Master Lessee, Lessor, and Lender, as the same may be amended, restated or modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23CC7F14" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="BodyTextA"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>UCC</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>UCC Collateral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42DCB">
+        <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Collateral</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>” means,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42DCB">
-        <w:t xml:space="preserve"> collectively, Master Lessee’s present and hereafter acquired right, title and interest in the Leases, Personalty, Rents, Accounts and contracts which, under applicable law, may be subject to a security interest under the </w:t>
-[...7 lines deleted...]
-        <w:t>, and all products and cash and non-cash proceeds thereof.</w:t>
+        <w:t xml:space="preserve"> collectively, Master Lessee’s present and hereafter acquired right, title and interest in the Leases, Personalty, Rents, Accounts and contracts which, under applicable law, may be subject to a security interest under the UCC, and all products and cash and non-cash proceeds thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7733F2F6" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidRDefault="008872BA" w:rsidP="008872BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:sectPr w:rsidR="008872BA" w:rsidRPr="00C42DCB" w:rsidSect="00D93A13">
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1152" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EFCB943" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="001D4848" w:rsidRDefault="008872BA" w:rsidP="008872BA">
@@ -4582,169 +4175,169 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42DCB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Exceptions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712ACA70" w14:textId="2CF7D737" w:rsidR="00E826FB" w:rsidRPr="008872BA" w:rsidRDefault="00E826FB" w:rsidP="008872BA"/>
     <w:sectPr w:rsidR="00E826FB" w:rsidRPr="008872BA" w:rsidSect="00D93A13">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1152" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0AF8B621" w14:textId="77777777" w:rsidR="00C5758B" w:rsidRDefault="00C5758B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1420841D" w14:textId="77777777" w:rsidR="00C5758B" w:rsidRDefault="00C5758B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="t">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4707C801" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="007416BB" w:rsidRDefault="008872BA" w:rsidP="007416BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY  YCFooter \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>47088597-v1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15DA03DD" w14:textId="77777777" w:rsidR="008872BA" w:rsidRDefault="008872BA" w:rsidP="00796798">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="008872BA" w14:paraId="057A9DCA" w14:textId="77777777" w:rsidTr="0094092D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -4821,103 +4414,133 @@
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="4C040FF2" w14:textId="77777777" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004864E1">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="52E48E48" w14:textId="6736DE21" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="52E48E48" w14:textId="7EFD50B8" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00440E8E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00CB43B0">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2533320E" w14:textId="44EA6ABA" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="2533320E" w14:textId="69EA2E3F" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t xml:space="preserve">© </w:t>
+          </w:r>
+          <w:r w:rsidR="001D4952">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>20</w:t>
+          </w:r>
+          <w:r w:rsidR="00CD1613">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>26</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="73F780AD" w14:textId="77777777" w:rsidR="008872BA" w:rsidRDefault="008872BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CEB10C5" w14:textId="77777777" w:rsidR="008872BA" w:rsidRDefault="008872BA" w:rsidP="0094092D">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="008872BA" w14:paraId="04542095" w14:textId="77777777" w:rsidTr="0094092D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -5077,51 +4700,51 @@
       <w:instrText xml:space="preserve"> DOCPROPERTY  YCFooter \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>47088597-v1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03FD7F8F" w14:textId="77777777" w:rsidR="008872BA" w:rsidRDefault="008872BA" w:rsidP="00796798">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="008872BA" w14:paraId="2B51D7AF" w14:textId="77777777" w:rsidTr="00051708">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -5208,132 +4831,144 @@
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00440E8E" w14:paraId="3BB22F10" w14:textId="77777777" w:rsidTr="00051708">
+    <w:tr w:rsidR="00CD1613" w14:paraId="3BB22F10" w14:textId="77777777" w:rsidTr="00051708">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7DCC26D8" w14:textId="77777777" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="7DCC26D8" w14:textId="77777777" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004864E1">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1BFB173E" w14:textId="6B3B9E3B" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="1BFB173E" w14:textId="66A61FB5" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00CB43B0">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0AB77939" w14:textId="458D9DE5" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="0AB77939" w14:textId="4D57755E" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3DC44ADC" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="007416BB" w:rsidRDefault="008872BA" w:rsidP="00BD02B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66FCB85D" w14:textId="77777777" w:rsidR="008872BA" w:rsidRDefault="008872BA" w:rsidP="00796798">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="008872BA" w14:paraId="3B7BBA7E" w14:textId="77777777" w:rsidTr="00BF60CD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -5419,141 +5054,144 @@
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00440E8E" w14:paraId="13E98DD9" w14:textId="77777777" w:rsidTr="00BF60CD">
+    <w:tr w:rsidR="00CD1613" w14:paraId="13E98DD9" w14:textId="77777777" w:rsidTr="00BF60CD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="14AE3E1B" w14:textId="77777777" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="14AE3E1B" w14:textId="77777777" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004864E1">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7B914C79" w14:textId="5164E115" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="7B914C79" w14:textId="4B908419" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00CB43B0">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="102FC6C8" w14:textId="1022E464" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="102FC6C8" w14:textId="61DFCFDA" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="01F3713D" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="007416BB" w:rsidRDefault="008872BA" w:rsidP="006323A3">
-[...7 lines deleted...]
-  </w:p>
   <w:p w14:paraId="734BD57F" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="007416BB" w:rsidRDefault="008872BA" w:rsidP="00BD02B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2544F105" w14:textId="77777777" w:rsidR="008872BA" w:rsidRDefault="008872BA" w:rsidP="00796798">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="008872BA" w14:paraId="1FD34A9E" w14:textId="77777777" w:rsidTr="00BF60CD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -5639,141 +5277,144 @@
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00440E8E" w14:paraId="5B1F5962" w14:textId="77777777" w:rsidTr="00BF60CD">
+    <w:tr w:rsidR="00CD1613" w14:paraId="5B1F5962" w14:textId="77777777" w:rsidTr="00BF60CD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="07E24893" w14:textId="77777777" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="07E24893" w14:textId="77777777" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004864E1">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0F06D339" w14:textId="461B93DD" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="0F06D339" w14:textId="69AD2027" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00CB43B0">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="13E1DE71" w14:textId="60E1EA62" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="13E1DE71" w14:textId="54AC705A" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5CB4F79D" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="007416BB" w:rsidRDefault="008872BA" w:rsidP="006323A3">
-[...7 lines deleted...]
-  </w:p>
   <w:p w14:paraId="258C3B45" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="007416BB" w:rsidRDefault="008872BA" w:rsidP="00BD02B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6ACA1FEF" w14:textId="77777777" w:rsidR="008872BA" w:rsidRDefault="008872BA" w:rsidP="00796798">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="008872BA" w14:paraId="09C4ABE2" w14:textId="77777777" w:rsidTr="00BF60CD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -5859,156 +5500,144 @@
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00261C4F" w14:paraId="1FF1762E" w14:textId="77777777" w:rsidTr="00BF60CD">
+    <w:tr w:rsidR="00CD1613" w14:paraId="1FF1762E" w14:textId="77777777" w:rsidTr="00BF60CD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5902AD81" w14:textId="77777777" w:rsidR="00261C4F" w:rsidRPr="004864E1" w:rsidRDefault="00261C4F" w:rsidP="00261C4F">
+        <w:p w14:paraId="5902AD81" w14:textId="77777777" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004864E1">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="56C714BD" w14:textId="51C7A307" w:rsidR="00261C4F" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00261C4F">
+        <w:p w14:paraId="56C714BD" w14:textId="6483B4DA" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00CB43B0">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2E737F90" w14:textId="0D1A6C90" w:rsidR="00261C4F" w:rsidRPr="004864E1" w:rsidRDefault="00261C4F" w:rsidP="00261C4F">
+        <w:p w14:paraId="2E737F90" w14:textId="24CF69C1" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...23 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0D4F8567" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="007416BB" w:rsidRDefault="008872BA" w:rsidP="006323A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E45FCEE" w14:textId="77777777" w:rsidR="00E826FB" w:rsidRDefault="00E826FB" w:rsidP="00796798">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D905B7" w14:paraId="36856595" w14:textId="77777777" w:rsidTr="00BF60CD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -6094,200 +5723,198 @@
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006323A3">
             <w:rPr>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00440E8E" w14:paraId="7834C303" w14:textId="77777777" w:rsidTr="00BF60CD">
+    <w:tr w:rsidR="00CD1613" w14:paraId="7834C303" w14:textId="77777777" w:rsidTr="00BF60CD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3696E39D" w14:textId="77777777" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="3696E39D" w14:textId="77777777" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004864E1">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="55A6D9BF" w14:textId="7A2974C9" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="55A6D9BF" w14:textId="31FD74C9" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00CB43B0">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7CFC5ACF" w14:textId="7310A1DD" w:rsidR="00440E8E" w:rsidRPr="004864E1" w:rsidRDefault="00440E8E" w:rsidP="00440E8E">
+        <w:p w14:paraId="7CFC5ACF" w14:textId="242C4333" w:rsidR="00CD1613" w:rsidRPr="004864E1" w:rsidRDefault="00CD1613" w:rsidP="00CD1613">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1B2A4832" w14:textId="77777777" w:rsidR="00E826FB" w:rsidRPr="007416BB" w:rsidRDefault="00E826FB" w:rsidP="006323A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="223DAC17" w14:textId="77777777" w:rsidR="00C5758B" w:rsidRDefault="00C5758B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="163A9FAC" w14:textId="77777777" w:rsidR="00C5758B" w:rsidRDefault="00C5758B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="044313EC" w14:textId="77777777" w:rsidR="008872BA" w:rsidRDefault="008872BA" w:rsidP="0094092D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve">[NOTE TO DRAFTER:  THIS DOCUMENT MUST BE RECORDED IN THE LAND RECORDS OF THE MORTGAGED PROPERTY JURISDICTION AND INCLUDED ON SCHEDULE B2 OF THE LENDER’S TITLE POLICY; </w:t>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> FINANCING STATEMENTS MUST ALSO BE FILED WITH RESPECT TO EACH OPERATOR]</w:t>
+      <w:t>[NOTE TO DRAFTER:  THIS DOCUMENT MUST BE RECORDED IN THE LAND RECORDS OF THE MORTGAGED PROPERTY JURISDICTION AND INCLUDED ON SCHEDULE B2 OF THE LENDER’S TITLE POLICY; UCC FINANCING STATEMENTS MUST ALSO BE FILED WITH RESPECT TO EACH OPERATOR]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1C5FF5D1" w14:textId="77777777" w:rsidR="008872BA" w:rsidRDefault="008872BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C15B2DB" w14:textId="77777777" w:rsidR="008872BA" w:rsidRPr="004F3A2D" w:rsidRDefault="008872BA" w:rsidP="004F3A2D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000007"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94B2E65C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Section %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -11977,157 +11604,178 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2304"/>
           </w:tabs>
           <w:ind w:left="2304" w:hanging="1584"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="47105"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D905B7"/>
+    <w:rsid w:val="00016E5F"/>
     <w:rsid w:val="00033084"/>
     <w:rsid w:val="000362B1"/>
     <w:rsid w:val="00087C45"/>
+    <w:rsid w:val="00156085"/>
+    <w:rsid w:val="0015646B"/>
     <w:rsid w:val="00163A93"/>
     <w:rsid w:val="00186473"/>
     <w:rsid w:val="001D4848"/>
+    <w:rsid w:val="001D4952"/>
     <w:rsid w:val="00261C4F"/>
+    <w:rsid w:val="00276A76"/>
     <w:rsid w:val="00280171"/>
+    <w:rsid w:val="002D2B7A"/>
     <w:rsid w:val="003869A4"/>
     <w:rsid w:val="00402AD0"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00440E8E"/>
+    <w:rsid w:val="00447AFA"/>
     <w:rsid w:val="004852B9"/>
     <w:rsid w:val="004B0725"/>
     <w:rsid w:val="004E5847"/>
     <w:rsid w:val="00507B76"/>
+    <w:rsid w:val="005316A5"/>
+    <w:rsid w:val="00535F7B"/>
     <w:rsid w:val="005E2C37"/>
+    <w:rsid w:val="0063756C"/>
     <w:rsid w:val="006436DD"/>
     <w:rsid w:val="0066403F"/>
     <w:rsid w:val="007335F9"/>
     <w:rsid w:val="00753BA8"/>
+    <w:rsid w:val="007A637A"/>
     <w:rsid w:val="007E351A"/>
+    <w:rsid w:val="00815DCB"/>
     <w:rsid w:val="008872BA"/>
     <w:rsid w:val="009361DF"/>
     <w:rsid w:val="00965034"/>
     <w:rsid w:val="00982472"/>
     <w:rsid w:val="00A47215"/>
+    <w:rsid w:val="00A75702"/>
     <w:rsid w:val="00AB761A"/>
     <w:rsid w:val="00AF42A8"/>
+    <w:rsid w:val="00B26A62"/>
     <w:rsid w:val="00BC047B"/>
     <w:rsid w:val="00BD6E80"/>
     <w:rsid w:val="00C05745"/>
     <w:rsid w:val="00C256ED"/>
     <w:rsid w:val="00C42DCB"/>
     <w:rsid w:val="00C5758B"/>
+    <w:rsid w:val="00CB43B0"/>
+    <w:rsid w:val="00CD1613"/>
     <w:rsid w:val="00CE211F"/>
     <w:rsid w:val="00D905B7"/>
+    <w:rsid w:val="00E07F60"/>
     <w:rsid w:val="00E14986"/>
+    <w:rsid w:val="00E46CD5"/>
     <w:rsid w:val="00E826FB"/>
     <w:rsid w:val="00EA65AF"/>
+    <w:rsid w:val="00EF463E"/>
     <w:rsid w:val="00F852CD"/>
     <w:rsid w:val="00FF165D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="47105"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1253E4CD"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13278,51 +12926,51 @@
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewMoveDestination">
     <w:name w:val="DeltaView Move Destination"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B16517"/>
     <w:rPr>
       <w:color w:val="00C000"/>
       <w:u w:val="double"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewMovedDeletion">
     <w:name w:val="DeltaView Moved Deletion"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B16517"/>
     <w:rPr>
       <w:strike/>
       <w:color w:val="C08080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="725834612">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1179807176">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13594,78 +13242,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>5615</Words>
-  <Characters>31223</Characters>
+  <Words>5378</Words>
+  <Characters>29975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>260</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>565</Lines>
+  <Paragraphs>207</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6494.DST</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36765</CharactersWithSpaces>
+  <CharactersWithSpaces>35146</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6494.DST</dc:title>
   <dc:subject>Property Level Assignment of Leases and Rents (Delaware Statutory Trust)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>