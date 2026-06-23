--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,89 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4E2339E8" w14:textId="4FE9F9FC" w:rsidR="0019248B" w:rsidRPr="00415E78" w:rsidRDefault="0019248B" w:rsidP="0019248B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00774F86">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DRAFTING NOTE</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00774F86">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00415E78">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">REVIEW THE GROUND LEASE IN ACCORDANCE WITH THE GUIDE AND THIS CHECKLIST AND OBTAIN AN ESTOPPEL </w:t>
+        <w:t>REVIEW</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00415E78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> THE GROUND LEASE IN ACCORDANCE WITH THE GUIDE AND THIS CHECKLIST AND OBTAIN AN ESTOPPEL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SUBSTANTIALLY </w:t>
       </w:r>
       <w:r w:rsidRPr="00415E78">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IN THE FORM </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OF FORM 6495</w:t>
       </w:r>
       <w:r w:rsidRPr="00415E78">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
@@ -177,57 +184,71 @@
       </w:r>
       <w:r w:rsidRPr="00415E78">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38716973" w14:textId="77777777" w:rsidR="0019248B" w:rsidRPr="00516701" w:rsidRDefault="0019248B" w:rsidP="0019248B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">[DRAFTING NOTE:  </w:t>
+        <w:t>[DRAFTING NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00516701">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>IF GROUND LESSOR AND GROUND LESSEE (INCLUDING DIRECT OR INDIRECT OWNERS) ARE AFFILIATE</w:t>
+        <w:t>IF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00516701">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GROUND LESSOR AND GROUND LESSEE (INCLUDING DIRECT OR INDIRECT OWNERS) ARE AFFILIATE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>S,</w:t>
       </w:r>
       <w:r w:rsidRPr="00516701">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> GROUND LESSOR MUST JOIN INTO THE SECURITY INSTRUMENT AND THE SECURITY INSTRUMENT MUST BE A LIEN ON THE FEE AND THE LEASEHOLD ESTATE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00516701">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
@@ -1329,103 +1350,106 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10430F0B" w14:textId="3F439679" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The Ground Lease must provide that</w:t>
             </w:r>
             <w:r w:rsidR="00EC3D1E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77A4DEC0" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="0019248B">
+          <w:p w14:paraId="0B027014" w14:textId="7669468D" w:rsidR="0019248B" w:rsidRPr="00D204E5" w:rsidRDefault="0019248B" w:rsidP="00D204E5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-              <w:ind w:left="337" w:hanging="337"/>
+              <w:ind w:left="331" w:hanging="331"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00B06E69">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">oth the Ground Lessee’s leasehold estate and the Ground Lessee’s option to extend or purchase the fee interest in the land (if any) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r w:rsidRPr="00B06E69">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> assignable or transferable without the consent of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>the Ground Lessor, or</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>the Ground Lessor</w:t>
+            </w:r>
+            <w:r w:rsidR="00446F59">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="77925A59" w14:textId="77777777" w:rsidR="0019248B" w:rsidRPr="00B06E69" w:rsidRDefault="0019248B" w:rsidP="0019248B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="337" w:hanging="337"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00B06E69">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">f assignment or transfer is limited, </w:t>
@@ -1520,51 +1544,65 @@
               <w:t>Leasehold Mortgage Authorized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="456A0187" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>The Ground Lease must authorize a mortgage lien and Fannie Mae must qualify as a permitted or authorized mortgagee.  Any conditions precedent that must be satisfied for Lender and Fannie Mae to benefit from lender protections under the Ground Lease must be satisfied.</w:t>
+              <w:t xml:space="preserve">The Ground Lease must authorize a mortgage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>lien</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Fannie Mae must qualify as a permitted or authorized mortgagee.  Any conditions precedent that must be satisfied for Lender and Fannie Mae to benefit from lender protections under the Ground Lease must be satisfied.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EC97E06" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019248B" w14:paraId="6F926056" w14:textId="77777777" w:rsidTr="00571615">
         <w:tc>
           <w:tcPr>
@@ -1590,54 +1628,63 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CA5C5DE" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Notice and Cure</w:t>
+              <w:t xml:space="preserve">Notice and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cure</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="YiFSelection"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EA47FFB" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="0019248B">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ground Lease must provide for written notice of default from the Ground Lessor to the Leasehold Mortgagee and a reasonable time (in addition to the time given to the Ground Lessee) and opportunity for the Leasehold Mortgagee to cure any default under the Ground Lease; provided, however, </w:t>
             </w:r>
@@ -1769,87 +1816,127 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="536C44C9" w14:textId="16F13A57" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The Ground Lease must contain</w:t>
             </w:r>
             <w:r w:rsidR="00EC3D1E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B97AD4E" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="0019248B">
+          <w:p w14:paraId="7B97AD4E" w14:textId="4C786141" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="0019248B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>a provision that prohibits the Ground Lessor from terminating the Ground Lease based on defaults personal to Borrower (such as a voluntary bankruptcy filing) or based on defaults that Lender is not able to cure, or</w:t>
+              <w:t xml:space="preserve">a provision that prohibits the Ground Lessor from terminating the Ground Lease based on defaults personal to Borrower (such as a voluntary bankruptcy filing) or based on defaults that Lender </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>is not able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cure</w:t>
+            </w:r>
+            <w:r w:rsidR="00446F59">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04E084D2" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="0019248B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>a provision that requires Ground Lessor to enter into a new Ground Lease with Lender on the same terms as the original Ground Lease if the Ground Lease is terminated for any reason or is rejected in bankruptcy.</w:t>
+              <w:t xml:space="preserve">a provision that requires Ground Lessor to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>enter into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a new Ground Lease with Lender on the same terms as the original Ground Lease if the Ground Lease is terminated for any reason or is rejected in bankruptcy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34542CF4" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019248B" w14:paraId="7B70E6B0" w14:textId="77777777" w:rsidTr="00571615">
         <w:tc>
           <w:tcPr>
@@ -1888,83 +1975,165 @@
               <w:spacing w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Condemnation/ Casualty Payments; Restoration after Destruction or Condemnation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ADE2AA7" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">In the event of a casualty or condemnation, the Ground Lease must provide that it cannot be terminated and must further expressly provide (or not prohibit) that the insurance proceeds or condemnation award may be retained by the Ground Lessee and applied to the Mortgage Loan as repayment of the indebtedness or to restore the improvements; provided, however, that in the event of a full casualty or taking Ground Lessor may be entitled to the portion of any casualty proceeds or condemnation award which </w:t>
+          <w:p w14:paraId="7ADE2AA7" w14:textId="469BF7CD" w:rsidR="0019248B" w:rsidRDefault="009F2459" w:rsidP="00571615">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F2459">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The proceeds or award must not be less than the total </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F2459">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>award</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F2459">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> minus the value of the remainder interest in the land considered as unimproved. </w:t>
+            </w:r>
+            <w:r w:rsidR="0019248B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The Ground Lease must permit payment to the Leasehold Mortgagee of any casualty or condemnation award to which the Ground Lessee is entitled</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6884">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6884" w:rsidRPr="00DF6884">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to repay the indebtedness and/or restore or rebuild the Mortgaged Property</w:t>
+            </w:r>
+            <w:r w:rsidR="009E6DC5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, as determined by Leasehold Mortgagee</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6884" w:rsidRPr="00DF6884">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0019248B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6884">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6884" w:rsidRPr="00DF6884">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">proceeds or award </w:t>
+            </w:r>
+            <w:r w:rsidR="0019248B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must not be less than the total </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0019248B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>award</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0019248B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> minus the value of the remainder interest in the land considered as unimproved. The Ground Lease shall not prohibit Lender from participating in adjustment of losses and settlement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38174CFE" w14:textId="640F0581" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the event of a casualty or condemnation, the Ground Lease must provide that it cannot be terminated and must further expressly provide (or not prohibit) that the insurance proceeds or condemnation award may be retained by the Ground Lessee and applied to the Mortgage Loan as repayment of the indebtedness or to restore the improvements; provided, however, that in the event of a full casualty or taking Ground Lessor may be entitled to the portion of any casualty proceeds or condemnation award which represents the unimproved value of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>represents the unimproved value of the fee estate as the Ground Lessor’s interest.</w:t>
+              <w:t>the fee estate as the Ground Lessor’s interest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70F17DB8" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019248B" w14:paraId="70EB9EB8" w14:textId="77777777" w:rsidTr="00571615">
         <w:tc>
           <w:tcPr>
@@ -2117,51 +2286,65 @@
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="292E69C4" w14:textId="77777777" w:rsidR="0019248B" w:rsidRPr="00C33DFD" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If the Ground Lease contains an escalator clause, the amount of the rent increase must be ascertainable at origination (for example, the Ground Lease must not contain rent escalation provisions based on changes in the Consumer Price Index (CPI)) , and the increase in rent may not cause the amortizing Debt Service Coverage Ratio applicable to the Mortgage Loan to fall below the amortizing Debt Service Coverage Ratio used in the calculation of the loan amount.  </w:t>
             </w:r>
             <w:r w:rsidRPr="006A263F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rent must be comparable to market rent for properties similar to the mortgaged property in the applicable geographic area of the </w:t>
+              <w:t xml:space="preserve">Rent must be comparable to market rent for properties </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A263F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>similar to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A263F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the mortgaged property in the applicable geographic area of the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">mortgaged </w:t>
             </w:r>
             <w:r w:rsidRPr="006A263F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>property</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
@@ -2313,58 +2496,58 @@
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF38FA">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">irst </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF38FA">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ffer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">to purchase the fee estate) and provide the Leasehold Mortgagee with the right to exercise any such </w:t>
+              <w:t xml:space="preserve">to purchase the fee estate) and provide the Leasehold Mortgagee with the right to exercise any such Ground Lease renewal, extension or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Ground Lease renewal, extension or purchase rights notwithstanding expiration of such rights following the Ground Lessee’s failure to do so (and, in the event any such purchase option is exercised, the Mortgage Loan will become a first lien on the fee estate).</w:t>
+              <w:t>purchase rights notwithstanding expiration of such rights following the Ground Lessee’s failure to do so (and, in the event any such purchase option is exercised, the Mortgage Loan will become a first lien on the fee estate).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42AE6DB6" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019248B" w14:paraId="5F353978" w14:textId="77777777" w:rsidTr="00571615">
         <w:tc>
           <w:tcPr>
@@ -2719,69 +2902,81 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="685209FA" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The Ground Lease must provide that the Ground Lessee:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E55B415" w14:textId="77777777" w:rsidR="0019248B" w:rsidRPr="007E2F7D" w:rsidRDefault="0019248B" w:rsidP="0019248B">
+          <w:p w14:paraId="2E55B415" w14:textId="0136576E" w:rsidR="0019248B" w:rsidRPr="007E2F7D" w:rsidRDefault="0019248B" w:rsidP="0019248B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="331" w:hanging="331"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2F7D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>owns the Improvements, and</w:t>
+              <w:t>owns the Improvements</w:t>
+            </w:r>
+            <w:r w:rsidR="00446F59">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E2F7D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28EA5190" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="0019248B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="331" w:hanging="331"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>has the right to alter, improve, and modify the Improvements without the Ground Lessor’s consent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3064,65 +3259,79 @@
               <w:t>Title Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52C5A394" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">An ALTA Leasehold Loan Policy or an ALTA Loan Policy with a </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 107.5 endorsement must be obtained. The policy must: (a) insure the Ground Lessee’s interest and the Ground Lessee’s option (if any) to purchase the fee interest in the related land; (b) insure that the lease is not subordinate to any lien or encumbrance other than the Mortgage Loan, and (c) otherwise satisfy other Fannie Mae title policy requirements.</w:t>
+              <w:t xml:space="preserve">An ALTA Leasehold Loan Policy or an ALTA Loan Policy with a CLTA 107.5 endorsement must be obtained. The policy must: (a) insure </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the Ground</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lessee’s interest and the Ground Lessee’s option (if any) to purchase the fee interest in the related land; (b) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>insure</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that the lease is not subordinate to any lien or encumbrance other than the Mortgage Loan, and (c) otherwise satisfy other Fannie Mae title policy requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="032137F1" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019248B" w14:paraId="31C475E3" w14:textId="77777777" w:rsidTr="00571615">
         <w:tc>
           <w:tcPr>
@@ -3174,51 +3383,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D1060B2" w14:textId="77777777" w:rsidR="0019248B" w:rsidRPr="0046027B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>If the Ground Lessor is an affiliate of the Ground Lessee, the Ground Lessor must join in the security instrument and the security instrument must constitute a lien on both the fee estate and the leasehold estate.</w:t>
+              <w:t xml:space="preserve">If the Ground Lessor is an affiliate of the Ground Lessee, the Ground Lessor must join in the security </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>instrument</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the security instrument must constitute a lien on both the fee estate and the leasehold estate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="285A7843" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019248B" w14:paraId="0F2ABF74" w14:textId="77777777" w:rsidTr="00571615">
         <w:tc>
           <w:tcPr>
@@ -3270,51 +3493,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CE74777" w14:textId="77777777" w:rsidR="0019248B" w:rsidRPr="00343F35" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>The Ground Lessor must not hold any option, right of first offer or right of first refusal to purchase the Mortgage Loan or the leasehold estate.</w:t>
+              <w:t xml:space="preserve">The Ground Lessor must not hold any option, right </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> first offer or right of first refusal to purchase the Mortgage Loan or the leasehold estate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FAD8743" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019248B" w14:paraId="0890AF31" w14:textId="77777777" w:rsidTr="00571615">
         <w:tc>
           <w:tcPr>
@@ -3434,51 +3671,67 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0743B62B" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Subordination to Leasehold Mortgage</w:t>
+              <w:t xml:space="preserve">Subordination </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leasehold Mortgage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BB03323" w14:textId="77777777" w:rsidR="0019248B" w:rsidRPr="00101C42" w:rsidRDefault="0019248B" w:rsidP="0019248B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3489,51 +3742,79 @@
             <w:r w:rsidRPr="00101C42">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41A6A34D" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="0019248B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ground Lease must prohibit the Ground Lessor from mortgaging the fee estate at a later date unless there is an express subordination of the Ground Lessor’s fee mortgage to the </w:t>
+              <w:t xml:space="preserve">The Ground Lease must prohibit </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the Ground</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lessor from mortgaging the fee estate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>at a later date</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unless there is an express subordination of the Ground Lessor’s fee mortgage to the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ground Lessee’s interest under the Ground Lease.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30D395CB" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -4032,168 +4313,165 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06E4EE0B" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="00571615">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FA9EA83" w14:textId="77777777" w:rsidR="0019248B" w:rsidRDefault="0019248B" w:rsidP="0019248B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04965F29" w14:textId="77777777" w:rsidR="00774F86" w:rsidRPr="0019248B" w:rsidRDefault="00774F86" w:rsidP="0019248B"/>
     <w:sectPr w:rsidR="00774F86" w:rsidRPr="0019248B" w:rsidSect="00BB5CEE">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="74BE0BD2" w14:textId="77777777" w:rsidR="00624C84" w:rsidRDefault="00624C84">
       <w:pPr>
         <w:spacing w:line="-20" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3F8F988E" w14:textId="77777777" w:rsidR="00624C84" w:rsidRDefault="00624C84">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="5834B53A" w14:textId="77777777" w:rsidR="00624C84" w:rsidRDefault="00624C84">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman TUR">
-    <w:altName w:val="Sylfaen"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="277DEE45" w14:textId="77777777" w:rsidR="00D57E8E" w:rsidRDefault="00D57E8E" w:rsidP="00D57E8E">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D57E8E" w:rsidRPr="006F5826" w14:paraId="0E13635F" w14:textId="77777777" w:rsidTr="006C6B36">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -4318,140 +4596,140 @@
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="18D7E4AB" w14:textId="77777777" w:rsidR="003C1A69" w:rsidRPr="006F5826" w:rsidRDefault="003C1A69" w:rsidP="003C1A69">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006F5826">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2D6C2D98" w14:textId="3F6B7010" w:rsidR="003C1A69" w:rsidRPr="006F5826" w:rsidRDefault="007A79E7" w:rsidP="003C1A69">
+        <w:p w14:paraId="2D6C2D98" w14:textId="687E478A" w:rsidR="003C1A69" w:rsidRPr="006F5826" w:rsidRDefault="001B7899" w:rsidP="003C1A69">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2A1DDFE9" w14:textId="62425240" w:rsidR="003C1A69" w:rsidRPr="006F5826" w:rsidRDefault="003C1A69" w:rsidP="003C1A69">
+        <w:p w14:paraId="2A1DDFE9" w14:textId="4F8B71B1" w:rsidR="003C1A69" w:rsidRPr="006F5826" w:rsidRDefault="003C1A69" w:rsidP="003C1A69">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>© 202</w:t>
           </w:r>
-          <w:r w:rsidR="007A79E7">
+          <w:r w:rsidR="001B7899">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0F2D99D0" w14:textId="77777777" w:rsidR="002B186E" w:rsidRPr="00D57E8E" w:rsidRDefault="002B186E" w:rsidP="00D57E8E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0BF5CA72" w14:textId="77777777" w:rsidR="00624C84" w:rsidRDefault="00624C84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="723E2DF2" w14:textId="77777777" w:rsidR="00624C84" w:rsidRDefault="00624C84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E852A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E0C6E34"/>
     <w:lvl w:ilvl="0" w:tplc="422AC470">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5572,366 +5850,389 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1624192432">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1295794266">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="564100605">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="409618260">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F28D8"/>
     <w:rsid w:val="00007844"/>
+    <w:rsid w:val="00013CCB"/>
     <w:rsid w:val="00027540"/>
     <w:rsid w:val="00040DA4"/>
     <w:rsid w:val="00065D51"/>
     <w:rsid w:val="000702B5"/>
     <w:rsid w:val="00072543"/>
+    <w:rsid w:val="00081D99"/>
     <w:rsid w:val="000869DA"/>
     <w:rsid w:val="00087862"/>
     <w:rsid w:val="000914C4"/>
     <w:rsid w:val="00095178"/>
     <w:rsid w:val="000971C5"/>
     <w:rsid w:val="000B7E90"/>
     <w:rsid w:val="000C1E56"/>
     <w:rsid w:val="000D4046"/>
     <w:rsid w:val="000E4E59"/>
     <w:rsid w:val="000F28D8"/>
     <w:rsid w:val="000F7FBA"/>
     <w:rsid w:val="00101C42"/>
     <w:rsid w:val="0010709D"/>
     <w:rsid w:val="00110840"/>
     <w:rsid w:val="00116C6C"/>
     <w:rsid w:val="00143CE0"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00157ADF"/>
     <w:rsid w:val="00164DB5"/>
     <w:rsid w:val="001878DC"/>
     <w:rsid w:val="00187C8A"/>
     <w:rsid w:val="00191CB0"/>
     <w:rsid w:val="0019248B"/>
     <w:rsid w:val="001A2A67"/>
     <w:rsid w:val="001A7B5E"/>
     <w:rsid w:val="001B3EE9"/>
+    <w:rsid w:val="001B7899"/>
     <w:rsid w:val="001C5F31"/>
     <w:rsid w:val="001E6836"/>
     <w:rsid w:val="002137D9"/>
     <w:rsid w:val="00217268"/>
     <w:rsid w:val="0022093C"/>
     <w:rsid w:val="00244365"/>
     <w:rsid w:val="0025069E"/>
     <w:rsid w:val="00253D34"/>
     <w:rsid w:val="002566A7"/>
     <w:rsid w:val="00257FE6"/>
     <w:rsid w:val="00261A4A"/>
     <w:rsid w:val="00266D74"/>
     <w:rsid w:val="00277EEE"/>
     <w:rsid w:val="0028078D"/>
     <w:rsid w:val="00283370"/>
     <w:rsid w:val="0028439F"/>
     <w:rsid w:val="0029724E"/>
     <w:rsid w:val="002A65B5"/>
     <w:rsid w:val="002B186E"/>
     <w:rsid w:val="002B385D"/>
     <w:rsid w:val="002B667C"/>
     <w:rsid w:val="002E14C4"/>
     <w:rsid w:val="00313910"/>
     <w:rsid w:val="00315E0C"/>
     <w:rsid w:val="00320A53"/>
     <w:rsid w:val="003216FC"/>
     <w:rsid w:val="00323F7C"/>
     <w:rsid w:val="00331A65"/>
     <w:rsid w:val="00332040"/>
     <w:rsid w:val="00343F35"/>
     <w:rsid w:val="0034602C"/>
     <w:rsid w:val="0034739D"/>
     <w:rsid w:val="0036369B"/>
+    <w:rsid w:val="00363DFF"/>
     <w:rsid w:val="00364E87"/>
     <w:rsid w:val="0036578B"/>
     <w:rsid w:val="0037644F"/>
     <w:rsid w:val="00383D74"/>
     <w:rsid w:val="003A4B1C"/>
     <w:rsid w:val="003A4DA0"/>
     <w:rsid w:val="003A6B71"/>
     <w:rsid w:val="003C1A69"/>
     <w:rsid w:val="003D000F"/>
     <w:rsid w:val="003D5972"/>
+    <w:rsid w:val="003E411E"/>
     <w:rsid w:val="00400CCD"/>
     <w:rsid w:val="004038FB"/>
     <w:rsid w:val="00405B5F"/>
     <w:rsid w:val="004110ED"/>
     <w:rsid w:val="00415E78"/>
     <w:rsid w:val="00423D5F"/>
     <w:rsid w:val="00427F26"/>
     <w:rsid w:val="00434025"/>
     <w:rsid w:val="00437AA3"/>
+    <w:rsid w:val="00446F59"/>
     <w:rsid w:val="0046027B"/>
     <w:rsid w:val="004610E7"/>
     <w:rsid w:val="00472960"/>
     <w:rsid w:val="00487608"/>
     <w:rsid w:val="004A20E7"/>
     <w:rsid w:val="004A6510"/>
     <w:rsid w:val="004B5EE6"/>
+    <w:rsid w:val="004D2825"/>
     <w:rsid w:val="005021EA"/>
     <w:rsid w:val="005159FF"/>
     <w:rsid w:val="00516701"/>
     <w:rsid w:val="00535AEF"/>
     <w:rsid w:val="005371F0"/>
     <w:rsid w:val="00537B6E"/>
     <w:rsid w:val="005566B6"/>
     <w:rsid w:val="0057386E"/>
     <w:rsid w:val="0058483A"/>
     <w:rsid w:val="005A7E1E"/>
     <w:rsid w:val="005B3840"/>
     <w:rsid w:val="005C361B"/>
     <w:rsid w:val="005D2C2C"/>
     <w:rsid w:val="005E7DD4"/>
     <w:rsid w:val="005F4525"/>
     <w:rsid w:val="005F521A"/>
     <w:rsid w:val="005F641B"/>
     <w:rsid w:val="00601A6A"/>
     <w:rsid w:val="00611EB4"/>
     <w:rsid w:val="0062113F"/>
     <w:rsid w:val="00622017"/>
     <w:rsid w:val="00624C84"/>
     <w:rsid w:val="00653397"/>
     <w:rsid w:val="0066121F"/>
     <w:rsid w:val="0066258F"/>
     <w:rsid w:val="00671507"/>
     <w:rsid w:val="006779DE"/>
     <w:rsid w:val="00687A1B"/>
     <w:rsid w:val="006A263F"/>
+    <w:rsid w:val="006A2AA8"/>
     <w:rsid w:val="006F1ED5"/>
     <w:rsid w:val="006F5826"/>
+    <w:rsid w:val="006F7395"/>
     <w:rsid w:val="0070482A"/>
     <w:rsid w:val="007133C7"/>
     <w:rsid w:val="00727269"/>
     <w:rsid w:val="00764DF0"/>
     <w:rsid w:val="00765725"/>
     <w:rsid w:val="00774F86"/>
     <w:rsid w:val="00790FB0"/>
     <w:rsid w:val="00793257"/>
     <w:rsid w:val="007A79E7"/>
     <w:rsid w:val="007B5646"/>
     <w:rsid w:val="007B5BB5"/>
     <w:rsid w:val="007C2CD7"/>
     <w:rsid w:val="007C6044"/>
     <w:rsid w:val="007D1A1F"/>
     <w:rsid w:val="007E12F5"/>
     <w:rsid w:val="007E2754"/>
     <w:rsid w:val="007E2F7D"/>
     <w:rsid w:val="007F2FFF"/>
     <w:rsid w:val="00826A12"/>
     <w:rsid w:val="008315A2"/>
     <w:rsid w:val="00841DA2"/>
     <w:rsid w:val="00870F1C"/>
     <w:rsid w:val="00871025"/>
     <w:rsid w:val="00873920"/>
     <w:rsid w:val="00886E78"/>
     <w:rsid w:val="00895587"/>
     <w:rsid w:val="00897F28"/>
     <w:rsid w:val="008C23A2"/>
     <w:rsid w:val="008E4595"/>
     <w:rsid w:val="008F7AA2"/>
     <w:rsid w:val="00933964"/>
     <w:rsid w:val="0095442D"/>
     <w:rsid w:val="00957157"/>
     <w:rsid w:val="00967B18"/>
     <w:rsid w:val="00974FF9"/>
     <w:rsid w:val="00977005"/>
     <w:rsid w:val="00981A36"/>
     <w:rsid w:val="00992BA8"/>
     <w:rsid w:val="009A2DC0"/>
     <w:rsid w:val="009B3A8A"/>
     <w:rsid w:val="009C0C9E"/>
+    <w:rsid w:val="009C79D3"/>
     <w:rsid w:val="009D5C59"/>
     <w:rsid w:val="009E26B8"/>
+    <w:rsid w:val="009E6DC5"/>
     <w:rsid w:val="009E72BA"/>
+    <w:rsid w:val="009F2459"/>
     <w:rsid w:val="00A07607"/>
     <w:rsid w:val="00A11208"/>
     <w:rsid w:val="00A35D98"/>
     <w:rsid w:val="00A525EF"/>
     <w:rsid w:val="00A631F8"/>
     <w:rsid w:val="00A72B9E"/>
     <w:rsid w:val="00A811E9"/>
     <w:rsid w:val="00AB24C4"/>
     <w:rsid w:val="00AC4E6F"/>
     <w:rsid w:val="00AD3D3D"/>
     <w:rsid w:val="00AD3E1D"/>
     <w:rsid w:val="00AD4F42"/>
     <w:rsid w:val="00AD7639"/>
     <w:rsid w:val="00AD7CD6"/>
     <w:rsid w:val="00AE0D76"/>
     <w:rsid w:val="00AF273F"/>
     <w:rsid w:val="00AF299D"/>
     <w:rsid w:val="00AF38FA"/>
     <w:rsid w:val="00AF6804"/>
     <w:rsid w:val="00B06E69"/>
     <w:rsid w:val="00B113B0"/>
     <w:rsid w:val="00B1580E"/>
     <w:rsid w:val="00B22BAB"/>
+    <w:rsid w:val="00B24D64"/>
     <w:rsid w:val="00B27E27"/>
     <w:rsid w:val="00B31766"/>
     <w:rsid w:val="00B42C32"/>
     <w:rsid w:val="00B460EC"/>
     <w:rsid w:val="00B479E5"/>
+    <w:rsid w:val="00B655CD"/>
+    <w:rsid w:val="00BB5B59"/>
     <w:rsid w:val="00BB5CEE"/>
     <w:rsid w:val="00BC1089"/>
+    <w:rsid w:val="00BD1FF8"/>
     <w:rsid w:val="00BE6ECF"/>
     <w:rsid w:val="00BF50DF"/>
+    <w:rsid w:val="00C21BE0"/>
     <w:rsid w:val="00C33DFD"/>
     <w:rsid w:val="00C56A58"/>
     <w:rsid w:val="00C62090"/>
     <w:rsid w:val="00C704FF"/>
     <w:rsid w:val="00C7189E"/>
     <w:rsid w:val="00C73BCF"/>
     <w:rsid w:val="00C74A29"/>
     <w:rsid w:val="00C85981"/>
     <w:rsid w:val="00CC0198"/>
     <w:rsid w:val="00CD3CD6"/>
     <w:rsid w:val="00CE0594"/>
     <w:rsid w:val="00CE7409"/>
     <w:rsid w:val="00CE7D31"/>
     <w:rsid w:val="00CF098E"/>
     <w:rsid w:val="00D04AF4"/>
+    <w:rsid w:val="00D204E5"/>
     <w:rsid w:val="00D215DA"/>
     <w:rsid w:val="00D26D9E"/>
     <w:rsid w:val="00D4271D"/>
     <w:rsid w:val="00D55C2C"/>
     <w:rsid w:val="00D567D7"/>
     <w:rsid w:val="00D57E8E"/>
     <w:rsid w:val="00DA6439"/>
     <w:rsid w:val="00DD5EAD"/>
     <w:rsid w:val="00DD689C"/>
     <w:rsid w:val="00DE3EFE"/>
     <w:rsid w:val="00DF10E4"/>
+    <w:rsid w:val="00DF6884"/>
     <w:rsid w:val="00E00D44"/>
     <w:rsid w:val="00E01A97"/>
     <w:rsid w:val="00E03A59"/>
     <w:rsid w:val="00E07A2C"/>
+    <w:rsid w:val="00E11CBC"/>
     <w:rsid w:val="00E529C7"/>
     <w:rsid w:val="00E56E63"/>
     <w:rsid w:val="00E60687"/>
+    <w:rsid w:val="00E66520"/>
     <w:rsid w:val="00EC3D1E"/>
     <w:rsid w:val="00EE5A81"/>
     <w:rsid w:val="00EF48EC"/>
     <w:rsid w:val="00F06499"/>
     <w:rsid w:val="00F33BC6"/>
+    <w:rsid w:val="00F35721"/>
     <w:rsid w:val="00F6189F"/>
     <w:rsid w:val="00F66B76"/>
     <w:rsid w:val="00F8526A"/>
     <w:rsid w:val="00F952B2"/>
     <w:rsid w:val="00F97F12"/>
     <w:rsid w:val="00FA25B7"/>
     <w:rsid w:val="00FA5A02"/>
     <w:rsid w:val="00FE4036"/>
     <w:rsid w:val="00FF414E"/>
     <w:rsid w:val="00FF44F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5832C0D8"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -6598,55 +6899,79 @@
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00CE0594"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00CE0594"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0095442D"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009E6DC5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E6DC5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="242109793">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="486553637">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6688,51 +7013,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2097703518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6952,90 +7277,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2201</Words>
-  <Characters>11395</Characters>
+  <Words>2194</Words>
+  <Characters>11351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>517</Lines>
-  <Paragraphs>131</Paragraphs>
+  <Lines>214</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6479</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13465</CharactersWithSpaces>
+  <CharactersWithSpaces>13466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6479</dc:title>
   <dc:subject>Ground Lease Review Checklist</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>