--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,57 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2849516E" w14:textId="77777777" w:rsidR="002F5C29" w:rsidRPr="00BF5A31" w:rsidRDefault="002F5C29" w:rsidP="002F5C29">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2640" w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="YiFSelection"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>---------------------------- [Space Above This Line For Recording Data] ----------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC5BF5B" w14:textId="77777777" w:rsidR="00321372" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002F5C29">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
@@ -261,51 +264,51 @@
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Loan (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769DBA43" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="769DBA43" w14:textId="321BFC56" w:rsidR="00536013" w:rsidRPr="003C1C36" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:tab/>
         <w:t xml:space="preserve">In addition to the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Loan Agreement, the </w:t>
@@ -340,51 +343,63 @@
       <w:r w:rsidRPr="00BF5A31">
         <w:t>a certain Multifamily Mortgage, Deed of Trust or Deed to Secure Debt dated as of the date hereof (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">”), encumbering the property described in the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> as the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t>.”</w:t>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1C36">
+        <w:t xml:space="preserve"> more particularly described on </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1C36">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit A</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1C36">
+        <w:t xml:space="preserve"> attached hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFF822C" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:tab/>
         <w:t xml:space="preserve">Borrower has requested Senior Lender to permit </w:t>
       </w:r>
       <w:r w:rsidR="00321372" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>subordinate loan in the amount of $_________________ (the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
@@ -909,51 +924,154 @@
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or </w:t>
       </w:r>
       <w:smartTag w:uri="schemas-workshare-com/workshare" w:element="PolicySmartTags.CWSPolicyTagAction_6">
         <w:smartTagPr>
           <w:attr w:name="TagType" w:val="5"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00BF5A31">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>private</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E760E2" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="3A7D1268" w14:textId="5C76638F" w:rsidR="00CB3139" w:rsidRDefault="00CB3139" w:rsidP="002C2B6F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5473">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5473">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regulatory Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028598E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA4B55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: DESCRIBE OPERATIVE REGULATORY AGREEMENT AND ANY OTHER DOCUMENTS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTAINING REGULATORY, USE, AFFORDABILITY, INCOME, OR SIMILAR RESTRICTIONS – e.g. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARATION OF RESTRICTIVE COVENANTS] </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dated as of ____________, 20__ in favor of Subordinate Lender, which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97F7A">
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA4B55">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97F7A">
+        <w:t>will be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> recorded among the records of _______ County, ________, pursuant to which the Mortgaged Property is subject to certain restrictions, covenants, and/or requirements as further set forth therein (the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476D63">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476D63">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028598E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028598E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E760E2" w14:textId="7A9ED5CD" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">” means the Person named as such in the first paragraph on </w:t>
       </w:r>
       <w:r w:rsidR="002C2B6F" w:rsidRPr="00BF5A31">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>age</w:t>
       </w:r>
       <w:r w:rsidR="002C2B6F" w:rsidRPr="00BF5A31">
@@ -1065,120 +1183,366 @@
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>” means the Loan and Security Agreement of even date herewith by and between Borrower and Subordinate Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4819BA75" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Subordinate Loan Default</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>” means a default by Borrower in performing or observing any of the terms, covenants or conditions in the Subordinate Loan Documents to be performed or observed by it, which continues beyond any applicable period provided in the Subordinate Loan Documents for curing the default.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E12F937" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="1E12F937" w14:textId="6F64D8F8" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Subordinate Loan Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t>” means the Subordinate Note, the Subordinate Mortgage, the Subordinate Loan Agreement and all other documents evidencing, securing or otherwise executed and delivered in connection with the Subordinate Loan.</w:t>
+        <w:t>” means the Subordinate Note, the Subordinate Mortgage, the Subordinate Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3139">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A465D3" w:rsidRPr="00CB3139">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A465D3">
+        <w:t>, Regulatory Agreement]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve"> and all other documents evidencing, securing or otherwise executed and delivered in connection with the Subordinate Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EF7D3C" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Subordinate Mortgage</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>” means the mortgage</w:t>
       </w:r>
       <w:r w:rsidR="00002D7E" w:rsidRPr="00BF5A31">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> deed of trust </w:t>
       </w:r>
       <w:r w:rsidR="00002D7E" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">or deed to secure debt </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>encumbering the Mortgaged Property as security for the Subordinate Loan, which Subordinate Lender will cause to be recorded among the applicable land records immediately before this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A440DC" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="76A440DC" w14:textId="77777777" w:rsidR="00833878" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Subordinate Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>” means the promissory note of even date herewith issued by Borrower to Subordinate Lender, or order, to evidence the Subordinate Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1911414A" w14:textId="221AA665" w:rsidR="008E6AC6" w:rsidRDefault="00B75CBC" w:rsidP="00816640">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE71C2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">INCLUDE THIS DEFINITION IF THE SUBORDINATE LOAN DOCUMENTS </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4545">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DO NOT EXPRESSLY COMPLY WITH GUIDE SECTION 704 REQUIREMENTS REGARDING THE AGGREGATE LIMIT </w:t>
+      </w:r>
+      <w:r w:rsidR="006651C5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ON SURPLUS CASH LOANS OF 75% (</w:t>
+      </w:r>
+      <w:r w:rsidR="00442B39">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="006651C5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100%, AS APPLICABLE) AND THE </w:t>
+      </w:r>
+      <w:r w:rsidR="00840F46">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SUBORDINATE LOAN DOCUMENTS CANNOT BE MODIFIED TO MAKE THEM GUIDE COMPLIANT:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6AC6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB16DD4" w14:textId="3BEF0A3B" w:rsidR="00816640" w:rsidRPr="00C6116A" w:rsidRDefault="00816640" w:rsidP="00816640">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Surplus Cash</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, with respect to any period, any revenues of Borrower </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22EB6" w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">derived from regular operation of the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>remaining after paying, or setting aside funds for paying, all of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4672FDA4" w14:textId="27ED3911" w:rsidR="00816640" w:rsidRPr="00C6116A" w:rsidRDefault="00816640" w:rsidP="002C3422">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3422" w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">All sums due or currently required to be paid under the Senior Loan Documents, including any Imposition Deposits. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44795345" w14:textId="3BB2FF0A" w:rsidR="00816640" w:rsidRPr="00C6116A" w:rsidRDefault="00816640" w:rsidP="002C3422">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">All deposits to any replacement reserve, repair reserve or other reserve or escrow required by the Senior Loan Documents that are due or currently payable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7C5DF9" w14:textId="7B0C00F0" w:rsidR="00816640" w:rsidRPr="00C6116A" w:rsidRDefault="00816640" w:rsidP="002C3422">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">All reasonable operating expenses of the Mortgaged Property, including real estate taxes, insurance premiums, utilities, building maintenance, painting and repairs, management fees, payroll, administrative expenses, legal expenses and audit expenses (excluding any developer fees </w:t>
+      </w:r>
+      <w:r w:rsidR="008907D2" w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">or asset management fees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>payable with respect to the Mortgaged Property).</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6AC6" w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16591E80" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Permission to Place Mortgage Lien Against Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F3E199" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
@@ -1196,51 +1560,50 @@
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents and subject to the provisions of this Agreement, to permit Subordinate Lender to record the Subordinate Mortgage and other recordable Subordinate Loan Documents against the Mortgaged Property to secure Borrower’s obligation to repay the Subordinate Note and all other obligations, indebtedness and liabilities of Borrower to Subordinate Lender under and in connection with the Subordinate Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E22A743" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Borrower’s and Subordinate Lender’s Representations and Warranties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427798C5" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Borrower and Subordinate Lender each makes the following representations and warranties to Senior Lender:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012C98E8" w14:textId="77777777" w:rsidR="00B65B50" w:rsidRPr="00BF5A31" w:rsidRDefault="00B65B50" w:rsidP="00B65B50">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
@@ -1322,51 +1685,55 @@
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">ndebtedness evidenced by this Note is and shall be subordinate in right of payment to the prior payment in full of the indebtedness evidenced by a Multifamily Note (and any schedules) </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">dated as </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">of even date herewith in the original principal amount of $____________, executed by </w:t>
       </w:r>
       <w:r w:rsidR="00D47E8E" w:rsidRPr="00BF5A31">
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t>_____________ and payable to the order of _________________________________ (“</w:t>
+        <w:t xml:space="preserve">_____________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:lastRenderedPageBreak/>
+        <w:t>and payable to the order of _________________________________ (“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">”), to the extent and in the manner provided in that certain Subordination Agreement </w:t>
       </w:r>
       <w:r w:rsidR="00884E30" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">dated as of </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>even date herewith between the payee of this Note, and Sen</w:t>
       </w:r>
       <w:r w:rsidR="00002D7E" w:rsidRPr="00BF5A31">
         <w:t>ior Lender and ____</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>_____________________ (the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
@@ -1466,51 +1833,50 @@
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Note.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B78626C" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Subordinate Loan Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0464B79C" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>The executed Subordinate Loan Documents are substantially in the same forms as those submitted to, and approved by, Senior Lender prior to the date of this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00D47E8E" w:rsidRPr="00BF5A31">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E47E37" w14:textId="77777777" w:rsidR="00534D55" w:rsidRPr="00BF5A31" w:rsidRDefault="00534D55" w:rsidP="00534D55">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
@@ -1533,69 +1899,73 @@
         </w:rPr>
         <w:t>Deliveries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CAD3B5" w14:textId="77777777" w:rsidR="007D4209" w:rsidRPr="00BF5A31" w:rsidRDefault="007D4209" w:rsidP="007D4209">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Subordinate Lender shall submit the following items to Senior Lender the later of </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00717554">
         <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="2" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(a)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> ten (10) Business Days after the date on which the proceeds of the Subordinate Loan are disbursed to Borrower</w:t>
       </w:r>
       <w:r w:rsidR="007922E8">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="3" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(b)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF5A31">
         <w:t>the effective date of the Senior Loan Documents</w:t>
       </w:r>
       <w:r w:rsidR="007922E8">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E28846B" w14:textId="77777777" w:rsidR="00534D55" w:rsidRPr="00BF5A31" w:rsidRDefault="00534D55" w:rsidP="00717554">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
@@ -1606,93 +1976,103 @@
         </w:rPr>
         <w:t>Title Policy Endorsement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036CE985" w14:textId="77777777" w:rsidR="00534D55" w:rsidRPr="00BF5A31" w:rsidRDefault="00534D55" w:rsidP="00717554">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">An endorsement to the policy of title insurance insuring the lien of the Senior Security Instrument which insures that </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00717554">
         <w:instrText xml:space="preserve"> LISTNUM  \l 4 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="4" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(A)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">there are no liens or other encumbrances affecting the Mortgaged Property, other than “Permitted Encumbrances” </w:t>
       </w:r>
       <w:r w:rsidR="00BD06C6" w:rsidRPr="00BF5A31">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>as defined in the Senior Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00BD06C6" w:rsidRPr="00BF5A31">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">, the Subordinate Mortgage, and other Subordinate Loan Documents filed or recorded against the Mortgaged Property, </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="5" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(B)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve">the lien of the Subordinate Mortgage is subordinate to the lien of the Senior Security Instrument, and </w:t>
+        <w:t xml:space="preserve">the lien of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Subordinate Mortgage is subordinate to the lien of the Senior Security Instrument, and </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="6" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(C)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>this Agreement has been recorded among the applicable land records.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04475555" w14:textId="77777777" w:rsidR="00534D55" w:rsidRPr="00BF5A31" w:rsidRDefault="00534D55" w:rsidP="00717554">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
@@ -1801,234 +2181,376 @@
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="007D4209" w:rsidRPr="00BF5A31">
         <w:t>n executed copy of each of the Senior Loan Documents, certified by Borrower to be true, correct and complete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51815FE8" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref358364794"/>
+      <w:bookmarkStart w:id="7" w:name="_Ref358364794"/>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Terms of Subordination.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="6B491607" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="008923D6">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Ref206659473"/>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Agreement to Subordinate.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6DDF0712" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="6DDF0712" w14:textId="3305C17B" w:rsidR="00833878" w:rsidRPr="00C9726F" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Senior Lender an</w:t>
       </w:r>
       <w:r w:rsidR="00884E30" w:rsidRPr="00BF5A31">
         <w:t>d Subordinate Lender agree that</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="9" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(1)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>the indebtedness evidenced by the Subordinate Loan Documents is and shall be subordinated in right of payment, to the extent and in the manner provided in this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00884E30" w:rsidRPr="00BF5A31">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> to the prior payment in full of the </w:t>
       </w:r>
       <w:r w:rsidR="00B65B50" w:rsidRPr="00BF5A31">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">ndebtedness evidenced by the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidR="002C2B6F" w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve"> Loan Documents, and </w:t>
+        <w:t xml:space="preserve"> Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00816640">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:t>it being understood and expressly agreed that no prepayment of the indebtedness evidenced by the Subordinate Loan Documents shall be allowed during the term of the Senior Loan, without the prior written consent of Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2B6F" w:rsidRPr="00C6116A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2B6F" w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="10" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(2)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">the liens, terms, covenants and conditions of the Subordinate Mortgage and the other Subordinate Loan Documents are and shall be subject and subordinate in all respects to the liens, terms, covenants and conditions of the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve">Senior Security </w:t>
-[...3 lines deleted...]
-        <w:t>Instrument</w:t>
+        <w:t>Senior Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> and the other </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents and to </w:t>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">all advances heretofore made or </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">which may hereafter be made pursuant to the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> and the other </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Loan Documents (including but not limited to, all sums advanced for the purposes of </w:t>
       </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 4 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="11" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(A)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve">protecting or further securing the lien of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
+        <w:t>Senior Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve">, curing defaults by Borrower under the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
+        <w:t>Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve"> Loan Documents or for any other purpose expressly permitted by the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
+        <w:t>Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve"> Loan Documents, or </w:t>
+      </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 4 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="12" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(B)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve">protecting or further securing the lien of the </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
+        <w:t>constructing, renovating, repairing, furnishing, fixturing or equipping the Mortgaged Property).</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0014" w:rsidRPr="00EA0014">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
-        <w:t>constructing, renovating, repairing, furnishing, fixturing or equipping the Mortgaged Property).</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Hlk204273291"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk204272795"/>
+      <w:r w:rsidR="00EA0014" w:rsidRPr="00EA0014">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: INCLUDE THIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0014">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LANGUAGE</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0014" w:rsidRPr="00EA0014">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IF THE SUBORDINATE LOAN DOCUMENTS DO NOT EXPRESSLY COMPLY WITH GUIDE SECTION 704 REQUIREMENTS </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00EA0014" w:rsidRPr="00EA0014">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>REGARDING THE AGGREGATE LIMIT ON SURPLUS CASH LOANS OF 75% (OR 100%, AS APPLICABLE) AND THE SUBORDINATE LOAN DOCUMENTS CANNOT BE MODIFIED TO MAKE THEM GUIDE COMPLIANT:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00EA0014" w:rsidRPr="00EA0014">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00816640">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve">In addition to the limitations set forth above, Subordinate Lender hereby agrees that the Subordinate Loan </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2697" w:rsidRPr="00C6116A">
+        <w:t>along with</w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00442117" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve">any other subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7CD6" w:rsidRPr="00C6116A">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00442117" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve">urplus </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D78" w:rsidRPr="00C6116A">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00442117" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve">ash loans </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2697" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve">made in connection with the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve">will, together, be payable solely and in the aggregate from not more than </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1060">
+        <w:t>seventy-five percent (</w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:t>75%</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1060">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3F25" w:rsidRPr="00C6116A">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1060">
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1060">
+        <w:lastRenderedPageBreak/>
+        <w:t>hundred percent (</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3F25" w:rsidRPr="00C6116A">
+        <w:t>100%</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1060">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3F25" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:t>of Surplus Cash while the Senior Loan remains outstanding (the “</w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aggregate Surplus Cash Limit</w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:t>”).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9726F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201F398C" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Subordination of Subrogation Rights.</w:t>
@@ -2054,131 +2576,205 @@
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464F030C" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Ref206659530"/>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Payments Before </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Loan Default.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6034BED8" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="0038428A">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="6034BED8" w14:textId="3EBB855A" w:rsidR="00833878" w:rsidRPr="00115DD8" w:rsidRDefault="001A4CBA" w:rsidP="0038428A">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Until Subordinate Lender receives a Default Notice</w:t>
       </w:r>
       <w:r w:rsidR="00B65B50" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> (or otherwise acquires actual knowledge)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> of a </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve"> Loan Default, Subordinate Lender shall be entitled to retain for its own account all payments made under or pursuant to the Subordinate Loan Documents.</w:t>
+        <w:t xml:space="preserve"> Loan Default, Subordinate Lender shall be entitled to retain for its own account all payments made under or pursuant to the Subordinate Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93CB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93CB2" w:rsidRPr="00B93CB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: INCLUDE THIS LANGUAGE IF THE SUBORDINATE LOAN DOCUMENTS DO NOT EXPRESSLY COMPLY WITH GUIDE SECTION 704 REQUIREMENTS REGARDING </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk204273494"/>
+      <w:r w:rsidR="00B93CB2" w:rsidRPr="00B93CB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>THE AGGREGATE LIMIT ON SURPLUS CASH LOANS OF 75% (OR 100%, AS APPLICABLE)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="00B93CB2" w:rsidRPr="00B93CB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND THE SUBORDINATE LOAN DOCUMENTS CANNOT BE MODIFIED TO MAKE THEM GUIDE COMPLIANT:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00816640" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve">, provided that no such payment exceeds the Aggregate Surplus Cash Limit as set forth above in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:instrText xml:space="preserve"> REF _Ref358364794 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:instrText xml:space="preserve"> REF _Ref206659473 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B93CB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00115DD8">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628A5C5A" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Ref280276312"/>
+      <w:bookmarkStart w:id="17" w:name="_Ref280276312"/>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Payments After </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Loan Default.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="7105DA82" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="0038428A">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Borrower agrees that, after it receives a Default Notice (or otherwise acquires knowledge) of a </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Default, it will not make any payments under or pursuant to the Subordinate Loan Documents (including but not limited to principal, interest, additional interest, late payment charges, default interest, attorneys</w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> fees, or any other sums secured by the Subordinate Loan Documents) without Senior Lender’s prior written consent.  Subordinate Lender agrees that, after it receives a Default Notice from Senior Lender with written instructions directing Subordinate Lender not to accept payments from Borrower on account of the Subordinate Loan, it will not accept any payments under or pursuant to the Subordinate Loan Documents (including but not limited to principal, interest, additional interest, late payment charges, default interest, attorneys</w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
@@ -2257,103 +2853,100 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089CAA10" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Remitting Subordinate Loan Payments to Senior Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D34CC99" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="0038428A">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">If, after Subordinate Lender receives a Default Notice from Senior Lender in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="0038428A" w:rsidRPr="00BF5A31">
         <w:t>Section </w:t>
       </w:r>
       <w:r w:rsidR="00393238">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006A622D">
         <w:instrText xml:space="preserve"> REF _Ref358364794 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004C0C37">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00393238">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006A622D" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> REF _Ref280276312 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004C0C37">
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve">, Subordinate Lender receives any payments under the Subordinate Loan </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Documents, Subordinate Lender agrees that such payment or other distribution will be received and held in trust for Senior Lender and unless Senior Lender otherwise notifies Subordinate Lender in writing, will be promptly remitted, in kind to Senior Lender, properly endorsed to Senior Lender, to be applied to the principal of, interest on and other amounts due under the </w:t>
+        <w:t xml:space="preserve">, Subordinate Lender receives any payments under the Subordinate Loan Documents, Subordinate Lender agrees that such payment or other distribution will be received and held in trust for Senior Lender and unless Senior Lender otherwise notifies Subordinate Lender in writing, will be promptly remitted, in kind to Senior Lender, properly endorsed to Senior Lender, to be applied to the principal of, interest on and other amounts due under the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents in accordance with the provisions of the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents.  By executing this Agreement, Borrower specifically authorizes Subordinate Lender to endorse and remit any such payments to Senior Lender, and specifically waives any and all rights to have such payments returned to Borrower or credited against the Subordinate Loan.  Borrower and Senior Lender acknowledge and agree that payments received by Subordinate Lender, and remitted to Senior Lender under this </w:t>
       </w:r>
       <w:r w:rsidR="0038428A" w:rsidRPr="00BF5A31">
         <w:t>Section </w:t>
       </w:r>
       <w:r w:rsidR="00393238">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006A622D">
         <w:instrText xml:space="preserve"> REF _Ref358364794 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
@@ -2730,109 +3323,109 @@
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan shall be reinstated, provided, however, that Senior Lender shall not be required to return or otherwise credit for the benefit of Borrower any default rate interest or other default related charges or payments received by Senior Lender during such </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Default.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7119041A" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Ref280276536"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref280276536"/>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Default Under </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Loan Documents.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="67BF50F4" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Ref280276537"/>
+      <w:bookmarkStart w:id="19" w:name="_Ref280276537"/>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Notice of </w:t>
       </w:r>
       <w:r w:rsidR="00E93D90" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Loan </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Default and Cure Rights.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="3191960E" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="0038428A">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Senior Lender shall deliver to Subordinate Lender a Default Notice within five</w:t>
       </w:r>
       <w:r w:rsidR="0038428A" w:rsidRPr="00BF5A31">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">(5) Business Days in each case where Senior Lender has given a Default Notice to Borrower.  Failure of Senior Lender to send a Default Notice to Subordinate Lender shall not prevent the exercise of Senior Lender’s rights and remedies under the Senior Loan Documents, subject to the provisions of this </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
@@ -2954,305 +3547,673 @@
     <w:p w14:paraId="393662C4" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Cross Default.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7677BE36" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
+    <w:p w14:paraId="7677BE36" w14:textId="1CD804EC" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Subordinate Lender agrees that, notwithstanding any contrary provision contained in the Subordinate Loan Documents, a </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Default shall not constitute a default under the Subordinate Loan Documents </w:t>
       </w:r>
       <w:r w:rsidR="007D4209" w:rsidRPr="00BF5A31">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">if no other default </w:t>
       </w:r>
       <w:r w:rsidR="007D4209" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>occurred under the Subordinate Loan</w:t>
       </w:r>
       <w:r w:rsidR="007D4209" w:rsidRPr="00BF5A31">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="007D4209" w:rsidRPr="00BF5A31">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> until either </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="007D4209" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="20" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(1)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="007D4209" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Senior Lender has accelerated the maturity of the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan, or </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="007D4209" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="21" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(2)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="007D4209" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Senior Lender has taken affirmative action to exercise its rights under the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents to collect rent, to appoint (or seek the appointment of) a receiver or to foreclose on (or to exercise a power of sale contained in) the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents.</w:t>
       </w:r>
-      <w:r w:rsidR="00D47E8E" w:rsidRPr="00BF5A31">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> At any time after a </w:t>
+      <w:r w:rsidR="00BA1060">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve">At any time after a </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Default is determined to constitute a default under the Subordinate Loan Documents, Subordinate Lender shall be permitted to pursue its remedies for default under the Subordinate Loan Documents, subject to the restrictions and limitations of this Agreement.  If at any time Borrower cures any </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Default to the satisfaction of Senior Lender, as evidenced by written notice from Senior Lender to Subordinate Lender, any default under the Subordinate Loan Documents arising from such </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Default shall be deemed cured and the Subordinate Loan shall be retroactively reinstated as if such </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Default had never occurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC9029E" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Conflict.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7661E8" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
+    <w:p w14:paraId="3C7661E8" w14:textId="37284C2B" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Borrower, Senior Lender and Subordinate Lender each agree</w:t>
       </w:r>
       <w:r w:rsidR="0070450D" w:rsidRPr="00BF5A31">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> that, in the event of any conflict or inconsistency between the terms of the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents, the Subordinate Loan Documents and the terms of this Agreement, the terms of this Agreement shall govern and control solely as to the following:  </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="22" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(a)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">the relative priority of the security interests of Senior Lender and Subordinate Lender in the Mortgaged Property; </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="23" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(b)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">the timing of the exercise of remedies by Senior Lender and Subordinate Lender under the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve"> Loan Documents and the Subordinate Loan Documents, respectively; and </w:t>
+        <w:t xml:space="preserve"> Loan Documents and the Subordinate Loan Documents, respectively; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="24" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(c)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve">solely as between Senior Lender and Subordinate Lender, the notice requirements, cure rights, and the other rights and obligations which Senior Lender and Subordinate Lender have agreed to as expressly provided in this Agreement.  Borrower acknowledges that the terms and provisions of this Agreement shall not, and shall not be deemed to: extend Borrower’s time to cure any </w:t>
+        <w:t>solely as between Senior Lender and Subordinate Lender, the notice requirements, cure rights, and the other rights and obligations which Senior Lender and Subordinate Lender have agreed to as expressly provided in this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4CA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4CA3" w:rsidRPr="005B4CA3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INCLUDE THIS LANGUAGE IF THE SUBORDINATE LOAN DOCUMENTS DO NOT EXPRESSLY COMPLY WITH GUIDE SECTION 704 REQUIREMENTS</w:t>
+      </w:r>
+      <w:r w:rsidR="0069680D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FOR SUBORDINATE LOANS </w:t>
+      </w:r>
+      <w:r w:rsidR="000C181B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0026283F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">FANNIE MAE’S PROHIBITION AGAINST PREPAYMENT </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84DD4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND/OR FOR SOFT FINANCING, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84DD4" w:rsidRPr="00D84DD4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>THE AGGREGATE LIMIT ON SURPLUS CASH LOANS OF 75% (OR 100%, AS APPLICABLE)</w:t>
+      </w:r>
+      <w:r w:rsidR="003368CE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">) AND THE SUBORDINATE LOAN DOCUMENTS THEREFORE CONFLICT WITH </w:t>
+      </w:r>
+      <w:r w:rsidR="0050379C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">THE </w:t>
+      </w:r>
+      <w:r w:rsidR="00995EBF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>REQUIRED MODIFICATIONS TO SECTIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="00995EBF" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref358364794 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref206659473 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref358364794 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref206659530 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4A39" w:rsidRPr="00C355FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4A39">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>BOVE</w:t>
+      </w:r>
+      <w:r w:rsidR="004A757E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00791548" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve">; and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="25" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(d)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00791548" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve"> the repayment terms of the Subordinate Loan, as described under Sections </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:instrText xml:space="preserve"> REF _Ref358364794 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:instrText xml:space="preserve"> REF _Ref206659473 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:instrText xml:space="preserve"> REF _Ref358364794 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:instrText xml:space="preserve"> REF _Ref206659530 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00791548" w:rsidRPr="00C6116A">
+        <w:t xml:space="preserve"> of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="004A757E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve">  Borrower acknowledges that the terms and provisions of this Agreement shall not, and shall not be deemed to: extend Borrower’s time to cure any </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve"> Loan Default or Subordinate Loan Default, as the case may be; give Borrower the right to notice of any </w:t>
+        <w:t xml:space="preserve"> Loan Default or Subordinate Loan Default, as the case may be; give </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Borrower the right to notice of any </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Default or Subordinate Loan Default, as the case may be other than that, if any, provided, respectively under the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents or the Subordinate Loan Documents; or create any other right or benefit for Borrower as against Senior Lender or Subordinate Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2496DA86" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rights and Obligations of Subordinate Lender Under the Subordinate Loan Documents and of Senior Lender under the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Loan Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4A06F8" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Subject to each of the other terms of this Agreement, all of the following provisions shall supersede any provisions of the Subordinate Loan Documents covering the same subject matter:</w:t>
@@ -3361,72 +4322,76 @@
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Following the occurrence</w:t>
       </w:r>
       <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="26" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(1)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> a Condemnation Action</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="27" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(2)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
         <w:t>a fire or other casualty resulting in damage to all or a portion of the Mortgaged Property (collectively, a “</w:t>
       </w:r>
       <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Casualty</w:t>
       </w:r>
       <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">”), at any time or times when the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> remains a lien on the Mortgaged Property the following provisions shall apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030C9D0B" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D66D3C">
       <w:pPr>
@@ -3493,61 +4458,61 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">all proceeds received or to be received on account of a </w:t>
       </w:r>
       <w:r w:rsidR="001673D4" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Condemnation Action </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">or a Casualty, or both, shall be applied (either to payment of the costs and expenses of repair and restoration or to payment of the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan) in the manner determined by Senior Lender in its sole discretion; provided, however, that if Senior Lender elects to apply such proceeds to payment of the principal of, interest on and other amounts payable under the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve"> Loan, any proceeds remaining after the satisfaction in full of the principal of, interest on and other amounts payable under the </w:t>
+        <w:t xml:space="preserve"> Loan, any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">proceeds remaining after the satisfaction in full of the principal of, interest on and other amounts payable under the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve"> Loan shall be paid to, and may be applied by, Subordinate Lender in accordance with the applicable provisions of the Subordinate Loan Documents, provided however, Senior Lender agrees to consult with Subordinate Lender in determining the application of Casualty proceeds, </w:t>
-[...3 lines deleted...]
-        <w:t>provided further</w:t>
+        <w:t xml:space="preserve"> Loan shall be paid to, and may be applied by, Subordinate Lender in accordance with the applicable provisions of the Subordinate Loan Documents, provided however, Senior Lender agrees to consult with Subordinate Lender in determining the application of Casualty proceeds, provided further</w:t>
       </w:r>
       <w:r w:rsidR="00D557D9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> however</w:t>
       </w:r>
       <w:r w:rsidR="00D557D9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> that in the event of any disagreement between Senior Lender and Subordinate Lender over the application of Casualty proceeds, the decision of Senior Lender, in its sole discretion, shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AC8C8A" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
@@ -3723,197 +4688,199 @@
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents and Senior Lender shall mean, respectively, the refinance loan, the refinance note loan agreement, the mortgage securing the refinance note, all documents evidencing securing or otherwise pertaining to the refinance note and the holder of the refinance note.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A06411" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Default by Subordinate Lender or Senior Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242B9022" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>If Subordinate Lender or Senior Lender defaults in performing or observing any of the terms, covenants or conditions to be performed or observed by it under this Agreement, the other, non-defaulting lender shall have the right to all available legal and equitable relief.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3645256C" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Reinstatement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B960A3" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">To the extent that Borrower makes a payment to Senior Lender or Senior Lender receives any payment or proceeds of the collateral securing the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan for Borrower’s benefit, which payment or proceeds or any part thereof are subsequently invalidated, declared to be fraudulent or preferential, set aside and/or required to be repaid to a trustee, receiver or any other party under any bankruptcy law, state or federal law, common law or equitable doctrine, then to the extent of such payment or proceeds received and not retained by Senior Lender, this Agreement shall be reinstated and continue in full force and effect until full and final payment shall have been made to Senior Lender.  Subordinate Lender agrees to hold in trust for Senior Lender and promptly remit to Senior Lender any payments received by </w:t>
       </w:r>
       <w:r w:rsidR="00BD06C6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Subordinate </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Lender after such invalidated, rescinded or returned payment was originally made.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BD1872" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00EF3BF1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Ref280276748"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref280276748"/>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notices.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="085F8EFB" w14:textId="77777777" w:rsidR="00B65B50" w:rsidRPr="00BF5A31" w:rsidRDefault="00B65B50" w:rsidP="003778C0">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc263870619"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc271706543"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc263870619"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc264474026"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc266373273"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc271706543"/>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Process of Serving Notice.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="54FCE430" w14:textId="77777777" w:rsidR="00B65B50" w:rsidRPr="00BF5A31" w:rsidRDefault="00494390" w:rsidP="003778C0">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B65B50" w:rsidRPr="00BF5A31">
         <w:t>ll notices under this Agreement shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CAD757" w14:textId="77777777" w:rsidR="00CF63C3" w:rsidRPr="00BF5A31" w:rsidRDefault="00B65B50" w:rsidP="003778C0">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="004056B3">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>writing and shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B3C62C" w14:textId="77777777" w:rsidR="00B65B50" w:rsidRPr="00BF5A31" w:rsidRDefault="00B65B50" w:rsidP="003778C0">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>delivered, in person;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC66E36" w14:textId="77777777" w:rsidR="00B65B50" w:rsidRPr="00BF5A31" w:rsidRDefault="00B65B50" w:rsidP="003778C0">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
@@ -4009,94 +4976,94 @@
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>if the recipient refuses or rejects delivery, the date on which the notice is so refused or rejected, as conclusively established by the records of the United States Postal Service or any express courier service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781E981A" w14:textId="77777777" w:rsidR="00CF63C3" w:rsidRPr="00BF5A31" w:rsidRDefault="00B65B50" w:rsidP="006A622D">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc263870620"/>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc263870620"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc264474027"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc266373274"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc278783141"/>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Change of Address.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="48BE163B" w14:textId="77777777" w:rsidR="00B65B50" w:rsidRPr="00BF5A31" w:rsidRDefault="00B65B50" w:rsidP="00B65B50">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Any party to Agreement may change the address to which notices intended for it are to be directed by means of notice given to the other parties identified in this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F67A7C8" w14:textId="77777777" w:rsidR="00CF63C3" w:rsidRPr="00BF5A31" w:rsidRDefault="00B65B50" w:rsidP="006A622D">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Receipt of Notices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="069C6F0A" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="00B65B50" w:rsidP="00B65B50">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>Senior Lender</w:t>
       </w:r>
       <w:r w:rsidR="00494390" w:rsidRPr="00BF5A31">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CF63C3" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">Subordinate Lender </w:t>
       </w:r>
       <w:r w:rsidR="00494390" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">or Borrower </w:t>
       </w:r>
@@ -4181,51 +5148,59 @@
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>No Partnership or Joint Venture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9EF6A2" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t>Senior Lender’s permission for the placement of the Subordinate Loan does not constitute Senior Lender as a joint venturer or partner of Subordinate Lender.  Neither party hereto shall hold itself out as a partner, agent or Affiliate of the other party hereto.</w:t>
+        <w:t xml:space="preserve">Senior Lender’s permission for the placement of the Subordinate Loan does not constitute Senior Lender as a joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t>venturer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve"> or partner of Subordinate Lender.  Neither party hereto shall hold itself out as a partner, agent or Affiliate of the other party hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13689BD7" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior Lender’s and Subordinate Lender’s Consent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2F4BAB" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
@@ -4317,67 +5292,64 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>This Agreement shall not be amended except by written instrument signed by all parties hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C74339D" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Governing Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70ECF403" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="12" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t xml:space="preserve">This Agreement shall be governed by the laws of the jurisdiction in which the Mortgaged Property is located without giving effect to any choice of law provisions thereof that would result in the application of the laws of another jurisdiction.  Senior Lender, Subordinate Lender and </w:t>
-[...3 lines deleted...]
-        <w:t>Borrower agree that any controversy arising under or in relation to this Security Instrument shall be litigated exclusively in the jurisdiction in which the Mortgaged Property is located.  The state and federal courts and authorities with jurisdiction in such locale shall have exclusive jurisdiction over all controversies that arise under or in relation to this Agreement.  The parties hereto irrevocably consent to service, jurisdiction, and venue of such courts for any such litigation and waive any other venue to which any might be entitled by virtue of domicile, habitual residence or otherwise.</w:t>
+        <w:t>This Agreement shall be governed by the laws of the jurisdiction in which the Mortgaged Property is located without giving effect to any choice of law provisions thereof that would result in the application of the laws of another jurisdiction.  Senior Lender, Subordinate Lender and Borrower agree that any controversy arising under or in relation to this Security Instrument shall be litigated exclusively in the jurisdiction in which the Mortgaged Property is located.  The state and federal courts and authorities with jurisdiction in such locale shall have exclusive jurisdiction over all controversies that arise under or in relation to this Agreement.  The parties hereto irrevocably consent to service, jurisdiction, and venue of such courts for any such litigation and waive any other venue to which any might be entitled by virtue of domicile, habitual residence or otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D59F918" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Severable Provisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB5FE0A" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
@@ -4407,141 +5379,149 @@
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Term.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D1065A" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">The term of this Agreement shall commence on the date hereof and shall continue until the earliest to occur of the following events: </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="37" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(1)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">the payment </w:t>
       </w:r>
       <w:r w:rsidR="004D06E0" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">in full </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">of the principal of, interest on and other amounts payable under the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents; </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="38" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(2)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">the payment </w:t>
       </w:r>
       <w:r w:rsidR="004D06E0" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">in full </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">of the principal of, interest on and other amounts payable under the Subordinate Loan Documents, other than by reason of payments which Subordinate Lender is obligated to remit to Senior Lender pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="00D875C4" w:rsidRPr="00BF5A31">
         <w:t>Section </w:t>
       </w:r>
       <w:r w:rsidR="00393238">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00450C49">
         <w:instrText xml:space="preserve"> REF _Ref358364794 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004C0C37">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00393238">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D875C4" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> hereof; </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="39" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(3)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve">the acquisition by Senior Lender of title to the Mortgaged Property pursuant to a foreclosure or a deed in lieu of foreclosure of, or the exercise of a power of sale contained in, the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> Loan Documents; or </w:t>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00393238" w:rsidRPr="00BF5A31">
-        <w:fldChar w:fldCharType="end"/>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="40" w:author="Johnson, Stephanie A." w:date="2025-11-19T19:31:00Z" w16du:dateUtc="2025-11-20T00:31:00Z" w:original="(4)"/>
+        </w:fldChar>
       </w:r>
       <w:r w:rsidR="008923D6" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>the acquisition by Subordinate Lender of title to the Mortgaged Property pursuant to a foreclosure or a deed in lieu of foreclosure of, or the exercise of a power of sale contained in, the Subordinate Loan Documents, but only if such acquisition of title does not violate any of the terms of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DED7639" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Counterparts.</w:t>
@@ -4558,52 +5538,52 @@
       <w:r w:rsidRPr="00BF5A31">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
         <w:t>his Agreement may be executed in any number of counterparts, each of which shall be considered an original for all purposes; provided, however, that all such counterparts shall together constitute one</w:t>
       </w:r>
       <w:r w:rsidR="002C65F9" w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
         <w:t>and the same instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D8C054" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00BF5A31">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Sale</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Loan.</w:t>
@@ -4660,56 +5640,53 @@
         <w:t xml:space="preserve"> Loan or a partial interest in the </w:t>
       </w:r>
       <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Loan (together with this Agreement and the other Loan Documents) may be sold one or more times without prior notice to Borrower.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2FF211" w14:textId="77777777" w:rsidR="004F13EF" w:rsidRDefault="00D875C4" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="004F13EF" w:rsidSect="000258B4">
-          <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296658B5" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
@@ -5604,211 +6581,379 @@
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FE1164" w14:textId="77777777" w:rsidR="00D41D88" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="1788501A" w14:textId="77777777" w:rsidR="003C1C36" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="003C1C36" w:rsidSect="000258B4">
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5A31">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00287833" w:rsidRPr="00BF5A31">
         <w:t>Form of Notary</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5A31">
         <w:t xml:space="preserve"> to be added]</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D41D88" w:rsidRPr="00BF5A31" w:rsidSect="000258B4">
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="17FE1164" w14:textId="533C149A" w:rsidR="00D41D88" w:rsidRDefault="003C1C36" w:rsidP="003C1C36">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>EXHIBIT A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC2552" w14:textId="28112B6F" w:rsidR="003C1C36" w:rsidRPr="003C1C36" w:rsidRDefault="003C1C36" w:rsidP="002C2B6F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LEGAL DESCRIPTION</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003C1C36" w:rsidRPr="003C1C36" w:rsidSect="000258B4">
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C25BDEA" w14:textId="77777777" w:rsidR="00FE6041" w:rsidRDefault="00FE6041">
+    <w:p w14:paraId="21638FA1" w14:textId="77777777" w:rsidR="002B7CE1" w:rsidRDefault="002B7CE1">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="324AB432" w14:textId="77777777" w:rsidR="00FE6041" w:rsidRDefault="00FE6041">
+    <w:p w14:paraId="5904537E" w14:textId="77777777" w:rsidR="002B7CE1" w:rsidRDefault="002B7CE1">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61C23570" w14:textId="77777777" w:rsidR="00FE6041" w:rsidRDefault="00FE6041">
+    <w:p w14:paraId="328E9F5E" w14:textId="77777777" w:rsidR="002B7CE1" w:rsidRDefault="002B7CE1">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="t">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="45538045" w14:textId="77777777" w:rsidR="004C0C37" w:rsidRPr="004C0C37" w:rsidRDefault="004C0C37" w:rsidP="004C0C37">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45538045" w14:textId="6D9C7F47" w:rsidR="004C0C37" w:rsidRPr="004C0C37" w:rsidRDefault="00791548" w:rsidP="004C0C37">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27CBB8B0" wp14:editId="54D5659F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1517015" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="350117766" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1517015" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52DC7FDA" w14:textId="7021AE67" w:rsidR="00791548" w:rsidRPr="00791548" w:rsidRDefault="00791548" w:rsidP="00791548">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00791548">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="27CBB8B0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtYLIIEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Slu02zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34OAb7hyk06ww2&#10;vZS6Y4GRvev+KqU77sCDDBMOOgMpOy7SDrhNkb/aZtsyK9IuCI63F5j8/yvL7w9b++hIGL7BgARG&#10;QHrrS4/OuM8gnY5fnJRgHCE8XmATQyA8XpoXn/NiTgnH2MfZfDZLuGbX29b58F2AJtGoqENaElrs&#10;sPEBO2LqOSU2M7DulErUKPOHAxOjJ7uOGK0w1MM4dw3NEddxcGLaW77usOeG+fDIHFKLG6BcwwMe&#10;UkFfURgtSlpwP9/yx3xEHKOU9CiVihrUMiXqh0EmpvNZnkdppT803Nmok1F8zecxbvb6FlCFBT4I&#10;y5MZk4M6m9KBfkE1r2I3DDHDsWdF67N5G07CxdfAxWqVklBFloWN2VoeS0ewIpJPwwtzdoQ7IFH3&#10;cBYTK1+hfsqNN71d7QNinyiJwJ7QHPFGBSamxtcSJf77f8q6vunlLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAE84m0nbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo01Ciksap&#10;qvIjrgQkODrxNo4ar9PYbcPbs3CBy0qjGc18W6wn14sTjqHzpGA+S0AgNd501Cp4f3u6WYIIUZPR&#10;vSdU8IUB1uXlRaFz48/0iqcqtoJLKORagY1xyKUMjUWnw8wPSOzt/Oh0ZDm20oz6zOWul2mSZNLp&#10;jnjB6gG3Fpt9dXQKsofnjR0+ss/DLg0vofb7WPlHpa6vps0KRMQp/oXhB5/RoWSm2h/JBNEr4Efi&#10;72UvvV3eg6gV3C0WIMtC/ocvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtYLIIEAIA&#10;ABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBPOJtJ&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="52DC7FDA" w14:textId="7021AE67" w:rsidR="00791548" w:rsidRPr="00791548" w:rsidRDefault="00791548" w:rsidP="00791548">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00791548">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="004C0C37">
+      <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004C0C37">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY  YCFooter \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004C0C37">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004C0C37">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>22053264-v1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004C0C37">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="756A215E" w14:textId="77777777" w:rsidR="00625CAF" w:rsidRDefault="00625CAF" w:rsidP="00D875C4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="756A215E" w14:textId="3A9B3D90" w:rsidR="00625CAF" w:rsidRDefault="00625CAF" w:rsidP="00D875C4">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00625CAF" w14:paraId="362D1D83" w14:textId="77777777" w:rsidTr="00EF26E1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="038F0A37" w14:textId="77777777" w:rsidR="00625CAF" w:rsidRPr="00B42188" w:rsidRDefault="00625CAF" w:rsidP="00D875C4">
           <w:pPr>
@@ -5893,155 +7038,139 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="009E5951">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00393238" w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006D5E24" w14:paraId="1844C133" w14:textId="77777777" w:rsidTr="00EF26E1">
+    <w:tr w:rsidR="00C355FA" w14:paraId="1844C133" w14:textId="77777777" w:rsidTr="00EF26E1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7BD1FE5B" w14:textId="77777777" w:rsidR="006D5E24" w:rsidRPr="00B42188" w:rsidRDefault="006D5E24" w:rsidP="006D5E24">
+        <w:p w14:paraId="7BD1FE5B" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="00B42188" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4217EC1C" w14:textId="1F36EE26" w:rsidR="006D5E24" w:rsidRDefault="00575567" w:rsidP="006D5E24">
+        <w:p w14:paraId="4217EC1C" w14:textId="6B667B1D" w:rsidR="00C355FA" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>11-24</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2AC9BC2D" w14:textId="65FF8841" w:rsidR="006D5E24" w:rsidRDefault="00916411" w:rsidP="006D5E24">
+        <w:p w14:paraId="2AC9BC2D" w14:textId="412B391B" w:rsidR="00C355FA" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2025 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="20B47382" w14:textId="77777777" w:rsidR="00625CAF" w:rsidRPr="004C0C37" w:rsidRDefault="00625CAF" w:rsidP="004C0C37">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="22CA6823" w14:textId="77777777" w:rsidR="00625CAF" w:rsidRDefault="00625CAF" w:rsidP="00536013">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22CA6823" w14:textId="0F0EE4AD" w:rsidR="00625CAF" w:rsidRDefault="00625CAF" w:rsidP="00536013">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00625CAF" w14:paraId="27583E19" w14:textId="77777777" w:rsidTr="00EF26E1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="4A09C8CD" w14:textId="77777777" w:rsidR="00625CAF" w:rsidRPr="00B42188" w:rsidRDefault="00625CAF" w:rsidP="00536013">
           <w:pPr>
@@ -6154,127 +7283,391 @@
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7F5314A7" w14:textId="77777777" w:rsidR="006D5E24" w:rsidRPr="00B42188" w:rsidRDefault="006D5E24" w:rsidP="006D5E24">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="314C4720" w14:textId="506F8A3D" w:rsidR="006D5E24" w:rsidRDefault="00575567" w:rsidP="006D5E24">
+        <w:p w14:paraId="314C4720" w14:textId="03B79B6E" w:rsidR="006D5E24" w:rsidRDefault="00C355FA" w:rsidP="006D5E24">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>11-24</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="56516539" w14:textId="0586EB9F" w:rsidR="006D5E24" w:rsidRDefault="00916411" w:rsidP="006D5E24">
+        <w:p w14:paraId="56516539" w14:textId="691F979E" w:rsidR="006D5E24" w:rsidRDefault="00916411" w:rsidP="006D5E24">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r w:rsidR="00575567">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2024 Fannie</w:t>
+            <w:t>20</w:t>
+          </w:r>
+          <w:r w:rsidR="00C355FA">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>25</w:t>
+          </w:r>
+          <w:r w:rsidR="00575567">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5A54A9B5" w14:textId="77777777" w:rsidR="00625CAF" w:rsidRPr="004C0C37" w:rsidRDefault="00625CAF" w:rsidP="006642B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D32CF80" w14:textId="77777777" w:rsidR="004F13EF" w:rsidRDefault="004F13EF" w:rsidP="00536013">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3830101B" w14:textId="7D772017" w:rsidR="00791548" w:rsidRDefault="00791548">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E171E3F" wp14:editId="14A4B85F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1517015" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="946093814" name="Text Box 5" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1517015" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23C499EB" w14:textId="48518C36" w:rsidR="00791548" w:rsidRPr="00791548" w:rsidRDefault="00791548" w:rsidP="00791548">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00791548">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5E171E3F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZL9GcEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xn8dYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oJU66bqdhF5kmKX689zS/HbQiB+F8B6amxSSnRBgOTWd2Nf3xvPpw&#10;Q4kPzDRMgRE1PQpPbxfv3817W4kptKAa4QgWMb7qbU3bEGyVZZ63QjM/ASsMBiU4zQL+ul3WONZj&#10;da2yaZ5/ynpwjXXAhffovT8F6SLVl1Lw8CilF4GomuJsIZ0undt4Zos5q3aO2bbj5zHYP0yhWWew&#10;6aXUPQuM7F33RyndcQceZJhw0BlI2XGRdsBtivzNNpuWWZF2QXC8vcDk/19Z/nDY2CdHwvAVBiQw&#10;AtJbX3l0xn0G6XT84qQE4wjh8QKbGALh8VJZfM6LkhKOsY+zcjZLuGbX29b58E2AJtGoqUNaElrs&#10;sPYBO2LqmBKbGVh1SiVqlPnNgYnRk11HjFYYtgPpmlfjb6E54lYOToR7y1cdtl4zH56YQ4ZxEVRt&#10;eMRDKuhrCmeLkhbcz7/5Yz4Cj1FKelRMTQ1KmhL13SAh03KW51Fh6Q8NNxrbZBRf8jLGzV7fAYqx&#10;wHdheTJjclCjKR3oFxT1MnbDEDMce9Z0O5p34aRffBRcLJcpCcVkWVibjeWxdMQsAvo8vDBnz6gH&#10;5OsBRk2x6g34p9x409vlPiAFiZmI7wnNM+woxETY+dFEpb/+T1nXp734BQAA//8DAFBLAwQUAAYA&#10;CAAAACEATzibSdsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTUKKS&#10;xqmq8iOuBCQ4OvE2jhqv09htw9uzcIHLSqMZzXxbrCfXixOOofOkYD5LQCA13nTUKnh/e7pZgghR&#10;k9G9J1TwhQHW5eVFoXPjz/SKpyq2gkso5FqBjXHIpQyNRafDzA9I7O386HRkObbSjPrM5a6XaZJk&#10;0umOeMHqAbcWm311dAqyh+eNHT6yz8MuDS+h9vtY+Uelrq+mzQpExCn+heEHn9GhZKbaH8kE0Svg&#10;R+LvZS+9Xd6DqBXcLRYgy0L+hy+/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANkv0ZwS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE84&#10;m0nbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="23C499EB" w14:textId="48518C36" w:rsidR="00791548" w:rsidRPr="00791548" w:rsidRDefault="00791548" w:rsidP="00791548">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00791548">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E769181" w14:textId="4CD1DC98" w:rsidR="00791548" w:rsidRDefault="00791548">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A088079" wp14:editId="783FFA1B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1517015" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1705351363" name="Text Box 6" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1517015" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23D412D5" w14:textId="19E32AF5" w:rsidR="00791548" w:rsidRPr="00791548" w:rsidRDefault="00791548" w:rsidP="00791548">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00791548">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2A088079" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIuSLeFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Stuw2zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34eQz2D1No1hls&#10;eil1xwIje9f9VUp33IEHGSYcdAZSdlykHXCbIn+1zbZlVqRdEBxvLzD5/1eW3x+29tGRMHyDAQmM&#10;gPTWlx6dcZ9BOh2/OCnBOEJ4vMAmhkB4vDQvPufFnBKOsY+z+WyWcM2ut63z4bsATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPOHAxOjJ7uOGK0w1APpmopOx/FraI64lYMT4d7ydYetN8yHR+aQYVwE&#10;VRse8JAK+orC2aKkBffzLX/MR+AxSkmPiqmoQUlTon4YJGQ6n+V5VFj6Q8ONRp2M4ms+j3Gz17eA&#10;YizwXViezJgc1GhKB/oFRb2K3TDEDMeeFa1H8zac9IuPgovVKiWhmCwLG7O1PJaOmEVAn4YX5uwZ&#10;9YB83cOoKVa+Av+UG296u9oHpCAxE/E9oXmGHYWYCDs/mqj03/9T1vVpL38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiLki&#10;3hQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="23D412D5" w14:textId="19E32AF5" w:rsidR="00791548" w:rsidRPr="00791548" w:rsidRDefault="00791548" w:rsidP="00791548">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00791548">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D32CF80" w14:textId="4B4F9936" w:rsidR="004F13EF" w:rsidRDefault="004F13EF" w:rsidP="00536013">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="004F13EF" w14:paraId="1BA9FBB0" w14:textId="77777777" w:rsidTr="00EF26E1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="514F4348" w14:textId="77777777" w:rsidR="004F13EF" w:rsidRPr="00B42188" w:rsidRDefault="004F13EF" w:rsidP="00536013">
           <w:pPr>
@@ -6299,263 +7692,462 @@
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="68D4FCA4" w14:textId="77777777" w:rsidR="004F13EF" w:rsidRPr="00B42188" w:rsidRDefault="004F13EF" w:rsidP="00B42188">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6456</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4DED1776" w14:textId="77777777" w:rsidR="004F13EF" w:rsidRPr="00B42188" w:rsidRDefault="004F13EF" w:rsidP="00B42188">
+        <w:p w14:paraId="4DED1776" w14:textId="3966E86A" w:rsidR="004F13EF" w:rsidRPr="00B42188" w:rsidRDefault="004F13EF" w:rsidP="00B42188">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Page S-</w:t>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r w:rsidR="00C355FA">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>S</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-</w:t>
           </w:r>
           <w:r w:rsidR="00393238" w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="00393238" w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="009E5951">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00393238" w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006D5E24" w14:paraId="22D23E8C" w14:textId="77777777" w:rsidTr="00EF26E1">
+    <w:tr w:rsidR="00C355FA" w14:paraId="22D23E8C" w14:textId="77777777" w:rsidTr="00EF26E1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="63293F0A" w14:textId="77777777" w:rsidR="006D5E24" w:rsidRPr="00B42188" w:rsidRDefault="006D5E24" w:rsidP="006D5E24">
+        <w:p w14:paraId="63293F0A" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="00B42188" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="40645400" w14:textId="2BBAB71B" w:rsidR="006D5E24" w:rsidRDefault="00575567" w:rsidP="006D5E24">
+        <w:p w14:paraId="40645400" w14:textId="69642996" w:rsidR="00C355FA" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>11-24</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="63F75705" w14:textId="2B737C97" w:rsidR="006D5E24" w:rsidRDefault="00916411" w:rsidP="006D5E24">
+        <w:p w14:paraId="63F75705" w14:textId="02AB9160" w:rsidR="00C355FA" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2025 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="76B651A1" w14:textId="77777777" w:rsidR="004F13EF" w:rsidRPr="004C0C37" w:rsidRDefault="004F13EF" w:rsidP="004C0C37">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28036D05" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRDefault="00C355FA" w:rsidP="00536013">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00C355FA" w14:paraId="00C58760" w14:textId="77777777" w:rsidTr="00EF26E1">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="267A1489" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="00B42188" w:rsidRDefault="00C355FA" w:rsidP="00536013">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Subordination Agreement (Affordable)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="34729CB1" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="00B42188" w:rsidRDefault="00C355FA" w:rsidP="00B42188">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6456</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="2BF212BC" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="00B42188" w:rsidRDefault="00C355FA" w:rsidP="00B42188">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>A</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00C355FA" w14:paraId="16B3DE40" w14:textId="77777777" w:rsidTr="00EF26E1">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="34E70F85" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="00B42188" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1F4B2A26" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>12-25</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="219CC810" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2025 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0D620393" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="004C0C37" w:rsidRDefault="00C355FA" w:rsidP="004C0C37">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08EDDAC9" w14:textId="77777777" w:rsidR="00FE6041" w:rsidRDefault="00FE6041">
+    <w:p w14:paraId="13242D66" w14:textId="77777777" w:rsidR="002B7CE1" w:rsidRDefault="002B7CE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16DFD592" w14:textId="77777777" w:rsidR="00FE6041" w:rsidRDefault="00FE6041">
+    <w:p w14:paraId="6D92FA36" w14:textId="77777777" w:rsidR="002B7CE1" w:rsidRDefault="002B7CE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="017D3A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D4894FA"/>
     <w:lvl w:ilvl="0" w:tplc="B422140C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1437"/>
         </w:tabs>
         <w:ind w:left="1437" w:hanging="645"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12133,293 +13725,389 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1145505862">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1914198100">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1163550519">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1273438928">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1110854242">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="661662606">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="241180974">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Johnson, Stephanie A.">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::saj03@venable.com::a937a6f8-aef6-4f75-8ba5-fb5c9214c5ba"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="72705"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D41D88"/>
     <w:rsid w:val="00002D7E"/>
     <w:rsid w:val="0000571E"/>
+    <w:rsid w:val="00011D28"/>
     <w:rsid w:val="000258B4"/>
     <w:rsid w:val="00031EE0"/>
     <w:rsid w:val="0003434D"/>
     <w:rsid w:val="00061ED8"/>
     <w:rsid w:val="00062583"/>
     <w:rsid w:val="00064C7F"/>
     <w:rsid w:val="000658AC"/>
+    <w:rsid w:val="000C181B"/>
     <w:rsid w:val="000D6242"/>
+    <w:rsid w:val="00115DD8"/>
     <w:rsid w:val="00127DAC"/>
+    <w:rsid w:val="0013538E"/>
     <w:rsid w:val="0014716E"/>
     <w:rsid w:val="001673D4"/>
     <w:rsid w:val="001873D3"/>
     <w:rsid w:val="00190CF6"/>
+    <w:rsid w:val="00192808"/>
     <w:rsid w:val="001950B6"/>
+    <w:rsid w:val="0019699D"/>
     <w:rsid w:val="001A4CBA"/>
+    <w:rsid w:val="001C06EA"/>
     <w:rsid w:val="001C09D3"/>
+    <w:rsid w:val="001D720F"/>
     <w:rsid w:val="001F6F34"/>
     <w:rsid w:val="00251EF7"/>
+    <w:rsid w:val="00253B17"/>
+    <w:rsid w:val="0026283F"/>
+    <w:rsid w:val="0028598E"/>
     <w:rsid w:val="00287833"/>
     <w:rsid w:val="002A02CC"/>
+    <w:rsid w:val="002B7CE1"/>
+    <w:rsid w:val="002C0430"/>
     <w:rsid w:val="002C2B6F"/>
+    <w:rsid w:val="002C3422"/>
     <w:rsid w:val="002C65F9"/>
+    <w:rsid w:val="002D0DD6"/>
+    <w:rsid w:val="002E4545"/>
     <w:rsid w:val="002E499A"/>
     <w:rsid w:val="002F2C04"/>
     <w:rsid w:val="002F5C29"/>
     <w:rsid w:val="00321372"/>
     <w:rsid w:val="00323A5B"/>
+    <w:rsid w:val="003362D1"/>
+    <w:rsid w:val="003368CE"/>
     <w:rsid w:val="00337975"/>
     <w:rsid w:val="003778C0"/>
     <w:rsid w:val="0038428A"/>
     <w:rsid w:val="00393238"/>
     <w:rsid w:val="003A6458"/>
     <w:rsid w:val="003A7416"/>
     <w:rsid w:val="003B3448"/>
+    <w:rsid w:val="003C1C36"/>
+    <w:rsid w:val="003C4A39"/>
+    <w:rsid w:val="003D34B0"/>
+    <w:rsid w:val="003D53AE"/>
     <w:rsid w:val="003D71C1"/>
     <w:rsid w:val="003E4643"/>
+    <w:rsid w:val="003F0B7C"/>
     <w:rsid w:val="003F21B5"/>
     <w:rsid w:val="003F7B50"/>
+    <w:rsid w:val="004056B3"/>
     <w:rsid w:val="0042761A"/>
+    <w:rsid w:val="00442117"/>
+    <w:rsid w:val="00442B39"/>
     <w:rsid w:val="00450C49"/>
+    <w:rsid w:val="00451514"/>
     <w:rsid w:val="00455B9B"/>
+    <w:rsid w:val="00465BC2"/>
+    <w:rsid w:val="004700DF"/>
     <w:rsid w:val="004769FA"/>
     <w:rsid w:val="00494390"/>
     <w:rsid w:val="004A3790"/>
     <w:rsid w:val="004A3945"/>
+    <w:rsid w:val="004A757E"/>
     <w:rsid w:val="004B3552"/>
     <w:rsid w:val="004C0C37"/>
     <w:rsid w:val="004D06E0"/>
     <w:rsid w:val="004E1FFD"/>
     <w:rsid w:val="004F0B73"/>
     <w:rsid w:val="004F13EF"/>
     <w:rsid w:val="004F295C"/>
     <w:rsid w:val="00500AB9"/>
+    <w:rsid w:val="0050379C"/>
     <w:rsid w:val="005273A6"/>
     <w:rsid w:val="005308B3"/>
     <w:rsid w:val="00534D55"/>
     <w:rsid w:val="00536013"/>
     <w:rsid w:val="00537A4D"/>
     <w:rsid w:val="00552679"/>
     <w:rsid w:val="00575567"/>
     <w:rsid w:val="005949AE"/>
+    <w:rsid w:val="005A3ED9"/>
+    <w:rsid w:val="005A4279"/>
     <w:rsid w:val="005B2AD0"/>
+    <w:rsid w:val="005B4CA3"/>
+    <w:rsid w:val="005E7D78"/>
     <w:rsid w:val="00625CAF"/>
     <w:rsid w:val="00636410"/>
     <w:rsid w:val="0066383D"/>
     <w:rsid w:val="006642B6"/>
+    <w:rsid w:val="006651C5"/>
+    <w:rsid w:val="0069680D"/>
     <w:rsid w:val="006A1E55"/>
     <w:rsid w:val="006A5C2B"/>
     <w:rsid w:val="006A622D"/>
     <w:rsid w:val="006D5E24"/>
     <w:rsid w:val="006E1315"/>
     <w:rsid w:val="0070450D"/>
     <w:rsid w:val="00710210"/>
     <w:rsid w:val="007167D1"/>
     <w:rsid w:val="00717554"/>
     <w:rsid w:val="007243D7"/>
+    <w:rsid w:val="00727B65"/>
     <w:rsid w:val="007311F6"/>
+    <w:rsid w:val="00733556"/>
     <w:rsid w:val="0075646F"/>
     <w:rsid w:val="00756F69"/>
     <w:rsid w:val="00756FC2"/>
+    <w:rsid w:val="00791548"/>
     <w:rsid w:val="007922E8"/>
+    <w:rsid w:val="007D3F25"/>
     <w:rsid w:val="007D4209"/>
     <w:rsid w:val="007D58B6"/>
     <w:rsid w:val="007F3859"/>
+    <w:rsid w:val="00815DCB"/>
+    <w:rsid w:val="00816640"/>
     <w:rsid w:val="00833878"/>
+    <w:rsid w:val="00840F46"/>
+    <w:rsid w:val="0085700F"/>
     <w:rsid w:val="00857FB7"/>
     <w:rsid w:val="008748B2"/>
     <w:rsid w:val="008764C3"/>
+    <w:rsid w:val="00880D8E"/>
     <w:rsid w:val="00884E30"/>
     <w:rsid w:val="00885D7B"/>
+    <w:rsid w:val="008907D2"/>
     <w:rsid w:val="008923D6"/>
     <w:rsid w:val="008E3E88"/>
+    <w:rsid w:val="008E6AC6"/>
     <w:rsid w:val="008F49AB"/>
+    <w:rsid w:val="009026AC"/>
     <w:rsid w:val="00916411"/>
     <w:rsid w:val="00920301"/>
     <w:rsid w:val="00961E81"/>
     <w:rsid w:val="0096227B"/>
+    <w:rsid w:val="009646B4"/>
+    <w:rsid w:val="00977D39"/>
     <w:rsid w:val="009809F0"/>
     <w:rsid w:val="009945AE"/>
+    <w:rsid w:val="00995EBF"/>
     <w:rsid w:val="009B7112"/>
+    <w:rsid w:val="009C28F7"/>
     <w:rsid w:val="009C4680"/>
     <w:rsid w:val="009E5951"/>
     <w:rsid w:val="009F31BA"/>
     <w:rsid w:val="00A02119"/>
+    <w:rsid w:val="00A04F2F"/>
     <w:rsid w:val="00A06074"/>
     <w:rsid w:val="00A20383"/>
+    <w:rsid w:val="00A2256E"/>
+    <w:rsid w:val="00A36E5C"/>
+    <w:rsid w:val="00A40B03"/>
+    <w:rsid w:val="00A465D3"/>
     <w:rsid w:val="00A478BD"/>
     <w:rsid w:val="00AB436C"/>
     <w:rsid w:val="00AD420C"/>
+    <w:rsid w:val="00AE71C2"/>
     <w:rsid w:val="00AF30C3"/>
+    <w:rsid w:val="00B31BF6"/>
     <w:rsid w:val="00B42188"/>
+    <w:rsid w:val="00B450AC"/>
     <w:rsid w:val="00B476F0"/>
     <w:rsid w:val="00B653C3"/>
     <w:rsid w:val="00B65B50"/>
     <w:rsid w:val="00B70F59"/>
     <w:rsid w:val="00B73F25"/>
+    <w:rsid w:val="00B75CBC"/>
+    <w:rsid w:val="00B835B1"/>
     <w:rsid w:val="00B91710"/>
+    <w:rsid w:val="00B93CB2"/>
+    <w:rsid w:val="00BA1060"/>
+    <w:rsid w:val="00BA7CD6"/>
     <w:rsid w:val="00BD06C6"/>
     <w:rsid w:val="00BF29AC"/>
     <w:rsid w:val="00BF5A31"/>
     <w:rsid w:val="00C043A8"/>
     <w:rsid w:val="00C2103B"/>
+    <w:rsid w:val="00C355FA"/>
     <w:rsid w:val="00C46FF2"/>
+    <w:rsid w:val="00C6116A"/>
+    <w:rsid w:val="00C96CE0"/>
+    <w:rsid w:val="00C9726F"/>
+    <w:rsid w:val="00CB2697"/>
+    <w:rsid w:val="00CB2CC3"/>
+    <w:rsid w:val="00CB3139"/>
     <w:rsid w:val="00CD39E2"/>
     <w:rsid w:val="00CD6D31"/>
     <w:rsid w:val="00CF63C3"/>
     <w:rsid w:val="00D1434F"/>
     <w:rsid w:val="00D16C9E"/>
+    <w:rsid w:val="00D20240"/>
     <w:rsid w:val="00D20D1C"/>
+    <w:rsid w:val="00D22EB6"/>
     <w:rsid w:val="00D23017"/>
     <w:rsid w:val="00D244A1"/>
     <w:rsid w:val="00D27221"/>
     <w:rsid w:val="00D41D88"/>
     <w:rsid w:val="00D467FE"/>
     <w:rsid w:val="00D47E8E"/>
     <w:rsid w:val="00D557D9"/>
     <w:rsid w:val="00D55911"/>
     <w:rsid w:val="00D55F2B"/>
     <w:rsid w:val="00D66D3C"/>
     <w:rsid w:val="00D728D7"/>
+    <w:rsid w:val="00D84DD4"/>
     <w:rsid w:val="00D875C4"/>
+    <w:rsid w:val="00D90677"/>
     <w:rsid w:val="00D96833"/>
     <w:rsid w:val="00DA18D7"/>
     <w:rsid w:val="00DA423D"/>
     <w:rsid w:val="00DB7331"/>
+    <w:rsid w:val="00DC08FC"/>
     <w:rsid w:val="00DC35E4"/>
+    <w:rsid w:val="00DC6CCF"/>
     <w:rsid w:val="00DC7283"/>
+    <w:rsid w:val="00DE43A6"/>
     <w:rsid w:val="00DF375E"/>
     <w:rsid w:val="00DF5E58"/>
     <w:rsid w:val="00E00575"/>
     <w:rsid w:val="00E062AD"/>
+    <w:rsid w:val="00E45F49"/>
     <w:rsid w:val="00E54647"/>
     <w:rsid w:val="00E6612D"/>
     <w:rsid w:val="00E67E38"/>
     <w:rsid w:val="00E93D90"/>
+    <w:rsid w:val="00EA0014"/>
+    <w:rsid w:val="00EB5810"/>
     <w:rsid w:val="00EF26E1"/>
     <w:rsid w:val="00EF3BF1"/>
     <w:rsid w:val="00F01E18"/>
+    <w:rsid w:val="00F0480C"/>
     <w:rsid w:val="00F46E98"/>
     <w:rsid w:val="00F51F22"/>
+    <w:rsid w:val="00F553FA"/>
     <w:rsid w:val="00F6087B"/>
+    <w:rsid w:val="00F63B2F"/>
+    <w:rsid w:val="00F93875"/>
     <w:rsid w:val="00FA2C45"/>
     <w:rsid w:val="00FA44C2"/>
+    <w:rsid w:val="00FC0E65"/>
     <w:rsid w:val="00FE1FF4"/>
     <w:rsid w:val="00FE6041"/>
+    <w:rsid w:val="00FE6746"/>
     <w:rsid w:val="00FF0A9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_6"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="72705"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DD2FE14"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{585FF570-4B67-4741-A1A7-361BFCA1EC24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -13068,55 +14756,110 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00B65B50"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00920301"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00816640"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="003D34B0"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="003D34B0"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="003D34B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="003D34B0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="003D34B0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="146824899">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="662004386">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13145,51 +14888,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1235242927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13409,73 +15152,127 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3204B4BD-B059-4B86-BFDF-179DC0C65548}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>33522</Characters>
+  <Pages>17</Pages>
+  <Words>6624</Words>
+  <Characters>37119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1197</Lines>
-  <Paragraphs>776</Paragraphs>
+  <Lines>1279</Lines>
+  <Paragraphs>911</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6456</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38810</CharactersWithSpaces>
+  <CharactersWithSpaces>42832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6456</dc:title>
   <dc:subject>Subordination Agreement (Affordable)</dc:subject>
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Fannie Mae</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>4b51a3ac,14de5f86,7d8e9b19,6d585bc0,38643ef6,65a598c3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2025-04-29T19:57:08Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>82846f11-4b05-4717-b299-13324b8bc937</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>