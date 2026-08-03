--- v1 (2026-06-23)
+++ v2 (2026-08-03)
@@ -1,7973 +1,11773 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2849516E" w14:textId="77777777" w:rsidR="002F5C29" w:rsidRPr="00BF5A31" w:rsidRDefault="002F5C29" w:rsidP="002F5C29">
+    <w:p w14:paraId="41A195EE" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00104E1C">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="2640" w:after="240"/>
+        <w:spacing w:before="480" w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="YiFSelection"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk225193626"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>---------------------------- [Space Above This Line For Recording Data] ----------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC5BF5B" w14:textId="77777777" w:rsidR="00321372" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002F5C29">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="6F01B316" w14:textId="10AC7A18" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...6 lines deleted...]
-    <w:p w14:paraId="004ACA19" w14:textId="77777777" w:rsidR="00321372" w:rsidRPr="00BF5A31" w:rsidRDefault="00321372" w:rsidP="00321372">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SUBORDINATION AND STANDSTILL AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4034DA" w14:textId="309C1709" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...6 lines deleted...]
-    <w:p w14:paraId="5037D1DC" w14:textId="38236EA3" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="00833878" w:rsidP="002C2B6F">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_cp_change_1"/>
+      <w:r w:rsidR="008D0D53">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00A3502C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006061E3" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D384B5D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...5 lines deleted...]
-      <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>This SUBORDINATION AND STANDSTILL AGREEMENT (this “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
-      <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
-[...17 lines deleted...]
-      <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”) dated as of _____________, is executed by and among (i) _______________, a ___________________ (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior Lender</w:t>
       </w:r>
-      <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
-[...35 lines deleted...]
-      <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), (ii) _______________________, a ____________________ (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), and (iii) ______________________________, a _________________ (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
-      <w:r w:rsidR="001A4CBA" w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087AC848" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="03B00329" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RECITALS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69622E79" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="1275DD3E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
-        <w:t xml:space="preserve">Pursuant to that certain Multifamily Loan and Security Agreement dated as of the date hereof, executed by and between Borrower and </w:t>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00BF5A31">
+        <w:t>Pursuant to that certain Multifamily Loan and Security Agreement dated as of the date hereof, executed by and between Borrower and Senior Lender (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), Senior Lender has agreed to make a loan to Borrower in the original principal amount of $_________ (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), as evidenced by that certain Multifamily Note dated as of the date hereof, executed by Borrower and made payable to the order of Senior Lender in the amount of the Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Loan (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
       </w:r>
-      <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769DBA43" w14:textId="321BFC56" w:rsidR="00536013" w:rsidRPr="003C1C36" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="4EB5407B" w14:textId="1422EE5E" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
         <w:t>B.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
-        <w:t xml:space="preserve">In addition to the </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF5A31">
+        <w:t>In addition to the Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Loan Agreement, the Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Loan and the Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
-[...8 lines deleted...]
-      <w:r w:rsidR="009F31BA" w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Note are also secured by a certain Multifamily Mortgage, Deed of Trust or Deed to Secure Debt dated as of the date hereof (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Senior Security Instrument</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), encumbering the property described in the Senior Security Instrument as the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="003C1C36">
+      <w:r w:rsidR="00A1090A">
         <w:t xml:space="preserve"> more particularly described on </w:t>
       </w:r>
-      <w:r w:rsidR="003C1C36">
+      <w:r w:rsidR="00A1090A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Exhibit A</w:t>
       </w:r>
-      <w:r w:rsidR="003C1C36">
+      <w:r w:rsidR="00A1090A">
         <w:t xml:space="preserve"> attached hereto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFF822C" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="1A7787ED" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>C.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
-        <w:t xml:space="preserve">Borrower has requested Senior Lender to permit </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BF5A31">
+        <w:t>Borrower has requested Senior Lender to permit that certain subordinate loan in the amount of $_________________ (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Subordinate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Loan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
-[...39 lines deleted...]
-    <w:p w14:paraId="34317FC4" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”) from Subordinate Party to Borrower and to allow the Subordinate Loan to be secured by a subordinate mortgage lien against the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A64F62" w14:textId="298ABE5F" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>D.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
-        <w:t xml:space="preserve">Senior Lender has agreed to permit the Subordinate Loan and </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00321372" w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve">In connection with the Subordinate Loan, Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[or its predecessor in interest] [has entered] [is entering]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> into that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F30F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: DESCRIBE OPERATIVE REGULATORY AGREEMENT AND ANY OTHER DOCUMENTS CONTAINING REGULATORY, USE, AFFORDABILITY, INCOME, OR SIMILAR RESTRICTIONS – e.g. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARATION OF RESTRICTIVE COVENANTS] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>dated as of ____________, 20__ in favor of Subordinate Party, which</w:t>
+      </w:r>
+      <w:r w:rsidR="00435854">
+        <w:t xml:space="preserve"> [will be recorded]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00435854">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61821">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>recorded</w:t>
+      </w:r>
+      <w:r w:rsidR="00435854">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> among the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t xml:space="preserve">applicable land </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>records of _______ County, ________,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41" w:rsidRPr="00A74A41">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
-[...3 lines deleted...]
-    <w:p w14:paraId="69FF5B5E" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+      <w:r w:rsidR="00A74A41" w:rsidRPr="00A74A41">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41" w:rsidRPr="0028536E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Official Records</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41" w:rsidRPr="00A74A41">
+        <w:t xml:space="preserve">”) </w:t>
+      </w:r>
+      <w:r w:rsidR="00435854">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF07DD">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41" w:rsidRPr="003F30F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61821" w:rsidRPr="0028536E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: ADD RECORDING INFORMATION</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t>book _________, page _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF07DD">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t>Lib</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A82">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t>r ______, Folio</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF07DD">
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t>] [</w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t>Instrument Number _______]</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4" w:rsidRPr="00CE75DD">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00435854" w:rsidRPr="00CE75DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0028536E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>pursuant to which the Mortgaged Property is subject to certain restrictions, covenants, and/or requirements as further set forth therein (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F30F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: IF AFFORDABILITY RESTRICTIONS ARE CONTAINED IN DOCUMENTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OTHER THAN THE OPERATIVE REGULATORY AGREEMENT DISCUSS WITH THE FANNIE MAE DEAL TEAM WHETHER THEY SHOULD SURVIVE.  NO ELEMENT OF THE SUBORDINATE LOAN DOCUMENTS </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_cp_change_6"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>IS PERMITTED TO</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SURVIVE</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_cp_change_7"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AFTER </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5213C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>FORECLOSURE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00F5213C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EVENT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F30F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65405CF5" w14:textId="2E6F5DBF" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:tab/>
+        <w:t>As a condition to making the Senior Loan, Senior Lender requires that Subordinate Party (1) subordinate the Subordinate Loan and Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to the Senior Loan, subject to the conditions contained in this Agreement, and (2) agree to the standstill provisions set forth in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713B14AB" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>AGREEMENTS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046104D6" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="0294D305" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...9 lines deleted...]
-    <w:p w14:paraId="1903377F" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>NOW, THEREFORE, in order to induce Senior Lender to make the Senior Loan and permit the Subordinate Loan and the Regulatory Agreement against the Mortgaged Property, and in consideration thereof, Senior Lender, Subordinate Party and Borrower agree as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227013B3" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Recitals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B74CDFE" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="40B08C4D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>The recitals set forth above are incorporated herein by reference.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0F4E5C" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="50034162" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Definitions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553DE507" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="27F03D85" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>In addition to the terms defined in the Recitals to this Agreement, for purposes of this Agreement the following terms have the respective meanings set forth below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428833EE" w14:textId="77777777" w:rsidR="00857FB7" w:rsidRPr="00C46BCE" w:rsidRDefault="00857FB7" w:rsidP="00857FB7">
+    <w:p w14:paraId="32E7E635" w14:textId="213E323B" w:rsidR="00F529A2" w:rsidRDefault="009B74FB" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      </w:pPr>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: DELETE IF THERE IS NO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AFFILIATED MASTER LESSEE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F529A2">
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...42 lines deleted...]
-    <w:p w14:paraId="7E3D0AFF" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00857FB7">
+      <w:r w:rsidR="00F529A2" w:rsidRPr="00AA000C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidR="00F529A2">
+        <w:t>” means _____________________.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F529A2" w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCA8EED" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
-[...22 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually (and jointly and severally (solidarily instead for purposes of Louisiana law, if applicable) if more than one), the Person identified as “Borrower” in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> the first paragraph of this Agreement, any successor or assign of Borrower, including, a receiver, trustee or debtor-in-possession and any other Person (other than Senior Lender or its designees, nominees, successors or assigns) who acquires title to the Mortgaged Property after the date of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED9C243" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Business Day</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF5A31">
+        <w:t>Borrower Affiliate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means any day other than (a) a Saturday, (b) a Sunday, (c) a day on which Senior Lender is not open for business, or (d) a day on which the Federal Reserve Bank of New York is not open for business.</w:t>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FE4599" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB1C3D">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...635 lines deleted...]
-    <w:p w14:paraId="4672FDA4" w14:textId="27ED3911" w:rsidR="00816640" w:rsidRPr="00C6116A" w:rsidRDefault="00816640" w:rsidP="002C3422">
+        <w:t>any Person that owns any direct ownership interest in Borrower, “Guarantor” or “Key Principal” (as such terms are defined in the Senior Loan Agreement);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC106CE" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...22 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">All sums due or currently required to be paid under the Senior Loan Documents, including any Imposition Deposits. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44795345" w14:textId="3BB2FF0A" w:rsidR="00816640" w:rsidRPr="00C6116A" w:rsidRDefault="00816640" w:rsidP="002C3422">
+        <w:t>any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor or Key Principal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2EC901" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...22 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">All deposits to any replacement reserve, repair reserve or other reserve or escrow required by the Senior Loan Documents that are due or currently payable. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D7C5DF9" w14:textId="7B0C00F0" w:rsidR="00816640" w:rsidRPr="00C6116A" w:rsidRDefault="00816640" w:rsidP="002C3422">
+        <w:t>any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor or Key Principal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE1FFBB" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>any entity in which Borrower, Guarantor or Key Principal directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in such entity; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651C9700" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor or Key Principal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D9D4B0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Business Day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any day other than (a) a Saturday, (b) a Sunday, (c) a day on which Senior Lender is not open for business, or (d) a day on which the Federal Reserve Bank of New York is not open for business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C116D1" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Condemnation Action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any action or proceeding, however characterized or named, relating to any condemnation or other taking, or conveyance in lieu thereof, of all or any part of the Mortgaged Property, whether direct or indirect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21951037" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” (including with correlative meanings, the terms “Controlling,” “Controlled by” and “under common Control with”), as applied to any entity, means the possession, directly or indirectly, of the power to direct or cause the direction of the management or operations of such entity, whether through the ownership of voting securities, ownership interests or by contract or otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9BE1F9" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Default Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means: (a) a copy of any written notice from Senior Lender to Borrower and Subordinate Party stating that a Senior Loan Default has occurred under the Senior Loan Documents; or (b) a copy of the written notice from Subordinate Party to Borrower and Senior Lender stating that a Subordinate Document Default has occurred under the Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">  Each Default Notice shall specify the default upon which such Default Notice is based.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2393E0" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_DV_C129"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Foreclosure Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>” means, as the context requires:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="3E9D5749" w14:textId="3393EE23" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_DV_C130"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>foreclosure under the Senior Security Instrument or the Subordinate Security Instrument;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="352A62F6" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_DV_C131"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">any other exercise by Senior Lender or Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of their respective rights and remedies (whether under the Senior Security Instrument or the Subordinate Security Instrument, or under applicable law, including bankruptcy, insolvency and similar laws) as holder of the Senior Loan or the Subordinate Loan and/or the Senior Security Instrument or the Subordinate Security Instrument, as a result of which Senior Lender or Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or their respective designees or nominees) or a third party purchaser becomes owner of the Mortgaged Property;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="3623503C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_DV_C132"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">delivery by Borrower to Senior Lender or Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or their respective designees or nominees) of a deed or other conveyance of Borrower’s interest in the Mortgaged Property in lieu of any of the foregoing; or</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_DV_C133"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="03C9D19C" w14:textId="2AEEA4E5" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">in Louisiana, any dation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="4950DA69" w14:textId="1545FAF8" w:rsidR="00F775F8" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3786BC7C" w14:textId="3C07BA48" w:rsidR="00F775F8" w:rsidRPr="0047026F" w:rsidRDefault="00F775F8" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prior Owner Obligations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref227682354 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref227682358 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref227682360 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(B)</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref227682363 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ii)</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B52183" w14:textId="723E935A" w:rsidR="00757337" w:rsidRPr="0047026F" w:rsidRDefault="00081137" w:rsidP="004F4BC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_cp_change_49"/>
+      <w:r w:rsidRPr="003D4F2D">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2D">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Prohibited Rights and Remedies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2D">
+        <w:t>” means any rights or remedies available to Subordinate Party other than specific performance and/or injunctive relief solely to enforce rent, income, occupancy, and/or social services restrictions applicable to Borrower and the Mortgaged Property under the Subordinate Documents. For the avoidance of doubt, whether arising under the Subordinate Documents or otherwise at law or in equity, Prohibited Rights and Remedies include</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC58B7" w:rsidRPr="003D4F2D">
+        <w:t xml:space="preserve"> enforcement of any Subordinate Guaranty,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2D">
+        <w:t xml:space="preserve"> any action to enforce, or obtain specific performance of, any covenant other than such rent</w:t>
+      </w:r>
+      <w:r w:rsidR="004C65EA" w:rsidRPr="003D4F2D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2D">
+        <w:t>income</w:t>
+      </w:r>
+      <w:r w:rsidR="004C65EA" w:rsidRPr="003D4F2D">
+        <w:t>, occupancy and/or social services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2D">
+        <w:t xml:space="preserve"> restrictions, including covenants relating to payment of indemnities, and any claim for indirect, special, punitive, consequential, or liquidated damages, penalties, or acceleration of fees</w:t>
+      </w:r>
+      <w:r w:rsidR="00757337" w:rsidRPr="003D4F2D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="5301709C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Property Jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” has the meaning set forth in the Senior Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7949F61F" w14:textId="0535FDC3" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Protective Advances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means, individually and collectively, all advances heretofore made or which may hereafter be made in accordance with the Senior Loan Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0C2D">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> as provided herein for the purposes of (a) protecting or further securing against the Mortgaged Property the lien of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>the Senior Security Instrument and the lien priority of Senior Lender under the Senior Loan Documents, (b) curing defaults by Borrower under the Senior Loan Documents (including any Subordinate Document Default) or under the Subordinate Documents, or (c) for any other purpose expressly permitted by the Senior Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25740138" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the Person identified as “Senior Lender” in the first paragraph of this Agreement, its transferees, successors and assigns, and any subsequent holder of the Senior Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5F81DB" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Loan Default</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the occurrence of an “Event of Default” as that term is defined in the Senior Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61059775" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the Senior Security Instrument, the Senior Note, the Senior Loan Agreement, and all other “Loan Documents” as that term is defined in the Senior Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9048BC" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Senior Loan Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the “Maturity Date” as defined in the Senior Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7B7941" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Document Default</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means a default by Borrower in performing or observing any of the terms, covenants or conditions in the Subordinate Documents to be performed or observed by it, which continues beyond any applicable period provided in the Subordinate Documents for curing the default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D58E59" w14:textId="3FB40E67" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means the Subordinate Note, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C" w:rsidRPr="005B29DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: DELETE IF THERE IS NO SUBORDINATE LOAN AGREEMENT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C" w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the Subordinate Loan Agreement,</w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C" w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]]</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk225252773"/>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DELETE </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>if there is no subordinate guaranty:</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:t>the Subordinate Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E" w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the Regulatory Agreement and all other documents evidencing, securing or otherwise executed and delivered in connection with the Subordinate Loan and the Regulatory Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39145B3E" w14:textId="142BDD77" w:rsidR="00CC738E" w:rsidRDefault="003F4EEE" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DELETE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>if there is no subordinate guaranty:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204687">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E" w:rsidRPr="00AA000C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subordinate Guarantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:t>” means [_________________].</w:t>
+      </w:r>
+      <w:r w:rsidR="00204687">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CADF06" w14:textId="1B072625" w:rsidR="00CC738E" w:rsidRPr="00AA000C" w:rsidRDefault="003F4EEE" w:rsidP="00057499">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:ind w:right="118" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DELETE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>if there is no subordinate guaranty:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204687">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Subordinate Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>” means that certain [</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2019">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80877" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">dated as of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80877" w:rsidRPr="00B10593">
+        <w:t>[even date herewith] [_______, 20__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80877" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made by the Subordinate Guarantor for the benefit of </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2C49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6E7A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64344">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guaranteeing the obligations of Borrower under the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00314D74">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00204687">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C2CD38" w14:textId="451B1420" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00C34703" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: DELETE IF THERE IS NO SUBORDINATE LOAN AGREEMENT:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF44CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2019">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2019">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> dated as of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00B10593">
+        <w:t>[even date herewith]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3358B" w:rsidRPr="00B10593">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00B10593">
+        <w:t>[_______, 20__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> by and between Borrower and Subordinate Party.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33478B80" w14:textId="1B255795" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subordinate Loan Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” has the meaning set forth in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> attached hereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABF8324" w14:textId="5A173127" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means th</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2019">
+        <w:t>at certain [______________]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> dated as of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10593">
+        <w:t>[even date herewith][_______, 20__]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> issued by Borrower to Subordinate Party, or order, to evidence the Subordinate Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0016ED86" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the Person identified as “Subordinate Party” in the first paragraph of this Agreement, its transferees, successors or assigns, including any receiver, trustee or debtor-in-possession, or any subsequent holder of the Subordinate Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA2E14F" w14:textId="185BB2A5" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Party Standstill Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref212121222 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref223442999 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AA4CF3" w14:textId="42A7B134" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means the mortgage, deed of trust or deed to secure debt encumbering the Mortgaged Property as security for the Subordinate Loan, which Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C56">
+        <w:t>[will cause to be recorded] [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidR="00435854">
+        <w:t xml:space="preserve"> been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> recorded</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF07DD">
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6" w:rsidRPr="00E55777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF07DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADD </w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6" w:rsidRPr="00E55777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDING INFORMATION: </w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t>book _________, page</w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>_______] [Lib</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A82">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>r, _______Folio</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t xml:space="preserve"> _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t>Instrument Number _______</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6" w:rsidRPr="00167B9C">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C56" w:rsidRPr="009F40C6">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10593" w:rsidRPr="009F40C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">among the </w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t>Official Records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> prior to this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B3F492" w14:textId="5AB316C5" w:rsidR="00071952" w:rsidRDefault="00071952" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00071952">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071952">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Successor Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071952">
+        <w:t>” means Senior Lender, its designee, nominee transferee, successor or assign</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96BE8">
+        <w:t xml:space="preserve"> pursuant to a Foreclosure Event</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E3C">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E3C" w:rsidRPr="004F5E3C">
+        <w:t xml:space="preserve">the first transferee that acquires title to the Mortgaged Property from any of them following </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E3C">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E3C" w:rsidRPr="004F5E3C">
+        <w:t>Foreclosure Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071952">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2751D1D3" w14:textId="671CB82E" w:rsidR="00CC738E" w:rsidRDefault="00CC738E" w:rsidP="00404AFB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA000C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Surplus Cash</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">” means, with respect to any period, any revenues of Borrower derived from regular operation of the Mortgaged Property remaining after paying, or setting aside funds </w:t>
+      </w:r>
+      <w:r w:rsidR="00C61445">
+        <w:t>to pay</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, all of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229C1217" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00CC738E" w:rsidP="00DA6EC9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C355FA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">All sums due or currently required </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be paid under the Senior Loan Documents, including any Imposition Deposits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C75AC5C" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00CC738E" w:rsidP="00DA6EC9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>All deposits to any replacement reserve, repair reserve or other reserve or escrow required by the Senior Loan Documents that are due or currently payable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537E82C0" w14:textId="586EC483" w:rsidR="00CC738E" w:rsidRDefault="00CC738E" w:rsidP="00DA6EC9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C6116A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C6116A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">All reasonable operating expenses of the Mortgaged Property, including real estate taxes, insurance premiums, utilities, building maintenance, painting and repairs, management fees, payroll, administrative expenses, legal expenses and audit expenses (excluding any developer fees </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="16591E80" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+        <w:t>All reasonable operating expenses of the Mortgaged Property, including real estate taxes, insurance premiums, utilities, building maintenance, painting and repairs, management fees, payroll, administrative expenses, legal expenses and audit expenses (excluding any developer fees or asset management fees payable with respect to the Mortgaged Property).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009A9535" w14:textId="69DE828A" w:rsidR="004538F5" w:rsidRDefault="004538F5" w:rsidP="00DA6EC9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk225193017"/>
+      <w:r w:rsidR="0082534C">
+        <w:tab/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>Other third-party subordinate loan payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DF6233" w14:textId="142AF17C" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...8 lines deleted...]
-        <w:widowControl/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC711B2" w14:textId="16346D8F" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...9 lines deleted...]
-    <w:p w14:paraId="6E22A743" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower hereby represents and warrants to Senior Lender that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="13" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(a)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the Subordinate Loan is evidenced by the Subordinate Note, is secured by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">, the Subordinate Loan Agreement and the Subordinate Documents, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="14" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(b)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>pursuant to the Regulatory Agreement, the Mortgaged Property is subject to certain restrictions, covenants, and/or requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10593">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT IF THE SUBORDINATE DOCUMENTS ARE BEING EXECUTED CONTEMPORANEOUSLY WITH THE SENIOR LOAN</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1727">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="15" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(c)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the executed Subordinate Documents are substantially in the same forms as those submitted to, and approved by, Senior Lender prior to the date of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00765FC8">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">otwithstanding the prohibition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">against inferior liens on the Mortgaged Property contained in the Senior Loan Documents and subject to the provisions of this Agreement, </w:t>
+      </w:r>
+      <w:r w:rsidR="00765FC8" w:rsidRPr="00765FC8">
+        <w:t>Senior Lender agrees</w:t>
+      </w:r>
+      <w:r w:rsidR="00765FC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to permit the Subordinate Security Instrument and other recordable Subordinate Documents to be recorded or remain recorded (as applicable) against the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FECB54" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...6 lines deleted...]
-    <w:p w14:paraId="427798C5" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+      <w:bookmarkStart w:id="16" w:name="_Ref280276288"/>
+      <w:bookmarkStart w:id="17" w:name="_Ref358364794"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Terms of Subordination.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="33CB4469" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Ref115771460"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agreement to Subordinate.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="008A8ABA" w14:textId="684D820A" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party hereby acknowledges the terms of and consents to the Senior Loan and Senior Loan Documents.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Senior Lender and Subordinate Party each agree that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="19" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the indebtedness evidenced by and all amounts payable under the Subordinate Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="0082534C" w:rsidRPr="003F4EEE">
+        <w:t xml:space="preserve">during the term of the Subordinate Documents and including </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1360">
+        <w:t>while the Senior Loan is outstanding</w:t>
+      </w:r>
+      <w:r w:rsidR="00027369">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0082534C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>is and shall be subordinated in right of payment</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to the prior payment in full of the indebtedness evidenced by the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:instrText xml:space="preserve"> LISTNUM  </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="20" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the liens, terms, covenants and conditions of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, the Regulatory Agreemen</w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">and the other Subordinate Documents are and shall be subject and subordinate in all respects to the liens, terms, covenants and conditions of the Senior Loan Documents and to all advances heretofore made or which may hereafter be made pursuant to the Senior Security Instrument and the other Senior Loan Documents, including Protective Advances made by Senior Lender, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="21" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(3)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96BE8">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:t>Successor Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> acquires title to the Mortgaged Property, the lien of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument, the Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A82">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">and the other Subordinate Documents including all Prohibited </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC370A">
+        <w:t xml:space="preserve">Rights and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Remedies shall automatically terminate </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003F4EEE">
+        <w:t xml:space="preserve">subject to the provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:instrText xml:space="preserve"> REF _Ref227682354 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003F4EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>unless otherwise directed by Senior Lender in writing upon such acquisition of title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2982259A" w14:textId="48026C70" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Ref212120617"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6400">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Document</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0188" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Terms.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="00E9495C" w14:textId="6BCFA582" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower and Subordinate Party each agrees that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="23" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(A)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A82">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">terms set forth on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> attached hereto accurately reflect the material terms of the Subordinate Loan as may be modified by this Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_Ref212122399"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="25" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(B)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> the Subordinate Loan Maturity Date does not occur prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>one hundred eighty (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>180</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> days after the Senior Loan Maturity Date.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10593">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: IF THE SUBORDINATE LOAN IS FULLY AMORTIZING AND MATURES PRIOR TO THE SENIOR LOAN IN ACCORDANCE WITH THE GUIDE, MODIFY THIS CLAUSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref212122399 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(B)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0072078D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ON A DELEGATED BASIS TO REFLECT THOSE</w:t>
+      </w:r>
+      <w:r w:rsidR="00857BF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GUIDE COMPLIANT</w:t>
+      </w:r>
+      <w:r w:rsidR="0072078D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FACTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5710F6" w14:textId="12505A64" w:rsidR="00DE3155" w:rsidRPr="00AE6229" w:rsidRDefault="00057499" w:rsidP="00041955">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Ref212121578"/>
+      <w:r w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE:  SEE DETAILS ON SCHEDULE II</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REGARDING GUIDE WAIVERS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6229" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding anything in the Subordinate Documents to the contrary, by execution of this Agreement Subordinate Party and Borrower agree that the following terms and conditions shall apply to the Subordinate </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_94"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71FF1" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for so long as the Senior Loan is outstanding</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="09328F0A" w14:textId="16744E37" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>The indebtedness evidenced by the Subordinate Note is and shall be subordinate in right of payment to the prior payment in full of the indebtedness evidenced by the Senior Note, as more fully set forth in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A6305F" w14:textId="2C7FFE3B" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Subordinate Security Instrument is and shall be subject and subordinate in all respects to the liens, terms, covenants and conditions of the Senior Security Instrument, as more fully set forth in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499AA020" w14:textId="3E8038E5" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">The rights and remedies of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0188">
+        <w:t>Subordinate Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0188" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>and each subsequent holder of the Subordinate Note as further described in the Subordinate Security Instrument and Subordinate Documents are subject to the restrictions and limitations set forth in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC51E9D" w14:textId="1370DEAD" w:rsidR="00683639" w:rsidRPr="00467043" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Each subsequent holder of the Subordinate Note shall be deemed, by virtue of such holder’s acquisition of the Subordinate Note, to have agreed to perform and observe all of the terms, covenants and conditions to be performed or observed by Subordinate Party under this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50285B00" w14:textId="6395B1BD" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Any indemnification </w:t>
+      </w:r>
+      <w:r w:rsidR="009058D6">
+        <w:t xml:space="preserve">(including indemnification of Prior Owner Obligations) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">of or benefitting Subordinate Party or other Persons under the Subordinate Documents shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="28" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(i)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00527DF6">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>subordinate in all respects to the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="0077470B">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="29" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(ii)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00527DF6">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D65BE">
+        <w:t>personal to Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3737EB50" w14:textId="3A3B459B" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Transfers to any </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD53AB">
+        <w:t>Successor Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall not require Subordinate Party’s consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1DBF14" w14:textId="3A403881" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Hlk212117890"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: INSERT THE FOLLOWING IF THE SUBORDINATE DEBT IS BEING UNDERWRITTEN AS “SOFT FINANCING” IN ACCORDANCE WITH THE GUIDE AND THE SUBORDINATE DEBT DOCUMENTS DO NOT ALREADY CONTAIN AN EQUIVALENT OR MORE RESTRICTIVE PROVISION: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">All Subordinate Loan payments due </w:t>
+      </w:r>
+      <w:r w:rsidR="00701523">
+        <w:t xml:space="preserve">while </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the Senior Loan</w:t>
+      </w:r>
+      <w:r w:rsidR="00701523">
+        <w:t xml:space="preserve"> remains outstanding</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1C90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">shall be payable only from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT IF SUBORDINATE PARTY IS NOT A BORROWER AFFILIATE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t>seventy-five percent (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>75%</w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0CD1">
+        <w:t>Surplus Cash</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10593">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6FF1C0" w14:textId="78FB1BE6" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00524405" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Hlk211442986"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>ther than the Subordinate Loan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0258F">
+        <w:t>Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall not be cross-defaulted with any subordinate loan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00701523">
+        <w:t xml:space="preserve">other secured or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>unsecured loan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>grant that is subject to recapture by grantor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9A118A" w14:textId="203F3096" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0258F">
+        <w:rPr>
+          <w:u w:color="339966"/>
+        </w:rPr>
+        <w:t>Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall not survive any termination or expiration of any tax exemption that is related to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0258F">
+        <w:rPr>
+          <w:u w:color="339966"/>
+        </w:rPr>
+        <w:t>Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439FBD37" w14:textId="740AD992" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">There shall be no limitations on distributions of excess income, </w:t>
+      </w:r>
+      <w:r w:rsidR="00512407">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">urplus </w:t>
+      </w:r>
+      <w:r w:rsidR="00512407">
+        <w:t xml:space="preserve">Cash </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>or similar net available cash flow except as provided in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EC8F5B" w14:textId="0691C222" w:rsidR="0049323F" w:rsidRDefault="009E17CA" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Subordinate Party will not exercise any right of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reverte</w:t>
+      </w:r>
+      <w:r w:rsidR="005A41A2">
+        <w:t>r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A41A2">
+        <w:t xml:space="preserve"> or other reversionary interest, right of first refusal, option right or other preemptive right</w:t>
+      </w:r>
+      <w:r w:rsidR="0049323F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174C1B3C" w14:textId="077AB77A" w:rsidR="00DE3155" w:rsidRPr="00A3502C" w:rsidRDefault="00C531C3" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="32" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(i)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3A5B">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve">ny obligation of Borrower to fund a replacement reserve account will be </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 6 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="33" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t>credited to the extent Borrower funds a replacement reserve account required by Senior Lender under the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2C86">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 6 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="34" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t>suspended after the occurrence and during the continuance of an “Event of Default” (as such term is defined in the Senior Loan Documents) under the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00563DC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 5 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="35" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(ii)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve">Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64344">
+        <w:t>Party’s</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve"> right to the replacement reserve funds held by Senior Lender shall be subject to </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="00996EBA">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:instrText xml:space="preserve"> REF _Ref115771460 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref212121222 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref223442999 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="008903F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve"> hereof</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 5 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="36" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(iii)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t>its consent to disbursements from the replacement reserve held by Senior Lender is not required</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E5455B" w14:textId="2C91117B" w:rsidR="008233DF" w:rsidRPr="00ED0E07" w:rsidRDefault="00EE3A5B" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve">If Senior Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="0053419D" w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve">approved an alteration, improvement or modification to the Mortgaged Property or the Improvements located thereon, Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidR="0053419D" w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve">agrees </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7B19">
+        <w:t>that its consent to such alteration, improvement or modification shall be deemed given</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0E07">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF209DF" w14:textId="7BAC79C6" w:rsidR="008233DF" w:rsidRDefault="00EE3A5B" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve">Subordinate Party and Borrower shall not modify </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7975" w:rsidRPr="008C7975">
+        <w:t xml:space="preserve">a rent, income, occupancy and/or social services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0E07">
+        <w:t>restriction in the Subordinate Documents without Senior Lender’s prior written consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC4DDE2" w14:textId="408388C9" w:rsidR="00D046A2" w:rsidRPr="00D356F8" w:rsidRDefault="00D046A2" w:rsidP="00B10593">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Ref224230335"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower and Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidR="006061E3">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> not, without the prior written consent of Senior Lender in each instance, </w:t>
+      </w:r>
+      <w:r w:rsidR="00212463">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00212463">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00212463">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="38" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(i)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> extend, renew or replace the Subordinate Loan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="39" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(ii)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the principal amount of the Subordinate Loan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="40" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(iii)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the required payments due under the Subordinate Loan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="41" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(iv)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> decrease the term of the Subordinate Loan or extend the Subordinate Loan Maturity Date, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="42" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(v)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the interest rate on the Subordinate Loan, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="43" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(vi)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> otherwise amend the Subordinate Loan terms in a manner that creates an adverse effect upon the security or lien priority of Senior Lender under the Senior Loan Documents or is otherwise in violation of this Agreement.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="00D0C72F" w14:textId="3879420C" w:rsidR="007D79BA" w:rsidRPr="009B74FB" w:rsidRDefault="00E33644" w:rsidP="00B10593">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Ref227682556"/>
+      <w:r>
+        <w:t>Borrower and Subordinate Party shall not, without the prior written consent of Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4410">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33644">
+        <w:t>prepay (or accept prepayment of or otherwise redeem) the Subordinate Loan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571A8A37" w14:textId="11CA2095" w:rsidR="00A5415A" w:rsidRPr="009B74FB" w:rsidRDefault="00A5415A" w:rsidP="00B10593">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Insurance proceeds or proceeds resulting from a Condemnation Action shall be applied in accordance with Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref115771133 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34" w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref145514799 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34" w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0328E047" w14:textId="73A4A469" w:rsidR="00251796" w:rsidRPr="00983A34" w:rsidRDefault="00251796" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00983A34">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Party and Senior Lender not a Borrower Affiliate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBD958D" w14:textId="4CC46D3A" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10593">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: CONSULT FANNIE MAE DEAL TEAM IF THIS REPRESENTATION IS NOT ACCURATE</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10593">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10593">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4084">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">and Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00006F33">
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>represents and warrants that Subordinate Party is not a Borrower Affiliate.  Borrower further represents and warrants that Senior Lender is not a Borrower Affiliate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1F2A5F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00983A34" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00983A34">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Consent to Recordation of Subordinate Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA96AC9" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Senior Lender agrees that, upon recordation of this Agreement, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> and other recordable Subordinate Documents (including the Regulatory Agreement) recorded or to be recorded against the Mortgaged Property to secure Borrower’s obligation to repay the Subordinate Note (and all other obligations, indebtedness and liabilities of Borrower to Subordinate Party under and in connection with the Subordinate Loan) are hereby approved as “Permitted Encumbrances” in accordance with the terms of the Senior Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6172668D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Ref212122550"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordination of Subrogation Rights.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="64A220C2" w14:textId="37C175D7" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party agrees that if</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26990" w:rsidRPr="00A26990">
+        <w:t>(in its capacity as Subordinate Party only)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26990">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E5A" w:rsidRPr="001C0E5A">
+        <w:t>it acquires by right of subrogation or otherwise a lien on the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, by reason of its payment of real estate taxes or other monetary obligations of Borrower, or by reason of its exercise of any other right or remedy under the Subordinate Documents,</w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E5A">
+        <w:t xml:space="preserve">lien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(but for this subsection) would be senior to the lien of the Senior Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00001540">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00001540" w:rsidRPr="00001540">
+        <w:t>(any such lien being hereinafter referred to as a “</w:t>
+      </w:r>
+      <w:r w:rsidR="00001540" w:rsidRPr="00561C14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subrogation Lien</w:t>
+      </w:r>
+      <w:r w:rsidR="00001540" w:rsidRPr="00001540">
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, then, in such event, such lien shall be subject and subordinate to the lien of the Senior Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t xml:space="preserve"> in the same manner and to the same extent provided herein with respect to the lien of the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="003603F6">
+        <w:t>Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t xml:space="preserve">Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64344">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t xml:space="preserve"> shall be entitled to enforce any Subrogation Lien acquired by it; provided, however, that any such enforcement shall be subject to the same limitations provided herein with respect to the enforcement of the lien of the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="003603F6">
+        <w:t>Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD">
+        <w:t xml:space="preserve"> For the avoidance of doubt, nothing in this </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> REF _Ref212122550 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C45ADD">
+        <w:t xml:space="preserve"> shall be construed to subordinate any lien of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26990">
+        <w:t xml:space="preserve">any municipality </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD">
+        <w:t>obtained through any of its municipal rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1705573E" w14:textId="1F719D09" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Notice of Payment from Other Persons; Borrower Payments Before and After Senior Loan Default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F09B19" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party agrees to notify (telephonically or via email, followed by written notice) Senior Lender of Subordinate Party’s receipt from any Person other than Borrower of a payment with respect to Borrower’s obligations under the Subordinate Documents, promptly after Subordinate Party obtains knowledge of such payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237AE30E" w14:textId="7B991970" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Until Subordinate Party receives a Default Notice (or otherwise acquires actual knowledge) of a Senior Loan Default, Subordinate Party shall be entitled to retain for its own account all payments made under or pursuant to the Subordinate Documents; provided, however, that the provisions of Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67DFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref224230335 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00863619">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall govern the prepayment or redemption of the Subordinate Loan</w:t>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE792F">
+        <w:t xml:space="preserve">the provisions of </w:t>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:instrText xml:space="preserve"> REF _Ref115771460 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00307120">
+        <w:t>shall govern</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5DB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5DB8">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve">payment of the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF3">
+        <w:t>Loan on the Subordinate Loan Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6542D0" w14:textId="556D7DE6" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower agrees that, after it receives a Default Notice (or otherwise has knowledge) of a Senior Loan Default, it will not make any payments under or pursuant to the Subordinate Documents (including principal, interest, additional interest, late payment charges, default interest, attorneys’ fees, or any other sums secured by the Subordinate Documents) without Senior Lender’s prior written consent.  By executing this Agreement, Borrower specifically authorizes Subordinate Party to endorse and remit any payments to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Senior Lender pursuant to Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5" w:rsidRPr="00CC5D0D">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:instrText xml:space="preserve"> REF _Ref212122683 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D0D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">of this Agreement, and Borrower specifically waives any and all rights to have such payments returned to Borrower or credited against the Subordinate Loan.  Borrower and Senior Lender acknowledge and agree that such payments received by Subordinate Party, and remitted to Senior Lender pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D0D">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00CC5D0D">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:instrText xml:space="preserve"> REF _Ref212122683 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D0D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall not be applied or otherwise credited against the Subordinate Loan, nor shall the tender of such payment to Senior Lender waive any Subordinate Document Default which may arise from the inability of Subordinate Party to retain such payment or apply such payment to the Subordinate Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C0FE48" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Ref212122683"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Party’s Receipt of Payments After Senior Loan Default.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="6DE7C607" w14:textId="5610DF6A" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party agrees that, after it receives a Default Notice (or otherwise acquires actual knowledge) of a Senior Loan Default, it will not accept any payments under or pursuant to the Subordinate Documents (including principal, interest, additional interest, late payment charges, default interest, attorneys’ fees, or any other sums secured by the Subordinate Documents) without Senior Lender’s prior written consent.  If, after Subordinate Party receives a Default Notice from Senior Lender (or otherwise has knowledge) of a Senior Loan Default, Subordinate Party receives any payments under the Subordinate Documents, Subordinate Party agrees that any such payment or other distribution will be received and held in trust for Senior Lender and, unless Senior Lender otherwise notifies Subordinate Party in writing, will be promptly remitted in kind to Senior Lender, properly endorsed to Senior Lender, to be applied to the principal of, interest on and other amounts due under the Senior Loan Documents in accordance with the provisions of the Senior Loan Documents.  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="_Hlk95242338"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">If Subordinate Party receives written notice from Senior Lender that the Senior Loan Default which gave rise to Subordinate Party’s obligation not to accept payments has been cured, waived, or otherwise suspended by Senior Lender, the restrictions on payment to Subordinate Party in this Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall terminate, and Senior Lender shall have no right to any subsequent payments made to Subordinate Party by Borrower prior to Subordinate Party’s receipt of a new Default Notice from Senior Lender in accordance with the provisions of this Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> REF _Ref212122683 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Borrower acknowledges and consents to Subordinate Party’s actions pursuant to this subsection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA4EB62" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Deliveries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E6FDB9" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Borrower shall submit the following items to Senior Lender on or before the later of (x) ten (10) Business Days after the date on which the proceeds of the Subordinate Loan are disbursed to Borrower, and (y) the effective date of the Senior Loan Documents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA06412" w14:textId="6E2D5D88" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00CA0B68">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">a policy of title insurance insuring the lien of the Senior Security Instrument which insures that </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="48" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> there are no liens or other encumbrances affecting the Mortgaged Property, other than “Permitted Encumbrances” (as defined in the Senior Security Instrument), which “Permitted Encumbrances” may include the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">, the Regulatory Agreement and other Subordinate Documents filed or recorded against the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="49" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> and the Regulatory Agreement are subordinate to the lien of the Senior Security Instrument, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="50" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(3)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> this Agreement has been recorded</w:t>
+      </w:r>
+      <w:r w:rsidR="004F7D7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B75A4">
+        <w:t>in the Official Records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402BD36A" w14:textId="3CA94AD5" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00BC3B5B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>a complete set of the fully executed Subordinate Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5A7148" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="008233DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Ref212121222"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Default Under Subordinate Documents.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="64B8C6F3" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Ref223443095"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Notice of Subordinate Document Default.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="1FB5326B" w14:textId="79E925AE" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party shall deliver to Senior Lender a copy of each notice sent to Borrower of a default under any Subordinate Document within five</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">(5) Business Days after delivery of such notice to Borrower.  Subordinate Party shall deliver to Senior Lender a Default Notice of each Subordinate Document Default within five (5) Business Days </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>after delivery of such Default Notice to Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00611CFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB" w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve">Failure of Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB">
+        <w:t xml:space="preserve">Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB" w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve">to send a Default Notice to Senior Lender shall not prevent the exercise of Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB">
+        <w:t>Party’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB" w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve"> rights and remedies under the Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE" w:rsidRPr="002427EE">
+        <w:t xml:space="preserve">; provided, however, that in no event shall Subordinate Party exercise any rights or remedies under the Subordinate Documents (other than specific performance and/or injunctive relief solely to enforce rent, income, occupancy, and/or social services restrictions) without first complying with the standstill requirements set forth in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:instrText xml:space="preserve"> REF _Ref212121222 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:instrText xml:space="preserve"> REF _Ref223442999 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="002427EE" w:rsidRPr="002427EE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055BFA0F" w14:textId="2F036E61" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Ref223442931"/>
+      <w:bookmarkStart w:id="54" w:name="_Ref223442999"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Standstill</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="3494B3FE" w14:textId="55C0C97A" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Following a Subordinate Document Default, Subordinate Party shall not, without Senior Lender’s prior written consent, </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="55" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">commence any proceedings or actions in furtherance or anticipation of a Foreclosure Event with respect to the Mortgaged Property under the Subordinate Documents, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="56" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exercise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any Prohibited </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC370A">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rights </w:t>
+      </w:r>
+      <w:r w:rsidR="005A48CA">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remedies </w:t>
+      </w:r>
+      <w:r w:rsidR="0052093E">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">until </w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE" w:rsidRPr="002427EE">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>the expiration of the Subordinate Party Standstill Period. The “</w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE" w:rsidRPr="002427EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Subordinate Party Standstill Period</w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE" w:rsidRPr="002427EE">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>” means the period commencing on the date of the Subordinate Document Default and ending on the date that is sixty</w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE" w:rsidRPr="002427EE">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(60) days following Senior Lender’s receipt from Subordinate Party of a Default Notice documenting such Subordinate Document Default; provided, that if Subordinate Party fails to deliver a Default Notice to Senior Lender documenting such Subordinate Document Default, the Subordinate Party Standstill Period shall be deemed to commence on the date of the Subordinate Document Default and shall not expire until the date that is sixty</w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002427EE" w:rsidRPr="002427EE">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(60) days after Subordinate Party delivers such Default Notice to Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Subordinate Party Standstill Period shall be automatically extended for such period of time as Senior Lender </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">is pursuing a cure (for any Subordinate Document Default susceptible to cure) or pursuing remedies under the Senior Loan Documents.  During the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Standstill Period, however, Subordinate Party shall be entitled to pursue specific performance and/or injunctive relief to enforce the </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1FA0">
+        <w:t>rent</w:t>
+      </w:r>
+      <w:r w:rsidR="002C620F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1FA0">
+        <w:t>income</w:t>
+      </w:r>
+      <w:r w:rsidR="002C620F">
+        <w:t xml:space="preserve">, occupancy and/or social services </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1FA0">
+        <w:t xml:space="preserve">restrictions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>in accordance with the Subordinate Documents and/or under applicable laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C9E6FF" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Ref212121225"/>
+      <w:r w:rsidRPr="008233DF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Lender Cure Rights.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="27AFA8AB" w14:textId="0E9EEF30" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Senior Lender shall have the right, but not the obligation, to cure any Subordinate Document Default at any time.  Borrower and Subordinate Party agree that all amounts advanced, expended or otherwise paid by Senior Lender in accordance with the Senior Loan Documents to cure a Subordinate Document Default shall be deemed to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B545E3">
+        <w:t>be Protective Advances</w:t>
+      </w:r>
+      <w:r w:rsidR="00984ED2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>advanced by Senior Lender pursuant to, and shall be secured by, the Senior Loan Agreement and the Senior Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E66E68" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Transferees After Foreclosure Event by Subordinate Party Require Senior Lender Consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B264DCB" w14:textId="0DB64201" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Any transferee (including Subordinate Party, its designee, nominee transferee, successor or assign) who acquires title to the Mortgaged Property pursuant to a Foreclosure Event initiated by Subordinate Party shall be subject to approval by Senior Lender pursuant to the provisions of the Senior Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67833F8F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Cross Default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312A307C" w14:textId="0918276C" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Borrower agrees that it shall comply with all Subordinate Documents, and Borrower and Subordinate Party agree that a Subordinate Document Default shall constitute a Senior Loan Default under the Senior Loan Documents.  In the event a Subordinate Document Default occurs, Senior Lender shall have the right to exercise all rights or remedies under the Senior Loan Documents in the same manner as in the case of any other Senior Loan Default.  If Subordinate Party notifies Senior Lender in writing that any Subordinate Document Default of which Senior Lender has received a Default Notice has been cured or waived, as determined by Subordinate Party in its sole discretion, provided no other default exists under the Senior Loan Documents and Borrower performs and satisfies all obligations required to reinstate the Senior Loan to the satisfaction of Senior Lender, any Senior Loan Default under the Senior Loan Documents arising solely from such Subordinate Document Default shall be deemed cured, and the Senior Loan shall be reinstated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A92CF3A" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Ref280276536"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Default Under Senior Loan Documents.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="2D24B72B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Ref280276537"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Notice of Senior Loan Default and Cure Rights.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="7493B0F4" w14:textId="487E4C88" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Senior Lender shall deliver a Default Notice of each Senior Loan Default </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Party within five (5) Business Days </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>after delivery of such Default Notice to Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.  Failure of Senior Lender to send a Default Notice to Subordinate Party shall not prevent the exercise of Senior Lender’s rights and remedies under the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00B058FC">
+        <w:t>, including Senior Lender’s right to terminate the Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, subject to the provisions of this Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> REF _Ref280276537 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, nor shall such failure constitute a default by Senior Lender under this Agreement.  Subordinate Party shall have the right, but not the obligation, to cure any such Senior Loan Default as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F873A7" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...342 lines deleted...]
-    <w:p w14:paraId="4E28846B" w14:textId="77777777" w:rsidR="00534D55" w:rsidRPr="00BF5A31" w:rsidRDefault="00534D55" w:rsidP="00717554">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>for any monetary default, within sixty (60) days following the date of such Default Notice; provided, however, that Senior Lender shall be entitled at all times to continue to pursue all rights and remedies available under the Senior Loan Documents without the need for consent or approval from Subordinate Party; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3679C6FA" w14:textId="184EE928" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...11 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">for any non-monetary default, within ninety (90) days following the date of such Default Notice so long as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:bookmarkStart w:id="60" w:name="_Ref212122752"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="61" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(A)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> there is no monetary default at the time of such Default Notice, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:bookmarkStart w:id="62" w:name="_Ref212122760"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(B)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="63" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(B)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> during such ninety (90) day period Subordinate Party keeps current all payments required by the Senior Loan Documents.  During such ninety</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">(90) day period and provided the conditions in </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> REF _Ref212122752 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> REF _Ref212122760 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(B)</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> are satisfied, Senior Lender shall standstill and may not exercise its rights and remedies available under the Senior Loan Documents unless </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>such a non-monetary default creates an unacceptable level of risk relative to the Mortgaged Property or Senior Lender’s secured position, as determined by Senior Lender in its sole discretion, in which case Senior Lender may exercise all rights and remedies available under the Senior Loan Documents without the need for consent or approval from Subordinate Party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D34194" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:left="720" w:firstLine="720"/>
-[...73 lines deleted...]
-    <w:p w14:paraId="04475555" w14:textId="77777777" w:rsidR="00534D55" w:rsidRPr="00BF5A31" w:rsidRDefault="00534D55" w:rsidP="00717554">
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower agrees that all amounts paid by Subordinate Party to Senior Lender to cure a Senior Loan Default shall be deemed to have been advanced by Subordinate Party pursuant to, and shall be secured by, the Subordinate Loan Agreement and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B87C605" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Cross Default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C4A661" w14:textId="5F473460" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00235D44" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:left="720" w:firstLine="720"/>
-[...1 lines deleted...]
-      </w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF5A31">
-        <w:t>A certification from Borrower and Subordinate Lender to Senior Lender that the Subordinate Loan Documents do not contain any changes from the Subordinate Loan Documents submitted to, and approved by, Senior Lender prior to the date of this Agreement.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AE0400D" w14:textId="77777777" w:rsidR="00534D55" w:rsidRPr="00BF5A31" w:rsidRDefault="00BD06C6" w:rsidP="00717554">
+        <w:t>Senior Loan Default constitute</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Subordinate Document Default in accordance with the terms of </w:t>
+      </w:r>
+      <w:r w:rsidR="00775E7D">
+        <w:t>such</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Subordinate Documents, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party agrees that, notwithstanding any contrary provision contained in the Subordinate Documents, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Senior Loan Default shall not constitute a Subordinate Document Default (if no other default has separately occurred under the Subordinate Documents) until either </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="64" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Senior Lender has accelerated the Senior Loan Maturity Date, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="65" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Senior Lender has taken affirmative action to exercise its rights under the Senior Loan Documents </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="66" w:name="_Hlk95672054"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="67" w:name="_Hlk144227737"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>collect rent, to appoint (or seek the appointment of) a receiver, or to otherwise commence any proceedings or actions in furtherance or anticipation of</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> a Foreclosure Event in accordance with </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>the Senior Loan Documents.  At any time after a Senior Loan Default is determined to constitute a Subordinate Document Default, Subordinate Party shall be permitted to pursue its remedies for default under the Subordinate Documents, subject to the restrictions and limitations of this Agreement.  If at any time Borrower cures any Senior Loan Default to the satisfaction of Senior Lender in its sole discretion, as evidenced by written notice from Senior Lender to Subordinate Party, any Subordinate Document Default arising solely from such Senior Loan Default shall be deemed cured and the Subordinate Loan shall be reinstated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2F94AE" w14:textId="321C992C" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...18 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Ref227682354"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subordinate Party Remedies Following </w:t>
+      </w:r>
+      <w:r w:rsidR="005019B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Foreclosure</w:t>
+      </w:r>
+      <w:r w:rsidR="005019B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Event</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidR="007E307E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592866F4" w14:textId="3AC11E59" w:rsidR="00830196" w:rsidRDefault="00DE3155" w:rsidP="00830196">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:left="720" w:firstLine="720"/>
-[...11 lines deleted...]
-        <w:keepNext/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00B058FC">
+        <w:t>any Successor Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> acquires title to the Mortgaged Property pursuant to a Foreclosure Event or similar event</w:t>
+      </w:r>
+      <w:r w:rsidR="00B058FC">
+        <w:t xml:space="preserve"> and any Successor Owner has not </w:t>
+      </w:r>
+      <w:r w:rsidR="000A122D">
+        <w:t xml:space="preserve">exercised </w:t>
+      </w:r>
+      <w:r w:rsidR="00B058FC">
+        <w:t xml:space="preserve">its right to terminate </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26793">
+        <w:t xml:space="preserve">any or all of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B058FC">
+        <w:t>the Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40BD">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40BD" w:rsidRPr="009C40BD">
+        <w:t xml:space="preserve">or if any provision of </w:t>
+      </w:r>
+      <w:r w:rsidR="009C40BD">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="009C40BD" w:rsidRPr="009C40BD">
+        <w:t>Subordinate Document survives a Foreclosure Event through operation of law or court order</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40BD">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">, Subordinate Party’s sole remedy for a breach of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C968C7" w:rsidRPr="00C968C7">
+        <w:t>rent</w:t>
+      </w:r>
+      <w:r w:rsidR="007244DF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C968C7" w:rsidRPr="00C968C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007244DF" w:rsidRPr="007244DF">
+        <w:t>income, occupancy and/or social services</w:t>
+      </w:r>
+      <w:r w:rsidR="007244DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C968C7" w:rsidRPr="00C968C7">
+        <w:t>restrictions applicable to Borrower and the Mortgaged Property in the Subordinate Documents and/or under applicable laws shall be limited</w:t>
+      </w:r>
+      <w:r w:rsidR="00C968C7">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">specific performance and/or injunctive relief </w:t>
+      </w:r>
+      <w:r w:rsidR="00794BAE">
+        <w:t xml:space="preserve">to enforce </w:t>
+      </w:r>
+      <w:r w:rsidR="00C968C7">
+        <w:t xml:space="preserve">such </w:t>
+      </w:r>
+      <w:r w:rsidR="00852C48" w:rsidRPr="00852C48">
+        <w:t>rent</w:t>
+      </w:r>
+      <w:r w:rsidR="008F436E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00852C48" w:rsidRPr="00852C48">
+        <w:t xml:space="preserve"> income</w:t>
+      </w:r>
+      <w:r w:rsidR="008F436E">
+        <w:t>, occupancy and/or social services</w:t>
+      </w:r>
+      <w:r w:rsidR="00852C48" w:rsidRPr="00852C48">
+        <w:t xml:space="preserve"> restrictions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C968C7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00852C48" w:rsidRPr="00852C48">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="69" w:name="_cp_change_221"/>
+      <w:r w:rsidR="00E3623B" w:rsidRPr="00830196">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>For the</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4084" w:rsidRPr="00830196">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3623B" w:rsidRPr="00830196">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>avoidance of doubt, Subordinate Party shall not exercise any Prohibited Rights and</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="70" w:name="_cp_change_233"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidR="00776F17" w:rsidRPr="00830196">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remedies</w:t>
+      </w:r>
+      <w:r w:rsidR="00776F17" w:rsidRPr="00D02899">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00830196" w:rsidRPr="00830196">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>for so long as Senior Lender or any Successor Owner is the owner of the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidR="00776F17" w:rsidRPr="00830196">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1843" w:rsidRPr="00852C48">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neither </w:t>
+      </w:r>
+      <w:r w:rsidR="00776F17" w:rsidRPr="00852C48">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Lender nor any Successor Owner shall be obligated to cure any </w:t>
+      </w:r>
+      <w:r w:rsidR="00776F17" w:rsidRPr="00852C48">
+        <w:t>default (whether monetary or non-monetary)</w:t>
+      </w:r>
+      <w:r w:rsidR="00776F17" w:rsidRPr="00830196">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>, pay any damages or penalties, or pay any indemnification obligation to</w:t>
+      </w:r>
+      <w:r w:rsidR="00776F17" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Subordinate Party </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="71" w:name="_cp_change_223"/>
+      <w:r w:rsidR="00776F17" w:rsidRPr="00830196">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>that was incurred or has accrued prior to the date Senior Lender obtains control and possession</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidR="00776F17" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> of the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidR="00776F17" w:rsidRPr="00830196">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="02ECAA80" w14:textId="7ED3A3D3" w:rsidR="004A1B4D" w:rsidRPr="004A1B4D" w:rsidRDefault="00830196" w:rsidP="004A1B4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Hlk225254025"/>
+      <w:bookmarkStart w:id="73" w:name="_Ref227682358"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7E72">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>fter a Foreclosure Event</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and regardless of whether the Regulatory Agreement remains in effect</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidRPr="00AF7E72">
+        <w:rPr>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="7F003A95" w14:textId="77777777" w:rsidR="00830196" w:rsidRPr="0047026F" w:rsidRDefault="00830196" w:rsidP="00830196">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Insurance proceeds or proceeds resulting from a Condemnation Action shall be applied in accordance with Section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref115771133 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref145514799 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D462E2" w14:textId="77777777" w:rsidR="00830196" w:rsidRDefault="00830196" w:rsidP="00830196">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Ref227682360"/>
+      <w:r>
+        <w:t>No Successor Owner will be liable for, assume or take title to the Mortgaged Property subject to:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="5CE26293" w14:textId="77777777" w:rsidR="00830196" w:rsidRDefault="00830196" w:rsidP="00830196">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>any failure of any prior owner of the Mortgaged Property to perform or observe any representation or warranty, affirmative or negative covenant or other agreement or undertaking under the Regulatory Agreement or any other Subordinate Documents; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036EA8B7" w14:textId="6193C814" w:rsidR="00852C48" w:rsidRDefault="00830196" w:rsidP="00852C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Ref227682363"/>
+      <w:r>
+        <w:t>the payment of any sums due and owing under the Regulatory Agreement or other Subordinate Documents, including any indemnification obligations, or any accrued unpaid fees, costs, expenses, financial penalties, financial remedies, monetary damages, liquidated damages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1B4D">
+        <w:t>, indirect, special, punitive, or consequential damages</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, fines or other financial obligations that were incurred or accrued prior to the date Senior Lender obtained control and possession of the Mortgaged Property (the “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Prior Owner Obligations</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="797D8C9C" w14:textId="6B8B5577" w:rsidR="00852C48" w:rsidRDefault="00852C48" w:rsidP="00852C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Notwithstanding the provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref227682479 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref227682483 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or any provision</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0BA3">
+        <w:t xml:space="preserve"> herein to the contrary</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0BA3">
+        <w:t xml:space="preserve">provision of this </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref227682354 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall survive</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0BA3">
+        <w:t xml:space="preserve"> any Foreclosure Event or any other</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> termination of this Agreement and</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0BA3">
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0BA3">
+        <w:t>remain</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in full force and effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AFAC04" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Conflict.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F670C71" w14:textId="42E60889" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Hlk144227862"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower, Senior Lender and Subordinate Party each agrees that, in the event of any conflict or inconsistency between the terms of the Senior Loan Documents, the Subordinate Documents and the terms of this Agreement, the terms of this Agreement shall govern and control solely as to the following: </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="77" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(a)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the relative priority of the security interests of Senior Lender and Subordinate Party in the Mortgaged Property; </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="78" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(b)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the timing of the exercise of remedies by Senior Lender and Subordinate Party under the Senior Loan Documents and the Subordinate Documents, respectively; </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="79" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(c)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>solely as between Senior Lender and Subordinate Party, the notice requirements, cure rights, and the other rights and obligations which Senior Lender and Subordinate Party have agreed to as expressly provided in this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve">; and </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="80" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(d)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915458">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve"> terms </w:t>
+      </w:r>
+      <w:r w:rsidR="00915458">
+        <w:t>and provisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25704">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve">described </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA576F">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve"> of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.  Borrower acknowledges that the terms and provisions of this Agreement shall not and shall not be deemed to extend Borrower’s time to cure any Senior Loan Default or Subordinate Document Default, as the case may be</w:t>
+      </w:r>
+      <w:r w:rsidR="003603F6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or create any other right or benefit for Borrower as against Senior Lender or Subordinate Party.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="4F550F9C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Ref115771133"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rights and Obligations of Subordinate Party Under this Agreement.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="0D44B53B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subject to each of the other terms of this Agreement, all of the following provisions shall supersede any provisions of the Subordinate Documents covering the same subject matter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE95EF2" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...18 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Protection of Security Interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EC1A77" w14:textId="0A4A3186" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:left="720" w:firstLine="720"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="6B491607" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="008923D6">
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party shall not, without the prior written consent of Senior Lender in each instance, take any action which has the effect of increasing the indebtedness outstanding under, or secured by, the Subordinate Documents, except that Subordinate Party shall have the right: </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="82" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to advance funds to cure Senior Loan Defaults pursuant to Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> REF _Ref280276537 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="83" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">to accrue interest according to the terms of the Subordinate Note (but not including any rights of acceleration); and </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="84" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(3)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>subject and subordinate to the prior rights of Senior Lender under the Senior Loan Documents and in accordance with this Agreement,</w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to advance funds pursuant to the Subordinate Documents for the purpose of paying real estate taxes and insurance premiums, making necessary repairs to the Mortgaged Property and curing other defaults by Borrower under the Subordinate Documents</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="85" w:name="_cp_change_248"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+    </w:p>
+    <w:p w14:paraId="3AC03C0B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Ref206659473"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6DDF0712" w14:textId="3305C17B" w:rsidR="00833878" w:rsidRPr="00C9726F" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+      <w:bookmarkStart w:id="86" w:name="_Ref145514799"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Condemnation or Casualty.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+    </w:p>
+    <w:p w14:paraId="7BCC52A6" w14:textId="376F7313" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...285 lines deleted...]
-        <w:keepNext/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Hlk144228228"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Notwithstanding anything in the Subordinate Documents to the contrary, following the occurrence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB08FE">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB08FE">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Condemnation Action, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB08FE">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB08FE">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">a fire or other casualty resulting in damage to all or a portion of the Mortgaged Property </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(a “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Casualty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688BB6A5" w14:textId="23CED642" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00167B9C">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...36 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party hereby agrees that its rights (under the Subordinate Documents or otherwise) to participate in any proceeding or action relating to a Condemnation Action or a Casualty, or to participate or join in any settlement of, or to adjust, any claims resulting from a Condemnation Action or a Casualty shall be and remain subject and subordinate in all respects to Senior Lender’s rights under the Senior Loan Documents, and Subordinate Party shall be bound by any settlement or adjustment of a claim resulting from a Condemnation Action or a Casualty made by Senior Lender; </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="88" w:name="_Hlk144228282"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">provided, however, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7C51">
+        <w:t xml:space="preserve">neither </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">this subsection </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7C51">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>or anything contained in this Agreement shall limit the rights of Subordinate Party to file any pleadings, documents, claims or notices with the appropriate court with jurisdiction over the proposed Condemnation Action or Casualty;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p w14:paraId="13F958B5" w14:textId="77777777" w:rsidR="00251796" w:rsidRDefault="00DE3155" w:rsidP="00167B9C">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>all proceeds received or to be received on account of a Condemnation Action or a Casualty, or both, shall be applied (either to payment of the costs and expenses of repair and restoration or to payment of the Senior Loan) in the manner determined by Senior Lender in its sole discretion; provided, however</w:t>
+      </w:r>
+      <w:r w:rsidR="00251796">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACA0183" w14:textId="44F662F9" w:rsidR="00251796" w:rsidRDefault="00DE3155" w:rsidP="00167B9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="720"/>
-[...92 lines deleted...]
-        <w:keepNext/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>if Senior Lender elects to apply such proceeds to payment of the principal of, interest on and other amounts payable under the Senior Loan, any proceeds remaining after the satisfaction in full of the principal of, interest on and other amounts payable under the Senior Loan shall be paid to, and may be applied by, Subordinate Party in accordance with the applicable provisions of the Subordinate Documents</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="89" w:name="_Hlk144228385"/>
+      <w:r w:rsidR="00251796">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1713E7AC" w14:textId="16EB0D45" w:rsidR="00251796" w:rsidRDefault="00DE3155" w:rsidP="00167B9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Senior Lender agrees to consult with Subordinate Party in determining the application of Casualty proceeds</w:t>
+      </w:r>
+      <w:r w:rsidR="00251796">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00251796" w:rsidRPr="0047026F">
+        <w:t>the decision of Senior Lender, in its sole discretion, shall prevail</w:t>
+      </w:r>
+      <w:r w:rsidR="00251796">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EABA06" w14:textId="6D7FD66C" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00167B9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>in the event of any disagreement between Senior Lender and Subordinate Party over the application of Casualty proceeds</w:t>
+      </w:r>
+      <w:r w:rsidR="00251796">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the decision of Senior Lender, in its sole discretion, shall prevail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EF491B" w14:textId="5477FEF7" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00167B9C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...123 lines deleted...]
-    <w:p w14:paraId="089CAA10" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party agrees to execute and deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="002967DD">
+        <w:t xml:space="preserve"> within fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00847A4C">
+        <w:t>fteen</w:t>
+      </w:r>
+      <w:r w:rsidR="002967DD">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00847A4C">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002967DD">
+        <w:t>5) Business Days</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1B4D">
+        <w:t xml:space="preserve"> of Senior Lender’s request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, at no expense to Senior Lender, all documents, instruments, agreements or further assurances required to effectuate the provisions of this subsection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D44AE1" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...7 lines deleted...]
-    <w:p w14:paraId="7D34CC99" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="0038428A">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Insurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22496AD0" w14:textId="5BD6B21F" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...72 lines deleted...]
-    <w:p w14:paraId="6D9A10E6" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party agrees that all original policies of insurance required pursuant to the Senior Security Instrument shall be held by Senior Lender.  The preceding sentence shall not preclude Subordinate Party from requiring that it be named as a loss payee, as its interest may appear, under all policies of property damage insurance maintained by Borrower with respect to the Mortgaged Property, provided such action does not affect the priority of payment of the proceeds of property damage insurance under the Senior Security Instrument, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B603A">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>or that</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40BD">
+        <w:t xml:space="preserve"> Subordinate Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> be named as an additional insured under all policies of liability insurance maintained by Borrower with respect to the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150375C5" w14:textId="3C1F121D" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...18 lines deleted...]
-    <w:p w14:paraId="4A87498E" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="0038428A">
+      <w:bookmarkStart w:id="90" w:name="_Ref224228488"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>No Substantive Modification</w:t>
+      </w:r>
+      <w:r w:rsidR="009B683C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Termination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Subordinate Documents.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="40C9C85B" w14:textId="0E3F9E95" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00F5213C" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="431DAC1F" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Unless permitted under Section </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref224230335 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>(b)(2)(O)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower and Subordinate Party each agree that the Subordinate Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>may not be amended, modified, or terminated without the prior written consent of Senior Lender.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">  Any amendment of the Subordinate Documents in conflict with </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00F37681">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00241DFF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">assignment of Subordinate Party’s interest in the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6400">
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="007800DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>without Senior Lender’s consent shall be void ab initio and of no effect whatsoever. Borrower agrees to deliver to Senior Lender fully executed copies of any amendment or modification to the Subordinate Documents within five (5) Business Days after execution thereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1570C4" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bankruptcy Provisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4FBFA0" w14:textId="011F55D7" w:rsidR="00DE3155" w:rsidRPr="00BA514E" w:rsidRDefault="00DE3155" w:rsidP="00CA0B68">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA514E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subordinate Party shall not commence, solicit any Person to commence, or join with any other creditor in commencing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> any bankruptcy, reorganization, arrangement, insolvency or liquidation proceedings against or with respect to Borrower </w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9" w:rsidRPr="00ED0E07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9" w:rsidRPr="00561C14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1727">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9" w:rsidRPr="000B50D9">
+        <w:t xml:space="preserve"> or Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9" w:rsidRPr="00ED0E07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>without Senior Lender’s prior written consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04774C8C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Modification of Senior Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC04E3B" w14:textId="108A950D" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00215A39" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00215A39">
+        <w:t>Notwithstanding anything to the contrary in the Subordinate Documents,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>Senior Lender may waive, postpone, extend, reduce</w:t>
+      </w:r>
+      <w:r w:rsidR="00820592">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or otherwise modify any provisions of the Senior Loan Documents without obtaining Subordinate Party’s consent, including any provision requiring the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">payment of money.  Notwithstanding the foregoing, Borrower and Senior Lender each agree that, until the indebtedness and all other amounts payable under the Subordinate Documents have been paid in full, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00880C76">
+        <w:t xml:space="preserve">except as permitted in the Senior Loan Documents or as specifically set forth in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006928C6" w:rsidRPr="00880C76">
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444" w:rsidRPr="00880C76">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:instrText xml:space="preserve"> REF _Ref280276537 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006928C6" w:rsidRPr="00880C76">
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444" w:rsidRPr="00880C76">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00880C76">
+        <w:t xml:space="preserve"> of this Agreement,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> it will not, without the prior written consent of Subordinate Party in each instance, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215A39">
+        <w:t xml:space="preserve">(solely to the extent Subordinate Party consent is required in the Subordinate Documents for any of the following), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="91" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(a)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the principal amount of the Senior Loan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="92" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(b)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the required payments due under the Senior Loan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="93" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(c)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> decrease the term of the Senior Loan or extend the Senior Loan Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00630AD3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="94" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(d)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the interest rate on the Senior Loan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00C63A7D">
+        <w:t>except for increases in the principal amount of the Senior Loan or required payments of the Senior Loan that result from Protective Advances made by Senior Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F861030" w14:textId="3CFE7703" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Refinancing of Senior Loan</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0919">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A15E14" w14:textId="66BDF668" w:rsidR="00B50EB0" w:rsidRDefault="00DE3155" w:rsidP="00B50EB0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party agrees that </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="95" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(a)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the subordination hereunder shall extend to any new mortgage debt which is for the purpose of refinancing all or any part of the Senior Loan (including reasonable and necessary costs associated with the closing and/or the refinancing and any Protective Advances); </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="96" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(b)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">all the terms and covenants of this Agreement shall inure to the benefit of any holder of any such refinanced debt; and </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="97" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(c)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>all references to the Senior Loan, the Senior Note, the Senior Loan Agreement, the Senior Security Instrument, the Senior Loan Documents and Senior Lender shall mean, respectively, the refinance loan, the refinance note, the loan agreement, the mortgage securing the refinance note, all documents evidencing securing or otherwise pertaining to the refinance note and the holder of the refinance note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CA262A" w14:textId="4BF1864F" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00B50EB0" w:rsidP="00B50EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50EB0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>efault by Subordinate Party or Senior Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0626E16B" w14:textId="3F628216" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Hlk144228672"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>If Subordinate Party or Senior Lender defaults in performing or observing any of the terms, covenants</w:t>
+      </w:r>
+      <w:r w:rsidR="00820592">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or conditions to be performed or observed by it under this Agreement, the other, non-defaulting lender shall have the right to all available legal and equitable relief.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="98"/>
+    </w:p>
+    <w:p w14:paraId="1CA27647" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Reinstatement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA0424F" w14:textId="7A02DFB4" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>To the extent that Borrower makes a payment to Senior Lender or Senior Lender receives any payment or proceeds of the collateral securing the Senior Loan for Borrower’s benefit, which payment or proceeds or any part thereof are subsequently invalidated, declared to be fraudulent or preferential, set aside and/or required to be repaid to a trustee, receiver or any other party under any bankruptcy law, state or federal law, common law or equitable doctrine, then to the extent of such payment or proceeds received and not retained by Senior Lender, this Agreement shall be reinstated and continue in full force and effect until full and final payment shall have been made to Senior Lender.  Subordinate Party agrees to hold in trust for Senior Lender and promptly remit to Senior Lender any payments received by Subordinate Party after such invalidated, rescinded or returned payment was originally made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621C933C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="_Ref280276748"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notices.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="7D494A06" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...10 lines deleted...]
-        <w:spacing w:after="240"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc263870619"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc264474026"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc266373273"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc271706543"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Process of Serving Notice.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="7FA9B13A" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...17 lines deleted...]
-        <w:keepNext/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>All notices under this Agreement shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C00F163" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...13 lines deleted...]
-    <w:p w14:paraId="12457324" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="Heading4Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>writing and shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B392B6C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>delivered,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>person;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B439A84" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>mailed, postage prepaid, either by registered or certified delivery, return receipt requested;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8B69FC" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>sent by overnight courier; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6DAC94" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>sent by electronic mail with originals to follow by overnight courier;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5082A745" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>addressed to the intended recipient at the address(es) below the signature block, as applicable; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F57E57F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>deemed given on the earlier to occur of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0C1467" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the date when the notice is received by the addressee; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C777009" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>if the recipient refuses or rejects delivery, the date on which the notice is so refused or rejected, as conclusively established by the records of the United States Postal Service or any express courier service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D11E115" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...22 lines deleted...]
-        <w:spacing w:after="240"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc263870620"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc264474027"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc266373274"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc278783141"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Change of Address.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="31F4DE56" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...51 lines deleted...]
-    <w:p w14:paraId="0F78F0CF" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Any party to this Agreement may change the address to which notices intended for it are to be directed by means of notice given to the other parties identified in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A025EE3" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...15 lines deleted...]
-        <w:widowControl/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Receipt of Notices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FEF58A" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Senior Lender, Subordinate Party or Borrower shall not refuse or reject delivery of any notice given in accordance with this Agreement.  Each party is required to acknowledge, in writing, the receipt of any notice upon request by the other party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1EAF7C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="720"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="75E1CD80" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_Ref227682479"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>General.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p w14:paraId="233F07A8" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...6 lines deleted...]
-    <w:p w14:paraId="72959F9B" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="0038428A">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Assignment/Successors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4415892E" w14:textId="51E034D9" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...93 lines deleted...]
-    <w:p w14:paraId="67BF50F4" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>This Agreement shall be binding upon (and shall inure to the benefit of the respective legal successors, transferees and assigns of) Borrower, Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00820592">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> and Subordinate Party.  Borrower and Subordinate Party shall not assign any of their respective rights and obligations under this Agreement without the prior written consent of Senior Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093C78B0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref280276537"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="3191960E" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="0038428A">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>No Partnership, Joint Venture or Fiduciary Responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEEBCA5" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...130 lines deleted...]
-    <w:p w14:paraId="393662C4" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A622D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Senior Lender’s consent to the Subordinate Loan does not constitute Senior Lender as a joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>venturer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or partner of or a fiduciary for Subordinate Party.  Neither party hereto shall hold itself out as a partner, agent or affiliate of the other party hereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C7F570" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...6 lines deleted...]
-    <w:p w14:paraId="7677BE36" w14:textId="1CD804EC" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Further Assurances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761F87F3" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...115 lines deleted...]
-    <w:p w14:paraId="6AC9029E" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party, Senior Lender and Borrower each agrees, at Borrower’s expense, to execute and deliver all additional instruments and/or documents reasonably required by any other party to this Agreement in order to evidence that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> is subordinate to the lien, covenants and conditions of the Senior Loan Documents, or to further evidence the intent of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AF734F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...6 lines deleted...]
-    <w:p w14:paraId="3C7661E8" w14:textId="37284C2B" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Governing Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE76542" w14:textId="65DEE36F" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="12" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">The validity, enforceability, interpretation, and performance of this Agreement shall be governed by State </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1190A">
+        <w:t xml:space="preserve">(as defined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00127EE5">
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1190A">
+        <w:t xml:space="preserve">Security Instrument) law </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>without giving effect to any conflict of law or choice of law rules that would result in the application of the laws of another jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B245A5C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Venue; Consent to Jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB5CE6" w14:textId="29407D48" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="12" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this Agreement or the security for the Senior Loan, Senior Lender, Subordinate Party and Borrower each consent to the exercise of personal jurisdiction by State </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1190A">
+        <w:t xml:space="preserve">(as defined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00127EE5">
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1190A">
+        <w:t xml:space="preserve">Security Instrument) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>court or federal court in such State.  Senior Lender, Subordinate Party and Borrower each agree that the State courts have subject matter jurisdiction over such controversies.  If Senior Lender elects to sue in State court, Subordinate Party and Borrower each waives any right to remove to federal court or to contest the State court’s jurisdiction.  Subordinate Party and Borrower waive any objection to venue in any State court or federal court in such State, and covenant and agree not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5517EFD2" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Severability; Entire Agreement; Amendments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12582654" w14:textId="4EF7D24E" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...420 lines deleted...]
-      <w:r w:rsidR="00C355FA" w:rsidRPr="00C355FA">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">The invalidity or unenforceability of any provision of this </w:t>
+      </w:r>
+      <w:r w:rsidR="003603F6">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall not affect the validity or enforceability of any other provision of this Agreement, which shall remain in full force and effect.  This Agreement contains the complete and entire agreement among the parties as to the matters covered, rights granted, and the obligations assumed in this </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2" w:rsidRPr="0047026F">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">.  This </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2" w:rsidRPr="0047026F">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> may not be amended or modified except by written agreement signed by the parties hereto</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3A1B">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
-[...25 lines deleted...]
-    <w:p w14:paraId="2496DA86" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
+    </w:p>
+    <w:p w14:paraId="5AC33297" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4A4A06F8" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Ref227682483"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Term; Survival.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="0F735205" w14:textId="4A3566D8" w:rsidR="00561C14" w:rsidRPr="00956A47" w:rsidRDefault="00BE15FA" w:rsidP="00617F27">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...3 lines deleted...]
-    <w:p w14:paraId="14FA2C17" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
+      <w:r>
+        <w:t xml:space="preserve">Subject to the provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref227682354 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">he term of this Agreement shall commence on the date hereof and shall continue until the earliest to occur of the following events: </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="110" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">payment in full of the principal of, interest on and other amounts payable under the Senior Loan Documents; </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="111" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">both </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 4 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="112" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(A)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00457A33">
+        <w:t xml:space="preserve">subject to the requirements of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:instrText xml:space="preserve"> REF _Ref227682556 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:t>(P)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F30F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00457A33">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>the payment in full of the principal of, interest on and other amounts payable under the Subordinate Documents, other than by reason</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">of payments which Subordinate Party is obligated to remit to Senior Lender pursuant to Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00E141B6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 4 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="113" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(B)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">termination or expiration of the Regulatory Agreement; </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="114" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(3)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the acquisition by Senior Lender of title to the Mortgaged Property pursuant to a Foreclosure Event; or </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="115" w:author="Sue" w:date="2026-05-06T10:25:00Z" w16du:dateUtc="2026-05-06T14:25:00Z" w:original="(4)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the acquisition by Subordinate Party of title to the Mortgaged Property pursuant to a Foreclosure Event </w:t>
+      </w:r>
+      <w:r w:rsidR="003D58C9">
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>the Subordinate Documents, but only if such acquisition of title does not violate any of the terms of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DFC07D" w14:textId="7FD452A4" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5C7A3995" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="006A5C2B">
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Counterparts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E85B8B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...45 lines deleted...]
-    <w:p w14:paraId="57FFF10E" w14:textId="77777777" w:rsidR="00536013" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>This Agreement may be executed in any number of counterparts, each of which shall be considered an original for all purposes; provided, however, that all such counterparts shall constitute one and the same instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380CBF0F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
-[...96 lines deleted...]
-          <w:numId w:val="6"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="left" w:pos="-720"/>
-          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:left="1440" w:firstLine="720"/>
-[...37 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sale of the Senior Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0A7AF0" w14:textId="11085607" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nothing in this Agreement shall limit Senior Lender’s (including any assignee or transferee of Senior Lender) right to sell or transfer the Senior Loan, or any interest in the Senior Loan.  The Senior Loan or a partial interest in the Senior Loan (together with this Agreement and the other </w:t>
+      </w:r>
+      <w:r w:rsidR="003603F6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents) may be sold one or more times without prior notice to Subordinate Party or Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191B36E3" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="left" w:pos="-720"/>
-          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:left="1440" w:firstLine="720"/>
-[...48 lines deleted...]
-        <w:keepNext/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441552F2" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:keepNext/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>The captions and headings of the sections of this Agreement are for convenience only and shall be disregarded in construing this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011BD566" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
-[...237 lines deleted...]
-        <w:keepNext/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Any reference in this Agreement to an “Exhibit” or “Schedule” or a “Section” or an “Article” shall, unless otherwise explicitly provided, be construed as referring, respectively, to an exhibit or schedule attached to this Agreement or to a Section or Article of this Agreement.  All exhibits and schedules attached to or referred to in this Agreement, if any, are incorporated by reference into this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D66879" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...180 lines deleted...]
-        <w:keepNext/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Any reference in this Agreement to a statute or regulation shall be construed as referring to that statute or regulation as amended from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7372A932" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:keepNext/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Use of the singular in this Agreement includes the plural and use of the plural includes the singular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D1D432" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...66 lines deleted...]
-        <w:keepNext/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>As used in this Agreement, the term “including” means “including, but not limited to” or “including, without limitation,” and is for example only and not a limitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC6491F" w14:textId="2F61FFD3" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:keepNext/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Whenever Subordinate Party’s or Borrower’s knowledge is implicated in this </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF581A">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or the phrase “to Subordinate Party’s knowledge” or “to Borrower’s knowledge” or a similar phrase is used in this Agreement, Subordinate Party’s knowledge, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Borrower’s knowledge or such phrase(s) shall be interpreted to mean to the best of Subordinate Party’s knowledge </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="116" w:name="_Hlk95673594"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">or Borrower’s knowledge (as applicable) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>after reasonable and diligent inquiry and investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF004A0" w14:textId="73401535" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:keepNext/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless otherwise provided in this Agreement, if Senior Lender’s </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="117" w:name="_Hlk95673646"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Subordinate Party’s consent, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approval, designation, determination, selection, estimate, action or decision is required, permitted or contemplated hereunder, such consent, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>approval</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, designation, determination, selection, estimate, action or decision shall be made in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF581A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s or Subordinate Party’s sole and absolute discretion, as applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEE4A36" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:keepNext/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>All references in this Agreement to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA1DC86" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
-[...426 lines deleted...]
-    <w:p w14:paraId="6B2FF211" w14:textId="77777777" w:rsidR="004F13EF" w:rsidRDefault="00D875C4" w:rsidP="002C2B6F">
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">“Senior Lender may” or “Subordinate Party may” shall mean at Senior Lender’s or Subordinate Party’s discretion, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="118" w:name="_Hlk95673721"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">as the case may be, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>but shall not be an obligation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F95D187" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:sectPr w:rsidR="004F13EF" w:rsidSect="000258B4">
-[...5 lines deleted...]
-          </w:endnotePr>
+        <w:sectPr w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidSect="00041955">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296658B5" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
+    <w:p w14:paraId="71940181" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>, B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>orrower, Senior Lender and Subordinate Lender have signed and delivered this Agreement under seal (where applicable) or have caused this Agreement to be signed and delivered under seal (where applicable) by a duly authorized representative.  Where applicable law so provides, Borrower, Senior Lender and Subordinate Lender intend that this Agreement shall be deemed to be signed and delivered as a sealed instrument.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5665EC32" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
+        <w:t>orrower, Senior Lender and Subordinate Party have signed and delivered this Agreement under seal (where applicable) or have caused this Agreement to be signed and delivered under seal (where applicable) by a duly authorized representative.  Where applicable law so provides, Borrower, Senior Lender and Subordinate Party intend that this Agreement shall be deemed to be signed and delivered as a sealed instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560AAD6B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00575567">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SENIOR LENDER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F232F34" w14:textId="77777777" w:rsidR="001A4CBA" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="003778C0">
+    <w:p w14:paraId="72ABCFF0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320" w:right="-120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>By:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003778C0" w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00494390" w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D6AD18" w14:textId="77777777" w:rsidR="001A4CBA" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
+    <w:p w14:paraId="445523DF" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBB24F7" w14:textId="77777777" w:rsidR="001A4CBA" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
+    <w:p w14:paraId="114DFB41" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Title:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F86213A" w14:textId="77777777" w:rsidR="001A4CBA" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="77ACACE6" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Address:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B56D89" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00536013">
+    <w:p w14:paraId="3671EDEA" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="5760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7637F4D6" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00575567">
+    <w:p w14:paraId="4BC0F54F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>With a copy to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D391B24" w14:textId="77777777" w:rsidR="00575567" w:rsidRDefault="00575567" w:rsidP="00575567">
-[...16 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="448FC698" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Fannie Mae</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC28876" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
-        <w:rPr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Attention:  Multifamily Asset Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FA0F80" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Drawer AM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B318C46" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>1100 15th Street, NW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DF2D21" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="37584CF5" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Washington, DC  20005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD2FA59" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Form of Notary to be added]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADAD404" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18047353" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00575567">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>SUBORDINATE LENDER</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF5A31">
+        <w:lastRenderedPageBreak/>
+        <w:t>SUBORDINATE PARTY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518D2008" w14:textId="77777777" w:rsidR="00494390" w:rsidRPr="00BF5A31" w:rsidRDefault="00494390" w:rsidP="003778C0">
+    <w:p w14:paraId="7DC8F0C5" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320" w:right="-120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>By:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E12A242" w14:textId="77777777" w:rsidR="001A4CBA" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
+    <w:p w14:paraId="20C9A98F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE77F2B" w14:textId="77777777" w:rsidR="001A4CBA" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00D875C4">
+    <w:p w14:paraId="737A8D51" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Title:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B064926" w14:textId="77777777" w:rsidR="001A4CBA" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="3F8C495F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Address:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B30F6F1" w14:textId="77777777" w:rsidR="00833878" w:rsidRPr="00BF5A31" w:rsidRDefault="001A4CBA" w:rsidP="00CF63C3">
+    <w:p w14:paraId="03E79F8D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="5760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007E67FA" w14:textId="77777777" w:rsidR="00D875C4" w:rsidRPr="00BF5A31" w:rsidRDefault="00D875C4" w:rsidP="00D875C4">
+    <w:p w14:paraId="67E0961F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Form of Notary to be added]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEC226B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F11FB6" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00575567">
+      <w:bookmarkStart w:id="121" w:name="_Hlk211949926"/>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BORROWER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C678EEE" w14:textId="77777777" w:rsidR="00494390" w:rsidRPr="00BF5A31" w:rsidRDefault="00494390" w:rsidP="003778C0">
+    <w:p w14:paraId="7B5A75D6" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320" w:right="-120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>By:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE30146" w14:textId="77777777" w:rsidR="00D875C4" w:rsidRPr="00BF5A31" w:rsidRDefault="00D875C4" w:rsidP="00D875C4">
+    <w:p w14:paraId="58678216" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB4C457" w14:textId="77777777" w:rsidR="00D875C4" w:rsidRPr="00BF5A31" w:rsidRDefault="00D875C4" w:rsidP="00D875C4">
+    <w:p w14:paraId="15F65CD6" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Title:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DD210A" w14:textId="77777777" w:rsidR="00D875C4" w:rsidRPr="00BF5A31" w:rsidRDefault="00D875C4" w:rsidP="00D875C4">
+    <w:p w14:paraId="2754453A" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:t>Address:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49493188" w14:textId="77777777" w:rsidR="00D875C4" w:rsidRPr="00BF5A31" w:rsidRDefault="00D875C4" w:rsidP="00D875C4">
+    <w:p w14:paraId="66F0807C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="5760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BF5A31">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1788501A" w14:textId="77777777" w:rsidR="003C1C36" w:rsidRDefault="001A4CBA" w:rsidP="002C2B6F">
+    <w:p w14:paraId="39FB2BB4" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00617F27">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="600"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Hlk211949943"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Form of Notary to be added]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p w14:paraId="337DFAA7" w14:textId="77777777" w:rsidR="004C0B42" w:rsidRPr="0047026F" w:rsidRDefault="004C0B42" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
-        <w:sectPr w:rsidR="003C1C36" w:rsidSect="000258B4">
-[...5 lines deleted...]
-          </w:endnotePr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004C0B42" w:rsidRPr="0047026F" w:rsidSect="00041955">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5A31">
-[...9 lines deleted...]
-    <w:p w14:paraId="17FE1164" w14:textId="533C149A" w:rsidR="00D41D88" w:rsidRDefault="003C1C36" w:rsidP="003C1C36">
+    </w:p>
+    <w:p w14:paraId="030597D6" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00617F27">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SCHEDULE I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492A6DDF" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Subordinate Loan Material Terms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC5D6F2" w14:textId="4E22F49F" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Original Principal Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>$_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD3F5C0" w14:textId="5941CDE9" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Interest Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C" w:rsidRPr="0047026F">
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3187C00F" w14:textId="787ADDA4" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>________________ (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subordinate Loan Maturity</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF581A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDFDC49" w14:textId="2AB0BCA5" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Monthly Payment Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C" w:rsidRPr="0047026F">
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A12B863" w14:textId="4C853C2C" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00E25704" w:rsidP="003D4F2D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0065634C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Interest Only Period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (if any):</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B099EDA" w14:textId="77777777" w:rsidR="000157E4" w:rsidRDefault="000157E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000157E4" w:rsidSect="00041955">
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B81DBDB" w14:textId="77777777" w:rsidR="00E9032A" w:rsidRDefault="000157E4" w:rsidP="00E9032A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SCHEDULE II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE72786" w14:textId="3613C0C9" w:rsidR="000157E4" w:rsidRDefault="000157E4" w:rsidP="00E9032A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000157E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9032A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FOR SECTION 4(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000157E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54106640" w14:textId="7C02E4DF" w:rsidR="001D3C6A" w:rsidRDefault="000157E4" w:rsidP="005A0A0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000157E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>No Guide Waiver Required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBDD2FB" w14:textId="398DEEFF" w:rsidR="001D3C6A" w:rsidRPr="005A0A0F" w:rsidRDefault="000157E4" w:rsidP="001D3C6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">If the underlying Subordinate Documents are Guide compliant only when the provisions of this Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3C6A" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">(or another applicable section of this Agreement) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">are taken into account, and the Subordinate Party executes this Agreement without substantive modification to Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001D3C6A" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> (or other applicable sections)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>, no Guide waiver is required</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3C6A" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2ED7">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3C6A" w:rsidRPr="005A0A0F">
+        <w:t>that particular instance of non-compliance with the Guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AEAFA0" w14:textId="7762268E" w:rsidR="000157E4" w:rsidRPr="005A0A0F" w:rsidRDefault="001D3C6A" w:rsidP="005A0A0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">f the Subordinate Documents do not comply with Guide requirements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">even after taking into account the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6400">
+        <w:t xml:space="preserve">unmodified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> (or another applicable section of this Agreement), for example because the Subordinate Documents fail </w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t>to satisfy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> a requirement in the Guide that is not addressed by</w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>(or another applicable section of this Agreement)</w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t>, and Subordinate Party will not agree to amend the Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7499">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> but will agree to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">modify </w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> to cure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">such non-compliant </w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">term </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">render the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>Document</w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> Guide compliant, or to satisfy Soft Subordinate Debt requirements (if applicable), no Guide waiver is required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> for that particular instance of non-compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2ED7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> However, in such event, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">the modification added to this Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">to address such non-compliance must be included in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000157E4" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> and submitted to Fannie Mae on a non-delegated basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEBF44E" w14:textId="2A0828EF" w:rsidR="00DD60F7" w:rsidRDefault="000157E4" w:rsidP="00DD60F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04ECC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guide Waiver Required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555FC820" w14:textId="4861616F" w:rsidR="00DD60F7" w:rsidRPr="005A0A0F" w:rsidRDefault="00DD60F7" w:rsidP="00DD60F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD60F7">
+        <w:t>If the Subordinate Party modifies Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00820592">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD60F7">
+        <w:t xml:space="preserve"> such that the Subordinate Document is not Guide compliant after giving effect to the modified provisions, a Guide waiver is required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568D4D9D" w14:textId="5E1F9898" w:rsidR="00DD60F7" w:rsidRPr="005A0A0F" w:rsidRDefault="00DD60F7" w:rsidP="00DD60F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD60F7">
+        <w:t xml:space="preserve">If the Subordinate Party will not agree to amend the Subordinate Documents or to add provisions to Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F24">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD60F7">
+        <w:t xml:space="preserve"> to cure any problematic terms necessary to render the Subordinate Document Guide compliant, or to satisfy Soft Subordinate Debt requirements (if applicable), counsel should consult with the Fannie Mae deal team and Guide waiver is also required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7410379B" w14:textId="03FF32DF" w:rsidR="000157E4" w:rsidRDefault="000157E4" w:rsidP="00057499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036306E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0036306E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regulatory Agreement Checklist Non-Compliance.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2ED7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="00213AB0">
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00213AB0">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2ED7" w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>is selected in Part</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2ED7">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t>III or Part</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2ED7">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">IV of the Regulatory Agreement Checklist for a term that is not otherwise addressed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD60F7" w:rsidRPr="00DD60F7">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> (or another applicable section of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD60F7">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD60F7" w:rsidRPr="00DD60F7">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:t>(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3B4E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> (or other applicable section, as the case may be) must be updated to address such non-compliance. Any such modification must be submitted to Fannie Mae on a non-delegated basis</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2ED7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0A0F">
+        <w:t xml:space="preserve"> but no Guide waiver is required.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AD8EF9" w14:textId="11AAD203" w:rsidR="00562B8C" w:rsidRPr="00562B8C" w:rsidRDefault="00562B8C" w:rsidP="00562B8C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00562B8C" w:rsidRPr="00562B8C" w:rsidSect="00041955">
+          <w:headerReference w:type="first" r:id="rId22"/>
+          <w:footerReference w:type="first" r:id="rId23"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB3964E" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRDefault="00A1090A" w:rsidP="00A1090A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAC2552" w14:textId="28112B6F" w:rsidR="003C1C36" w:rsidRPr="003C1C36" w:rsidRDefault="003C1C36" w:rsidP="002C2B6F">
+    <w:p w14:paraId="169A0375" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="003C1C36" w:rsidRDefault="00A1090A" w:rsidP="00A1090A">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LEGAL DESCRIPTION</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003C1C36" w:rsidRPr="003C1C36" w:rsidSect="000258B4">
-[...3 lines deleted...]
-      </w:endnotePr>
+    <w:p w14:paraId="550274BC" w14:textId="77777777" w:rsidR="00DD2ECA" w:rsidRPr="00154D44" w:rsidRDefault="00DD2ECA" w:rsidP="00617F27">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DD2ECA" w:rsidRPr="00154D44" w:rsidSect="00041955">
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21638FA1" w14:textId="77777777" w:rsidR="002B7CE1" w:rsidRDefault="002B7CE1">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="782A0E17" w14:textId="77777777" w:rsidR="001A7F83" w:rsidRDefault="001A7F83">
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5904537E" w14:textId="77777777" w:rsidR="002B7CE1" w:rsidRDefault="002B7CE1">
+    <w:p w14:paraId="3601431D" w14:textId="77777777" w:rsidR="001A7F83" w:rsidRDefault="001A7F83">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman Bold">
+    <w:panose1 w:val="02020803070505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman Bold">
+  <w:font w:name="t">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="02020803070505020304"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Goudy Old Style">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="t">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45538045" w14:textId="6D9C7F47" w:rsidR="004C0C37" w:rsidRPr="004C0C37" w:rsidRDefault="00791548" w:rsidP="004C0C37">
+  <w:p w14:paraId="2C378E94" w14:textId="19BE40C3" w:rsidR="00DE3155" w:rsidRPr="00DE3155" w:rsidRDefault="00B70CFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:color w:val="0000FF"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="16"/>
+        <w:color w:val="0000FF"/>
+        <w:u w:val="double"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27CBB8B0" wp14:editId="54D5659F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32C72C51" wp14:editId="275B0CA9">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1517015" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="350117766" name="Text Box 2" descr="Fannie Mae Confidential">
+              <wp:docPr id="1153344762" name="Text Box 2" descr="Fannie Mae Confidential">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1517015" cy="345440"/>
+                        <a:ext cx="1588770" cy="345440"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="52DC7FDA" w14:textId="7021AE67" w:rsidR="00791548" w:rsidRPr="00791548" w:rsidRDefault="00791548" w:rsidP="00791548">
+                        <w:p w14:paraId="655D2578" w14:textId="4173612F" w:rsidR="00B70CFE" w:rsidRPr="00B70CFE" w:rsidRDefault="00B70CFE" w:rsidP="00B70CFE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B70CFE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="32C72C51" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw0ajaDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifLk734/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJJjC9aW9I6BFtkmee10MyPwAqDTglOs4C/bp9VjrWY&#10;XatskudfshZcZR1w4T1a73snXab8UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzd8aIO9owvNGoNF&#10;L6nuWWDk4Jp/UumGO/Agw4iDzkDKhos0A04zzl9Ns62ZFWkWJMfbC03+/6XlD8etfXIkdN+gwwVG&#10;QlrrC4/GOE8nnY5f7JSgHyk8XWgTXSA8XprN5zc36OLo+zydTaeJ1+x62zofvgvQJIKSOlxLYosd&#10;Nz5gRQw9h8RiBtaNUmk1yvxlwMBoya4tRhS6XTf0vYPqhOM46DftLV83WHPDfHhiDleLbaJcwyMe&#10;UkFbUhgQJTW4X2/ZYzwyjl5KWpRKSQ1qmRL1w+AmJrNpnkdppT8E7gx2CYy/5rPoNwd9B6jCMT4I&#10;yxOMwUGdoXSgX1DNq1gNXcxwrFnS3RnehV64+Bq4WK1SEKrIsrAxW8tj6khWZPK5e2HODnQHXNQD&#10;nMXEiles97HxprerQ0Du00oisT2bA9+owLSp4bVEif/5n6Kub3r5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5jiWg4h&#10;/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQNRnd&#10;e0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMkk053&#10;xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4BPxKv&#10;l710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDRqNoPAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7Q6Tb&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="655D2578" w14:textId="4173612F" w:rsidR="00B70CFE" w:rsidRPr="00B70CFE" w:rsidRDefault="00B70CFE" w:rsidP="00B70CFE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B70CFE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00DE3155">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6367D34C" wp14:editId="2121E80C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="443865" cy="443865"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Text Box 2" descr="Fannie Mae Confidential"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="443865" cy="443865"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="40DF94C0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00D42054" w:rsidRDefault="00DE3155" w:rsidP="00041955">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00791548">
+                          <w:r w:rsidRPr="00D42054">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="27CBB8B0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtYLIIEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Slu02zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34OAb7hyk06ww2&#10;vZS6Y4GRvev+KqU77sCDDBMOOgMpOy7SDrhNkb/aZtsyK9IuCI63F5j8/yvL7w9b++hIGL7BgARG&#10;QHrrS4/OuM8gnY5fnJRgHCE8XmATQyA8XpoXn/NiTgnH2MfZfDZLuGbX29b58F2AJtGoqENaElrs&#10;sPEBO2LqOSU2M7DulErUKPOHAxOjJ7uOGK0w1MM4dw3NEddxcGLaW77usOeG+fDIHFKLG6BcwwMe&#10;UkFfURgtSlpwP9/yx3xEHKOU9CiVihrUMiXqh0EmpvNZnkdppT803Nmok1F8zecxbvb6FlCFBT4I&#10;y5MZk4M6m9KBfkE1r2I3DDHDsWdF67N5G07CxdfAxWqVklBFloWN2VoeS0ewIpJPwwtzdoQ7IFH3&#10;cBYTK1+hfsqNN71d7QNinyiJwJ7QHPFGBSamxtcSJf77f8q6vunlLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAE84m0nbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo01Ciksap&#10;qvIjrgQkODrxNo4ar9PYbcPbs3CBy0qjGc18W6wn14sTjqHzpGA+S0AgNd501Cp4f3u6WYIIUZPR&#10;vSdU8IUB1uXlRaFz48/0iqcqtoJLKORagY1xyKUMjUWnw8wPSOzt/Oh0ZDm20oz6zOWul2mSZNLp&#10;jnjB6gG3Fpt9dXQKsofnjR0+ss/DLg0vofb7WPlHpa6vps0KRMQp/oXhB5/RoWSm2h/JBNEr4Efi&#10;72UvvV3eg6gV3C0WIMtC/ocvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtYLIIEAIA&#10;ABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBPOJtJ&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="6367D34C" id="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3NiC9DgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS867UiR+F8C6ak00lOiTAc6tbsS/rjZfPp&#10;lhIfmKmZAiNKehKe3q0+flh2thAzaEDVwhFMYnzR2ZI2IdgiyzxvhGZ+AlYYdEpwmgW8un1WO9Zh&#10;dq2yWZ7fZB242jrgwnu0PgxOukr5pRQ8PEnpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlI9sMDIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+bZtcwK9IsSI63F5r8/0vLH487++xI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gufzz7c3C0o4ukaMWbLrz9b58E2AJhGU1OFWElnsuPVh&#10;CD2HxFoGNq1SaTPK/GbAnNGSXTuMKPRVT9r6TfcV1CccysGwb2/5psXSW+bDM3O4YJwDRRue8JAK&#10;upLCiChpwP38mz3GI+/opaRDwZTUoKIpUd8N7mO2mOd5FFi6IXBnUCUw/ZIvot8c9D2gFqf4LCxP&#10;MAYHdYbSgX5FTa9jNXQxw7FmSaszvA+DfPFNcLFepyDUkmVha3aWx9SRs0joS//KnB1ZD7iuRzhL&#10;ihXvyB9i45/erg8BV5A2E/kd2BxpRx2m3Y5vJgr97T1FXV/26hcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYbTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/&#10;4kqZBEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKT&#10;gU8SWFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB&#10;4Uh3jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk&#10;5asVqOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3NiC9DgIAACEEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="52DC7FDA" w14:textId="7021AE67" w:rsidR="00791548" w:rsidRPr="00791548" w:rsidRDefault="00791548" w:rsidP="00791548">
+                  <w:p w14:paraId="40DF94C0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00D42054" w:rsidRDefault="00DE3155" w:rsidP="00041955">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00791548">
+                    <w:r w:rsidRPr="00D42054">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="004C0C37">
-[...28 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="756A215E" w14:textId="3A9B3D90" w:rsidR="00625CAF" w:rsidRDefault="00625CAF" w:rsidP="00D875C4">
+  <w:p w14:paraId="0BC32224" w14:textId="149DAC76" w:rsidR="0065634C" w:rsidRDefault="0065634C" w:rsidP="00041955">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00625CAF" w14:paraId="362D1D83" w14:textId="77777777" w:rsidTr="00EF26E1">
+    <w:tr w:rsidR="0065634C" w14:paraId="0BEC84BF" w14:textId="77777777" w:rsidTr="00041955">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="038F0A37" w14:textId="77777777" w:rsidR="00625CAF" w:rsidRPr="00B42188" w:rsidRDefault="00625CAF" w:rsidP="00D875C4">
+        <w:p w14:paraId="58017720" w14:textId="77777777" w:rsidR="0065634C" w:rsidRPr="00B42188" w:rsidRDefault="0065634C" w:rsidP="00041955">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Subordination Agreement (Affordable)</w:t>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="21878539" w14:textId="77777777" w:rsidR="00625CAF" w:rsidRPr="00B42188" w:rsidRDefault="00625CAF" w:rsidP="00B42188">
+        <w:p w14:paraId="4B43DB5E" w14:textId="77777777" w:rsidR="0065634C" w:rsidRPr="00B42188" w:rsidRDefault="0065634C" w:rsidP="00041955">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6456</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="670E99BF" w14:textId="77777777" w:rsidR="00625CAF" w:rsidRPr="00B42188" w:rsidRDefault="00625CAF" w:rsidP="00B42188">
-[...944 lines deleted...]
-        <w:p w14:paraId="2BF212BC" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="00B42188" w:rsidRDefault="00C355FA" w:rsidP="00B42188">
+        <w:p w14:paraId="05438FB3" w14:textId="4B860B14" w:rsidR="0065634C" w:rsidRPr="00B42188" w:rsidRDefault="0065634C" w:rsidP="00041955">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>A</w:t>
           </w:r>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
@@ -7997,271 +11797,2750 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C355FA" w14:paraId="16B3DE40" w14:textId="77777777" w:rsidTr="00EF26E1">
+    <w:tr w:rsidR="0065634C" w14:paraId="6C24995C" w14:textId="77777777" w:rsidTr="00041955">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="34E70F85" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="00B42188" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
+        <w:p w14:paraId="0BAD4824" w14:textId="77777777" w:rsidR="0065634C" w:rsidRPr="00B42188" w:rsidRDefault="0065634C" w:rsidP="00041955">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1F4B2A26" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
+        <w:p w14:paraId="11B53BC3" w14:textId="7824AD18" w:rsidR="0065634C" w:rsidRDefault="00D33C3A" w:rsidP="00041955">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D33C3A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="70C26188" w14:textId="7A25B002" w:rsidR="0065634C" w:rsidRDefault="0065634C" w:rsidP="00041955">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AF0A08">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="531C6178" w14:textId="77777777" w:rsidR="0065634C" w:rsidRPr="004C0C37" w:rsidRDefault="0065634C" w:rsidP="00041955">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56D7DAEE" w14:textId="44155692" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DE3155" w14:paraId="7526ABCD" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="31F6B39B" w14:textId="76368A6E" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Subordination and Standstill Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C" w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6054FE4C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6456</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="37ACA445" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000A0D4C" w14:paraId="7100FD61" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6799D546" w14:textId="77777777" w:rsidR="000A0D4C" w:rsidRPr="00B42188" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1397DDBC" w14:textId="38D543AF" w:rsidR="000A0D4C" w:rsidRDefault="00D33C3A" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D33C3A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="44224013" w14:textId="26639303" w:rsidR="000A0D4C" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AF0A08">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4E056255" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="004C0C37" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12B4853A" w14:textId="7063EA03" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DE3155" w14:paraId="3FA729D3" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="3267C834" w14:textId="7415EE0F" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Subordination and Standstill Agreement (</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="120" w:name="_cp_change_283"/>
+          <w:r w:rsidR="00CD7D38">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="120"/>
+          <w:r w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="52784D54" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6456</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6C3B7292" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000A0D4C" w14:paraId="3503C7F2" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="0AFC54F4" w14:textId="77777777" w:rsidR="000A0D4C" w:rsidRPr="00B42188" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="0D53CB31" w14:textId="46E9BDA0" w:rsidR="000A0D4C" w:rsidRDefault="00D33C3A" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D33C3A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="62A6D344" w14:textId="5D028CE3" w:rsidR="000A0D4C" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AF0A08">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="6D1A6C7F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="004C0C37" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67636E98" w14:textId="500778AA" w:rsidR="00DE3155" w:rsidRPr="00DE3155" w:rsidRDefault="00B70CFE">
+    <w:pPr>
+      <w:pStyle w:val="Header1"/>
+      <w:rPr>
+        <w:color w:val="0000FF"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49ACE6F3" wp14:editId="119B0094">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="824268485" name="Text Box 5" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="67A2D7C8" w14:textId="6D3CF104" w:rsidR="00B70CFE" w:rsidRPr="00B70CFE" w:rsidRDefault="00B70CFE" w:rsidP="00B70CFE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B70CFE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="49ACE6F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251658246;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVkKYnFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV9qvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/bp9VjrVY&#10;XatskudfshZcZR1w4T167/sgXab6UgoeHqX0IhBVUpwtpNOlcxfPbLlgxd4xWzf8PAZ7xxSaNQab&#10;Xkrds8DIwTX/lNINd+BBhhEHnYGUDRdpB9xmnL/aZlszK9IuCI63F5j8/yvLH45b++RI6L5BhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSA8XprN5zc3GOIY+zydTacJ1+x62zofvgvQJBoldUhLQosd&#10;Nz5gR0wdUmIzA+tGqUSNMn85MDF6suuI0QrdriNNVdLJMP4OqhNu5aAn3Fu+brD1hvnwxBwyjNOi&#10;asMjHlJBW1I4W5TU4H695Y/5CDxGKWlRMSU1KGlK1A+DhExm0zyPCkt/aLjB2CVj/DWfxbg56DtA&#10;MY7xXViezJgc1GBKB/oFRb2K3TDEDMeeJd0N5l3o9YuPgovVKiWhmCwLG7O1PJaOmEVAn7sX5uwZ&#10;9YB8PcCgKVa8Ar/PjTe9XR0CUpCYifj2aJ5hRyEmws6PJir9z/+UdX3ay98AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB3+0Ok2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRyT&#10;mOJaDiH9ode6hfYoWxvLxFq5lpK4b99NLu1lYZhh5ttiM7lenHAMnScFy0UCAqnxpqNWwcf78909&#10;iBA1Gd17QgU/GGBTzm4KnRt/pjc8VbEVXEIh1wpsjEMuZWgsOh0WfkBib+9HpyPLsZVm1Gcud71M&#10;kySTTnfEC1YPuLPYHKqjU5A9vmzt8Jl9fe/T8Bpqf4iVf1Lqdj5tH0BEnOJfGC74jA4lM9X+SCaI&#10;XgE/Eq+XvXSdpCBqBevVCmRZyP/w5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlZCm&#10;JxQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;d/tDpNsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="67A2D7C8" w14:textId="6D3CF104" w:rsidR="00B70CFE" w:rsidRPr="00B70CFE" w:rsidRDefault="00B70CFE" w:rsidP="00B70CFE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B70CFE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00DE3155">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79D772FA" wp14:editId="5962CEE4">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="443865" cy="443865"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Text Box 5" descr="Fannie Mae Confidential"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="443865" cy="443865"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7704B163" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00D42054" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D42054">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="79D772FA" id="_x0000_s1029" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWL1J3EAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdEZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;jhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZi24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nN3e3C0o4ugaMWbLrz9b58FWAJhGU1OFWElnstPWh&#10;Dx1DYi0Dm0aptBllfjNgzmjJrh1GFLp9R5qqpDdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2D6OV9EvznqB0AtTvFZ&#10;WJ5gDA5qhNKBfkNNr2M1dDHDsWZJ9yN8CL188U1wsV6nINSSZWFrdpbH1JGzSOhr98acHVgPuK4n&#10;GCXFinfk97HxT2/Xx4ArSJuJ/PZsDrSjDtNuhzcThf7rPUVdX/bqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANhtPP7XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYyg4VK02n&#10;iX/iSpkER7fxmmqNU+psK9+eAAe4+Ml61ns/l+vZD+pIk/SBDVwvMlDEbbA9dwa2r49XN6AkIlsc&#10;ApOBTxJYV+dnJRY2nPiFjnXsVAphKdCAi3EstJbWkUdZhJE4ebsweYxpnTptJzylcD/oZZbl2mPP&#10;qcHhSHeO2n198Aby+6eNG9/y94/dUp6lCftYhwdjLi/mzS2oSHP8O4Zv/IQOVWJqwoGtqMFAeiT+&#10;zOTlqxWo5ld1Ver/7NUXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYvUncQAgAAIQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhtPP7XAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="7704B163" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00D42054" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D42054">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D890E6E" w14:textId="7F784C75" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DE3155" w14:paraId="4F043682" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="3DFB8893" w14:textId="28C30B2C" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Subordination and Standstill Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C" w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="75B3378E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6456</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="77673FB7" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Page S-</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000A0D4C" w14:paraId="64802987" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6FABE9C6" w14:textId="77777777" w:rsidR="000A0D4C" w:rsidRPr="00B42188" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="313434E3" w14:textId="265A412B" w:rsidR="000A0D4C" w:rsidRDefault="00D33C3A" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D33C3A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="3ADDA7EE" w14:textId="79DC01A9" w:rsidR="000A0D4C" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AF0A08">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="23C6189B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="004C0C37" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7758427C" w14:textId="01A70505" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DE3155" w14:paraId="5A949D43" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="0FFB8730" w14:textId="6D72CB88" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Subordination and Standstill Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C" w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="3F7DFDDA" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6456</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5F805DA0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Page S-</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000A0D4C" w14:paraId="3BB332D4" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="126200E3" w14:textId="77777777" w:rsidR="000A0D4C" w:rsidRPr="00B42188" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="54C8CD5E" w14:textId="73BB1674" w:rsidR="000A0D4C" w:rsidRDefault="00D33C3A" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D33C3A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="367B853D" w14:textId="412F30EE" w:rsidR="000A0D4C" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AF0A08">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="64B1B54C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="004C0C37" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E560E69" w14:textId="0A88B237" w:rsidR="00A1090A" w:rsidRDefault="00A1090A" w:rsidP="00041955">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A1090A" w14:paraId="345035D0" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="7673CD79" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="00B42188" w:rsidRDefault="00A1090A" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Subordination and Standstill Agreement (</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="539E9A8F" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="00B42188" w:rsidRDefault="00A1090A" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6456</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="069C46AE" w14:textId="481CC10B" w:rsidR="00A1090A" w:rsidRPr="00B42188" w:rsidRDefault="00A1090A" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Page A-</w:t>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00A1090A" w14:paraId="6C6EC0EB" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="042D33AC" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="00B42188" w:rsidRDefault="00A1090A" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="55240F6C" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRDefault="00A1090A" w:rsidP="000A0D4C">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>__-__</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="219CC810" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRDefault="00C355FA" w:rsidP="00C355FA">
+        <w:p w14:paraId="63707614" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRDefault="00A1090A" w:rsidP="000A0D4C">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 202_ Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0D620393" w14:textId="77777777" w:rsidR="00C355FA" w:rsidRPr="004C0C37" w:rsidRDefault="00C355FA" w:rsidP="004C0C37">
+  <w:p w14:paraId="6FEBE789" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="004C0C37" w:rsidRDefault="00A1090A" w:rsidP="00041955">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D2F8C99" w14:textId="451A14D3" w:rsidR="00F278EE" w:rsidRDefault="00F278EE" w:rsidP="00041955">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00B41CF5" w14:paraId="78A83FB1" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="643192C9" w14:textId="46E21C2C" w:rsidR="00F278EE" w:rsidRPr="00B42188" w:rsidRDefault="001668CB" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C" w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00F776DC">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5CD9149D" w14:textId="77777777" w:rsidR="00F278EE" w:rsidRPr="00B42188" w:rsidRDefault="001668CB" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6456</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="0EF8C4F2" w14:textId="77777777" w:rsidR="00F278EE" w:rsidRPr="00B42188" w:rsidRDefault="001668CB" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>I</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00B41CF5" w14:paraId="3C1F5E3A" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="69A069F3" w14:textId="77777777" w:rsidR="00F278EE" w:rsidRPr="00B42188" w:rsidRDefault="001668CB" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="4A0D8AD5" w14:textId="49E023BE" w:rsidR="00F278EE" w:rsidRDefault="00D33C3A" w:rsidP="00041955">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D33C3A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="0493FB61" w14:textId="79BA3855" w:rsidR="00F278EE" w:rsidRDefault="001668CB" w:rsidP="00041955">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AF0A08">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1A6EB46F" w14:textId="77777777" w:rsidR="00F278EE" w:rsidRPr="004C0C37" w:rsidRDefault="00F278EE" w:rsidP="00041955">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78F65426" w14:textId="77777777" w:rsidR="00057499" w:rsidRDefault="00057499" w:rsidP="00041955">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00057499" w14:paraId="44A29AB6" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1D071D5C" w14:textId="77777777" w:rsidR="00057499" w:rsidRPr="00B42188" w:rsidRDefault="00057499" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="34FE0719" w14:textId="77777777" w:rsidR="00057499" w:rsidRPr="00B42188" w:rsidRDefault="00057499" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6456</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="10631829" w14:textId="2C873463" w:rsidR="00057499" w:rsidRPr="00B42188" w:rsidRDefault="00057499" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>II</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00057499" w14:paraId="47367E2D" w14:textId="77777777" w:rsidTr="00041955">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="2D160C57" w14:textId="77777777" w:rsidR="00057499" w:rsidRPr="00B42188" w:rsidRDefault="00057499" w:rsidP="00041955">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="41E41F60" w14:textId="6CE6F137" w:rsidR="00057499" w:rsidRDefault="00D33C3A" w:rsidP="00041955">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D33C3A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6794816F" w14:textId="77777777" w:rsidR="00057499" w:rsidRDefault="00057499" w:rsidP="00041955">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2026 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1093720C" w14:textId="77777777" w:rsidR="00057499" w:rsidRPr="004C0C37" w:rsidRDefault="00057499" w:rsidP="00041955">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13242D66" w14:textId="77777777" w:rsidR="002B7CE1" w:rsidRDefault="002B7CE1">
+    <w:p w14:paraId="2319EA8D" w14:textId="77777777" w:rsidR="001A7F83" w:rsidRDefault="001A7F83">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D92FA36" w14:textId="77777777" w:rsidR="002B7CE1" w:rsidRDefault="002B7CE1">
+    <w:p w14:paraId="470F3424" w14:textId="77777777" w:rsidR="001A7F83" w:rsidRDefault="001A7F83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06901683" w14:textId="77777777" w:rsidR="00BC3B5B" w:rsidRDefault="00BC3B5B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3646C844" w14:textId="77777777" w:rsidR="00BC3B5B" w:rsidRDefault="00BC3B5B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="659D5A27" w14:textId="77777777" w:rsidR="00CE6400" w:rsidRPr="00CE6400" w:rsidRDefault="00CE6400" w:rsidP="00CE6400">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00CE6400">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>[DRAFTING NOTE: THIS FORM 6456 IS APPLICABLE WHEN THERE IS SUBORDINATE DEBT WITH A PUBLIC ENTITY AND AN AFFORDABLE REGULATORY AGREEMENT AFFECTING THE PROPERTY.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="60987DEE" w14:textId="5B80D298" w:rsidR="00CE6400" w:rsidRPr="00CE6400" w:rsidRDefault="00CE6400" w:rsidP="00CE6400">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00CE6400">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>USE FORM 6456.SUB WHEN THERE IS ONLY SUBORDINATE DEBT (AND NO AFFORDABLE REGULATORY AGREEMENT) WITH A PUBLIC ENTITY OR WHEN THE PUBLIC ENTITY WANTS TO SUBORDINATE THE AFFORDABLE REGULATORY AGREEMENT AND SUBORDIN</w:t>
+    </w:r>
+    <w:r w:rsidR="00071E5D">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CE6400">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>TE DEBT USING SEPARATE DOCUMENTS.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="35AD3544" w14:textId="781BF53F" w:rsidR="00CE6400" w:rsidRDefault="00CE6400" w:rsidP="00CE6400">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00CE6400">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>USE FORM 6456.REG WHEN THERE IS ONLY AN AFFORDABLE REGULATORY AGREEMENT (AND NO SUBORDINATE DEBT) OR WHEN THE PUBLIC ENTITY WANTS TO SUBORDINATE THE AFFORDABLE REGULATORY AGREEMENT AND SUBORDIN</w:t>
+    </w:r>
+    <w:r w:rsidR="00071E5D">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CE6400">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>TE DEBT USING SEPARATE DOCUMENTS.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5678BDDD" w14:textId="70883D86" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00CE6400">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">USE FORM 6414 WHEN THERE IS SUBORDINATE DEBT WITH A </w:t>
+    </w:r>
+    <w:bookmarkStart w:id="119" w:name="_cp_change_279"/>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:u w:color="0000FF"/>
+      </w:rPr>
+      <w:t>NON-</w:t>
+    </w:r>
+    <w:r w:rsidR="008D0D53">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:u w:color="0000FF"/>
+      </w:rPr>
+      <w:t>PUBLIC</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="119"/>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> ENTITY.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0192BFE5" w14:textId="7596FF7D" w:rsidR="00984A93" w:rsidRPr="0047026F" w:rsidRDefault="00C26DE3" w:rsidP="00104E1C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">FOR FORWARDS, </w:t>
+    </w:r>
+    <w:r w:rsidR="00984A93">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">MODIFY THIS FORM AS APPLICABLE TO ACCOUNT FOR SUBORDINATE </w:t>
+    </w:r>
+    <w:r w:rsidR="004538F5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">DOCUMENTS AND REGULATORY AGREEMENT </w:t>
+    </w:r>
+    <w:r w:rsidR="00984A93">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>BEING RECORDED PRIOR TO THIS AGREEMENT</w:t>
+    </w:r>
+    <w:r w:rsidR="00915458">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5990D2CB" w14:textId="3D75A4E4" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00104E1C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>CONTACT THE FANNIE MAE DEAL TEAM FOR OTHER APPLICABLE</w:t>
+    </w:r>
+    <w:r w:rsidR="00C26DE3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> SUBORDINATION</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> FORMS.]</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75A6F7F0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00DE3155" w:rsidRDefault="00DE3155">
+    <w:pPr>
+      <w:pStyle w:val="Header1"/>
+      <w:rPr>
+        <w:color w:val="0000FF"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F138BDD" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00CE6400" w:rsidRDefault="00DE3155">
+    <w:pPr>
+      <w:pStyle w:val="Header1"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C25307F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00102469" w:rsidRDefault="00DE3155" w:rsidP="00041955">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E192BD9" w14:textId="113561CF" w:rsidR="00057499" w:rsidRPr="00057499" w:rsidRDefault="00057499" w:rsidP="00057499">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00057499">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">[LENDER TO REMOVE THIS SCHEDULE </w:t>
+    </w:r>
+    <w:r w:rsidR="009F33CF">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>PRIOR TO SHARING WITH COUNTERPARTIES</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00057499">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>]</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57C145EB" w14:textId="65E04EAA" w:rsidR="00057499" w:rsidRPr="00057499" w:rsidRDefault="00057499" w:rsidP="00057499">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="017D3A46"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="(%1)"/>
+    <w:nsid w:val="00310C3C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="34121AC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1437"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1437" w:hanging="645"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...6 lines deleted...]
-      <w:lvlJc w:val="right"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="0" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...6 lines deleted...]
-      <w:lvlJc w:val="right"/>
+        <w:ind w:left="720" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E72B6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31C24A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="LSA1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="ARTICLE %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -8386,170 +14665,139 @@
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3024"/>
         </w:tabs>
         <w:ind w:left="3024" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02471F81"/>
+    <w:nsid w:val="06FC3396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8510156C"/>
-    <w:lvl w:ilvl="0" w:tplc="92429158">
+    <w:tmpl w:val="8ED0298A"/>
+    <w:lvl w:ilvl="0" w:tplc="E77ABA3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E9B8F332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="68B8C6A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6148660C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6B96FA54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F144504A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9E746292">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D8A830D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="86061264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9C1C5D"/>
+    <w:nsid w:val="0AFF0457"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3F9CBE56"/>
+    <w:tmpl w:val="4A0297D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -8605,61 +14853,61 @@
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="2160"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
@@ -8718,211 +14966,53 @@
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101E7607"/>
-[...156 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17B403D2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4A0297D0"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -9011,62 +15101,60 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9090,171 +15178,366 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C7033E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23085F10"/>
+    <w:lvl w:ilvl="0" w:tplc="6396EF4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0638D014">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40D69DEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="328211A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="91DAD1A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8708D25E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E9866628">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="94667290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="96907D60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D115880"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC344AB6"/>
+    <w:lvl w:ilvl="0" w:tplc="C040130C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="01B6EB34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AA4E2142">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C02C1E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="66F88EEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B2F2772E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9ACAD45A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3264A1A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7B3AD678">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19EE6A2C"/>
+    <w:nsid w:val="22A1201D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5DDC3940"/>
+    <w:lvl w:ilvl="0" w:tplc="AB124F54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DE8E6FF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3E581BE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B61A7EC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="60121A1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6DCA73A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="42541D1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FEA00B4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="21867CFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23576C9E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E012D672"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -9283,122 +15566,120 @@
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2520"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:b/>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="2160"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9422,54 +15703,614 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24A469BE"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2480759C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45703F98"/>
+    <w:lvl w:ilvl="0" w:tplc="2F70227E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="94F87C10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D530415E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1958911C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="897CC70E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="12D0F3A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="05747216">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="42C0360A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB78AF90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26542DCB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3F9CBE56"/>
+    <w:tmpl w:val="E0942CC4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33644F8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C60B914"/>
+    <w:lvl w:ilvl="0" w:tplc="D52444A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B780C74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0AA49568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="42D8E5E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="50809222">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CE261A30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="03286FAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0008991E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C472BD34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34317479"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A9A446C"/>
+    <w:lvl w:ilvl="0" w:tplc="6ECAC4BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="90E63988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5F0A9252">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E3001632">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F8EC19E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D4B48100">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="785E263E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9D68337C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C2E8404">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375460B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B340196"/>
+    <w:lvl w:ilvl="0" w:tplc="3CC00CAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B52CE7DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71D8E044">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38E64D4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A16081D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0790766A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3222ABD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04EE89D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A84013C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45811A0E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -9525,95 +16366,93 @@
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="2160"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9637,99 +16476,99 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26542DCB"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4667291E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CC824D04"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
@@ -9747,51 +16586,864 @@
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="2160"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480A5FD4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52944DF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48F82032"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B54F6F0"/>
+    <w:lvl w:ilvl="0" w:tplc="5CBAAFAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F76A2948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FECA100C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="22766B68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F18AF2A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="50F401F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED72B88A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10AAC724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="66E6FDB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49655A44"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC6203C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A00206E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8E8ED76"/>
+    <w:lvl w:ilvl="0" w:tplc="87B249CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="54A011EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8070C7A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4C8E6288">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6D6431E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B56684DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8970F464">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="67C42108">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7DE40D88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523F0A59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="428A09B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
@@ -9852,328 +17504,54 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26793B61"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DA41A98"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B6183302"/>
-[...273 lines deleted...]
-    <w:tmpl w:val="3F9CBE56"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -10229,95 +17607,93 @@
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="2160"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10341,386 +17717,54 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A2D183B"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65CE4D87"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D32A9C9A"/>
-[...331 lines deleted...]
-    <w:tmpl w:val="E012D672"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -10749,122 +17793,120 @@
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2520"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:b/>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="2160"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10888,54 +17930,547 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45AE7210"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ACA02CA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8B5CD456"/>
+    <w:tmpl w:val="F99A2BEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F20018"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA4C9660"/>
+    <w:lvl w:ilvl="0" w:tplc="70341394">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="621412F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D6CAB7BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08560FC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D8D2685A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A61031BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04126732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4546DC8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9F027DA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D021C45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="636CAAA4"/>
+    <w:lvl w:ilvl="0" w:tplc="EC3EA922">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2FB6CFEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9618B6DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="760AC264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="05749698">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AB56ABC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CB760232">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9C90B6FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B3EA9DF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E2E6F04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C98DDB4"/>
+    <w:lvl w:ilvl="0" w:tplc="B448BA28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F482EF9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -10970,51 +18505,51 @@
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11024,62 +18559,60 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11103,2257 +18636,100 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...2118 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1490637041">
+  <w:num w:numId="1" w16cid:durableId="1798333579">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="492453090">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="2" w16cid:durableId="103353616">
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-          <w:b w:val="0"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%3)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2160"/>
           </w:tabs>
@@ -13475,190 +18851,308 @@
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2880"/>
           </w:tabs>
           <w:ind w:left="2880" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="454058105">
+  <w:num w:numId="3" w16cid:durableId="1583446256">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1951668684">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="554046860">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="652954035">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2138795868">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1026129604">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1803884848">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="955790468">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1607957709">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1516380327">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="12" w16cid:durableId="666598865">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="611867166">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="13" w16cid:durableId="760418572">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1759250581">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="14" w16cid:durableId="125243856">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1082920573">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2051801907">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1779718528">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1416853253">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="849877271">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="407193990">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1045836262">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1706951938">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="618219943">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="246814241">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="333382833">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="401217402">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="900211914">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1685402077">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1698847350">
+    <w:abstractNumId w:val="26"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1354455312">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1438792744">
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
-          <w:shadow w:val="0"/>
-[...1 lines deleted...]
-          <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
-          <w:outline w:val="0"/>
-[...2 lines deleted...]
-          <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%3)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2160"/>
           </w:tabs>
           <w:ind w:left="720" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
-          <w:shadow w:val="0"/>
-[...1 lines deleted...]
-          <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:lvl w:ilvl="3">
         <w:start w:val="1"/>
         <w:numFmt w:val="upperLetter"/>
         <w:lvlText w:val="(%4)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2880"/>
           </w:tabs>
-          <w:ind w:left="1440" w:firstLine="720"/>
+          <w:ind w:left="0" w:firstLine="2160"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
-          <w:outline w:val="0"/>
-[...2 lines deleted...]
-          <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:lvl w:ilvl="4">
         <w:start w:val="1"/>
-        <w:numFmt w:val="upperLetter"/>
+        <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="(%5)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="3600"/>
           </w:tabs>
-          <w:ind w:left="720" w:firstLine="2160"/>
+          <w:ind w:left="2160" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:lvl w:ilvl="5">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%6)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="3960"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="3600"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
@@ -13695,487 +19189,1533 @@
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2880"/>
           </w:tabs>
           <w:ind w:left="2880" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="2093504863">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="32" w16cid:durableId="645664809">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="720"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="(%2)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%3)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2160"/>
+          </w:tabs>
+          <w:ind w:left="720" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperLetter"/>
+        <w:lvlText w:val="(%4)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2880"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="2160"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="(%5)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3600"/>
+          </w:tabs>
+          <w:ind w:left="2160" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%6)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3960"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="3600"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperRoman"/>
+        <w:lvlText w:val="%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="1440" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperLetter"/>
+        <w:lvlText w:val="%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2160"/>
+          </w:tabs>
+          <w:ind w:left="2160" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%9."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2880"/>
+          </w:tabs>
+          <w:ind w:left="2880" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="321546004">
-[...22 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:person w15:author="Johnson, Stephanie A.">
-    <w15:presenceInfo w15:providerId="AD" w15:userId="S::saj03@venable.com::a937a6f8-aef6-4f75-8ba5-fb5c9214c5ba"/>
+  <w15:person w15:author="Sue">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Sue"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D41D88"/>
-[...256 lines deleted...]
-    <w:rsid w:val="00FF0A9A"/>
+    <w:rsidRoot w:val="00B41CF5"/>
+    <w:rsid w:val="00001087"/>
+    <w:rsid w:val="00001360"/>
+    <w:rsid w:val="00001540"/>
+    <w:rsid w:val="00004B4C"/>
+    <w:rsid w:val="00006F33"/>
+    <w:rsid w:val="000157E4"/>
+    <w:rsid w:val="00015BDF"/>
+    <w:rsid w:val="00017FEA"/>
+    <w:rsid w:val="000200EC"/>
+    <w:rsid w:val="0002228F"/>
+    <w:rsid w:val="00022664"/>
+    <w:rsid w:val="00025819"/>
+    <w:rsid w:val="00026BA7"/>
+    <w:rsid w:val="00027369"/>
+    <w:rsid w:val="00027EED"/>
+    <w:rsid w:val="00030C63"/>
+    <w:rsid w:val="00032A0A"/>
+    <w:rsid w:val="00032CE9"/>
+    <w:rsid w:val="00036062"/>
+    <w:rsid w:val="0004080C"/>
+    <w:rsid w:val="00041955"/>
+    <w:rsid w:val="00043D2C"/>
+    <w:rsid w:val="000461C2"/>
+    <w:rsid w:val="00057499"/>
+    <w:rsid w:val="00063C6D"/>
+    <w:rsid w:val="00065416"/>
+    <w:rsid w:val="00066FCD"/>
+    <w:rsid w:val="00067FBE"/>
+    <w:rsid w:val="000703EC"/>
+    <w:rsid w:val="000706C9"/>
+    <w:rsid w:val="000708CF"/>
+    <w:rsid w:val="00071952"/>
+    <w:rsid w:val="00071E5D"/>
+    <w:rsid w:val="00072E89"/>
+    <w:rsid w:val="0007474B"/>
+    <w:rsid w:val="00075DB6"/>
+    <w:rsid w:val="00076A42"/>
+    <w:rsid w:val="00077B49"/>
+    <w:rsid w:val="00081137"/>
+    <w:rsid w:val="00083160"/>
+    <w:rsid w:val="00093D31"/>
+    <w:rsid w:val="0009492E"/>
+    <w:rsid w:val="0009787F"/>
+    <w:rsid w:val="00097CC2"/>
+    <w:rsid w:val="000A0D4C"/>
+    <w:rsid w:val="000A122D"/>
+    <w:rsid w:val="000A1939"/>
+    <w:rsid w:val="000A55A7"/>
+    <w:rsid w:val="000A5A04"/>
+    <w:rsid w:val="000A5AB2"/>
+    <w:rsid w:val="000B28BA"/>
+    <w:rsid w:val="000B43B6"/>
+    <w:rsid w:val="000B50D9"/>
+    <w:rsid w:val="000B5BB2"/>
+    <w:rsid w:val="000B6930"/>
+    <w:rsid w:val="000C048A"/>
+    <w:rsid w:val="000C149D"/>
+    <w:rsid w:val="000C1A54"/>
+    <w:rsid w:val="000D2218"/>
+    <w:rsid w:val="000D4202"/>
+    <w:rsid w:val="000D4257"/>
+    <w:rsid w:val="000D484D"/>
+    <w:rsid w:val="000D73D1"/>
+    <w:rsid w:val="000E55E0"/>
+    <w:rsid w:val="000F0C7A"/>
+    <w:rsid w:val="000F1AA0"/>
+    <w:rsid w:val="000F5DB8"/>
+    <w:rsid w:val="000F6DD5"/>
+    <w:rsid w:val="000F7D44"/>
+    <w:rsid w:val="001013A9"/>
+    <w:rsid w:val="0010144F"/>
+    <w:rsid w:val="00101CDE"/>
+    <w:rsid w:val="00103560"/>
+    <w:rsid w:val="0010493F"/>
+    <w:rsid w:val="00104E1C"/>
+    <w:rsid w:val="00105376"/>
+    <w:rsid w:val="0010553F"/>
+    <w:rsid w:val="0011138B"/>
+    <w:rsid w:val="00112370"/>
+    <w:rsid w:val="001123AF"/>
+    <w:rsid w:val="0011399B"/>
+    <w:rsid w:val="00122CB5"/>
+    <w:rsid w:val="00123348"/>
+    <w:rsid w:val="00127EE5"/>
+    <w:rsid w:val="00131C29"/>
+    <w:rsid w:val="00135888"/>
+    <w:rsid w:val="00137E5F"/>
+    <w:rsid w:val="00141C25"/>
+    <w:rsid w:val="001428D6"/>
+    <w:rsid w:val="001447B2"/>
+    <w:rsid w:val="00147FD4"/>
+    <w:rsid w:val="00151248"/>
+    <w:rsid w:val="00151724"/>
+    <w:rsid w:val="001521D5"/>
+    <w:rsid w:val="00152485"/>
+    <w:rsid w:val="001551B4"/>
+    <w:rsid w:val="00155AF6"/>
+    <w:rsid w:val="00156085"/>
+    <w:rsid w:val="001603DF"/>
+    <w:rsid w:val="00161248"/>
+    <w:rsid w:val="00163159"/>
+    <w:rsid w:val="00166013"/>
+    <w:rsid w:val="001668CB"/>
+    <w:rsid w:val="00167B9C"/>
+    <w:rsid w:val="00167C2F"/>
+    <w:rsid w:val="00170851"/>
+    <w:rsid w:val="00170972"/>
+    <w:rsid w:val="00176553"/>
+    <w:rsid w:val="00176D52"/>
+    <w:rsid w:val="00177A71"/>
+    <w:rsid w:val="001824DA"/>
+    <w:rsid w:val="001835F1"/>
+    <w:rsid w:val="00183716"/>
+    <w:rsid w:val="00184871"/>
+    <w:rsid w:val="001862DC"/>
+    <w:rsid w:val="001875CE"/>
+    <w:rsid w:val="00187D46"/>
+    <w:rsid w:val="0019221D"/>
+    <w:rsid w:val="00193366"/>
+    <w:rsid w:val="001945B2"/>
+    <w:rsid w:val="00194EB9"/>
+    <w:rsid w:val="00195F4A"/>
+    <w:rsid w:val="001972FE"/>
+    <w:rsid w:val="001A08E6"/>
+    <w:rsid w:val="001A0CD1"/>
+    <w:rsid w:val="001A1FC5"/>
+    <w:rsid w:val="001A257E"/>
+    <w:rsid w:val="001A30F0"/>
+    <w:rsid w:val="001A3FDE"/>
+    <w:rsid w:val="001A499D"/>
+    <w:rsid w:val="001A6152"/>
+    <w:rsid w:val="001A7F83"/>
+    <w:rsid w:val="001B12EC"/>
+    <w:rsid w:val="001B3EC9"/>
+    <w:rsid w:val="001B5648"/>
+    <w:rsid w:val="001B7F96"/>
+    <w:rsid w:val="001C0E5A"/>
+    <w:rsid w:val="001C5595"/>
+    <w:rsid w:val="001C5D9D"/>
+    <w:rsid w:val="001D16B4"/>
+    <w:rsid w:val="001D203D"/>
+    <w:rsid w:val="001D3C6A"/>
+    <w:rsid w:val="001D603A"/>
+    <w:rsid w:val="001D62CF"/>
+    <w:rsid w:val="001D7294"/>
+    <w:rsid w:val="001E27F1"/>
+    <w:rsid w:val="001E2C53"/>
+    <w:rsid w:val="001E381B"/>
+    <w:rsid w:val="001F0919"/>
+    <w:rsid w:val="001F1727"/>
+    <w:rsid w:val="001F2DE4"/>
+    <w:rsid w:val="001F4036"/>
+    <w:rsid w:val="001F50E3"/>
+    <w:rsid w:val="001F5308"/>
+    <w:rsid w:val="00200733"/>
+    <w:rsid w:val="00204687"/>
+    <w:rsid w:val="002077CF"/>
+    <w:rsid w:val="0021022B"/>
+    <w:rsid w:val="0021094A"/>
+    <w:rsid w:val="00212463"/>
+    <w:rsid w:val="002130C0"/>
+    <w:rsid w:val="002132B5"/>
+    <w:rsid w:val="002135EA"/>
+    <w:rsid w:val="00213AB0"/>
+    <w:rsid w:val="00214249"/>
+    <w:rsid w:val="00214D14"/>
+    <w:rsid w:val="00215A39"/>
+    <w:rsid w:val="00217871"/>
+    <w:rsid w:val="00220DC8"/>
+    <w:rsid w:val="002265EC"/>
+    <w:rsid w:val="002308CC"/>
+    <w:rsid w:val="002321C1"/>
+    <w:rsid w:val="00233987"/>
+    <w:rsid w:val="0023407C"/>
+    <w:rsid w:val="00235D44"/>
+    <w:rsid w:val="00240FCA"/>
+    <w:rsid w:val="00241DFF"/>
+    <w:rsid w:val="002427EE"/>
+    <w:rsid w:val="002439B9"/>
+    <w:rsid w:val="00246CC7"/>
+    <w:rsid w:val="00247478"/>
+    <w:rsid w:val="00251796"/>
+    <w:rsid w:val="002572A9"/>
+    <w:rsid w:val="00266AD9"/>
+    <w:rsid w:val="00267502"/>
+    <w:rsid w:val="002702E0"/>
+    <w:rsid w:val="00270AC0"/>
+    <w:rsid w:val="002710B2"/>
+    <w:rsid w:val="002714AA"/>
+    <w:rsid w:val="00273A68"/>
+    <w:rsid w:val="002752E2"/>
+    <w:rsid w:val="00283603"/>
+    <w:rsid w:val="0028536E"/>
+    <w:rsid w:val="002861F3"/>
+    <w:rsid w:val="00287722"/>
+    <w:rsid w:val="0029009C"/>
+    <w:rsid w:val="0029388E"/>
+    <w:rsid w:val="00293E05"/>
+    <w:rsid w:val="002967DD"/>
+    <w:rsid w:val="002A2601"/>
+    <w:rsid w:val="002A44CD"/>
+    <w:rsid w:val="002B0AFE"/>
+    <w:rsid w:val="002B2603"/>
+    <w:rsid w:val="002B4B7E"/>
+    <w:rsid w:val="002B7B19"/>
+    <w:rsid w:val="002C177F"/>
+    <w:rsid w:val="002C620F"/>
+    <w:rsid w:val="002C6309"/>
+    <w:rsid w:val="002D1966"/>
+    <w:rsid w:val="002D2B7A"/>
+    <w:rsid w:val="002D31C1"/>
+    <w:rsid w:val="002D4226"/>
+    <w:rsid w:val="002E0E3D"/>
+    <w:rsid w:val="002E15FF"/>
+    <w:rsid w:val="002E70C1"/>
+    <w:rsid w:val="002F0CC1"/>
+    <w:rsid w:val="002F1A9C"/>
+    <w:rsid w:val="002F556E"/>
+    <w:rsid w:val="002F7641"/>
+    <w:rsid w:val="00300168"/>
+    <w:rsid w:val="00305343"/>
+    <w:rsid w:val="00307120"/>
+    <w:rsid w:val="00307CA1"/>
+    <w:rsid w:val="003106FA"/>
+    <w:rsid w:val="0031444C"/>
+    <w:rsid w:val="00314D17"/>
+    <w:rsid w:val="00314D74"/>
+    <w:rsid w:val="00315266"/>
+    <w:rsid w:val="003225DF"/>
+    <w:rsid w:val="0032538E"/>
+    <w:rsid w:val="00327E51"/>
+    <w:rsid w:val="00330D91"/>
+    <w:rsid w:val="00331132"/>
+    <w:rsid w:val="0033458C"/>
+    <w:rsid w:val="00334776"/>
+    <w:rsid w:val="00335B12"/>
+    <w:rsid w:val="00336902"/>
+    <w:rsid w:val="00342A2D"/>
+    <w:rsid w:val="00344FD1"/>
+    <w:rsid w:val="0035053B"/>
+    <w:rsid w:val="00351B2E"/>
+    <w:rsid w:val="003526B8"/>
+    <w:rsid w:val="00352825"/>
+    <w:rsid w:val="003529C6"/>
+    <w:rsid w:val="00355623"/>
+    <w:rsid w:val="003603F6"/>
+    <w:rsid w:val="00361A2D"/>
+    <w:rsid w:val="00363F7B"/>
+    <w:rsid w:val="00364C3B"/>
+    <w:rsid w:val="003650EA"/>
+    <w:rsid w:val="00365434"/>
+    <w:rsid w:val="00370962"/>
+    <w:rsid w:val="00370A6D"/>
+    <w:rsid w:val="00375838"/>
+    <w:rsid w:val="00377D84"/>
+    <w:rsid w:val="00385E75"/>
+    <w:rsid w:val="00386939"/>
+    <w:rsid w:val="003953C2"/>
+    <w:rsid w:val="003A04B2"/>
+    <w:rsid w:val="003A1A0F"/>
+    <w:rsid w:val="003A265E"/>
+    <w:rsid w:val="003A71A3"/>
+    <w:rsid w:val="003B3AD9"/>
+    <w:rsid w:val="003B45FB"/>
+    <w:rsid w:val="003C1684"/>
+    <w:rsid w:val="003C29C2"/>
+    <w:rsid w:val="003C2E39"/>
+    <w:rsid w:val="003C308F"/>
+    <w:rsid w:val="003C56F0"/>
+    <w:rsid w:val="003C6B21"/>
+    <w:rsid w:val="003C7422"/>
+    <w:rsid w:val="003D1EB5"/>
+    <w:rsid w:val="003D1FA0"/>
+    <w:rsid w:val="003D2198"/>
+    <w:rsid w:val="003D334B"/>
+    <w:rsid w:val="003D4F2D"/>
+    <w:rsid w:val="003D58C9"/>
+    <w:rsid w:val="003D5BB4"/>
+    <w:rsid w:val="003D6CF1"/>
+    <w:rsid w:val="003D7ED1"/>
+    <w:rsid w:val="003E2B7D"/>
+    <w:rsid w:val="003E3B63"/>
+    <w:rsid w:val="003F039B"/>
+    <w:rsid w:val="003F30F4"/>
+    <w:rsid w:val="003F4084"/>
+    <w:rsid w:val="003F4C75"/>
+    <w:rsid w:val="003F4EEE"/>
+    <w:rsid w:val="003F6A3B"/>
+    <w:rsid w:val="00400DA8"/>
+    <w:rsid w:val="00404AFB"/>
+    <w:rsid w:val="00411663"/>
+    <w:rsid w:val="00412720"/>
+    <w:rsid w:val="004162B6"/>
+    <w:rsid w:val="00416860"/>
+    <w:rsid w:val="00417D19"/>
+    <w:rsid w:val="0042044C"/>
+    <w:rsid w:val="00422E0A"/>
+    <w:rsid w:val="00430B0C"/>
+    <w:rsid w:val="004325C6"/>
+    <w:rsid w:val="00434088"/>
+    <w:rsid w:val="0043489E"/>
+    <w:rsid w:val="00434ECA"/>
+    <w:rsid w:val="00435854"/>
+    <w:rsid w:val="00443D0F"/>
+    <w:rsid w:val="004447D4"/>
+    <w:rsid w:val="0044552F"/>
+    <w:rsid w:val="00446488"/>
+    <w:rsid w:val="00447DCC"/>
+    <w:rsid w:val="00447E74"/>
+    <w:rsid w:val="004511F8"/>
+    <w:rsid w:val="004538F5"/>
+    <w:rsid w:val="00453913"/>
+    <w:rsid w:val="0045416C"/>
+    <w:rsid w:val="004563FA"/>
+    <w:rsid w:val="00457A33"/>
+    <w:rsid w:val="00463747"/>
+    <w:rsid w:val="00467043"/>
+    <w:rsid w:val="0047026F"/>
+    <w:rsid w:val="00473DEE"/>
+    <w:rsid w:val="00473FF8"/>
+    <w:rsid w:val="00475816"/>
+    <w:rsid w:val="00476021"/>
+    <w:rsid w:val="004773DC"/>
+    <w:rsid w:val="00483220"/>
+    <w:rsid w:val="00483FE9"/>
+    <w:rsid w:val="00484124"/>
+    <w:rsid w:val="0049323F"/>
+    <w:rsid w:val="00494888"/>
+    <w:rsid w:val="004979CD"/>
+    <w:rsid w:val="004A0BA2"/>
+    <w:rsid w:val="004A15C2"/>
+    <w:rsid w:val="004A1B4D"/>
+    <w:rsid w:val="004A1F89"/>
+    <w:rsid w:val="004A5566"/>
+    <w:rsid w:val="004A6829"/>
+    <w:rsid w:val="004B2DD0"/>
+    <w:rsid w:val="004B5C4F"/>
+    <w:rsid w:val="004B7C51"/>
+    <w:rsid w:val="004C0B42"/>
+    <w:rsid w:val="004C315E"/>
+    <w:rsid w:val="004C35DD"/>
+    <w:rsid w:val="004C3D92"/>
+    <w:rsid w:val="004C5B85"/>
+    <w:rsid w:val="004C65EA"/>
+    <w:rsid w:val="004C6757"/>
+    <w:rsid w:val="004D10E0"/>
+    <w:rsid w:val="004D125E"/>
+    <w:rsid w:val="004D24C5"/>
+    <w:rsid w:val="004D2DD8"/>
+    <w:rsid w:val="004D4D03"/>
+    <w:rsid w:val="004E0EE4"/>
+    <w:rsid w:val="004E10DA"/>
+    <w:rsid w:val="004F13A6"/>
+    <w:rsid w:val="004F3FBE"/>
+    <w:rsid w:val="004F4BC5"/>
+    <w:rsid w:val="004F5E3C"/>
+    <w:rsid w:val="004F7919"/>
+    <w:rsid w:val="004F7D7E"/>
+    <w:rsid w:val="005019B6"/>
+    <w:rsid w:val="00512407"/>
+    <w:rsid w:val="00512D53"/>
+    <w:rsid w:val="00513CA4"/>
+    <w:rsid w:val="0051500A"/>
+    <w:rsid w:val="00515EB6"/>
+    <w:rsid w:val="00515EDC"/>
+    <w:rsid w:val="00516DE0"/>
+    <w:rsid w:val="0052093E"/>
+    <w:rsid w:val="00520C50"/>
+    <w:rsid w:val="0052254F"/>
+    <w:rsid w:val="005240A6"/>
+    <w:rsid w:val="00524405"/>
+    <w:rsid w:val="00527DF6"/>
+    <w:rsid w:val="0053000E"/>
+    <w:rsid w:val="00531754"/>
+    <w:rsid w:val="0053419D"/>
+    <w:rsid w:val="00542ADF"/>
+    <w:rsid w:val="005445D8"/>
+    <w:rsid w:val="0054621D"/>
+    <w:rsid w:val="00547532"/>
+    <w:rsid w:val="00550CFE"/>
+    <w:rsid w:val="00554CE8"/>
+    <w:rsid w:val="00557345"/>
+    <w:rsid w:val="005600AD"/>
+    <w:rsid w:val="00561C14"/>
+    <w:rsid w:val="005624BD"/>
+    <w:rsid w:val="0056254C"/>
+    <w:rsid w:val="00562B8C"/>
+    <w:rsid w:val="00563DC7"/>
+    <w:rsid w:val="005731F8"/>
+    <w:rsid w:val="00575A26"/>
+    <w:rsid w:val="005818AE"/>
+    <w:rsid w:val="00583287"/>
+    <w:rsid w:val="005838F2"/>
+    <w:rsid w:val="0058454C"/>
+    <w:rsid w:val="00584640"/>
+    <w:rsid w:val="00584F76"/>
+    <w:rsid w:val="00584F87"/>
+    <w:rsid w:val="00586A12"/>
+    <w:rsid w:val="00592A6D"/>
+    <w:rsid w:val="00594A16"/>
+    <w:rsid w:val="00597974"/>
+    <w:rsid w:val="005A05C8"/>
+    <w:rsid w:val="005A0A0F"/>
+    <w:rsid w:val="005A41A2"/>
+    <w:rsid w:val="005A48CA"/>
+    <w:rsid w:val="005A4C82"/>
+    <w:rsid w:val="005A54D4"/>
+    <w:rsid w:val="005A72B0"/>
+    <w:rsid w:val="005B568F"/>
+    <w:rsid w:val="005B5E13"/>
+    <w:rsid w:val="005B746D"/>
+    <w:rsid w:val="005C2C49"/>
+    <w:rsid w:val="005C407E"/>
+    <w:rsid w:val="005D642E"/>
+    <w:rsid w:val="005D6974"/>
+    <w:rsid w:val="005D7322"/>
+    <w:rsid w:val="005E2C86"/>
+    <w:rsid w:val="005E61C1"/>
+    <w:rsid w:val="005F02A1"/>
+    <w:rsid w:val="005F6342"/>
+    <w:rsid w:val="005F7167"/>
+    <w:rsid w:val="00604981"/>
+    <w:rsid w:val="006061E3"/>
+    <w:rsid w:val="00607E1E"/>
+    <w:rsid w:val="0061028B"/>
+    <w:rsid w:val="00611CFD"/>
+    <w:rsid w:val="00614C26"/>
+    <w:rsid w:val="0061679C"/>
+    <w:rsid w:val="0061725F"/>
+    <w:rsid w:val="00617F27"/>
+    <w:rsid w:val="00620323"/>
+    <w:rsid w:val="00621F76"/>
+    <w:rsid w:val="00621FDB"/>
+    <w:rsid w:val="00622A43"/>
+    <w:rsid w:val="006236BF"/>
+    <w:rsid w:val="00624459"/>
+    <w:rsid w:val="00630AD3"/>
+    <w:rsid w:val="00631808"/>
+    <w:rsid w:val="00631CF9"/>
+    <w:rsid w:val="00632288"/>
+    <w:rsid w:val="00632798"/>
+    <w:rsid w:val="0063590C"/>
+    <w:rsid w:val="00635C08"/>
+    <w:rsid w:val="006375A3"/>
+    <w:rsid w:val="00645AE5"/>
+    <w:rsid w:val="00646B64"/>
+    <w:rsid w:val="00655306"/>
+    <w:rsid w:val="0065634C"/>
+    <w:rsid w:val="00656634"/>
+    <w:rsid w:val="00657654"/>
+    <w:rsid w:val="006577FB"/>
+    <w:rsid w:val="006641D3"/>
+    <w:rsid w:val="00674F8F"/>
+    <w:rsid w:val="00676A1C"/>
+    <w:rsid w:val="0068322F"/>
+    <w:rsid w:val="006833CE"/>
+    <w:rsid w:val="00683639"/>
+    <w:rsid w:val="00684011"/>
+    <w:rsid w:val="006928C6"/>
+    <w:rsid w:val="00696398"/>
+    <w:rsid w:val="006A0741"/>
+    <w:rsid w:val="006A19D6"/>
+    <w:rsid w:val="006A3054"/>
+    <w:rsid w:val="006A3ABA"/>
+    <w:rsid w:val="006A5B9F"/>
+    <w:rsid w:val="006B12FD"/>
+    <w:rsid w:val="006B5139"/>
+    <w:rsid w:val="006B5407"/>
+    <w:rsid w:val="006C1E53"/>
+    <w:rsid w:val="006C1F8C"/>
+    <w:rsid w:val="006C2226"/>
+    <w:rsid w:val="006D0ACA"/>
+    <w:rsid w:val="006D4518"/>
+    <w:rsid w:val="006D5A92"/>
+    <w:rsid w:val="006D629A"/>
+    <w:rsid w:val="006D7499"/>
+    <w:rsid w:val="006E0F31"/>
+    <w:rsid w:val="006E1A91"/>
+    <w:rsid w:val="006E1E8E"/>
+    <w:rsid w:val="006E3E30"/>
+    <w:rsid w:val="006F0099"/>
+    <w:rsid w:val="006F2909"/>
+    <w:rsid w:val="006F4A53"/>
+    <w:rsid w:val="006F5097"/>
+    <w:rsid w:val="00701523"/>
+    <w:rsid w:val="00702E7A"/>
+    <w:rsid w:val="00707C17"/>
+    <w:rsid w:val="00712ACD"/>
+    <w:rsid w:val="00712F2A"/>
+    <w:rsid w:val="0072078D"/>
+    <w:rsid w:val="00720E23"/>
+    <w:rsid w:val="00720E2B"/>
+    <w:rsid w:val="0072103B"/>
+    <w:rsid w:val="007244DF"/>
+    <w:rsid w:val="0072619C"/>
+    <w:rsid w:val="00730775"/>
+    <w:rsid w:val="00730D51"/>
+    <w:rsid w:val="00733D69"/>
+    <w:rsid w:val="00746F6F"/>
+    <w:rsid w:val="00747D20"/>
+    <w:rsid w:val="007513CE"/>
+    <w:rsid w:val="0075267E"/>
+    <w:rsid w:val="00757337"/>
+    <w:rsid w:val="00757FA8"/>
+    <w:rsid w:val="00763799"/>
+    <w:rsid w:val="0076501E"/>
+    <w:rsid w:val="00765FC8"/>
+    <w:rsid w:val="00767687"/>
+    <w:rsid w:val="00771CB9"/>
+    <w:rsid w:val="00771CD3"/>
+    <w:rsid w:val="0077457F"/>
+    <w:rsid w:val="0077470B"/>
+    <w:rsid w:val="00774F81"/>
+    <w:rsid w:val="00775E7D"/>
+    <w:rsid w:val="00776F17"/>
+    <w:rsid w:val="007800DE"/>
+    <w:rsid w:val="00781B28"/>
+    <w:rsid w:val="00783F84"/>
+    <w:rsid w:val="00785AB2"/>
+    <w:rsid w:val="00786D7D"/>
+    <w:rsid w:val="00790919"/>
+    <w:rsid w:val="0079343B"/>
+    <w:rsid w:val="00794BAE"/>
+    <w:rsid w:val="00797299"/>
+    <w:rsid w:val="007A0C46"/>
+    <w:rsid w:val="007A205B"/>
+    <w:rsid w:val="007A53D5"/>
+    <w:rsid w:val="007A647D"/>
+    <w:rsid w:val="007B33AE"/>
+    <w:rsid w:val="007B3FDA"/>
+    <w:rsid w:val="007B572C"/>
+    <w:rsid w:val="007B5FFD"/>
+    <w:rsid w:val="007B624F"/>
+    <w:rsid w:val="007B75A4"/>
+    <w:rsid w:val="007C0685"/>
+    <w:rsid w:val="007C0941"/>
+    <w:rsid w:val="007C1B5D"/>
+    <w:rsid w:val="007C2631"/>
+    <w:rsid w:val="007C2E44"/>
+    <w:rsid w:val="007D1843"/>
+    <w:rsid w:val="007D4E26"/>
+    <w:rsid w:val="007D5515"/>
+    <w:rsid w:val="007D76BE"/>
+    <w:rsid w:val="007D79BA"/>
+    <w:rsid w:val="007E041A"/>
+    <w:rsid w:val="007E307E"/>
+    <w:rsid w:val="007E30B8"/>
+    <w:rsid w:val="007E6AF7"/>
+    <w:rsid w:val="007F5D71"/>
+    <w:rsid w:val="008003A6"/>
+    <w:rsid w:val="00800BCA"/>
+    <w:rsid w:val="00802624"/>
+    <w:rsid w:val="00802D8D"/>
+    <w:rsid w:val="00805E05"/>
+    <w:rsid w:val="0081351B"/>
+    <w:rsid w:val="008150AC"/>
+    <w:rsid w:val="00815A7D"/>
+    <w:rsid w:val="00816FE9"/>
+    <w:rsid w:val="00820592"/>
+    <w:rsid w:val="00821FDF"/>
+    <w:rsid w:val="00822AD1"/>
+    <w:rsid w:val="008233DF"/>
+    <w:rsid w:val="00823532"/>
+    <w:rsid w:val="00824852"/>
+    <w:rsid w:val="0082534C"/>
+    <w:rsid w:val="008269F9"/>
+    <w:rsid w:val="00826F6E"/>
+    <w:rsid w:val="00830196"/>
+    <w:rsid w:val="0083535D"/>
+    <w:rsid w:val="0083734D"/>
+    <w:rsid w:val="00840C33"/>
+    <w:rsid w:val="008433EE"/>
+    <w:rsid w:val="0084797B"/>
+    <w:rsid w:val="00847A4C"/>
+    <w:rsid w:val="00852C48"/>
+    <w:rsid w:val="00856BFC"/>
+    <w:rsid w:val="00857BF0"/>
+    <w:rsid w:val="00861621"/>
+    <w:rsid w:val="00863619"/>
+    <w:rsid w:val="00863B7C"/>
+    <w:rsid w:val="00866627"/>
+    <w:rsid w:val="008668EE"/>
+    <w:rsid w:val="00867254"/>
+    <w:rsid w:val="00872DBB"/>
+    <w:rsid w:val="00875F57"/>
+    <w:rsid w:val="00876912"/>
+    <w:rsid w:val="00880C76"/>
+    <w:rsid w:val="00886E7C"/>
+    <w:rsid w:val="008903F2"/>
+    <w:rsid w:val="00892DAA"/>
+    <w:rsid w:val="00894DB6"/>
+    <w:rsid w:val="0089687D"/>
+    <w:rsid w:val="00897133"/>
+    <w:rsid w:val="008A170A"/>
+    <w:rsid w:val="008A17D6"/>
+    <w:rsid w:val="008B15EC"/>
+    <w:rsid w:val="008B2EC2"/>
+    <w:rsid w:val="008B407B"/>
+    <w:rsid w:val="008B603A"/>
+    <w:rsid w:val="008B7C1D"/>
+    <w:rsid w:val="008C2F2C"/>
+    <w:rsid w:val="008C30C4"/>
+    <w:rsid w:val="008C3155"/>
+    <w:rsid w:val="008C3913"/>
+    <w:rsid w:val="008C63CF"/>
+    <w:rsid w:val="008C7841"/>
+    <w:rsid w:val="008C7975"/>
+    <w:rsid w:val="008D0CFE"/>
+    <w:rsid w:val="008D0D53"/>
+    <w:rsid w:val="008D429B"/>
+    <w:rsid w:val="008D72A7"/>
+    <w:rsid w:val="008E27C0"/>
+    <w:rsid w:val="008E4411"/>
+    <w:rsid w:val="008F29FB"/>
+    <w:rsid w:val="008F436E"/>
+    <w:rsid w:val="008F5694"/>
+    <w:rsid w:val="00901FEB"/>
+    <w:rsid w:val="00902F37"/>
+    <w:rsid w:val="0090458D"/>
+    <w:rsid w:val="009054C3"/>
+    <w:rsid w:val="009058D6"/>
+    <w:rsid w:val="009060FC"/>
+    <w:rsid w:val="00915458"/>
+    <w:rsid w:val="00916045"/>
+    <w:rsid w:val="009164B1"/>
+    <w:rsid w:val="00924618"/>
+    <w:rsid w:val="00930321"/>
+    <w:rsid w:val="00931B65"/>
+    <w:rsid w:val="00932D4E"/>
+    <w:rsid w:val="0093337D"/>
+    <w:rsid w:val="00935FCB"/>
+    <w:rsid w:val="009372B8"/>
+    <w:rsid w:val="009374A4"/>
+    <w:rsid w:val="0094138D"/>
+    <w:rsid w:val="00941689"/>
+    <w:rsid w:val="009420A7"/>
+    <w:rsid w:val="009425C7"/>
+    <w:rsid w:val="0094284C"/>
+    <w:rsid w:val="009446D0"/>
+    <w:rsid w:val="00944D50"/>
+    <w:rsid w:val="009538B7"/>
+    <w:rsid w:val="00956A47"/>
+    <w:rsid w:val="009576EE"/>
+    <w:rsid w:val="009613C8"/>
+    <w:rsid w:val="00962ECD"/>
+    <w:rsid w:val="00962FE5"/>
+    <w:rsid w:val="00967D35"/>
+    <w:rsid w:val="0097003D"/>
+    <w:rsid w:val="009729DE"/>
+    <w:rsid w:val="00973A13"/>
+    <w:rsid w:val="00974042"/>
+    <w:rsid w:val="00976310"/>
+    <w:rsid w:val="00976484"/>
+    <w:rsid w:val="00977B19"/>
+    <w:rsid w:val="00982937"/>
+    <w:rsid w:val="0098318B"/>
+    <w:rsid w:val="00983A34"/>
+    <w:rsid w:val="00984A93"/>
+    <w:rsid w:val="00984ED2"/>
+    <w:rsid w:val="00990247"/>
+    <w:rsid w:val="00992AA6"/>
+    <w:rsid w:val="0099456E"/>
+    <w:rsid w:val="009945A9"/>
+    <w:rsid w:val="00996EBA"/>
+    <w:rsid w:val="009971C0"/>
+    <w:rsid w:val="009A0D6D"/>
+    <w:rsid w:val="009A33CB"/>
+    <w:rsid w:val="009A5CC6"/>
+    <w:rsid w:val="009A6A8C"/>
+    <w:rsid w:val="009A7236"/>
+    <w:rsid w:val="009A7444"/>
+    <w:rsid w:val="009A771B"/>
+    <w:rsid w:val="009B0F5C"/>
+    <w:rsid w:val="009B3517"/>
+    <w:rsid w:val="009B6163"/>
+    <w:rsid w:val="009B683C"/>
+    <w:rsid w:val="009B74FB"/>
+    <w:rsid w:val="009C40BD"/>
+    <w:rsid w:val="009C64A3"/>
+    <w:rsid w:val="009D09E0"/>
+    <w:rsid w:val="009D37FF"/>
+    <w:rsid w:val="009D5DD5"/>
+    <w:rsid w:val="009D6127"/>
+    <w:rsid w:val="009D65BE"/>
+    <w:rsid w:val="009E0512"/>
+    <w:rsid w:val="009E0729"/>
+    <w:rsid w:val="009E17CA"/>
+    <w:rsid w:val="009E364D"/>
+    <w:rsid w:val="009E41E4"/>
+    <w:rsid w:val="009E48D4"/>
+    <w:rsid w:val="009E52B1"/>
+    <w:rsid w:val="009E6393"/>
+    <w:rsid w:val="009E718A"/>
+    <w:rsid w:val="009F002C"/>
+    <w:rsid w:val="009F33CF"/>
+    <w:rsid w:val="009F3A1B"/>
+    <w:rsid w:val="009F3B4E"/>
+    <w:rsid w:val="009F40C6"/>
+    <w:rsid w:val="009F79FC"/>
+    <w:rsid w:val="00A01E4C"/>
+    <w:rsid w:val="00A0258F"/>
+    <w:rsid w:val="00A1090A"/>
+    <w:rsid w:val="00A1324D"/>
+    <w:rsid w:val="00A13DD5"/>
+    <w:rsid w:val="00A16D43"/>
+    <w:rsid w:val="00A17481"/>
+    <w:rsid w:val="00A221E5"/>
+    <w:rsid w:val="00A26990"/>
+    <w:rsid w:val="00A27C09"/>
+    <w:rsid w:val="00A3358B"/>
+    <w:rsid w:val="00A3502C"/>
+    <w:rsid w:val="00A35D89"/>
+    <w:rsid w:val="00A419C2"/>
+    <w:rsid w:val="00A42EFC"/>
+    <w:rsid w:val="00A443C5"/>
+    <w:rsid w:val="00A50BE0"/>
+    <w:rsid w:val="00A50CAF"/>
+    <w:rsid w:val="00A519FA"/>
+    <w:rsid w:val="00A5415A"/>
+    <w:rsid w:val="00A55A82"/>
+    <w:rsid w:val="00A6008B"/>
+    <w:rsid w:val="00A61C77"/>
+    <w:rsid w:val="00A62D52"/>
+    <w:rsid w:val="00A64344"/>
+    <w:rsid w:val="00A65627"/>
+    <w:rsid w:val="00A70187"/>
+    <w:rsid w:val="00A71715"/>
+    <w:rsid w:val="00A749FE"/>
+    <w:rsid w:val="00A74A41"/>
+    <w:rsid w:val="00A80EA1"/>
+    <w:rsid w:val="00A8280A"/>
+    <w:rsid w:val="00A83D12"/>
+    <w:rsid w:val="00A8572D"/>
+    <w:rsid w:val="00A86F77"/>
+    <w:rsid w:val="00A90DAB"/>
+    <w:rsid w:val="00A91652"/>
+    <w:rsid w:val="00A925C0"/>
+    <w:rsid w:val="00A93F95"/>
+    <w:rsid w:val="00A94410"/>
+    <w:rsid w:val="00A94764"/>
+    <w:rsid w:val="00A94B54"/>
+    <w:rsid w:val="00A94F6E"/>
+    <w:rsid w:val="00A9639A"/>
+    <w:rsid w:val="00A97FC9"/>
+    <w:rsid w:val="00AA000C"/>
+    <w:rsid w:val="00AA351C"/>
+    <w:rsid w:val="00AA578C"/>
+    <w:rsid w:val="00AA654F"/>
+    <w:rsid w:val="00AB07BE"/>
+    <w:rsid w:val="00AB1CFE"/>
+    <w:rsid w:val="00AB380D"/>
+    <w:rsid w:val="00AB5D0E"/>
+    <w:rsid w:val="00AB6E7A"/>
+    <w:rsid w:val="00AC2CC7"/>
+    <w:rsid w:val="00AD5F2F"/>
+    <w:rsid w:val="00AE22BD"/>
+    <w:rsid w:val="00AE6229"/>
+    <w:rsid w:val="00AE6D46"/>
+    <w:rsid w:val="00AF07DD"/>
+    <w:rsid w:val="00AF0A08"/>
+    <w:rsid w:val="00AF2A84"/>
+    <w:rsid w:val="00AF74B7"/>
+    <w:rsid w:val="00B01EAE"/>
+    <w:rsid w:val="00B058FC"/>
+    <w:rsid w:val="00B10593"/>
+    <w:rsid w:val="00B14C8E"/>
+    <w:rsid w:val="00B15772"/>
+    <w:rsid w:val="00B15876"/>
+    <w:rsid w:val="00B225AF"/>
+    <w:rsid w:val="00B22973"/>
+    <w:rsid w:val="00B25460"/>
+    <w:rsid w:val="00B2564C"/>
+    <w:rsid w:val="00B25871"/>
+    <w:rsid w:val="00B26793"/>
+    <w:rsid w:val="00B26F47"/>
+    <w:rsid w:val="00B27B00"/>
+    <w:rsid w:val="00B30AFB"/>
+    <w:rsid w:val="00B3261B"/>
+    <w:rsid w:val="00B35919"/>
+    <w:rsid w:val="00B41CF5"/>
+    <w:rsid w:val="00B43E5E"/>
+    <w:rsid w:val="00B509CC"/>
+    <w:rsid w:val="00B50EB0"/>
+    <w:rsid w:val="00B545E3"/>
+    <w:rsid w:val="00B55286"/>
+    <w:rsid w:val="00B57B01"/>
+    <w:rsid w:val="00B70CFE"/>
+    <w:rsid w:val="00B74398"/>
+    <w:rsid w:val="00B766ED"/>
+    <w:rsid w:val="00B8059A"/>
+    <w:rsid w:val="00B80877"/>
+    <w:rsid w:val="00B85652"/>
+    <w:rsid w:val="00BA20CD"/>
+    <w:rsid w:val="00BA3D6D"/>
+    <w:rsid w:val="00BA5028"/>
+    <w:rsid w:val="00BA514E"/>
+    <w:rsid w:val="00BA737E"/>
+    <w:rsid w:val="00BB2019"/>
+    <w:rsid w:val="00BB707B"/>
+    <w:rsid w:val="00BC1539"/>
+    <w:rsid w:val="00BC3B5B"/>
+    <w:rsid w:val="00BC6842"/>
+    <w:rsid w:val="00BD23AA"/>
+    <w:rsid w:val="00BD58AF"/>
+    <w:rsid w:val="00BD6118"/>
+    <w:rsid w:val="00BE028C"/>
+    <w:rsid w:val="00BE15FA"/>
+    <w:rsid w:val="00BE7EF2"/>
+    <w:rsid w:val="00BF0BA3"/>
+    <w:rsid w:val="00BF177C"/>
+    <w:rsid w:val="00BF18DE"/>
+    <w:rsid w:val="00BF19D6"/>
+    <w:rsid w:val="00BF2713"/>
+    <w:rsid w:val="00BF5070"/>
+    <w:rsid w:val="00BF7B0C"/>
+    <w:rsid w:val="00C00E93"/>
+    <w:rsid w:val="00C02267"/>
+    <w:rsid w:val="00C04ECC"/>
+    <w:rsid w:val="00C070D2"/>
+    <w:rsid w:val="00C103ED"/>
+    <w:rsid w:val="00C1190A"/>
+    <w:rsid w:val="00C164DC"/>
+    <w:rsid w:val="00C17F39"/>
+    <w:rsid w:val="00C204A5"/>
+    <w:rsid w:val="00C21EA5"/>
+    <w:rsid w:val="00C25C5F"/>
+    <w:rsid w:val="00C26303"/>
+    <w:rsid w:val="00C26B3B"/>
+    <w:rsid w:val="00C26DE3"/>
+    <w:rsid w:val="00C27EFE"/>
+    <w:rsid w:val="00C32616"/>
+    <w:rsid w:val="00C332E1"/>
+    <w:rsid w:val="00C33495"/>
+    <w:rsid w:val="00C34703"/>
+    <w:rsid w:val="00C3645A"/>
+    <w:rsid w:val="00C3702B"/>
+    <w:rsid w:val="00C41538"/>
+    <w:rsid w:val="00C42207"/>
+    <w:rsid w:val="00C42D62"/>
+    <w:rsid w:val="00C44715"/>
+    <w:rsid w:val="00C44768"/>
+    <w:rsid w:val="00C451B7"/>
+    <w:rsid w:val="00C45ADD"/>
+    <w:rsid w:val="00C475CD"/>
+    <w:rsid w:val="00C47C8E"/>
+    <w:rsid w:val="00C531C3"/>
+    <w:rsid w:val="00C54D28"/>
+    <w:rsid w:val="00C55E47"/>
+    <w:rsid w:val="00C5660B"/>
+    <w:rsid w:val="00C57E36"/>
+    <w:rsid w:val="00C61445"/>
+    <w:rsid w:val="00C61821"/>
+    <w:rsid w:val="00C63697"/>
+    <w:rsid w:val="00C63A7D"/>
+    <w:rsid w:val="00C63DB7"/>
+    <w:rsid w:val="00C6797C"/>
+    <w:rsid w:val="00C71089"/>
+    <w:rsid w:val="00C80290"/>
+    <w:rsid w:val="00C81A32"/>
+    <w:rsid w:val="00C872F0"/>
+    <w:rsid w:val="00C9149F"/>
+    <w:rsid w:val="00C9619E"/>
+    <w:rsid w:val="00C96719"/>
+    <w:rsid w:val="00C968C7"/>
+    <w:rsid w:val="00C96BE8"/>
+    <w:rsid w:val="00C97245"/>
+    <w:rsid w:val="00C9772F"/>
+    <w:rsid w:val="00CA0B68"/>
+    <w:rsid w:val="00CA12E9"/>
+    <w:rsid w:val="00CA3D6D"/>
+    <w:rsid w:val="00CA5916"/>
+    <w:rsid w:val="00CA6A20"/>
+    <w:rsid w:val="00CB3CC0"/>
+    <w:rsid w:val="00CB3E9F"/>
+    <w:rsid w:val="00CB5899"/>
+    <w:rsid w:val="00CB682D"/>
+    <w:rsid w:val="00CC0C2D"/>
+    <w:rsid w:val="00CC370A"/>
+    <w:rsid w:val="00CC4156"/>
+    <w:rsid w:val="00CC4CE7"/>
+    <w:rsid w:val="00CC4E21"/>
+    <w:rsid w:val="00CC5D0D"/>
+    <w:rsid w:val="00CC738E"/>
+    <w:rsid w:val="00CD03ED"/>
+    <w:rsid w:val="00CD1C90"/>
+    <w:rsid w:val="00CD47EF"/>
+    <w:rsid w:val="00CD706D"/>
+    <w:rsid w:val="00CD7312"/>
+    <w:rsid w:val="00CD7D38"/>
+    <w:rsid w:val="00CE1F23"/>
+    <w:rsid w:val="00CE3586"/>
+    <w:rsid w:val="00CE551B"/>
+    <w:rsid w:val="00CE6400"/>
+    <w:rsid w:val="00CE75DD"/>
+    <w:rsid w:val="00CF2ED7"/>
+    <w:rsid w:val="00CF31FD"/>
+    <w:rsid w:val="00CF41A0"/>
+    <w:rsid w:val="00CF44CB"/>
+    <w:rsid w:val="00CF581A"/>
+    <w:rsid w:val="00CF5E40"/>
+    <w:rsid w:val="00CF6109"/>
+    <w:rsid w:val="00D01194"/>
+    <w:rsid w:val="00D02899"/>
+    <w:rsid w:val="00D046A2"/>
+    <w:rsid w:val="00D07DE3"/>
+    <w:rsid w:val="00D11AD3"/>
+    <w:rsid w:val="00D1201F"/>
+    <w:rsid w:val="00D14727"/>
+    <w:rsid w:val="00D16E3E"/>
+    <w:rsid w:val="00D17F6F"/>
+    <w:rsid w:val="00D22FF1"/>
+    <w:rsid w:val="00D2465F"/>
+    <w:rsid w:val="00D2700F"/>
+    <w:rsid w:val="00D33139"/>
+    <w:rsid w:val="00D3317E"/>
+    <w:rsid w:val="00D33C3A"/>
+    <w:rsid w:val="00D3505A"/>
+    <w:rsid w:val="00D356F8"/>
+    <w:rsid w:val="00D35C6B"/>
+    <w:rsid w:val="00D37A19"/>
+    <w:rsid w:val="00D45095"/>
+    <w:rsid w:val="00D46F24"/>
+    <w:rsid w:val="00D501B0"/>
+    <w:rsid w:val="00D50577"/>
+    <w:rsid w:val="00D518A9"/>
+    <w:rsid w:val="00D52538"/>
+    <w:rsid w:val="00D55A97"/>
+    <w:rsid w:val="00D55E30"/>
+    <w:rsid w:val="00D5780D"/>
+    <w:rsid w:val="00D5798A"/>
+    <w:rsid w:val="00D615F7"/>
+    <w:rsid w:val="00D63BC4"/>
+    <w:rsid w:val="00D65CAA"/>
+    <w:rsid w:val="00D65E59"/>
+    <w:rsid w:val="00D67DFC"/>
+    <w:rsid w:val="00D71FF1"/>
+    <w:rsid w:val="00D728E5"/>
+    <w:rsid w:val="00D74E16"/>
+    <w:rsid w:val="00D75180"/>
+    <w:rsid w:val="00D75CFA"/>
+    <w:rsid w:val="00D7653A"/>
+    <w:rsid w:val="00D7737A"/>
+    <w:rsid w:val="00D82568"/>
+    <w:rsid w:val="00D90CC4"/>
+    <w:rsid w:val="00D95029"/>
+    <w:rsid w:val="00D956D3"/>
+    <w:rsid w:val="00DA1065"/>
+    <w:rsid w:val="00DA6EB5"/>
+    <w:rsid w:val="00DA6EC9"/>
+    <w:rsid w:val="00DB4457"/>
+    <w:rsid w:val="00DC2277"/>
+    <w:rsid w:val="00DC3AAB"/>
+    <w:rsid w:val="00DC4BD1"/>
+    <w:rsid w:val="00DD0188"/>
+    <w:rsid w:val="00DD2D22"/>
+    <w:rsid w:val="00DD2ECA"/>
+    <w:rsid w:val="00DD4EB8"/>
+    <w:rsid w:val="00DD53AB"/>
+    <w:rsid w:val="00DD60F7"/>
+    <w:rsid w:val="00DD7413"/>
+    <w:rsid w:val="00DD7768"/>
+    <w:rsid w:val="00DD7C52"/>
+    <w:rsid w:val="00DE2437"/>
+    <w:rsid w:val="00DE2CA4"/>
+    <w:rsid w:val="00DE3155"/>
+    <w:rsid w:val="00DE3548"/>
+    <w:rsid w:val="00DE3603"/>
+    <w:rsid w:val="00DE42D3"/>
+    <w:rsid w:val="00DE4EC6"/>
+    <w:rsid w:val="00DE5633"/>
+    <w:rsid w:val="00DE7477"/>
+    <w:rsid w:val="00DF2BDE"/>
+    <w:rsid w:val="00DF4EDE"/>
+    <w:rsid w:val="00DF501C"/>
+    <w:rsid w:val="00DF5F76"/>
+    <w:rsid w:val="00DF641D"/>
+    <w:rsid w:val="00DF6E94"/>
+    <w:rsid w:val="00DF7A66"/>
+    <w:rsid w:val="00E05686"/>
+    <w:rsid w:val="00E06980"/>
+    <w:rsid w:val="00E11CF7"/>
+    <w:rsid w:val="00E141B6"/>
+    <w:rsid w:val="00E15D08"/>
+    <w:rsid w:val="00E16FF3"/>
+    <w:rsid w:val="00E175A0"/>
+    <w:rsid w:val="00E2160D"/>
+    <w:rsid w:val="00E24405"/>
+    <w:rsid w:val="00E24815"/>
+    <w:rsid w:val="00E25704"/>
+    <w:rsid w:val="00E271AB"/>
+    <w:rsid w:val="00E31EAE"/>
+    <w:rsid w:val="00E33644"/>
+    <w:rsid w:val="00E3365E"/>
+    <w:rsid w:val="00E34DD2"/>
+    <w:rsid w:val="00E3623B"/>
+    <w:rsid w:val="00E36A5E"/>
+    <w:rsid w:val="00E37444"/>
+    <w:rsid w:val="00E407CA"/>
+    <w:rsid w:val="00E43C4E"/>
+    <w:rsid w:val="00E47892"/>
+    <w:rsid w:val="00E478A0"/>
+    <w:rsid w:val="00E50EA9"/>
+    <w:rsid w:val="00E52273"/>
+    <w:rsid w:val="00E55777"/>
+    <w:rsid w:val="00E5590D"/>
+    <w:rsid w:val="00E55A90"/>
+    <w:rsid w:val="00E56241"/>
+    <w:rsid w:val="00E60017"/>
+    <w:rsid w:val="00E607D5"/>
+    <w:rsid w:val="00E61BA1"/>
+    <w:rsid w:val="00E64B4D"/>
+    <w:rsid w:val="00E65595"/>
+    <w:rsid w:val="00E67223"/>
+    <w:rsid w:val="00E677F5"/>
+    <w:rsid w:val="00E70E31"/>
+    <w:rsid w:val="00E72AF5"/>
+    <w:rsid w:val="00E7393B"/>
+    <w:rsid w:val="00E74CD4"/>
+    <w:rsid w:val="00E77572"/>
+    <w:rsid w:val="00E82870"/>
+    <w:rsid w:val="00E9032A"/>
+    <w:rsid w:val="00E94650"/>
+    <w:rsid w:val="00E9550A"/>
+    <w:rsid w:val="00E958BF"/>
+    <w:rsid w:val="00E974F1"/>
+    <w:rsid w:val="00EA01D6"/>
+    <w:rsid w:val="00EA3C99"/>
+    <w:rsid w:val="00EA51CE"/>
+    <w:rsid w:val="00EA576F"/>
+    <w:rsid w:val="00EA60F1"/>
+    <w:rsid w:val="00EA612D"/>
+    <w:rsid w:val="00EA75CA"/>
+    <w:rsid w:val="00EB08FE"/>
+    <w:rsid w:val="00EB23D3"/>
+    <w:rsid w:val="00EB3FC0"/>
+    <w:rsid w:val="00EC4A1C"/>
+    <w:rsid w:val="00EC4BE5"/>
+    <w:rsid w:val="00EC6330"/>
+    <w:rsid w:val="00EC7FC8"/>
+    <w:rsid w:val="00ED0E07"/>
+    <w:rsid w:val="00ED1FF8"/>
+    <w:rsid w:val="00ED46B2"/>
+    <w:rsid w:val="00EE02B1"/>
+    <w:rsid w:val="00EE0729"/>
+    <w:rsid w:val="00EE163A"/>
+    <w:rsid w:val="00EE3A5B"/>
+    <w:rsid w:val="00EE74C2"/>
+    <w:rsid w:val="00EF525D"/>
+    <w:rsid w:val="00EF5914"/>
+    <w:rsid w:val="00EF73C4"/>
+    <w:rsid w:val="00F003EC"/>
+    <w:rsid w:val="00F0510A"/>
+    <w:rsid w:val="00F05AF8"/>
+    <w:rsid w:val="00F066AA"/>
+    <w:rsid w:val="00F10554"/>
+    <w:rsid w:val="00F13D57"/>
+    <w:rsid w:val="00F14382"/>
+    <w:rsid w:val="00F15048"/>
+    <w:rsid w:val="00F15182"/>
+    <w:rsid w:val="00F1693C"/>
+    <w:rsid w:val="00F16DBA"/>
+    <w:rsid w:val="00F175F0"/>
+    <w:rsid w:val="00F20650"/>
+    <w:rsid w:val="00F20ECF"/>
+    <w:rsid w:val="00F21209"/>
+    <w:rsid w:val="00F21F3C"/>
+    <w:rsid w:val="00F278EE"/>
+    <w:rsid w:val="00F30276"/>
+    <w:rsid w:val="00F35721"/>
+    <w:rsid w:val="00F360E6"/>
+    <w:rsid w:val="00F36D7D"/>
+    <w:rsid w:val="00F37681"/>
+    <w:rsid w:val="00F37864"/>
+    <w:rsid w:val="00F43F8C"/>
+    <w:rsid w:val="00F4732A"/>
+    <w:rsid w:val="00F47756"/>
+    <w:rsid w:val="00F47CEB"/>
+    <w:rsid w:val="00F5213C"/>
+    <w:rsid w:val="00F529A2"/>
+    <w:rsid w:val="00F538D4"/>
+    <w:rsid w:val="00F53C01"/>
+    <w:rsid w:val="00F56095"/>
+    <w:rsid w:val="00F569E8"/>
+    <w:rsid w:val="00F577A4"/>
+    <w:rsid w:val="00F661C0"/>
+    <w:rsid w:val="00F71891"/>
+    <w:rsid w:val="00F72C1D"/>
+    <w:rsid w:val="00F736BB"/>
+    <w:rsid w:val="00F775F8"/>
+    <w:rsid w:val="00F776DC"/>
+    <w:rsid w:val="00F77A76"/>
+    <w:rsid w:val="00F82BBB"/>
+    <w:rsid w:val="00F835CB"/>
+    <w:rsid w:val="00F912FD"/>
+    <w:rsid w:val="00F9286D"/>
+    <w:rsid w:val="00F948AB"/>
+    <w:rsid w:val="00F9513B"/>
+    <w:rsid w:val="00F96C56"/>
+    <w:rsid w:val="00FA1360"/>
+    <w:rsid w:val="00FA2B29"/>
+    <w:rsid w:val="00FA5C05"/>
+    <w:rsid w:val="00FA5ED0"/>
+    <w:rsid w:val="00FA7849"/>
+    <w:rsid w:val="00FB23DC"/>
+    <w:rsid w:val="00FB7073"/>
+    <w:rsid w:val="00FB75FD"/>
+    <w:rsid w:val="00FB76AB"/>
+    <w:rsid w:val="00FC58B7"/>
+    <w:rsid w:val="00FC7D8A"/>
+    <w:rsid w:val="00FD259E"/>
+    <w:rsid w:val="00FD3AA1"/>
+    <w:rsid w:val="00FD3CB5"/>
+    <w:rsid w:val="00FD4410"/>
+    <w:rsid w:val="00FD66C4"/>
+    <w:rsid w:val="00FD7450"/>
+    <w:rsid w:val="00FE1F4C"/>
+    <w:rsid w:val="00FE22C5"/>
+    <w:rsid w:val="00FE5DD3"/>
+    <w:rsid w:val="00FE610E"/>
+    <w:rsid w:val="00FE6BC5"/>
+    <w:rsid w:val="00FE70B7"/>
+    <w:rsid w:val="00FE792F"/>
+    <w:rsid w:val="00FE7BBA"/>
+    <w:rsid w:val="00FF19BA"/>
+    <w:rsid w:val="00FF3EA8"/>
+    <w:rsid w:val="00FF46A8"/>
+    <w:rsid w:val="00FF5D25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2DD2FE14"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{585FF570-4B67-4741-A1A7-361BFCA1EC24}"/>
+  <w14:docId w14:val="5F080643"/>
+  <w15:docId w15:val="{64DBF0BB-5287-4317-9A83-E60E39F1E092}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -14244,235 +20784,148 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...106 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00494390"/>
+    <w:rsid w:val="004C0B42"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B65B50"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00826F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00393238"/>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00393238"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00393238"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00393238"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="480"/>
       <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
@@ -14627,57 +21080,55 @@
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00393238"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
     <w:name w:val="_Equation Caption"/>
     <w:rsid w:val="00393238"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00756FC2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001A4CBA"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
@@ -14692,247 +21143,519 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D875C4"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00D875C4"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00B65B50"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LSA2">
     <w:name w:val="LSA 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B65B50"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="23"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LSA1">
     <w:name w:val="LSA 1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B65B50"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
-        <w:numId w:val="23"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00B65B50"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00920301"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="003D34B0"/>
+    <w:rsid w:val="00C9499A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:rsid w:val="003D34B0"/>
+    <w:rsid w:val="00C9499A"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:rsid w:val="003D34B0"/>
+    <w:rsid w:val="00C9499A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
-    <w:rsid w:val="003D34B0"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C9499A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
-    <w:rsid w:val="003D34B0"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9499A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007916DA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewInsertion">
+    <w:name w:val="DeltaView Insertion"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE3377"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="double"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B66A9"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="CommentText_1"/>
+    <w:rsid w:val="00177A71"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00826F6E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C308F"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF6E94"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE5DD3"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="89"/>
+      <w:ind w:left="76"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
+    <w:name w:val="Header_1"/>
+    <w:rsid w:val="00DE3155"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00DE3155"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00DE3155"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText10">
+    <w:name w:val="CommentText_1_0"/>
+    <w:rsid w:val="00DE3155"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteText1">
+    <w:name w:val="FootnoteText_1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE3155"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
+    <w:name w:val="ListParagraph_1"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3155"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F175F0"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F175F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="146824899">
+    <w:div w:id="8412575">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="662004386">
+    <w:div w:id="68772944">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="743912538">
+    <w:div w:id="142815613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1148983216">
+    <w:div w:id="288781225">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1235242927">
+    <w:div w:id="326053342">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="386611740">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="470026924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="627394082">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="698431444">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="754935628">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1129275764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1190264942">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1802335138">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15161,118 +21884,125 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3204B4BD-B059-4B86-BFDF-179DC0C65548}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AAD99CD-1D45-4300-92A9-4375292DAF33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>37119</Characters>
+  <Pages>28</Pages>
+  <Words>9276</Words>
+  <Characters>54712</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1279</Lines>
-  <Paragraphs>911</Paragraphs>
+  <Lines>455</Lines>
+  <Paragraphs>127</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6456</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42832</CharactersWithSpaces>
+  <CharactersWithSpaces>63861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6456</dc:title>
-  <dc:subject>Subordination Agreement (Affordable)</dc:subject>
+  <dc:subject>Subordination and Standstill Agreement (Public Entity)</dc:subject>
   <dc:creator>Fannie Mae</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>4b51a3ac,14de5f86,7d8e9b19,6d585bc0,38643ef6,65a598c3</vt:lpwstr>
+    <vt:lpwstr>4869d4d,44bea4fa,42e21d18,1501ceca,312156c5,6f59d45,10cbd0,50fae8f1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
-    <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
-    <vt:lpwstr>2025-04-29T19:57:08Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-06T15:43:03Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
-    <vt:lpwstr>82846f11-4b05-4717-b299-13324b8bc937</vt:lpwstr>
+    <vt:lpwstr>c71d8860-157c-4608-a03d-7bf59630b1ab</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x0101003D2D02C647136E4990C53FAF8118DA35</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="iManageFooter">
+    <vt:lpwstr>54668381-v43</vt:lpwstr>
+  </property>
 </Properties>
 </file>