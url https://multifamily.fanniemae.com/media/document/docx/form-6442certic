--- v0 (2025-10-26)
+++ v1 (2026-08-04)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="61E629D9" w14:textId="1D090A02" w:rsidR="0097200C" w:rsidRDefault="0097200C" w:rsidP="0025079E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="none"/>
@@ -143,122 +144,119 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009B56A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Co-Tenants – Single Cap Purchaser</w:t>
       </w:r>
       <w:r w:rsidR="0025079E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703C52C8" w14:textId="77777777" w:rsidR="00E33AAE" w:rsidRPr="00626B85" w:rsidRDefault="00E33AAE" w:rsidP="00E33AAE">
+    <w:p w14:paraId="703C52C8" w14:textId="1CE1E78A" w:rsidR="00E33AAE" w:rsidRPr="00626B85" w:rsidRDefault="00FE1198" w:rsidP="00E33AAE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>This INTEREST RATE CAP RESERVE AND SECURITY AGREEMENT</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2B39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">as amended, restated, replaced, supplemented or otherwise modified from time to time, </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>this “</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">”), dated as of _______________, is by and </w:t>
       </w:r>
       <w:r>
         <w:t>among</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(a) </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>_____________________, a ______________________ (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009B7BFB">
         <w:t xml:space="preserve">individually and collectively, </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
-        <w:t>”)</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">”), </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7BFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: INSERT ALL BORROWERS]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidR="009B7BFB">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>(b) </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>_____________________, a ______________________</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Grantor</w:t>
       </w:r>
       <w:r>
         <w:t>”), and (c) </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> _____________________, a ______________________ (“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
@@ -502,207 +500,228 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: INSERT NUMBER OF CO-TENANTS]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Co-Tenants.  All references to Borrower hereunder shall be deemed to mean all Co-Tenants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E01709B" w14:textId="3D274A28" w:rsidR="00E33AAE" w:rsidRDefault="00E33AAE" w:rsidP="00E33AAE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Grantor is one of the Co-Tenants comprising Borrower under the Mortgage Loan and is the Co-Tenant Representative (as defined in the Loan Agreement) with respect to the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7736760C" w14:textId="27AFC707" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0025079E" w:rsidP="0097200C">
+    <w:p w14:paraId="704DCE1B" w14:textId="77777777" w:rsidR="00FE1198" w:rsidRPr="00626B85" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Since</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> the term of the </w:t>
       </w:r>
       <w:r>
-        <w:t>Initial</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+        <w:t xml:space="preserve">Initial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
         <w:t>Interest Rate Cap</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3868">
         <w:t>(defined below)</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-[...2 lines deleted...]
-      <w:r w:rsidR="00443988">
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve"> acquired by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r>
         <w:t>shorter</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-        <w:t xml:space="preserve"> than the term of the Mortgage Loan, Borrower is required to deposit with Lender </w:t>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve"> than the term of the Mortgage Loan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5C12">
+        <w:t>and the Interest Rate Cap Structure (defined below) requires Borrower to acquire one or more Subsequent Interest Rate Caps (as defined herein) in sequence,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">an amount equal to </w:t>
-[...2 lines deleted...]
-        <w:t>one hundred ten percent (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>Borrower is required to deposit with Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5C12">
+        <w:t xml:space="preserve">, on the Effective Date and from time to time thereafter in advance of the expiration of each Interest Rate Cap (other than the Final Subsequent Interest Rate Cap), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an amount equal to one hundred ten percent (</w:t>
       </w:r>
       <w:r w:rsidRPr="002C4DC1">
         <w:t>110%</w:t>
       </w:r>
-      <w:r w:rsidR="002C4DC1">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> of the amount required </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+        <w:t xml:space="preserve">) of the amount required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">for the acquisition of </w:t>
       </w:r>
-      <w:r w:rsidR="00597C7F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00443988">
+      <w:r>
+        <w:t>the S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>ubsequent Interest Rate Cap</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F15CDA">
-[...9 lines deleted...]
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="003A5C12">
+        <w:t xml:space="preserve">as may be required under the Interest Rate Cap Structure </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(as defined herein)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002C4DC1">
+      <w:r>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-[...3 lines deleted...]
-    <w:p w14:paraId="7F5B9461" w14:textId="2DCA1A5B" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="00E33AAE" w:rsidP="0097200C">
+      <w:r w:rsidRPr="00626B85">
+        <w:t>such deposit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve"> to be held in an escrow account by Lender pursuant to the terms of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E8D0C6" w14:textId="77777777" w:rsidR="00FE1198" w:rsidRPr="00626B85" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grantor, </w:t>
       </w:r>
-      <w:r w:rsidR="00006EBC" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
         <w:t>Borrower</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00006EBC" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> and Lender are entering into this Agreement </w:t>
       </w:r>
-      <w:r w:rsidR="00006EBC">
+      <w:r>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
         <w:t>o (i) evidence Borrower’s obligation to maintain an Interest Rate Cap for the entire term of the Mortgage Loan, (ii) </w:t>
       </w:r>
-      <w:r w:rsidR="00006EBC">
+      <w:r>
         <w:t xml:space="preserve">evidence Borrower’s obligation to </w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">make </w:t>
       </w:r>
-      <w:r w:rsidR="002C4DC1">
+      <w:r>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C4DC1">
+      <w:r>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
         <w:t>eposit</w:t>
       </w:r>
-      <w:r w:rsidR="00C85760">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C85760">
+      <w:r>
         <w:t xml:space="preserve">(as defined below) </w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">for the acquisition of </w:t>
       </w:r>
-      <w:r w:rsidR="002C4DC1">
-[...2 lines deleted...]
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F15CDA">
+      <w:r>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-        <w:t>ubsequent Interest Rate Cap, and (iii) provide further security for Borrower’s obligations under the Loan Documents.</w:t>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>ubsequent Interest Rate Cap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5C12">
+        <w:t xml:space="preserve"> required under the Interest Rate Cap Structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>, and (iii) provide further security for Borrower’s obligations under the Loan Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77584E56" w14:textId="7A4A7358" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOW, THEREFORE, in consideration of the above and the mutual promises contained in this Agreement and for other valuable consideration, including Lender’s making the Mortgage Loan to Borrower, the receipt and sufficiency of which are acknowledged, Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00E33AAE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Grantor,</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Lender agree as follows:</w:t>
       </w:r>
@@ -726,151 +745,164 @@
     </w:p>
     <w:p w14:paraId="5D671300" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The recitals set forth above are incorporated herein by reference as if fully set forth in the body of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5650D179" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>Defined Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7580ED10" w14:textId="77777777" w:rsidR="0097200C" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="7580ED10" w14:textId="432EE143" w:rsidR="0097200C" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>Capitalized terms used and not specifically defined herein shall have the meanings given to such terms in the Loan Agreement.  Unless otherwise defined in this Agreement, terms used in this Agreement that are defined in the UCC shall have the meaning</w:t>
       </w:r>
       <w:r w:rsidR="00137749">
         <w:t xml:space="preserve"> given those terms in the UCC. </w:t>
       </w:r>
+      <w:r w:rsidR="00042EE4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>The following</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> terms in this Agreement shall have the following meanings</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E138468" w14:textId="7880CE4E" w:rsidR="0082128A" w:rsidRDefault="0082128A" w:rsidP="00CE5869">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5869">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Actual Purchased Strike Rate</w:t>
       </w:r>
       <w:r>
         <w:t>” means</w:t>
       </w:r>
       <w:r w:rsidR="002C4DC1">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="002C4DC1" w:rsidRPr="002C4DC1">
         <w:t>actual strike rate for any Interest Rate Cap required pursuant to this Agreement which must not exceed the Required Strike Rate</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0077771B" w14:textId="7DBF6AFF" w:rsidR="002C4DC1" w:rsidRPr="00626B85" w:rsidRDefault="002C4DC1" w:rsidP="00CE5869">
+    <w:p w14:paraId="0077771B" w14:textId="6CC7BB9D" w:rsidR="002C4DC1" w:rsidRPr="00626B85" w:rsidRDefault="002C4DC1" w:rsidP="00CE5869">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002C4DC1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Additional Deposit</w:t>
       </w:r>
+      <w:r w:rsidR="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">” has the meaning set forth in </w:t>
       </w:r>
       <w:r w:rsidR="002E3868">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="002E3868">
         <w:instrText xml:space="preserve"> REF _Ref279144634 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="002E3868">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00077CCA">
         <w:t>Section 3.02</w:t>
       </w:r>
       <w:r w:rsidR="002E3868">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D41118">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D41118">
         <w:instrText xml:space="preserve"> REF _Ref160533035 \n \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00D41118">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00077CCA">
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidR="00D41118">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="00EE7866">
+        <w:t xml:space="preserve"> of this Agreement</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCB84E3" w14:textId="74F05EFC" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">” means the items listed in </w:t>
       </w:r>
       <w:r w:rsidR="0097153D">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0097153D">
         <w:instrText xml:space="preserve"> REF _Ref279144583 \n \h </w:instrText>
@@ -939,121 +971,141 @@
         <w:t>of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B5E318" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Collateral Liens</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>” means any lien, security interest, option or other charge or encumbrance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D5AF1C" w14:textId="47D7A0BE" w:rsidR="0097200C" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Counterparty</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>” means (a) an interest rate cap provider acceptable to Lender under the Interest Rate Cap Documents, or (b) a counterparty on any list of acceptable counterparties for interest rate caps of the type required by this Agreement maintained by Lender, as any such list may be modified by Lender from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363E6D65" w14:textId="5EE547C8" w:rsidR="002C4DC1" w:rsidRPr="00626B85" w:rsidRDefault="002C4DC1" w:rsidP="002C4DC1">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002C4DC1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Deposits</w:t>
       </w:r>
       <w:r>
         <w:t>” means, individually and collectively, the Initial Deposit and any Additional Deposits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67ABC97E" w14:textId="18D08D15" w:rsidR="0097200C" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Event of Default</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">” has the meaning set forth in </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:instrText xml:space="preserve"> REF _Ref279144625 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00077CCA">
         <w:t>Section 7.01</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7289D456" w14:textId="77777777" w:rsidR="00F37A84" w:rsidRPr="00626B85" w:rsidRDefault="00F37A84" w:rsidP="00F37A84">
+    <w:p w14:paraId="2E58B765" w14:textId="05C74BAB" w:rsidR="00FE1198" w:rsidRPr="00FE1198" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_cp_change_13"/>
+      <w:r w:rsidRPr="00FE1198">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Final Subsequent Interest Rate Cap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:t>” means the last Subsequent Interest Rate Cap that Borrower is required to purchase under the Interest Rate Cap Structure, having a Subsequent Interest Rate Cap Term that terminates not earlier than the Maturity Date. No Deposit is required with respect to any Interest Rate Cap after the purchase of the Final Subsequent Interest Rate Cap.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="1C8066D3" w14:textId="77777777" w:rsidR="00FE1198" w:rsidRPr="00626B85" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37A84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Initial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">” means </w:t>
@@ -1070,142 +1122,176 @@
       <w:r w:rsidRPr="00626B85">
         <w:t>percent (1</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>0%)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>of the cost, as reasonably estimated by Lender</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as of the Effective Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">, to obtain </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
-        <w:t xml:space="preserve"> required Subsequent Interest Rate Cap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="445DDE95" w14:textId="737C6984" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve"> Subsequent Interest Rate Cap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5C12">
+        <w:t xml:space="preserve"> required under the Interest Rate Cap Structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F56AEC" w14:textId="77777777" w:rsidR="00FE1198" w:rsidRPr="00626B85" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Initial Interest Rate Cap</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
-        <w:t xml:space="preserve">” means the initial Interest Rate Cap purchased by Borrower </w:t>
-[...5 lines deleted...]
-        <w:t>and pledged to Lender as collateral support for</w:t>
+        <w:t xml:space="preserve">” means the initial Interest Rate Cap purchased by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Grantor and pledged to Lender as collateral support for</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Mortgage </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>Loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6030E4FA" w14:textId="3F32D849" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="56139109" w14:textId="77777777" w:rsidR="00FE1198" w:rsidRPr="00626B85" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Initial Interest Rate Cap Term</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">” means the period </w:t>
       </w:r>
-      <w:r w:rsidR="00356783">
+      <w:r>
         <w:t>during</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> which the Initial Interest Rate Cap shall be in effect, beginning on or prior to the Effective Date and terminating not earlier than the first to occur of (</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">) the last day of the </w:t>
       </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DA39B3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>thirty-sixth (36th)</w:t>
       </w:r>
-      <w:r w:rsidR="00DA39B3" w:rsidRPr="00DA39B3">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA39B3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5C12">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[twenty-fourth (24th)] </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA39B3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>ull calendar month thereafter and (</w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>) the Maturity Date.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4ECD2568" w14:textId="67C15BAA" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B03D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT “THIRTY-SIXTH (36TH)” WHEN THE INITIAL INTEREST RATE CAP TERM IS 3 YEARS; INSERT “TWENTY-FOURTH (24TH)” WHEN THE INITIAL INTEREST RATE CAP TERM IS 2 YEARS.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECD2568" w14:textId="47AFF40A" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00FE1198">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Interest Rate Cap</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00307DB2" w:rsidRPr="00307DB2">
         <w:t xml:space="preserve">means any interest rate cap purchased by </w:t>
       </w:r>
       <w:r w:rsidR="00E33AAE">
         <w:t>Grantor</w:t>
       </w:r>
       <w:r w:rsidR="00307DB2" w:rsidRPr="00307DB2">
         <w:t xml:space="preserve"> in connection with the Mortgage Loan</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
@@ -1299,5332 +1385,4208 @@
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ccount</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">means </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an interest-bearing account which meets the standards for custodial accounts as required by Lender from time to time.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7E880D59" w14:textId="306FFD6C" w:rsidR="00FE1198" w:rsidRPr="00FE1198" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_cp_change_21"/>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Interest Rate Cap Structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the schedule of Interest Rate Caps that Borrower is required to acquire, maintain and pledge to Lender over the term of the Mortgage Loan, consisting of the Initial Interest Rate Cap followed by one or more Subsequent Interest Rate Caps purchased in sequence, as approved by Fannie Mae and selected below. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: MODIFY </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>AS NECESSARY, TO REFLECT THE APPLICABLE INTEREST RATE CAP STRUCTURE APPROVED BY FANNIE MAE IN THE QUOTE. FOR EXAMPLE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FOR A 5-YEAR SARM WITH A 3-2 STRUCTURE, INSERT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Initial Interest Rate Cap with an Initial Interest Rate Cap Term of three (3) years, followed by one (1) Subsequent Interest Rate Cap with a term of two (2) years (which is the Final Subsequent Interest Rate Cap).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>FOR A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-YEAR SARM WITH A 2-2-1 STRUCTURE, INSERT: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Initial Interest Rate Cap with an Initial Interest Rate Cap Term of two (2) years, followed by a first Subsequent Interest Rate Cap with a term of two (2) years, followed by a second Subsequent Interest Rate Cap with a term of one (1) year (which is the Final Subsequent Interest Rate Cap)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>FOR A 10-YEAR SARM WITH A 3-3-3-1 STRUCTURE, INSERT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00400C30">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Initial Interest Rate Cap with an Initial Interest Rate Cap Term of three (3) years, followed by two (2) Subsequent Interest Rate Caps each with a term of three (3) years, followed by a fourth Subsequent Interest Rate Cap with a term of one (1) year (which is the Final Subsequent Interest Rate Cap).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DRAFT THE APPROPRIATE STRUCTURE BASED ON THESE EXAMPLES.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1198">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  In each case, the Subsequent Interest Rate Cap Term of the Final Subsequent Interest Rate Cap shall not terminate earlier than the Maturity Date.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
     <w:p w14:paraId="200F9E87" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>” means the date by which the Counterparty requires payment of the Purchase Price.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12416E4C" w14:textId="2CC0556A" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Payments</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>” means any and all moneys payable to Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00E33AAE">
         <w:t xml:space="preserve"> or Grantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>, from time to time, pursuant to the Interest Rate Cap Documents by the Counterparty, whether credited to the Interest Rate Cap Reserve Escrow Account, held in the course of payment or collection by Lender, or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7331177F" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="383858E5" w14:textId="77777777" w:rsidR="00FE1198" w:rsidRPr="00626B85" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk155346003"/>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Purchase Price</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
-        <w:t>” means the purchase price of the Subsequent Interest Rate Cap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D5F64B0" w14:textId="72307818" w:rsidR="0097200C" w:rsidRPr="00465D09" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006463A">
+        <w:t>, with respect to each Subsequent Interest Rate Cap,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve"> the purchase price of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve"> Subsequent Interest Rate Cap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B70F2C" w14:textId="77777777" w:rsidR="00FE1198" w:rsidRPr="00465D09" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Required</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Strike Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">” means </w:t>
       </w:r>
       <w:r w:rsidRPr="00382578">
         <w:t>_________ percent (_____%)</w:t>
       </w:r>
-      <w:r w:rsidR="001D3EA7">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DA39B3">
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: FOR A MORTGAGE LOAN WITH A PARTIAL INTEREST ONLY TERM INSERT THE FOLLOWING IN LIEU OF THE FOREGOING: </w:t>
+      </w:r>
+      <w:r>
+        <w:t> “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Requi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>red</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00465D09">
+      <w:r w:rsidRPr="00465D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">[DRAFTING NOTE: FOR A MORTGAGE LOAN WITH A PARTIAL INTEREST-ONLY TERM INSERT THE FOLLOWING IN LIEU OF THE FOREGOING: </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00465D09">
+        <w:t>Strike Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t>” means (a)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t>for the Initial Interest Rate Cap, ____________ percent (_______%), and (b)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t xml:space="preserve"> Subsequent Interest Rate Cap, (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t xml:space="preserve">if the remaining Interest Only Term will terminate on or after the termination date of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t>Subsequent Interest Rate Cap Term, ______________ percent (______%) or (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t xml:space="preserve">if the remaining Interest Only Term will terminate before the termination date of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D09">
+        <w:t>Subsequent Interest Rate Cap Term, ______________ percent (_____%)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCDFDD9" w14:textId="19513E9F" w:rsidR="00FE1198" w:rsidRPr="00626B85" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Requi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00465D09" w:rsidRPr="00465D09">
+        <w:t>Subsequent Interest Rate Cap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve">subsequent Interest Rate Cap required to be purchased and pledged to Lender pursuant </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7079">
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006463A">
+        <w:t xml:space="preserve">Interest Rate Cap Structure and the other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>terms of this Agreement.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006463A">
+        <w:t>The Interest Rate Cap Structure may require Borrower to purchase more than one Subsequent Interest Rate Cap in sequence, and each such cap is a Subsequent Interest Rate Cap for all purposes of this Agreement, including the Final Subsequent Interest Rate Cap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42905921" w14:textId="77777777" w:rsidR="00FE1198" w:rsidRPr="00ED13B0" w:rsidRDefault="00FE1198" w:rsidP="00FE1198">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>red</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00465D09" w:rsidRPr="00465D09">
+      </w:pPr>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subsequent Interest Rate Cap Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006463A">
+        <w:t>, with respect to each Subsequent Interest Rate Cap,</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00465D09" w:rsidRPr="00465D09">
-[...71 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00626B85">
+        <w:t>the period beginning on or prior to the termination date of the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006463A">
+        <w:t>Interest Rate Cap immediately preceding it in the Interest Rate Cap Structure (whether the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve"> Interest Rate Cap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006463A">
+        <w:t xml:space="preserve">or a prior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006463A">
         <w:lastRenderedPageBreak/>
-        <w:t>“</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00014BDD">
+        <w:t xml:space="preserve">Subsequent Interest Rate Cap) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve">and terminating </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...35 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk155346003"/>
+      <w:r w:rsidRPr="0006463A">
+        <w:t xml:space="preserve">the date required by the Interest Rate Cap Structure; provided that the Subsequent Interest Rate Cap Term of the Final Subsequent Interest Rate Cap shall not terminate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>earlier than the Maturity Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5527DE92" w14:textId="021544BB" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>” means the</w:t>
       </w:r>
       <w:r w:rsidR="00D04C0E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00651BF8">
         <w:t xml:space="preserve">applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:t>Uniform Commercial Code</w:t>
       </w:r>
       <w:r w:rsidR="00651BF8">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="75925C3B" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="007E354E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:br/>
         <w:t>TERMS OF INTEREST RATE CAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE9316F" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t>General Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1A1550" w14:textId="27618AD2" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="2F1A1550" w14:textId="6B671971" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="748"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve">To protect against fluctuations in interest rates during the term of the Mortgage Loan, </w:t>
       </w:r>
       <w:r w:rsidR="00E33AAE">
         <w:t>Grantor</w:t>
       </w:r>
       <w:r w:rsidR="00E33AAE" w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E33AAE">
-[...3 lines deleted...]
-        <w:t>Borrower shall make arrangements for an Interest Rate Cap to be in place and maintained at all times with respect to the Mortgage Loan in accordance with the following terms and conditions:</w:t>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00626B85">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00626B85">
+        <w:t xml:space="preserve"> for an Interest Rate Cap to be in place and maintained at all times with respect to the Mortgage Loan in accordance with the following terms and conditions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B07B6D" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Term.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7BC484" w14:textId="50184BC9" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="659E11B3" w14:textId="44ED9B2B" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00400C30" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...36 lines deleted...]
-    <w:p w14:paraId="262EAD1C" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:r w:rsidRPr="00400C30">
+        <w:t xml:space="preserve">If any Interest Rate Cap then in effect (whether the Initial Interest Rate Cap or a Subsequent Interest Rate Cap) terminates prior to the Maturity Date of the Mortgage Loan, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7BFB" w:rsidRPr="009B7BFB">
+        <w:t xml:space="preserve">Borrower (or Grantor on behalf of Borrower) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400C30">
+        <w:t>agrees to enter into the Subsequent Interest Rate Cap in accordance with the Interest Rate Cap Structure and the terms of this Agreement, and to continue to do so until a Subsequent Interest Rate Cap (which shall be the Final Subsequent Interest Rate Cap) is in effect through the Maturity Date.  Each Subsequent Interest Rate Cap shall be in effect for its Subsequent Interest Rate Cap Term</w:t>
+      </w:r>
+      <w:r w:rsidR="00D950C1" w:rsidRPr="00D950C1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C19F9EF" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notional Amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B3C4A4" w14:textId="4B4E6F88" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="0B9633F9" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...27 lines deleted...]
-    <w:p w14:paraId="768BADA1" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>The notional amount of the Initial Interest Rate Cap shall be equal to the original principal balance of the Mortgage Loan for the entire term of the Initial Interest Rate Cap.  The notional amount of any Subsequent Interest Rate Cap shall be equal to the outstanding principal balance of the Mortgage Loan at the time that the Subsequent Interest Rate Cap is to become effective for the entire term of the Subsequent Interest Rate Cap.  Unless otherwise agreed by Lender, the notional amount of any Interest Rate Cap shall not amortize over its term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C548B89" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Strike Rate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6790E276" w14:textId="43D55384" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0082128A" w:rsidP="0097200C">
+    <w:p w14:paraId="7279C375" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-    <w:p w14:paraId="3C4CB524" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>The Actual Purchased Strike Rate for each Interest Rate Cap shall be equal to or less than the Required Strike Rate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444C64A7" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Interest Rate Cap Documents and Counterparty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CDEB9C" w14:textId="1F0142F1" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="41BE2BF7" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>All Interest Rate Caps shall be evidenced, governed and secured on terms and conditions pursuant to Interest Rate Cap Documents between Grantor and the Counterparty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A97FA4" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Payments Made under Interest Rate Cap.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254DE305" w14:textId="45207624" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="7C929968" w14:textId="37E0DD16" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">The Interest Rate Cap Documents shall require the Counterparty to make all </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA037F">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>ayments due under the Interest Rate Cap directly to Lender for so long as the Interest Rate Cap is subject</w:t>
+      </w:r>
+      <w:r w:rsidR="00396924">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">to the pledge established hereunder.  Such </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA037F">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">ayments will be paid over to Borrower or Grantor only if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> there is no Event of Default, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> Lender has received payment in full for all amounts due on the Mortgage Loan as required by the Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F141B07" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Ref279141743"/>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Rights and Remedies under Interest Rate Cap Documents.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="1615CD8F" w14:textId="6546D864" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="615D92EA" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>For so long as an Interest Rate Cap is pledged as collateral for the Mortgage Loan pursuant to the terms of this Agreement, Grantor or Borrower shall not exercise any right or remedy under any Interest Rate Cap Documents without Lender’s prior written consent and shall exercise its rights and remedies under the Interest Rate Cap Documents as directed by Lender in writing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve">Rights and remedies under the Interest Rate Cap Documents include, but are not limited to, any right to designate an “Early Termination Date” or otherwise terminate the Interest Rate Cap due to the occurrence of a “Termination Event,” an “Additional Termination Event” or an “Event of Default.”  All capitalized terms appearing in this </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> REF _Ref279141743 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00077CCA">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 2.03</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> in quotation marks are used as defined in the Interest Rate Cap Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7BA1EB" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5DD9FDC3" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Termination of Interest Rate Cap.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFF8C56" w14:textId="2838D5B9" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="00E33AAE" w:rsidP="0097200C">
+    <w:p w14:paraId="0EE90B1E" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="OLE_LINK1"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>Borrower shall not terminate, transfer or consent to any transfer of any existing Interest Rate Cap without Lender’s prior written consent</w:t>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Grantor or Borrower shall not terminate, transfer or consent to any transfer of any existing Interest Rate Cap without Lender’s prior written consent</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-[...14 lines deleted...]
-      <w:r w:rsidR="0097200C">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">; provided, however, that if, and at such time as any amounts due and owing on the Mortgage Loan as required by the Loan Documents are paid in full or if the Mortgage Loan is converted to a fixed rate of interest, Grantor or Borrower shall have the right to terminate the existing Interest Rate Cap in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0097200C">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> REF _Ref279144644 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="0097200C">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00077CCA">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 8.02</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0097200C">
-[...5 lines deleted...]
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> of this Agreement.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If an Interest Rate Cap unexpectedly and unavoidably </w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-[...161 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>terminates or terminates for any reason on a date other than its scheduled expiration date without the prior written consent of Lender, Grantor or Borrower shall, within ten (10) Business Days of such termination, obtain a replacement Interest Rate Cap satisfying the requirements of this Agreement.  Any failure to obtain such replacement Interest Rate Cap within such ten (10) Business Day period shall be an Event of Default under Section 14.01(a) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5C393E" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
         <w:t>INTEREST RATE CAP RESERVE ESCROW ACCOUNT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E2BC14" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="760CD3F7" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Obligation to Maintain Interest Rate Cap Reserve Escrow Account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00563D76" w14:textId="0D52E2F7" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="00C63DC6" w:rsidP="0097200C">
+    <w:p w14:paraId="652C9FC4" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
-      </w:pPr>
-[...36 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">On or prior to the Effective Date, Grantor or Borrower (as applicable) shall deposit the Initial Deposit with Lender into the Interest Rate Cap Reserve Escrow Account.  For so long as any Interest Rate Cap acquired and pledged in accordance with this Agreement terminates prior to the Maturity Date, Lender shall hold the Deposits in the Interest Rate Cap Reserve Escrow Account to provide a cash reserve for the purchase of the Subsequent Interest Rate Cap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>required under the Interest Rate Cap Structure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFA17EA" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Ref279144634"/>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Adjustments to Interest Rate Cap Reserve Escrow Account</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Adjustments to Interest Rate Cap Reserve Escrow Account; Additional Deposits.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="2DC31787" w14:textId="7C73586B" w:rsidR="00642294" w:rsidRDefault="0097200C" w:rsidP="00642294">
+    <w:p w14:paraId="4474538F" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...17 lines deleted...]
-      <w:r w:rsidR="00C6490F" w:rsidRPr="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>At the end of each six (6) month period following the date of this Agreement (each date individually, the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date of Determination</w:t>
       </w:r>
-      <w:r w:rsidR="00C6490F">
-[...117 lines deleted...]
-    <w:p w14:paraId="5352A052" w14:textId="4DE7EA8F" w:rsidR="002E3868" w:rsidRPr="00626B85" w:rsidRDefault="002E3868" w:rsidP="002E3868">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>”), Lender shall estimate one hundred ten percent (110%) of the cost of the Subsequent Interest Rate Cap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required under the Interest Rate Cap Structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>.  If the strike rate for the Interest Rate Cap then in effect was calculated on an Interest Only basis, but the Required Strike Rate for the Subsequent Interest Rate Cap is calculated on an amortizing basis, then the cost of the Subsequent Interest Rate Cap required under the Interest Rate Cap Structure calculated on an amortizing basis must be used when determining escrow funding levels.  If Lender estimates that the amount that will be on deposit in the Interest Rate Cap Reserve Escrow Account when the Subsequent Interest Rate Cap required under the Interest Rate Cap Structure must be purchased will be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB66FFD" w14:textId="7D8600C3" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="002E3868">
-[...17 lines deleted...]
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">more than one hundred ten percent (110%) of the then current estimate for the purchase of the Subsequent Interest Rate Cap with the Subsequent Interest Rate Cap Term required by the Interest Rate Cap Structure, then Lender, at Borrower’s election, shall either </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A045F5">
-[...20 lines deleted...]
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> retain such overage in the Interest Rate Cap Reserve Escrow Account, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00712EB0">
-[...54 lines deleted...]
-    <w:p w14:paraId="23DD3FF5" w14:textId="208F6333" w:rsidR="002E3868" w:rsidRPr="00626B85" w:rsidRDefault="002E3868" w:rsidP="002E3868">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> return such overage in one payment to Borrower no later than the date forty-five (45) days after the applicable Date of Determination, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF30AFD" w14:textId="400561A8" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Ref160533035"/>
-      <w:r w:rsidRPr="002E3868">
-[...20 lines deleted...]
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">less than one hundred ten percent (110%) of the then current estimate for the purchase of </w:t>
+      </w:r>
+      <w:r w:rsidR="00400C30">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Subsequent Interest Rate Cap with </w:t>
+      </w:r>
+      <w:r w:rsidR="00400C30">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> Subsequent Interest Rate Cap Term required by </w:t>
+      </w:r>
+      <w:r w:rsidR="00400C30">
+        <w:t>the Interest Rate Cap Structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">, then Borrower shall elect to either </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Ref161659677"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E21A88">
-[...56 lines deleted...]
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> deposit with Lender one payment equal to the total sum of such shortfall amount no later than the date forty-five (45) days after the Date of Determination, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Ref161659693"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A045F5">
-[...41 lines deleted...]
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> shall deposit with Lender, with each monthly payment due on the Mortgage Loan, equal installments of the total sum necessary to fully fund such shortfall amount on or before the next Date of Determination (either </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> REF _Ref161659677 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F15DD9">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> REF _Ref161659693 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F15DD9">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>, the “</w:t>
       </w:r>
-      <w:r w:rsidR="00F15DD9" w:rsidRPr="00547C4B">
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Additional Deposits</w:t>
       </w:r>
-      <w:r w:rsidR="00F15DD9">
-[...8 lines deleted...]
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">”).  In the event that Borrower elects </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> REF _Ref161659693 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidR="00C971DE">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C6490F">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> in the foregoing sentence, Borrower shall continue to make the Additional Deposits at the level required on the Date of Determination for the most recent six (6) month period until Lender delivers written notice of a change in the amount of the Additional Deposit.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="2DFBED68" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="78F949B9" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>For the avoidance of doubt, Borrower or Grantor (on behalf of Borrower) shall be required to purchase any required Subsequent Interest Rate Cap in accordance with the terms of this Agreement even if the funds on deposit in the Interest Rate Cap Reserve Escrow Account are insufficient to cover the cost of such purchase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8E38CB" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Ref279141901"/>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Terms of Interest Rate Cap Reserve Escrow Account.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="34CF6CD3" w14:textId="19F2372A" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="01257D85" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Lender shall deposit the Deposits into the Interest Rate Cap Reserve Escrow Account.  Lender or a designated representative of Lender shall have the sole right to make withdrawals from the Interest Rate Cap Reserve Escrow Account.  All interest earned on or profits realized from amounts on deposit in the Interest Rate Cap Reserve Escrow Account shall be added to and become part of the Interest Rate Cap Reserve Escrow.  Lender shall not be responsible for any losses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:lastRenderedPageBreak/>
+        <w:t>resulting from the investment of the Interest Rate Cap Reserve Escrow or for obtaining any specific level or percentage of earnings on such investment.  If applicable law requires and provided no Event of Default exists under any of the Loan Documents, Lender shall pay to Borrower the interest earned on the Interest Rate Cap Reserve Escrow on January 1 of each year.  Otherwise, all interest earnings shall remain in the Interest Rate Cap Reserve Escrow Account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164D0C85" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Lender’s Duties Regarding the Interest Rate Cap Reserve Escrow Account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E39BF47" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="24E5FC72" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Lender acknowledges that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486BE37B" w14:textId="7C3AF682" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00077CCA">
+    <w:p w14:paraId="26127440" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>it will hold the Deposits and any investments in the Interest Rate Cap Reserve Escrow pursuant to the terms of this Agreement;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E02B39B" w14:textId="7D0FD887" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00077CCA">
+    <w:p w14:paraId="2D027A61" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>it will credit all Deposits and any investments in the Interest Rate Cap Reserve Escrow on its own books and records to the Interest Rate Cap Reserve Escrow Account, subject to the security interests created in this Agreement;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B13DE9" w14:textId="63F2A442" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00077CCA">
+    <w:p w14:paraId="531DA322" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>it will hold all Deposits for the credit of the Interest Rate Cap Reserve Escrow, subject to the security interest and the terms of this Agreement; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A1168B" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00077CCA">
+    <w:p w14:paraId="330820EA" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>it will keep accurate records regarding amounts on deposit in the Interest Rate Cap Reserve Escrow Account and any interest earned on or profits realized from amounts on deposit in the Interest Rate Cap Reserve Escrow Account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EAB8EC" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="59E36CCD" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Irrevocable Deposits in Escrow.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC51B31" w14:textId="5EA1CD0E" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="04D1CC5E" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">All Deposits into the Interest Rate Cap Reserve Escrow Account constitute irrevocable payments in escrow solely for use as described in this Agreement.  Borrower shall not have any control over the use of, or any right to withdraw, any moneys from the Interest Rate Cap Reserve Escrow Account or any proceeds thereof except as provided in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-        <w:instrText xml:space="preserve"> REF _Ref279141890 \r \h </w:instrText>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> REF _Ref279141890 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Section 3.07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> of this Agreement, nor shall Borrower have any right, title or interest in the Interest Rate Cap Reserve Escrow Account, other than Borrower’s right to receive interest pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> REF _Ref279141901 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Section 3.03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F99E818" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Ref279141958"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Request for Disbursement.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="4E69D887" w14:textId="36A3CEC3" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">At least ten (10) Business Days prior to the termination of the Initial Interest Rate Cap or any Subsequent Interest Rate Cap (other than the Final Subsequent Interest Rate Cap), Borrower or Grantor (on behalf of Borrower) shall purchase the Subsequent Interest Rate Cap required under the Interest Rate Cap Structure on terms and conditions satisfactory to Lender in accordance with the terms of this Agreement.  In such event, and provided that funds are available in the Interest Rate Cap Reserve Escrow Account, Borrower shall request a withdrawal from the Interest Rate Cap Reserve Escrow Account to acquire such Subsequent Interest Rate Cap required under the Interest Rate Cap Structure.  Each written request for disbursement from the Interest Rate Cap Reserve Escrow Account shall specify </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> the Purchase Price, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> the name, address, contact name, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">telephone number and wiring instructions of the Counterparty, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> the Payment Date, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t> such other information as Lender may require.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA49DF7" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Ref279141890"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Disbursement for Purchase of Subsequent Interest Rate Cap.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="3F4CEE4A" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Upon receipt by Lender of a written request from Borrower in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> REF _Ref279141958 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Section 3.06</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> above, and the determination by Lender that all applicable terms and conditions of this Agreement have been satisfied, Lender shall disburse to the Counterparty of such Subsequent Interest Rate Cap, an amount from the Interest Rate Cap Reserve Escrow Account equal to the lesser of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> the Purchase Price, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t> the amount then on deposit in the Interest Rate Cap Reserve Escrow Account.  In no event shall Lender be obligated to disburse funds from the Interest Rate Cap Reserve Escrow Account if an Event of Default has occurred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>and is continuing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055E5365" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Remaining Balance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB1FA40" w14:textId="499B0DE1" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Borrower’s obligation to make any Deposits hereunder shall cease and terminate upon the earliest of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Ref161659742"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> purchase of the Final Subsequent Interest Rate Cap, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Ref161659750"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> conversion of the Mortgage Loan to a fixed rate of interest, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Ref161659756"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> payment in full of the Mortgage Loan in accordance with the Loan Documents.  Provided no Event of Default has occurred and is continuing, any balance remaining in the Interest Rate Cap Reserve Escrow Account after payment of the Purchase Price of the Final Subsequent Interest Rate Cap shall be delivered to Borrower on or promptly following the Payment Date or </w:t>
+      </w:r>
+      <w:r w:rsidR="00804871">
+        <w:t xml:space="preserve">the date </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>any of the foregoing conditions</w:t>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
-[...68 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk161834146"/>
-[...367 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>are satisfied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDA1156" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
         <w:t>SECURITY INTEREST IN COLLATERAL; FURTHER ASSURANCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2577BA8A" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="34D7F0E7" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Ref279144583"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Security Interest in Collateral.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7D3C0523" w14:textId="798CE281" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="5B418D88" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...33 lines deleted...]
-    <w:p w14:paraId="2E38F116" w14:textId="4194BDFE" w:rsidR="00971290" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>As security for the Indebtedness, Grantor or Borrower (as applicable) hereby grants to Lender, its successors and assigns, a lien and continuing security interest in all of Grantor’s or Borrower’s (as applicable) right, title and interest in and to the following Collateral whether now owned or hereafter acquired:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDF7C69" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Ref279144603"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="029E1B16" w14:textId="75C8ED29" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:bookmarkStart w:id="16" w:name="_Ref279144603"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>the Interest Rate Cap and the Interest Rate Cap Documents representing the Initial Interest Rate Cap;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B4B877" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...16 lines deleted...]
-    <w:p w14:paraId="0681C8C7" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>any Subsequent Interest Rate Cap and the Interest Rate Cap Documents representing the Subsequent Interest Rate Cap;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="44156B7F" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>any and all Payments;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C002D19" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="04C9BECF" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>any residual right, title or interest Borrower may have in the Interest Rate Cap Reserve Escrow Account (to the extent required by this Agreement);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCEE865" w14:textId="555143ED" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="4AA9AC3E" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:lastRenderedPageBreak/>
         <w:t>all Deposits, whether credited to the Interest Rate Cap Reserve Escrow Account, held in the course of payment or collection by Lender, or otherwise;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B650D2" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="6A41A455" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>all interest earned and profits realized on funds in the Interest Rate Cap Reserve Escrow Account;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4751F2" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="734A3A9A" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00D950C1">
         <w:t>all rights, liens and security interests or guarantees now existing or hereafter granted by the Counterparty or any other person to secure or guaranty payment of the Payments due pursuant to the Interest Rate Cap Documents;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011F7999" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="01B70B1A" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>all cash, funds, investments, securities, accounts, general intangibles and all other property held from time to time in the Interest Rate Cap Reserve Escrow Account and all certificates and instruments representing or evidencing any of the foregoing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F889D67" w14:textId="3A97CE38" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="6631A050" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...15 lines deleted...]
-    <w:p w14:paraId="270B4273" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>all rights of Grantor or Borrower under any of the foregoing, including all rights of Grantor or Borrower to the Payments, contract rights and general intangibles now existing or hereafter arising with respect to any or all of the foregoing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DFFBED" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>all documents, writings, books, files, records and other documents arising from or relating to any of the foregoing, whether now existing or hereafter arising;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7601066F" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="63D07BED" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>all extensions, renewals and replacements of the foregoing; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2060D1EA" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="502F2237" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Ref279144606"/>
-      <w:r w:rsidRPr="00626B85">
+      <w:bookmarkStart w:id="17" w:name="_Ref279144606"/>
+      <w:r w:rsidRPr="00D950C1">
         <w:t>all cash and non</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:noBreakHyphen/>
         <w:t>cash proceeds and products of any of the foregoing, including, without limitation, interest, dividends, cash, instruments, proceeds of any insurance, and other property from time to time received, receivable or otherwise distributed or distributable in respect of or in exchange for any or all of the foregoing.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3D61CA5C" w14:textId="0A2B6CA0" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="3B408022" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">TO HAVE AND TO HOLD the Collateral, together with all right, title, interest, powers, privileges and preferences </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>pertaining</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> or incidental thereto, unto Lender, its successors and assigns, forever, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>subject</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>however</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>, to the terms, covenants and conditions herein set forth.  Borrower and Grantor hereby authorize Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest in the Collateral and Borrower and Grantor agree, if Lender so requests, to execute and deliver to Lender such financing statements, continuation statements and amendments.  Borrower shall pay all filing costs and all costs and expenses of any record searches for financing statements that Lender may require.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34805E43" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Further Assurances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0266C6F0" w14:textId="5C04FDFC" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="3BACF5E0" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">At any time and from time to time, at the expense of Borrower, Grantor or Borrower shall promptly give, execute, deliver, file and record any notice, statement, instrument, document, agreement or other paper and do such other acts and things that may be necessary, or that Lender may request, in order to perfect, continue and protect any security interest granted or purported to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:lastRenderedPageBreak/>
+        <w:t>be granted by this Agreement or to enable Lender to exercise and enforce its rights and remedies under this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75615B6D" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Competing Security Arrangements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31994750" w14:textId="5C2F5519" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="00E33AAE" w:rsidP="0097200C">
+    <w:p w14:paraId="32FD689F" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...31 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Grantor and Borrower shall not execute, file, permit to be filed or suffer to remain on file in any jurisdiction any security agreement, financing statement or like agreement or instrument with respect to the Collateral, or any part of the Collateral, naming anyone other than Lender as the secured party.  Grantor and Borrower shall not sell, exchange or transfer or otherwise dispose of any of the Collateral, or any interest in the Collateral, other than any security interest or other lien in favor of Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA377B3" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>No Change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A61923" w14:textId="650DE08D" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="00963F5C" w:rsidP="0097200C">
+    <w:p w14:paraId="2033E300" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Neither Grantor nor Borrower will voluntarily or involuntarily change its principal place of business, chief executive office, name or identity, without at least thirty (30) days prior written notice to Lender, except in the event of a change in principal place of business or chief executive office necessitated by fire, flood or other calamity, in which case such notice shall be provided as soon as practicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019829BB" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Defense of Collateral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BC7973" w14:textId="3C73472F" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="00FD04D3" w:rsidP="0097200C">
+    <w:p w14:paraId="45859D49" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Grantor and Borrower will defend the Collateral against all claims and demands of all persons at any time claiming the same or any interest in the Collateral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EFD5C2" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
         <w:t>DELIVERY OF INTEREST RATE CAP DOCUMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1721F0" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="58E8496B" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Acquisition of Interest Rate Cap; Delivery of Interest Rate Cap Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757DB8E5" w14:textId="6362DCBF" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="00FD04D3" w:rsidP="0097200C">
+    <w:p w14:paraId="625574D2" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Grantor or Borrower, as applicable, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>has,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> on or before the date of this Agreement, executed and delivered the Interest Rate Cap Documents representing the Initial Interest Rate Cap to the Counterparty and has delivered to Lender fully executed originals of such Interest Rate Cap Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036F8C29" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Obligations Remain Absolute.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575ED634" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="6960BBA3" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Nothing contained herein shall relieve Borrower of its primary obligation to pay all amounts due in respect of its obligations on the Mortgage Loan as required by the Loan Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4C60A1" w14:textId="3DDD69EF" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="3F0B45A4" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Subsequent Interest Rate Cap.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4923F53A" w14:textId="799797AC" w:rsidR="0097200C" w:rsidRDefault="00E81068" w:rsidP="0097200C">
+    <w:p w14:paraId="2E7B6DDC" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Borrower or Grantor (on behalf of Borrower) shall, on or before the date each Subsequent Interest Rate Cap is to become Collateral under this Agreement, execute and deliver the Interest Rate Cap Documents representing such Subsequent Interest Rate Cap to the Counterparty and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:lastRenderedPageBreak/>
+        <w:t>deliver to Lender fully executed originals of such Interest Rate Cap Documents to be held under this Agreement as a part of the Collateral.  Each such Subsequent Interest Rate Cap shall be deemed pledged in accordance with this Agreement without any further action required by any party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50325D20" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Consent to Co-Tenant Representative; Replacement Grantor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0325EA45" w14:textId="724AA622" w:rsidR="00FC0141" w:rsidRDefault="00FC0141" w:rsidP="00FC0141">
+    <w:p w14:paraId="372B640D" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Each other Co-Tenant hereby authorizes Co-Tenant Representative to enter into this Agreement and any Supplemental Agreement on behalf of all Co-Tenants comprising Borrower.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6098FBD5" w14:textId="51D153B3" w:rsidR="00FC0141" w:rsidRDefault="00FC0141" w:rsidP="00FC0141">
+    <w:p w14:paraId="16AA0EE2" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t>No Co-Tenant shall dispute the authorization, execution, or enforceability of this Agreement or any replacement interest rate cap reserve and security agreement or Supplemental Agreement executed by the Co-Tenant Representative on behalf of all Co-Tenants pursuant to the Tenancy-in-Common Agreement or this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734A3C97" w14:textId="0F140D95" w:rsidR="00FC0141" w:rsidRPr="00626B85" w:rsidRDefault="00FC0141" w:rsidP="00FC0141">
+    <w:p w14:paraId="1509A482" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve">Notwithstanding anything in this Agreement or the other Loan Documents to the contrary, Lender shall have the right to approve any replacement Grantor under this Agreement.  In addition, it shall be a condition precedent to any Transfer by the Grantor (as Co-Tenant Representative) of all of its interests in the Mortgaged Property or any other replacement of Grantor by another Co-Tenant that </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> such Grantor (as Co-Tenant Representative) shall appoint a replacement Co-Tenant Representative in accordance with the Tenancy in Common Agreement, and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> the Co-Tenant Representative shall </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM  \l 5 </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> assume the existing Interest Rate Cap and this Agreement or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM  \l 5 </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> purchase a replacement Interest Rate Cap and execute and deliver a replacement Interest Rate Cap Documents and a new Interest Rate Cap Reserve and Security Agreement, each in a form acceptable to Lender.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03838BEA" w14:textId="1DF69D4C" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="007E354E">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="2DF8CFBE" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
-        <w:t>REPRESENTATIONS AND WARRANTIES</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="263F6BD1" w14:textId="345CADA2" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="00FD04D3" w:rsidP="0097200C">
+        <w:t>REPRESENTATIONS AND WARRANTIES; covenants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D466E8F" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representations and Warranties of Grantor and Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520C492D" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-        <w:pStyle w:val="AH-BdDblSp5J"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Grantor and Borrower each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>represents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> and warrants to Lender that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C602C66" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="35A446EC" w14:textId="3AF33EBA" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Grantor has paid to the Counterparty the entire cost of the Initial Interest Rate Cap;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509411DB" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...33 lines deleted...]
-    <w:p w14:paraId="7A4197B5" w14:textId="53E98D4D" w:rsidR="00263833" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>the individuals who are signing and delivering this Agreement on behalf of Grantor or Borrower have been duly authorized to do so in accordance with the documents and instruments pursuant to which Grantor or Borrower is organized and which govern the conduct of Grantor’s or Borrower’s business;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7DDF5D" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve">no consent of any other person or entity and no authorization, approval, or other action by, and no notice to or filing with, any governmental authority or regulatory body is required or will be required </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> for the pledge by Grantor or Borrower of the Collateral pursuant to this Agreement or for the execution, delivery or performance of this Agreement by Grantor or Borrower (other than the consent of the Counterparty where such consent has been obtained), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> for the perfection or maintenance of the security interest created hereby (including the first priority nature of such security interest) other than the filing of any financing statement as may be required by the UCC, or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...20 lines deleted...]
-    <w:p w14:paraId="41660200" w14:textId="3D319939" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t> for the execution, delivery or performance of this Agreement by Grantor or Borrower;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EEE6B4" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...10 lines deleted...]
-    <w:p w14:paraId="01678E99" w14:textId="7439395E" w:rsidR="0097200C" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>there are no conditions precedent to the effectiveness of this Agreement or the effectiveness of the Initial Interest Rate Cap that have not been satisfied or waived;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16153ACB" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">the execution and delivery of this Agreement, the performance by Grantor or Borrower of its obligations under this Agreement, and the consummation of the transactions contemplated by this Agreement, do not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> conflict with any provision of the organizational documents of Grantor or Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> conflict with, result in a breach of, or constitute a default (or an event which would, with the passage of time or the giving of notice or both, constitute a default) under, or give rise to a right to terminate, amend, modify, abandon or accelerate, any contract, agreement, promissory note, lease, indenture, instrument or license to which Grantor or Borrower is a party or by which Grantor’s or Borrower’s assets or properties may be bound or affected, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> violate or conflict with any federal, state or local law, statute, ordinance, rule, regulation, order, judgment, decree or arbitration award which is either applicable to, binding upon or enforceable against Grantor or Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> result in or require the creation or imposition of any Collateral Liens upon or with respect to the Collateral, other than Collateral Liens in favor of Lender, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> violate any legally protected right of any Person or give to any Person a right or claim against Grantor or Borrower, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="71A3FCBF" w14:textId="5AAAE3BC" w:rsidR="008273A4" w:rsidRPr="00626B85" w:rsidRDefault="008273A4" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t> require the consent, approval, order or authorization of, or the registration, declaration or filing (except to the extent that the filing of financing statements may be applicable) with, any federal, state or local government entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477D4873" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...18 lines deleted...]
-    <w:p w14:paraId="086E1CF3" w14:textId="73DDD830" w:rsidR="008273A4" w:rsidRDefault="00FD04D3" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>the Counterparty has consented to Borrower’s (or Grantor’s, as applicable) pledge of its rights and interests in the Initial Interest Rate Cap to Lender as security for the Mortgage Loan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C51414A" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="7CD639D4" w14:textId="2BCBA6A7" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="008273A4" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Grantor or Borrower, as applicable, is the sole legal and beneficial owner of, and has and will have good and marketable title to (and has full right and authority to pledge and assign), the Collateral, free and clear of all Collateral Liens (other than in favor of Lender), all fiduciary obligations of any kind and any adverse claim of title thereto and the Collateral is not subject to any offset, right of redemption, defense or counterclaim of a third party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444281BC" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="41756756" w14:textId="2EB8BB54" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>there is no additional security for or any other arrangements or agreements relating to the Interest Rate Cap Documents representing the Initial Interest Rate Cap, except as may have been disclosed to Lender in writing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4677D892" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...9 lines deleted...]
-    <w:p w14:paraId="500A3438" w14:textId="11B32234" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="00FC3A33" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>the security interest of Lender in the Collateral is, or when it attaches shall be, a first priority and perfected security interest.  No financing statement covering the Collateral, or any part of the Collateral (other than any financing statement naming only Lender as the secured party), is outstanding or is on file in any public office for indebtedness or other obligation that has not been fully repaid and satisfied and for which the secured party listed therein has any claim to or lien on the Collateral;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBC399E" w14:textId="611208A0" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FD04D3">
+      <w:r w:rsidRPr="00D950C1">
+        <w:lastRenderedPageBreak/>
+        <w:t>each of Grantor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Borrower is qualified to transact business and is in good standing in the state in which it is formed or organized, the Property Jurisdiction (with respect to Borrower only) and in each other jurisdiction in which</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72499">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>qualification or standing is required according to applicable law to conduct its business with respect to the Mortgaged Property (with respect to Borrower only) and the Interest Rate Cap (with respect to Grantor only)</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7BFB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and where the failure to be so qualified or in good standing would adversely affect Borrower’s operation of the Mortgaged Property, the Grantor’s purchase, ownership, and pledge of the Interest Rate Cap or the validity, enforceability or the ability of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Grantor</w:t>
       </w:r>
-      <w:r w:rsidR="00FD04D3" w:rsidRPr="00626B85">
-[...1 lines deleted...]
-          <w:rStyle w:val="BodyTextChar"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...160 lines deleted...]
-    <w:p w14:paraId="32822A5A" w14:textId="64699420" w:rsidR="0097200C" w:rsidRDefault="00FC0141" w:rsidP="003D4B03">
+        <w:t xml:space="preserve"> or Borrower to perform its obligations under this Agreement or any other Loan Document; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FB67C6" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
-[...65 lines deleted...]
-    <w:p w14:paraId="684FF20C" w14:textId="1BE61A8C" w:rsidR="00661C1B" w:rsidRPr="00626B85" w:rsidRDefault="00FD04D3" w:rsidP="00661C1B">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>neither Grantor nor Borrower has commenced (within the meaning of any Insolvency Laws) a voluntary case, consented to the entry of an order for relief against it in an involuntary case, or consented to the appointment of a receiver or custodian of it or for any part of its property, nor shall a court of competent jurisdiction have entered an order or decree under any Insolvency Law that is for relief against it in an involuntary case or appointed a receiver or custodian for Grantor or Borrower or any part of its property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C8D6B1" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Covenants of Grantor and Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE1343E" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="62201B64" w14:textId="665510AA" w:rsidR="00661C1B" w:rsidRDefault="00661C1B" w:rsidP="00661C1B">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Grantor and Borrower each hereby covenants to Lender that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099E169A" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...36 lines deleted...]
-    <w:p w14:paraId="0E0C2F03" w14:textId="307A53B4" w:rsidR="00EA3855" w:rsidRDefault="00EA3855" w:rsidP="00661C1B">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Borrower or Grantor, as applicable, shall timely pay to the Counterparty the entire cost of each Subsequent Interest Rate Cap purchased after the date hereof in accordance with this Agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D5D0F7" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve">no consent of any other person or entity and no authorization, approval, or other action by, and no notice to or filing with, any governmental authority or regulatory body will be required </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> for the pledge by Borrower or Grantor (on behalf of Borrower) of the Collateral pursuant to this Agreement or for the execution, delivery or performance of this Agreement by Grantor or Borrower (other than the consent of the Counterparty where such consent has been obtained), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> for the perfection or maintenance of the security interest created hereby (including the first priority nature of such security interest) other than the filing of any financing statement as may be required by the UCC, or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...23 lines deleted...]
-    <w:p w14:paraId="075841C6" w14:textId="1497E1D4" w:rsidR="006F46D2" w:rsidRPr="00626B85" w:rsidRDefault="006F46D2" w:rsidP="006F46D2">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t> for the performance of this Agreement by Grantor or Borrower;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BE3DFD" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="5FDFFDE7" w14:textId="600F4B51" w:rsidR="006F46D2" w:rsidRDefault="006F46D2" w:rsidP="006F46D2">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>in connection with the purchase of any Subsequent Interest Rate Cap, there shall be no conditions precedent to the effectiveness of this Agreement with respect to such Subsequent Interest Rate Cap or the effectiveness of the Subsequent Interest Rate Cap that are not satisfied or waived;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5CFDD6" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">neither the performance by Grantor or Borrower of its obligations under this Agreement, nor the consummation of the transactions contemplated by this Agreement, will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> conflict with any provision of the organizational documents of Grantor or Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> conflict with, result in a breach of, or constitute a default (or an event which would, with the passage of time or the giving of notice or both, constitute a default) under, or give rise to a right to terminate, amend, modify, abandon or accelerate, any contract, agreement, promissory note, lease, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">indenture, instrument or license to which Grantor or Borrower is a party or by which Grantor’s or Borrower’s assets or properties may be bound or affected, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> violate or conflict with any federal, state or local law, statute, ordinance, rule, regulation, order, judgment, decree or arbitration award which is either applicable to, binding upon or enforceable against Grantor or Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> result in or require the creation or imposition of any Collateral Liens upon or with respect to the Collateral, other than Collateral Liens in favor of Lender, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> violate any legally protected right of any Person or give to any Person a right or claim against Grantor or Borrower, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="5539C62A" w14:textId="4674BAF5" w:rsidR="006F46D2" w:rsidRDefault="00EF1F91" w:rsidP="00661C1B">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t> require the consent, approval, order or authorization of, or the registration, declaration or filing (except to the extent that the filing of financing statements may be applicable) with, any federal, state or local government entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7082B602" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w14:paraId="3907A1D7" w14:textId="051CA588" w:rsidR="009723FC" w:rsidRDefault="008E4BEC" w:rsidP="00F47DFF">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Grantor and Borrower shall obtain Counterparty consent to Grantor’s pledge of its rights and interests in each Subsequent Interest Rate Cap to Lender as security for the Mortgage Loan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618D5E90" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-    <w:p w14:paraId="1AEA879B" w14:textId="289DA1DA" w:rsidR="00E82951" w:rsidRDefault="00D57469" w:rsidP="00F47DFF">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>with respect to each Subsequent Interest Rate Cap, Borrower or Grantor, as applicable, shall be the sole legal and beneficial owner of, and shall have good and marketable title to (and has full right and authority to pledge and assign), the Collateral, free and clear of all Collateral Liens (other than in favor of Lender), all fiduciary obligations of any kind and any adverse claim of title thereto, and such Collateral shall not be subject to any offset, right of redemption, defense or counterclaim of a third party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0771B3A0" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="52AF3F68" w14:textId="40474BD0" w:rsidR="00E82951" w:rsidRDefault="00E82951" w:rsidP="00661C1B">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>there shall be no additional security for or any other arrangements or agreements relating to the Interest Rate Cap Documents, except as may have been disclosed to, and approved by, Lender in writing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3004B786" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...36 lines deleted...]
-    <w:p w14:paraId="5118F60B" w14:textId="4B30941C" w:rsidR="002C126F" w:rsidRPr="002C126F" w:rsidRDefault="00FC0141" w:rsidP="00661C1B">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">the security interest of Lender in the Collateral </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>when</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> it attaches shall be at all times a first priority and perfected security interest.  No financing statement covering the Collateral, or any part of the Collateral (other than any financing statement naming only Lender as the secured party) shall be outstanding or on file in any public office for indebtedness or other obligation that has not been fully repaid and satisfied and for which the secured party listed therein has any claim to or lien on the Collateral; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40016493" w14:textId="598B6DA4" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:rStyle w:val="BodyTextChar"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>each Grantor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> and Borrower shall remain qualified to transact business and in good standing in the state in which it is formed or organized, in the Property Jurisdiction (with respect to Borrower) and in each other jurisdiction where</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72499">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F2B79">
-[...1 lines deleted...]
-          <w:rStyle w:val="BodyTextChar"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="BodyTextChar"/>
+        <w:t>qualification or standing is required according to applicable law to conduct its business with respect to the Mortgaged Property and where the failure to be so qualified or in good standing would adversely affect Borrower’s operation of the Mortgaged Property or the validity, enforceability or the ability of Borrower or Grantor to perform its obligations under this Agreement or any other Loan Document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107C2D87" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borrower </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="BodyTextChar"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">shall </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="BodyTextChar"/>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+        <w:t>EVENTS OF DEFAULT; RIGHTS AND REMEDIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EB4A85" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">remain </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="BodyTextChar"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Ref279144625"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">qualified to transact business and in good standing in the state in which it is formed or organized, the Property Jurisdiction </w:t>
-[...71 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
         <w:t>Event of Default.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="45A7C49F" w14:textId="425700E9" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="0B9685D2" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>The occurrence of any one or more of the following events shall constitute an “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Event of Default</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...12 lines deleted...]
-    <w:p w14:paraId="502ED35D" w14:textId="0E930CEF" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>” under this Agreement and the Loan Agreement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289870EE" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...34 lines deleted...]
-    <w:p w14:paraId="2F6F7B31" w14:textId="44150B11" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>the failure by Grantor or Borrower to observe and perform any duty, obligation or covenant required to be observed or performed by this Agreement subject to any applicable notice and cure rights provided in this Agreement or the Loan Agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B31114E" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...33 lines deleted...]
-    <w:p w14:paraId="62D5C98F" w14:textId="2355502E" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>any representation or warranty on the part of Grantor or Borrower contained in this Agreement or repeated and reaffirmed in this Agreement proves to be false, inaccurate, or misleading in any material respect when made or deemed made; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2471DC0B" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...19 lines deleted...]
-    <w:p w14:paraId="783F9B50" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>the occurrence of any other Event of Default under any Loan Document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F134B77" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Ref279143659"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remedies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Default.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="6242FA48" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>If any Event of Default under this Agreement has occurred and is continuing:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B36405A" w14:textId="1C4868CE" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="3E888522" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...15 lines deleted...]
-    <w:p w14:paraId="2B4F92F0" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>At the direction of Lender, Grantor or Borrower shall deliver all Collateral to Lender or its designee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16682F30" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Lender may, without further notice, exercise all rights, privileges or options pertaining to the Collateral as if Lender were the absolute owner of such Collateral, upon such terms and conditions as Lender may determine, all without liability except to account for property actually received by Lender, and Lender shall have no duty to exercise any of those rights, privileges or options and shall not be responsible for any failure to do so or delay in so doing; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C4DDA7" w14:textId="13ECA1F7" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="35E70301" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...30 lines deleted...]
-    <w:p w14:paraId="697808B0" w14:textId="331419AC" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00B671A8">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Lender may, subject to the terms of the Interest Rate Cap Documents, exercise in respect of the Collateral, in addition to other rights and remedies provided for in this Agreement or otherwise available to it, all of the rights and remedies of a secured party under the UCC and also may, without notice except as specified below, sell the Collateral at public or private sale, at any of the offices of Lender or elsewhere, for cash, on credit or for future delivery, and upon such other terms as may be commercially reasonable.  Grantor and Borrower agree that, to the extent notice of sale shall be required by applicable law, at least ten (10) days prior notice to Grantor or Borrower of the time and place of any public sale or the time after which any private sale is to be made shall constitute reasonable notification.  Lender shall not be obligated to make any sale of Collateral regardless of notice of sale having been given.  Lender may adjourn any public or private sale from time to time by announcement at the time and place fixed therefor, and such sale may, without further notice, be made at the time and place to which it was so adjourned.  In case of any sale by Lender of any of the Collateral, the Collateral so sold may be retained by Lender until the selling price is paid by the purchaser, but Lender shall not incur any liability in case of failure of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:lastRenderedPageBreak/>
+        <w:t>the purchaser to take up and pay for the Collateral so sold.  In case of any such failure, such Collateral so sold may be again similarly sold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6B0A89" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve">The foregoing rights and remedies </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM  \l 4 </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> shall be cumulative and concurrent, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> may be pursued separately, successively or concurrently against Grantor or Borrower and any other party obligated for the Indebtedness, or against the Collateral, or any other security for the Indebtedness, at the sole discretion of Lender, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> may be exercised as often as occasion therefor shall arise, it being agreed by Grantor and Borrower that the exercise or failure to exercise any of same shall not in any event be construed as a waiver or release thereof or of any other right, remedy or recourse, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t> are intended to be and shall be non-exclusive.  Nothing in this Agreement shall require or be construed to require Lender to accept tender of performance of any of Grantor’s or Borrower’s obligations under this Agreement after the expiration of any time period set forth in this Agreement for the performance of such obligations and the expiration of any applicable cure periods, if any.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77802D6A" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Application of Proceeds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3156F1D6" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="0B5B4142" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Lender shall apply the Collateral or the cash proceeds actually received from any sale or other disposition of the Collateral in its sole and absolute discretion to the following, in any order:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F886253" w14:textId="29BC3157" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="46E33D4B" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve">to reimburse Lender for any amounts due to it pursuant to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> REF _Ref279143659 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00077CCA">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 7.02</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> of this Agreement including the expenses of preparing for sale, selling and the like and to reasonable attorneys’ fees and legal expenses incurred by Lender in connection therewith;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E310436" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="16B3488E" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>to the repayment of all amounts then due and unpaid on the Indebtedness in such order of priority as Lender may determine; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197B616A" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="003D4B03">
+    <w:p w14:paraId="76F32F0C" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>to purchase any required Subsequent Interest Rate Cap that meets the requirements of this Agreement or any of the other Loan Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D54D229" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00B671A8">
+    <w:p w14:paraId="6A60D9CA" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>If the proceeds of sale, collection or other realization of or upon the Collateral are insufficient to cover the costs and expenses of such realization and the payment in full of the Indebtedness, Borrower shall remain liable for the deficiency, except to the extent that Borrower’s liability for payment of the Indebtedness is limited by the terms of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0F40A5" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="20901318" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>No Additional Waiver Implied by One Waiver.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262FB3F0" w14:textId="05A4510E" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="52394B19" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...5 lines deleted...]
-      <w:r w:rsidR="004F2B79" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>If any provision of this Agreement is breached by Grantor or Borrower and thereafter waived by Lender in writing, such waiver shall be limited to the particular breach so waived and shall not be deemed to waive any other breach under this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B02CD94" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Ref279143712"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F2B79">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Appointed Attorney</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Fact.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="780EB15F" w14:textId="278FDEB9" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="004F2B79" w:rsidP="0097200C">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="35959C41" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...53 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Grantor and Borrower hereby appoint Lender, through any duly authorized officer of Lender, as Grantor’s and Borrower’s attorney-in-fact, with full authority in the place and stead of Grantor or Borrower and in the name of Grantor or Borrower or otherwise, from time to time in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">and </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+        <w:t xml:space="preserve">Lender’s discretion during the continuance of an Event of Default, to take any action and to execute any instrument which Lender may deem necessary or advisable to exercise the rights and remedies granted in this Agreement, including, to receive, endorse and collect all instruments made payable to Grantor or Borrower representing any interest payment, dividend, or other distribution in respect of the Collateral or any part of the Collateral and to give full discharge for the same.  Both Grantor and Borrower agree that the power of attorney established pursuant to this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-[...5 lines deleted...]
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> REF _Ref279143712 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00077CCA">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 7.05</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> shall be deemed coupled with an interest and shall be irrevocable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B77854" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="47983C42" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Nature of Lender’s Rights.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2790213C" w14:textId="6762388D" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="364C973B" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">The right of Lender to the Collateral held for its benefit under this Agreement shall not be subject to any right of redemption Grantor or Borrower might otherwise have and shall not be suspended, discontinued or reduced or terminated for any cause, including, without limiting the generality of the foregoing, any event constituting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>force majeure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> or any acts or circumstances that may constitute commercial frustration of purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F57B1CB" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="007E354E">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="33527173" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="_Ref279145003"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:bookmarkStart w:id="21" w:name="_Ref279145003"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MISCELLANEOUS PROVISIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="7CD71966" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Ref279144319"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Fees, Costs and Expenses; Indemnification.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="107D80B3" w14:textId="65C69BE3" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="004F2B79" w:rsidP="0097200C">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="62F648FA" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Borrower contained in this Agreement or repeated and reaffirmed in this Agreement is </w:t>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">Grantor and Borrower agree to reimburse Lender, on demand, for all out-of-pocket costs and expenses incurred by Lender in connection with the administration and enforcement of this Agreement and agree to indemnify and hold harmless Lender from and against any and all losses, costs, claims, damages, penalties, causes of action, suits, judgments, liabilities and expenses (including, without limitation, reasonable attorneys’ fees and expenses) incurred by Lender under this Agreement or in connection with this Agreement, unless such liability shall be due to willful misconduct or gross negligence on the part of Lender or its agents or employees.  If Grantor or Borrower fails to do any act or thing which it has covenanted to do under this Agreement or any representation or warranty on the part of Grantor or Borrower contained in this Agreement or repeated and reaffirmed in this Agreement is </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>breached</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-[...14 lines deleted...]
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve">, Lender may (but shall not be obligated to) do the same or cause it to be done or remedy any such breach, and may expend its funds for such purpose.  Any and all amounts so expended by Lender shall be repayable to it by Borrower upon Lender’s demand.  The obligations of Grantor and Borrower under this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-[...5 lines deleted...]
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:instrText xml:space="preserve"> REF _Ref279144319 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00077CCA">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 8.01</w:t>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0097200C" w:rsidRPr="00626B85">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> shall survive the termination of this Agreement and the discharge of the other obligations of Grantor or Borrower under this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5A8074" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Ref279144644"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Termination.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="714F4A30" w14:textId="24ED23D1" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="33FEAF9E" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve">This Agreement and the assignments, pledges and security interests created or granted by this Agreement shall create a continuing security interest in the Collateral and shall terminate upon the earlier to occur of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:t xml:space="preserve"> payment in full of all amounts due under the Loan Documents, or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t xml:space="preserve"> the conversion of the Mortgage Loan to a fixed rate of interest pursuant to the terms of the Conversion Agreement.  Upon termination of this Agreement, Lender shall deliver to Grantor or Borrower all Collateral and documents then in the custody or possession of Lender and, if requested by Grantor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D950C1">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">documents and instruments as </w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+        <w:t>or Borrower, shall execute and deliver to Grantor or Borrower for recording or filing in each office in which any assignment or financing statement relative to the Collateral or the agreements relating thereto or any part of the Collateral, shall have been filed or recorded, a termination statement or release under applicable law (including, if relevant, any financing statement), releasing Lender’s interest in the Collateral and such other documents and instruments as Grantor or Borrower may reasonably request, all without recourse to or any warranty whatsoever by Lender and at the cost and expense of Grantor or Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA41332" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>No Deemed Waiver.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2429346B" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="4D8133FD" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>No failure on the part of Lender or any of its agents to exercise, and no course of dealing with respect to, and no delay in exercising, any right, power or remedy hereunder shall operate as a waiver thereof, nor shall any single or partial exercise by Lender or any of its agents of any right, power or remedy hereunder preclude any other or further exercise thereof or the exercise of any other right, power or remedy.  The remedies herein are cumulative and are not exclusive of any remedies provided by law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCCB267" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="70B44E0B" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="OLE_LINK2"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Non-Recourse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E508D6" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="5022F3BB" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Article 3 (Personal Liability) of the Loan Agreement is hereby incorporated herein as if fully set forth in the body of this Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B90D767" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="67ED30F6" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Governing Law; Consent to Jurisdiction and Venue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA46634" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="117C3A04" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 15.01 (Governing Law; Consent to Jurisdiction and Venue) of the Loan Agreement is hereby incorporated herein as if fully set forth in the body of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F1C649" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="65CA6D77" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Notices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D50BFDA" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="21D6490C" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 15.02 (Notice) of the Loan Agreement is hereby incorporated herein as if fully set forth in the body of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDCE628" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="34BD0A88" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Successors and Assigns Bound; Sale of Mortgage Loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E76962D" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="5349CD96" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 15.03 (Successors and Assigns Bound; Sale of Mortgage Loan) of the Loan Agreement is hereby incorporated herein as if fully set forth in the body of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466C09C0" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="5160C696" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Counterparts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BED694" w14:textId="7A3F1551" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="08AF5332" w14:textId="166492D1" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Section 15.04 (Counterparts) of the Loan Agreement is hereby incorporated herein as if fully set forth in the body of this Agreement.  Delivery of an executed counterpart of a signature page of this Agreement by any electronic means that reproduces an image of the actual executed signature page (including by email of a scanned Portable Document Format file) shall be of the same legal effect, validity and enforceability as the physical delivery of a manually executed signature thereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49174B74" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Severability; Entire Agreement; Amendments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB328E2" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="1DB67404" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 15.07 (Severability; Entire Agreement; Amendments) of the Loan Agreement is hereby incorporated herein as if fully set forth in the body of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3414A2" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7B8D6CE1" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Construction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42085CF9" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="7B96F31D" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
+      <w:r w:rsidRPr="00D950C1">
         <w:t>Section 15.08 (Construction) of the Loan Agreement is hereby incorporated herein as if fully set forth in the body of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E3994B" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="00424862">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00626B85">
+    <w:p w14:paraId="68F997A5" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177CAE1C" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+    <w:p w14:paraId="4A3B7560" w14:textId="77777777" w:rsidR="00D950C1" w:rsidRPr="00D950C1" w:rsidRDefault="00D950C1" w:rsidP="00D950C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626B85">
-[...9 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="00D950C1">
+        <w:t>Section 15.18 (WAIVER OF TRIAL BY JURY) of the Loan Agreement is hereby incorporated herein as if fully set forth in the body of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="2530362D" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="008B5847" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:pStyle w:val="AH-BdDblSp5J"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B5847">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459B1332" w14:textId="77777777" w:rsidR="0097200C" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:sectPr w:rsidR="0097200C" w:rsidSect="0097200C">
-          <w:footerReference w:type="even" r:id="rId8"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="254"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="693C3D81" w14:textId="15607462" w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidRDefault="0097200C" w:rsidP="0097200C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B671A8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
@@ -6856,288 +5818,288 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F95678" w14:textId="77777777" w:rsidR="004F2B79" w:rsidRDefault="004F2B79" w:rsidP="004F2B79">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:color="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_cp_change_190"/>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_190"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5576F8D5" w14:textId="77777777" w:rsidR="004F2B79" w:rsidRPr="009A444E" w:rsidRDefault="004F2B79" w:rsidP="004F2B79">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GRANTOR</w:t>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="_cp_change_189"/>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_189"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="5034E8E9" w14:textId="77777777" w:rsidR="004F2B79" w:rsidRPr="009A444E" w:rsidRDefault="004F2B79" w:rsidP="004F2B79">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_cp_change_192"/>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_192"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="_cp_change_191"/>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_191"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="18D801D9" w14:textId="77777777" w:rsidR="004F2B79" w:rsidRPr="009A444E" w:rsidRDefault="004F2B79" w:rsidP="004F2B79">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="480"/>
         <w:ind w:left="4320" w:right="-177"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_cp_change_194"/>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:id="29" w:name="_cp_change_194"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>By:</w:t>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>(SEAL)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="64" w:name="_cp_change_193"/>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_193"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="31CB9516" w14:textId="77777777" w:rsidR="004F2B79" w:rsidRPr="009A444E" w:rsidRDefault="004F2B79" w:rsidP="004F2B79">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_cp_change_196"/>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_196"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="66" w:name="_cp_change_195"/>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_195"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="6A2329C2" w14:textId="77777777" w:rsidR="004F2B79" w:rsidRPr="009A444E" w:rsidRDefault="004F2B79" w:rsidP="004F2B79">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="960"/>
         <w:ind w:left="4320"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_cp_change_198"/>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_198"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009A444E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="68" w:name="_cp_change_197"/>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkStart w:id="34" w:name="_cp_change_197"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p w14:paraId="4CA20187" w14:textId="5B94408B" w:rsidR="00D57469" w:rsidRDefault="00D57469" w:rsidP="00D57469">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="960"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCBFC41" w14:textId="4A6981B6" w:rsidR="0097200C" w:rsidRPr="0002752E" w:rsidRDefault="0097200C" w:rsidP="00D57469">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:b/>
@@ -7303,142 +6265,141 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00626B85">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0097200C" w:rsidRPr="00626B85" w:rsidSect="0097200C">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="254"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5A2C1EFA" w14:textId="77777777" w:rsidR="000D7434" w:rsidRDefault="000D7434">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="34282DCD" w14:textId="77777777" w:rsidR="000D7434" w:rsidRDefault="000D7434">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08719F9A" w14:textId="6ACB334A" w:rsidR="0097200C" w:rsidRDefault="00257901">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="107B830A" wp14:editId="23E47371">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
@@ -7558,51 +6519,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0097153D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="0097200C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A048541" w14:textId="77777777" w:rsidR="0097200C" w:rsidRDefault="0097200C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37306D37" w14:textId="1F14BF7E" w:rsidR="0097200C" w:rsidRPr="001B0397" w:rsidRDefault="0097200C">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FC3A33" w:rsidRPr="00F07F3D" w14:paraId="24408236" w14:textId="77777777" w:rsidTr="002402CC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="57DAB1B8" w14:textId="2719A660" w:rsidR="00FC3A33" w:rsidRPr="00F07F3D" w:rsidRDefault="00FC3A33" w:rsidP="00FC3A33">
@@ -7746,130 +6707,137 @@
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="207C4C0F" w14:textId="5AD93AF1" w:rsidR="00F5145B" w:rsidRPr="00F07F3D" w:rsidRDefault="00DD3CE5" w:rsidP="00F5145B">
+        <w:p w14:paraId="207C4C0F" w14:textId="6D8CD5F0" w:rsidR="00F5145B" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00F5145B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-24</w:t>
+            <w:t>07-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5B7EA8B3" w14:textId="4E0DF0C6" w:rsidR="00F5145B" w:rsidRPr="00F07F3D" w:rsidRDefault="00F5145B" w:rsidP="00F5145B">
+        <w:p w14:paraId="5B7EA8B3" w14:textId="25392A8C" w:rsidR="00F5145B" w:rsidRPr="00F07F3D" w:rsidRDefault="00F5145B" w:rsidP="00F5145B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="005F2B39">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>24</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00C73B05">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E290859" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="000F7240" w:rsidRDefault="0097200C" w:rsidP="0097200C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31FD6765" w14:textId="5DCBEE1F" w:rsidR="0097200C" w:rsidRPr="001B0397" w:rsidRDefault="0097200C">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
     <w:tr w:rsidR="005F2B39" w:rsidRPr="00F07F3D" w14:paraId="4CF787BF" w14:textId="77777777" w:rsidTr="002402CC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="617469ED" w14:textId="0745A5CC" w:rsidR="005F2B39" w:rsidRPr="00F07F3D" w:rsidRDefault="005F2B39" w:rsidP="005F2B39">
@@ -8002,169 +6970,148 @@
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0097200C" w:rsidRPr="00F07F3D" w14:paraId="3265411A" w14:textId="77777777" w:rsidTr="002402CC">
+    <w:tr w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w14:paraId="575B826E" w14:textId="77777777" w:rsidTr="004964AD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4F1F7889" w14:textId="77777777" w:rsidR="0097200C" w:rsidRPr="00F07F3D" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+        <w:p w14:paraId="79668D72" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="05600AEC" w14:textId="3A99D6E1" w:rsidR="0097200C" w:rsidRPr="00F07F3D" w:rsidRDefault="00DD3CE5" w:rsidP="0097200C">
+        <w:p w14:paraId="6E4D4553" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-24</w:t>
+            <w:t>07-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="508FA978" w14:textId="713F58E2" w:rsidR="0097200C" w:rsidRPr="00F07F3D" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+        <w:p w14:paraId="2569652F" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="003B18C2">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>20</w:t>
-[...20 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="717F5A7C" w14:textId="7440C78B" w:rsidR="0097200C" w:rsidRPr="000F7240" w:rsidRDefault="0097200C" w:rsidP="0097200C">
+  <w:p w14:paraId="6CA7A54D" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="000F7240" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B2EFB1E" w14:textId="77777777" w:rsidR="005F2B39" w:rsidRPr="001B0397" w:rsidRDefault="005F2B39">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FC3A33" w:rsidRPr="00F07F3D" w14:paraId="4F5DA17B" w14:textId="77777777" w:rsidTr="002402CC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="746478C0" w14:textId="1B3E40F3" w:rsidR="00FC3A33" w:rsidRPr="00F07F3D" w:rsidRDefault="00FC3A33" w:rsidP="00FC3A33">
@@ -8283,148 +7230,148 @@
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="005F2B39" w:rsidRPr="00F07F3D" w14:paraId="7C201019" w14:textId="77777777" w:rsidTr="002402CC">
+    <w:tr w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w14:paraId="3D106044" w14:textId="77777777" w:rsidTr="004964AD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5608BCFB" w14:textId="77777777" w:rsidR="005F2B39" w:rsidRPr="00F07F3D" w:rsidRDefault="005F2B39" w:rsidP="00F5145B">
+        <w:p w14:paraId="79DFEF4B" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2846C619" w14:textId="25912479" w:rsidR="005F2B39" w:rsidRPr="00F07F3D" w:rsidRDefault="00DD3CE5" w:rsidP="00F5145B">
+        <w:p w14:paraId="1EEC07FC" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-24</w:t>
+            <w:t>07-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3E2A698D" w14:textId="04E5DA0C" w:rsidR="005F2B39" w:rsidRPr="00F07F3D" w:rsidRDefault="005F2B39" w:rsidP="00F5145B">
+        <w:p w14:paraId="5FFB0C36" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2024 Fannie Mae</w:t>
+            <w:t>2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="75169307" w14:textId="77777777" w:rsidR="005F2B39" w:rsidRPr="000F7240" w:rsidRDefault="005F2B39" w:rsidP="0097200C">
+  <w:p w14:paraId="3849D2B7" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="000F7240" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DAAD2BF" w14:textId="77777777" w:rsidR="00D57469" w:rsidRPr="001B0397" w:rsidRDefault="00D57469">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FC3A33" w:rsidRPr="00F07F3D" w14:paraId="3194FECB" w14:textId="77777777" w:rsidTr="002402CC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="6D63B2AA" w14:textId="05F31BB6" w:rsidR="00FC3A33" w:rsidRPr="00F07F3D" w:rsidRDefault="00FC3A33" w:rsidP="00FC3A33">
@@ -8550,285 +7497,256 @@
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D57469" w:rsidRPr="00F07F3D" w14:paraId="7F3C1210" w14:textId="77777777" w:rsidTr="002402CC">
+    <w:tr w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w14:paraId="2510DC3B" w14:textId="77777777" w:rsidTr="004964AD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3BFF8464" w14:textId="77777777" w:rsidR="00D57469" w:rsidRPr="00F07F3D" w:rsidRDefault="00D57469" w:rsidP="00F5145B">
+        <w:p w14:paraId="1A35C40B" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5486D794" w14:textId="0DB13F65" w:rsidR="00D57469" w:rsidRPr="00F07F3D" w:rsidRDefault="00DD3CE5" w:rsidP="00F5145B">
+        <w:p w14:paraId="1BAE9C4F" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-24</w:t>
+            <w:t>07-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="54092E25" w14:textId="6E37EF26" w:rsidR="00D57469" w:rsidRPr="00F07F3D" w:rsidRDefault="00D57469" w:rsidP="00F5145B">
+        <w:p w14:paraId="14AF5306" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="00F07F3D" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F07F3D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>20</w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3E8DDABC" w14:textId="77777777" w:rsidR="00D57469" w:rsidRPr="000F7240" w:rsidRDefault="00D57469" w:rsidP="0097200C">
+  <w:p w14:paraId="12DD8F1D" w14:textId="77777777" w:rsidR="00C73B05" w:rsidRPr="000F7240" w:rsidRDefault="00C73B05" w:rsidP="00C73B05">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4E3DFDC3" w14:textId="77777777" w:rsidR="000D7434" w:rsidRDefault="000D7434">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="30B7CF8B" w14:textId="77777777" w:rsidR="000D7434" w:rsidRDefault="000D7434">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00A61DE7" w14:textId="64748980" w:rsidR="00F15CDA" w:rsidRPr="0025079E" w:rsidRDefault="0025079E" w:rsidP="00AD6A2C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D03000B" w14:textId="77777777" w:rsidR="004F03DD" w:rsidRDefault="004F03DD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57692699" w14:textId="77777777" w:rsidR="004F03DD" w:rsidRDefault="004F03DD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00A61DE7" w14:textId="4E202F1E" w:rsidR="00F15CDA" w:rsidRPr="0025079E" w:rsidRDefault="0025079E" w:rsidP="00AD6A2C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="8595"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0025079E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
     </w:r>
-    <w:r w:rsidR="00004992" w:rsidRPr="0025079E">
+    <w:r w:rsidR="005605C0">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">FOR USE </w:t>
     </w:r>
-    <w:r w:rsidR="002B2662">
+    <w:r w:rsidR="00FE1198" w:rsidRPr="00FE1198">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">IF A 3 YEAR </w:t>
-[...34 lines deleted...]
-      <w:t>BY FANNIE MAE</w:t>
+      <w:t>WHERE THE INITIAL INTEREST RATE CAP TERM IS SHORTER THAN THE TERM OF THE MORTGAGE LOAN AND A FULL CAP ESCROW IS REQUIRED UPFRONT FOR THE PURCHASE OF ONE OR MORE SUBSEQUENT CAP(S). IDENTIFY THE APPLICABLE STRUCTURE IN THE DEFINITION OF “INTEREST RATE CAP STRUCTURE”.</w:t>
     </w:r>
     <w:r w:rsidRPr="0025079E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33AFF5DA" w14:textId="77777777" w:rsidR="005F2B39" w:rsidRDefault="005F2B39">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13AB90A2" w14:textId="77777777" w:rsidR="00D57469" w:rsidRPr="00D57469" w:rsidRDefault="00D57469" w:rsidP="00D57469">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="067311AF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="232EE670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D0E141E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00ECB48C"/>
     <w:lvl w:ilvl="0" w:tplc="47C25344">
@@ -17056,339 +15974,366 @@
   </w:num>
   <w:num w:numId="38" w16cid:durableId="822821453">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1924877947">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1865052790">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="616257037">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1934623476">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="138573759">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="118502014">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB60B1"/>
     <w:rsid w:val="00004992"/>
+    <w:rsid w:val="00006D10"/>
     <w:rsid w:val="00006EBC"/>
     <w:rsid w:val="000148B4"/>
     <w:rsid w:val="00014BDD"/>
     <w:rsid w:val="0002752E"/>
+    <w:rsid w:val="00042EE4"/>
     <w:rsid w:val="0006762F"/>
     <w:rsid w:val="00077CCA"/>
     <w:rsid w:val="0009681F"/>
     <w:rsid w:val="000C7787"/>
     <w:rsid w:val="000D7434"/>
     <w:rsid w:val="000D7529"/>
     <w:rsid w:val="000E1117"/>
     <w:rsid w:val="000E180B"/>
     <w:rsid w:val="000E7F47"/>
     <w:rsid w:val="000F57B4"/>
     <w:rsid w:val="000F7528"/>
     <w:rsid w:val="000F7AD5"/>
     <w:rsid w:val="0010602C"/>
     <w:rsid w:val="00114EF4"/>
     <w:rsid w:val="0012064D"/>
     <w:rsid w:val="00137749"/>
     <w:rsid w:val="00155B7F"/>
     <w:rsid w:val="001612B1"/>
     <w:rsid w:val="001772FD"/>
     <w:rsid w:val="001818D3"/>
     <w:rsid w:val="001841A8"/>
+    <w:rsid w:val="001B5978"/>
     <w:rsid w:val="001C75D3"/>
     <w:rsid w:val="001D3EA7"/>
+    <w:rsid w:val="001E2E5F"/>
     <w:rsid w:val="002044FC"/>
     <w:rsid w:val="002402CC"/>
     <w:rsid w:val="002407DF"/>
     <w:rsid w:val="0025079E"/>
     <w:rsid w:val="00257901"/>
     <w:rsid w:val="00263833"/>
     <w:rsid w:val="00282C46"/>
     <w:rsid w:val="002B2662"/>
     <w:rsid w:val="002C126F"/>
     <w:rsid w:val="002C2336"/>
     <w:rsid w:val="002C4DC1"/>
     <w:rsid w:val="002C668C"/>
     <w:rsid w:val="002C78F7"/>
     <w:rsid w:val="002E3868"/>
     <w:rsid w:val="00307185"/>
     <w:rsid w:val="00307DB2"/>
     <w:rsid w:val="00312EC8"/>
     <w:rsid w:val="003130DA"/>
     <w:rsid w:val="00347691"/>
     <w:rsid w:val="003558DB"/>
     <w:rsid w:val="00356783"/>
     <w:rsid w:val="00366956"/>
     <w:rsid w:val="00382578"/>
+    <w:rsid w:val="00396924"/>
     <w:rsid w:val="003B18C2"/>
     <w:rsid w:val="003B6B38"/>
+    <w:rsid w:val="003B6FAF"/>
+    <w:rsid w:val="003B7FCB"/>
     <w:rsid w:val="003C4226"/>
     <w:rsid w:val="003D4B03"/>
     <w:rsid w:val="003E38FB"/>
+    <w:rsid w:val="00400C30"/>
     <w:rsid w:val="00401070"/>
     <w:rsid w:val="00424862"/>
     <w:rsid w:val="004252E9"/>
     <w:rsid w:val="00443873"/>
     <w:rsid w:val="00443988"/>
     <w:rsid w:val="00463379"/>
     <w:rsid w:val="00465D09"/>
     <w:rsid w:val="0047338B"/>
     <w:rsid w:val="004738AE"/>
+    <w:rsid w:val="00482DA3"/>
     <w:rsid w:val="004D4A9C"/>
     <w:rsid w:val="004D5B2D"/>
     <w:rsid w:val="004E2078"/>
+    <w:rsid w:val="004F03DD"/>
     <w:rsid w:val="004F2B79"/>
     <w:rsid w:val="00512170"/>
+    <w:rsid w:val="00512B92"/>
     <w:rsid w:val="00515B0D"/>
     <w:rsid w:val="00532AB5"/>
     <w:rsid w:val="00536BE9"/>
+    <w:rsid w:val="005605C0"/>
     <w:rsid w:val="00577780"/>
     <w:rsid w:val="005827A9"/>
     <w:rsid w:val="00585BE8"/>
     <w:rsid w:val="00596F97"/>
     <w:rsid w:val="00597C7F"/>
     <w:rsid w:val="005A47A8"/>
     <w:rsid w:val="005A4AFE"/>
     <w:rsid w:val="005A6BA9"/>
     <w:rsid w:val="005B171A"/>
     <w:rsid w:val="005F19C8"/>
     <w:rsid w:val="005F2B39"/>
+    <w:rsid w:val="005F385B"/>
     <w:rsid w:val="00605046"/>
     <w:rsid w:val="00617519"/>
+    <w:rsid w:val="0062658F"/>
     <w:rsid w:val="006369EF"/>
     <w:rsid w:val="00642294"/>
     <w:rsid w:val="00647894"/>
     <w:rsid w:val="00651BF8"/>
     <w:rsid w:val="006551C2"/>
     <w:rsid w:val="00661C1B"/>
     <w:rsid w:val="006A2B99"/>
+    <w:rsid w:val="006B48F3"/>
     <w:rsid w:val="006D25D3"/>
     <w:rsid w:val="006D3FBF"/>
     <w:rsid w:val="006D41D8"/>
     <w:rsid w:val="006D5CD3"/>
     <w:rsid w:val="006E194A"/>
     <w:rsid w:val="006F46D2"/>
     <w:rsid w:val="00700DB5"/>
+    <w:rsid w:val="00701282"/>
     <w:rsid w:val="00712193"/>
     <w:rsid w:val="00712EB0"/>
     <w:rsid w:val="00723B94"/>
     <w:rsid w:val="00773D59"/>
     <w:rsid w:val="007D57B1"/>
     <w:rsid w:val="007D5C59"/>
     <w:rsid w:val="007E354E"/>
     <w:rsid w:val="007F5776"/>
     <w:rsid w:val="0080343F"/>
     <w:rsid w:val="008041FF"/>
+    <w:rsid w:val="00804871"/>
     <w:rsid w:val="0082128A"/>
     <w:rsid w:val="008214F5"/>
+    <w:rsid w:val="00822AC7"/>
     <w:rsid w:val="008273A4"/>
     <w:rsid w:val="00862B40"/>
     <w:rsid w:val="00863377"/>
     <w:rsid w:val="00871FFD"/>
     <w:rsid w:val="0089083F"/>
     <w:rsid w:val="008B0443"/>
+    <w:rsid w:val="008C734D"/>
     <w:rsid w:val="008E4BEC"/>
     <w:rsid w:val="008F7CF5"/>
     <w:rsid w:val="009164D3"/>
+    <w:rsid w:val="00946C09"/>
     <w:rsid w:val="00963F5C"/>
     <w:rsid w:val="00971290"/>
     <w:rsid w:val="0097153D"/>
     <w:rsid w:val="0097200C"/>
     <w:rsid w:val="009723FC"/>
     <w:rsid w:val="00982110"/>
     <w:rsid w:val="0099478D"/>
     <w:rsid w:val="009B2A0F"/>
     <w:rsid w:val="009B56A5"/>
+    <w:rsid w:val="009B7BFB"/>
     <w:rsid w:val="009C7FAE"/>
     <w:rsid w:val="009E617F"/>
     <w:rsid w:val="00A00743"/>
     <w:rsid w:val="00A02B93"/>
     <w:rsid w:val="00A045F5"/>
     <w:rsid w:val="00A1433B"/>
     <w:rsid w:val="00A214B6"/>
     <w:rsid w:val="00A27161"/>
     <w:rsid w:val="00A468A2"/>
+    <w:rsid w:val="00A565E8"/>
     <w:rsid w:val="00A602C2"/>
+    <w:rsid w:val="00A72499"/>
     <w:rsid w:val="00AB2561"/>
     <w:rsid w:val="00AD6A2C"/>
     <w:rsid w:val="00AE18F6"/>
     <w:rsid w:val="00B110D1"/>
     <w:rsid w:val="00B1263E"/>
     <w:rsid w:val="00B2272C"/>
     <w:rsid w:val="00B24074"/>
     <w:rsid w:val="00B34A1E"/>
     <w:rsid w:val="00B450BE"/>
     <w:rsid w:val="00B52FD9"/>
     <w:rsid w:val="00B635E4"/>
     <w:rsid w:val="00B671A8"/>
     <w:rsid w:val="00B713D5"/>
     <w:rsid w:val="00B962AC"/>
     <w:rsid w:val="00BA1FBA"/>
     <w:rsid w:val="00BB60B1"/>
     <w:rsid w:val="00BE74B9"/>
+    <w:rsid w:val="00BF488F"/>
     <w:rsid w:val="00C14880"/>
     <w:rsid w:val="00C17EB4"/>
     <w:rsid w:val="00C45A5E"/>
+    <w:rsid w:val="00C53DD3"/>
     <w:rsid w:val="00C54F80"/>
     <w:rsid w:val="00C63DC6"/>
     <w:rsid w:val="00C6490F"/>
+    <w:rsid w:val="00C73B05"/>
     <w:rsid w:val="00C85760"/>
     <w:rsid w:val="00C971DE"/>
     <w:rsid w:val="00CA2EC1"/>
     <w:rsid w:val="00CA3C48"/>
+    <w:rsid w:val="00CC4156"/>
     <w:rsid w:val="00CC47B0"/>
     <w:rsid w:val="00CD5930"/>
     <w:rsid w:val="00CE5869"/>
     <w:rsid w:val="00D04C0E"/>
+    <w:rsid w:val="00D1680B"/>
     <w:rsid w:val="00D2108F"/>
     <w:rsid w:val="00D251A0"/>
     <w:rsid w:val="00D25BAC"/>
+    <w:rsid w:val="00D2663C"/>
     <w:rsid w:val="00D41095"/>
     <w:rsid w:val="00D41118"/>
     <w:rsid w:val="00D548BA"/>
     <w:rsid w:val="00D57469"/>
     <w:rsid w:val="00D80027"/>
     <w:rsid w:val="00D84963"/>
     <w:rsid w:val="00D92883"/>
+    <w:rsid w:val="00D950C1"/>
     <w:rsid w:val="00DA17B6"/>
+    <w:rsid w:val="00DA23B2"/>
     <w:rsid w:val="00DA39B3"/>
     <w:rsid w:val="00DB0F75"/>
+    <w:rsid w:val="00DB36E8"/>
     <w:rsid w:val="00DD3CE5"/>
     <w:rsid w:val="00DF0E68"/>
+    <w:rsid w:val="00DF7079"/>
     <w:rsid w:val="00E0130E"/>
     <w:rsid w:val="00E21A88"/>
     <w:rsid w:val="00E33AAE"/>
     <w:rsid w:val="00E423AC"/>
     <w:rsid w:val="00E7283D"/>
     <w:rsid w:val="00E81068"/>
     <w:rsid w:val="00E82951"/>
+    <w:rsid w:val="00EA037F"/>
     <w:rsid w:val="00EA3855"/>
     <w:rsid w:val="00EA5945"/>
     <w:rsid w:val="00ED13B0"/>
     <w:rsid w:val="00ED7FA4"/>
     <w:rsid w:val="00EE5340"/>
+    <w:rsid w:val="00EE7866"/>
     <w:rsid w:val="00EF1F91"/>
     <w:rsid w:val="00EF6993"/>
     <w:rsid w:val="00F15CDA"/>
     <w:rsid w:val="00F15DD9"/>
     <w:rsid w:val="00F2174F"/>
     <w:rsid w:val="00F300C5"/>
     <w:rsid w:val="00F37A84"/>
     <w:rsid w:val="00F4455C"/>
     <w:rsid w:val="00F47DFF"/>
     <w:rsid w:val="00F5145B"/>
     <w:rsid w:val="00F7572F"/>
     <w:rsid w:val="00F81D18"/>
     <w:rsid w:val="00F8669E"/>
     <w:rsid w:val="00FC0141"/>
     <w:rsid w:val="00FC3A33"/>
     <w:rsid w:val="00FD04D3"/>
     <w:rsid w:val="00FD152B"/>
+    <w:rsid w:val="00FE1198"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6B9C2D91"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{31F88B24-AE4F-4FE2-B2F1-9A6AAF42A130}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -17645,51 +16590,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00466208"/>
+    <w:rsid w:val="00C73B05"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007E354E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
       </w:numPr>
       <w:ind w:left="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
     </w:rPr>
   </w:style>
@@ -18090,84 +17035,84 @@
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00597C7F"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00597C7F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="700740209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1290010983">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18405,106 +17350,109 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C807E77-1172-451C-BF4E-78AB97A894D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>42392</Characters>
+  <Pages>23</Pages>
+  <Words>8823</Words>
+  <Characters>46155</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>847</Lines>
-  <Paragraphs>435</Paragraphs>
+  <Lines>710</Lines>
+  <Paragraphs>246</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6442.CER.TIC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50027</CharactersWithSpaces>
+  <CharactersWithSpaces>54732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6442.CER.TIC</dc:title>
   <dc:subject>Interest Rate Cap Reserve and Security Agreement (Cap Escrow Required) (Co-Tenants – Single Cap Purchaser)</dc:subject>
-  <dc:creator/>
+  <dc:creator>Sue Riggs</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>4f17b5d8,4b889fa7,269885a4,4c831edb,277663b1,e7622e1,f73e8d0,798efec,613369ea,17c15fd9,2e506a1e,55605ffa,647a7325,75d01598,4e875411</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2024-01-12T18:17:31Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>db7f052f-743a-456d-97c9-d23a3c3385e9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="iManageFooter">
+    <vt:lpwstr>71915707-v2</vt:lpwstr>
+  </property>
 </Properties>
 </file>