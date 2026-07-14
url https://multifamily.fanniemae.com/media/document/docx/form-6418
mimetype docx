--- v0 (2025-10-31)
+++ v1 (2026-07-14)
@@ -11,689 +11,530 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0047026F" w:rsidR="008C0A30" w:rsidP="008C0A30" w:rsidRDefault="008C0A30" w14:paraId="5C261EDD" w14:textId="77777777">
+    <w:p w14:paraId="5C261EDD" w14:textId="77777777" w:rsidR="008C0A30" w:rsidRPr="0047026F" w:rsidRDefault="008C0A30" w:rsidP="008C0A30">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2880" w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="YiFSelection" w:id="0"/>
-      <w:bookmarkStart w:name="_Hlk14342636" w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="YiFSelection"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk227577732"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk14342636"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">---------------------------- [Space Above This Line </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Recording Data] ----------------------------</w:t>
+        <w:t>---------------------------- [Space Above This Line For Recording Data] ----------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00464D1C" w:rsidP="00464D1C" w:rsidRDefault="00B137F8" w14:paraId="58641576" w14:textId="53D46F61">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="58641576" w14:textId="53D46F61" w:rsidR="00464D1C" w:rsidRDefault="00B137F8" w:rsidP="00464D1C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COLLATERAL </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ASSIGNMENT OF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="008D4957" w:rsidP="00922C3B" w:rsidRDefault="006523CC" w14:paraId="12984416" w14:textId="0DAA9A37">
+    <w:p w14:paraId="12984416" w14:textId="208118EB" w:rsidR="008D4957" w:rsidRPr="004A4B59" w:rsidRDefault="006B7E15" w:rsidP="00922C3B">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A4B59">
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> AGREEMENT]</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TAX INCREMENT FINANCING DOCUMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA30A0" w:rsidP="00922C3B" w:rsidRDefault="00922C3B" w14:paraId="7678A8E6" w14:textId="2FCAF099">
+    <w:p w14:paraId="7678A8E6" w14:textId="12FB138E" w:rsidR="00AA30A0" w:rsidRPr="004A4B59" w:rsidRDefault="00922C3B" w:rsidP="00922C3B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk130221652" w:id="2"/>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00B137F8">
+      <w:bookmarkStart w:id="3" w:name="_Hlk130221652"/>
+      <w:r w:rsidR="00B137F8" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">COLLATERAL </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSIGNMENT OF </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00C91A2A">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="009D679A" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAX </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7E15">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INCREMENT FINANCING DOCUMENTS </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...19 lines deleted...]
-          <w:bCs/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NOTE</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Assignment</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) is made as of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9272C" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D679A" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91A2A" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, by </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk130221572"/>
+      <w:r w:rsidR="00575C96">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________, a _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00575C96" w:rsidRPr="008361DD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00575C96" w:rsidRPr="008361DD" w:rsidDel="00575C96">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00B04EA0">
-[...25 lines deleted...]
-          <w:bCs/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>(“</w:t>
+      </w:r>
+      <w:r w:rsidR="007A62C8" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1940" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00094CA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, whose address is _____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1940" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006465F6" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0082389D" w:rsidRPr="004A4B59">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>AGREEMENT</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">in favor of </w:t>
+      </w:r>
+      <w:r w:rsidR="00575C96">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________, a ____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F466C1" w:rsidRPr="008361DD">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00824EC0" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00824EC0" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Assignment</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00824EC0" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">”) is made as of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A4B59">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00824EC0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>__________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00A9272C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00094CA7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009D679A">
+        <w:t>, whose address is ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...153 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA30A0" w:rsidP="00922C3B" w:rsidRDefault="00FE2FA3" w14:paraId="0DF48681" w14:textId="60B9A7B1">
+    <w:p w14:paraId="0DF48681" w14:textId="60B9A7B1" w:rsidR="00AA30A0" w:rsidRPr="004A4B59" w:rsidRDefault="00FE2FA3" w:rsidP="00922C3B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0CE2">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0065589D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>RECITALS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00922C3B">
+      <w:r w:rsidR="00922C3B" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C4FBF" w:rsidP="00922C3B" w:rsidRDefault="00E11D54" w14:paraId="16B51817" w14:textId="77777777">
+    <w:p w14:paraId="16B51817" w14:textId="77777777" w:rsidR="009C4FBF" w:rsidRDefault="00E11D54" w:rsidP="00922C3B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00464D1C">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009C4FBF">
+      <w:r w:rsidR="009C4FBF" w:rsidRPr="004A4B59">
         <w:t>Pursuant to that certain Multifamily Loan and Security Agreement dated as of the date hereof, executed by and between Borrower and Lender (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009C4FBF">
+      <w:r w:rsidR="009C4FBF" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Loan Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009C4FBF">
+      <w:r w:rsidR="009C4FBF" w:rsidRPr="004A4B59">
         <w:t>”), Lender has agreed to make a loan to Borrower in the original principal amount of $_________ (the “</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009C4FBF">
+      <w:r w:rsidR="009C4FBF" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mortgage Loan</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009C4FBF">
+      <w:r w:rsidR="009C4FBF" w:rsidRPr="004A4B59">
         <w:t>”), as evidenced by that certain Multifamily Note dated as of the date hereof, executed by Borrower and made payable to the order of Lender in the amount of the Mortgage</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009C4FBF">
+      <w:r w:rsidR="009C4FBF" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009C4FBF">
+      <w:r w:rsidR="009C4FBF" w:rsidRPr="004A4B59">
         <w:t>Loan (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009C4FBF">
+      <w:r w:rsidR="009C4FBF" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009C4FBF">
+      <w:r w:rsidR="009C4FBF" w:rsidRPr="004A4B59">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C4FBF" w:rsidP="009C4FBF" w:rsidRDefault="009C4FBF" w14:paraId="170C1D65" w14:textId="644A6E49">
+    <w:p w14:paraId="170C1D65" w14:textId="644A6E49" w:rsidR="009C4FBF" w:rsidRDefault="009C4FBF" w:rsidP="009C4FBF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>B.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:t>In addition to the Loan Agreement, the Mortgage</w:t>
       </w:r>
       <w:r w:rsidRPr="008361DD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:t>Loan and the Note are also secured by, among other things, a certain Multifamily Mortgage, Deed of Trust or Deed to Secure Debt dated as of the date hereof, which encumbers the Mortgaged Property (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:t>”; the Loan Agreement, the Note, the Security Instrument, and all other documents evidencing or securing the Mortgage Loan, the “</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Loan Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C4FBF" w:rsidP="009C4FBF" w:rsidRDefault="009C4FBF" w14:paraId="28CEE17C" w14:textId="03B7CDCF">
+    <w:p w14:paraId="28CEE17C" w14:textId="03B7CDCF" w:rsidR="009C4FBF" w:rsidRDefault="009C4FBF" w:rsidP="009C4FBF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>C.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t>Borrower is the owner of a multifamily residential apartment project</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t>located in __________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -771,4680 +612,5195 @@
       </w:r>
       <w:r w:rsidRPr="00080D80">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t>(the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t>”)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00801A86" w:rsidP="009C4FBF" w:rsidRDefault="009C4FBF" w14:paraId="78D8BB95" w14:textId="6ECB65E6">
+    <w:p w14:paraId="78D8BB95" w14:textId="47D0CB82" w:rsidR="00801A86" w:rsidRPr="004A4B59" w:rsidRDefault="009C4FBF" w:rsidP="009C4FBF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB1272">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00080D80" w:rsidR="00FB1272">
+      <w:r w:rsidR="00FB1272" w:rsidRPr="00080D80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00FB1272">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">DRAFTING NOTE: INSERT “Borrower” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1272" w:rsidR="00FB1272">
+      <w:r w:rsidR="00FB1272" w:rsidRPr="00FB1272">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
       <w:r w:rsidR="00FB1272">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00412250">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME AND STATE OF ORGANIZATION OF </w:t>
       </w:r>
       <w:r w:rsidR="00FB1272">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>BORROWER’S PREDECESSOR-IN-INTEREST]</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009D679A">
+      <w:r w:rsidR="009D679A" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="009D679A">
+      <w:bookmarkStart w:id="5" w:name="_Hlk130221533"/>
+      <w:r w:rsidR="00031D36">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, a ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00031D36">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70EF9" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1272">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70EF9" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70EF9" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>and</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>NAME OF AUTHORITY</w:t>
+      </w:r>
+      <w:r w:rsidR="00285CBA" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> AND ORGANIZATIONAL EXISTENCE</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70EF9" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="004B4E84" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk130221533" w:id="4"/>
+      <w:r w:rsidR="0074333F" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009D679A" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4E84" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0074333F" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="0074333F" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="006465F6" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A637D" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are parties to that certain </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk130221558"/>
+      <w:r w:rsidR="00285CBA" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4E2E" w:rsidRPr="00F83820">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TIF</w:t>
+      </w:r>
+      <w:r w:rsidR="00285CBA" w:rsidRPr="00F83820">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F61C2" w:rsidRPr="00F83820">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1272" w:rsidRPr="00F83820">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1272">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>[DRAFTIN</w:t>
+      </w:r>
+      <w:r w:rsidR="00942C23">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1272">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NOTE: INSERT NAME OF DOCUMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="000F61C2" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00483AC6" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00483AC6" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dated </w:t>
+      </w:r>
+      <w:r w:rsidR="00922C3B" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="000F61C2" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____, 20__</w:t>
+      </w:r>
+      <w:r w:rsidR="00483AC6" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as may be further</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4E84" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0074333F" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>amended, modified or supplemented from time to time, the “</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7728">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="0074333F" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="0074333F" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="006A637D" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00922C3B" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7728">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agreement represents a Tax Increment Financing (TIF) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4D0D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7728">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">between Borrower and </w:t>
+      </w:r>
+      <w:r w:rsidR="00080D80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a redevelopment of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00100BF1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mortgaged</w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Property (as hereinafter defined), and authorized the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s participation in the redevelopment of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6108" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Property</w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by providing up to $</w:t>
+      </w:r>
+      <w:r w:rsidR="0057329D" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to offset Tax Increment Financing (TIF) eligible expenses for </w:t>
+      </w:r>
+      <w:r w:rsidR="000A3589" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00784D30" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>construction, operation and maintenance of improvements</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3589" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00100BF1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="000A3589" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property, and including </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE60C0" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>demolishing and clearing existing blighted structures, and constructing improvements</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22A0" w:rsidRPr="005A4E2E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: ADD ANY ADDITIONAL </w:t>
+      </w:r>
+      <w:r w:rsidR="0086737A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPECIFIC </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ITEMS </w:t>
+      </w:r>
+      <w:r w:rsidR="0086737A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>THAT</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> THE TIF IS IN</w:t>
+      </w:r>
+      <w:r w:rsidR="0086737A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DED TO COVER]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE60C0" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, which include</w:t>
+      </w:r>
+      <w:r w:rsidR="002F231B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d the construction of</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE60C0" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1335">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2D18" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multifamily development </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1335">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1335" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>approximately ___ unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1335">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1335" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2D18" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
       <w:r w:rsidR="00031D36">
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00060320" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1272">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>________________________</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: INSERT “Borrower” </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1272" w:rsidRPr="00FB1272">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, a ___________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00031D36">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1272">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00E70EF9">
+      <w:r w:rsidR="00FB1272">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...29 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>BORROWER’S PREDECESSOR-IN-INTEREST</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4A03" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...260 lines deleted...]
-        <w:t xml:space="preserve"> for a redevelopment of the </w:t>
+      <w:r w:rsidR="006C2D18" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the </w:t>
       </w:r>
       <w:r w:rsidR="00100BF1">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="28"/>
-[...84 lines deleted...]
-          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mortgaged </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="000A3589">
-[...240 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00DB4A03">
+      <w:r w:rsidR="00DB4A03" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B0704" w:rsidR="00A16A9F" w:rsidP="00922C3B" w:rsidRDefault="00AE23B7" w14:paraId="2DA1303A" w14:textId="28832D69">
+    <w:p w14:paraId="2DA1303A" w14:textId="092D0EAA" w:rsidR="00A16A9F" w:rsidRPr="001B0704" w:rsidRDefault="00AE23B7" w:rsidP="00922C3B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00E11D54">
+      <w:r w:rsidR="00E11D54" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00E11D54">
+      <w:r w:rsidR="00E11D54" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00801A86">
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In connection with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00B04EA0">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00801A86">
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="00632FF1" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:r w:rsidR="0074333F" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maker</w:t>
+      </w:r>
+      <w:r w:rsidR="00801A86" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0074333F" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issued a </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk130221623"/>
+      <w:r w:rsidR="00382787" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk152692759"/>
+      <w:r w:rsidR="006C2D18" w:rsidRPr="005A4E2E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Increment Note</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00001E3D" w:rsidRPr="005A4E2E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00632FF1">
-[...68 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00001E3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>[DRAFTIN</w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00001E3D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NOTE: INSERT NAME OF DOCUMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00001E3D" w:rsidRPr="005A4E2E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="00382787" w:rsidRPr="005A4E2E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0074333F" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00001E3D">
-[...28 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk72943727"/>
+      <w:r w:rsidR="004B4E84" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6BD9" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n the original principal </w:t>
+      </w:r>
+      <w:r w:rsidR="005329BF" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount </w:t>
+      </w:r>
+      <w:r w:rsidR="008361DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2D18" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00382787" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2D18" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6BD9" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in favor of Borrower, as payee and holder, dated as of</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="00382787" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________</w:t>
+      </w:r>
+      <w:r w:rsidR="00922C3B" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="001D028C" w:rsidRPr="004A4B59">
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00922C3B" w:rsidRPr="004A4B59">
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE60C0" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96E3B" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(as amended, modified, consolidated or resta</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96E3B" w:rsidRPr="001B0704">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ted from time to time, the “</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96E3B" w:rsidRPr="001B0704">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Note</w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96E3B" w:rsidRPr="001B0704">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>collectively with any related ordinance, resolution, reimbursement agreement, payment direction, registration record, estoppel, certificate, plan, work plan, or other document governing Borrower’s entitlement to the TIF Payments, the “</w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96E3B" w:rsidRPr="001B0704">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: ADD ANY ADDITIONAL </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOCUMENTS GOVERNING THE TIF TERMS</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="0074333F">
-[...121 lines deleted...]
-      <w:r w:rsidRPr="001B0704" w:rsidR="00483AC6">
+      <w:r w:rsidR="00483AC6" w:rsidRPr="001B0704">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B0704" w:rsidR="002F231B" w:rsidP="00922C3B" w:rsidRDefault="002F231B" w14:paraId="6D1496E3" w14:textId="7F857AEF">
+    <w:p w14:paraId="6D1496E3" w14:textId="7B09C266" w:rsidR="002F231B" w:rsidRPr="001B0704" w:rsidRDefault="002F231B" w:rsidP="00922C3B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0704">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B0704">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD4F55">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lender requires and Borrower is willing to assign </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Lender requires and Borrower is willing to assign all of its interest in the TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD4F55">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>all of</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> its interest in the Redevelopment Agreement and the TIF Note to Lender as additional security for the Mortgage Loan.</w:t>
+        <w:t>to Lender as additional security for the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E11D54" w:rsidP="00E11D54" w:rsidRDefault="00E11D54" w14:paraId="44C54429" w14:textId="77777777">
+    <w:p w14:paraId="44C54429" w14:textId="77777777" w:rsidR="00E11D54" w:rsidRDefault="00E11D54" w:rsidP="00E11D54">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0CE2">
+      <w:r w:rsidRPr="0065589D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>AGREEMENTS</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00FC37A2" w:rsidP="00CE5C40" w:rsidRDefault="00FC37A2" w14:paraId="4DF054C9" w14:textId="0399E141">
+    <w:p w14:paraId="4DF054C9" w14:textId="0399E141" w:rsidR="00FC37A2" w:rsidRPr="004A4B59" w:rsidRDefault="00FC37A2" w:rsidP="00CE5C40">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0704">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOW, THEREFORE</w:t>
       </w:r>
       <w:r w:rsidRPr="001B0704">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00990A22">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">for good and valuable consideration, including the material financial benefit to be derived by Borrower </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lender’s making of the Mortgage Loan, </w:t>
+        <w:t xml:space="preserve">for good and valuable consideration, including the material financial benefit to be derived by Borrower as a result of Lender’s making of the Mortgage Loan, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the receipt and sufficiency of which are hereby acknowledged, and </w:t>
       </w:r>
       <w:r w:rsidRPr="001B0704">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>intending to be legally bound, Borrower does hereby covenant, agree, warrant, represent, assign, set over and transfer, to the extent assignable and transferable, as set forth herein:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0704" w:rsidP="001A0CE2" w:rsidRDefault="001B0704" w14:paraId="35F6F25D" w14:textId="572B318A">
-[...78 lines deleted...]
-    <w:p w:rsidRPr="00CE5C40" w:rsidR="00FC37A2" w:rsidP="008C0A30" w:rsidRDefault="00FC37A2" w14:paraId="566231F7" w14:textId="0E7B8EAA">
+    <w:p w14:paraId="35F6F25D" w14:textId="572B318A" w:rsidR="001B0704" w:rsidRDefault="001B0704" w:rsidP="005C3764">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:t>Assignment of TIF Note.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Definit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00D20D53" w:rsidP="00CE5C40" w:rsidRDefault="00575C96" w14:paraId="5803EF22" w14:textId="0409B00E">
+    <w:p w14:paraId="27BA1185" w14:textId="3D5F2071" w:rsidR="001B0704" w:rsidRDefault="001B0704" w:rsidP="001B0704">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk158374086" w:id="9"/>
-[...306 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00CE5C40">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Until an Event of Default has occurred, </w:t>
-[...322 lines deleted...]
-        <w:t xml:space="preserve">Lender may, if an Event of Default shall have occurred, without notice to or demand upon Borrower, notify </w:t>
+        <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE5C40">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>any and all</w:t>
+        <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CE5C40">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> persons obligated to Borrower under the Redevelopment Agreement and TIF Note that payment thereof is to be made directly to Lender.  After the making of such a request or the giving of any such notification, Borrower shall hold any proceeds of the Redevelopment Agreement and TIF Note received by Borrower as trustee for Lender without commingling the same with other funds of Borrower and shall turn the same over to Lender in the identical form received, together with any necessary endorsements or assignments.  Lender shall apply the proceeds of the Redevelopment Agreement and TIF Note to the obligations under the Loan Documents. </w:t>
-[...76 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> the Loan Agreement or the Security Instrument, as applicable.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4F55">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following term in this Assignment shall have the following meanings:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE78A6" w:rsidP="00AE78A6" w:rsidRDefault="00AE78A6" w14:paraId="7E00A316" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4AB36107" w14:textId="40986B3C" w:rsidR="00FD4F55" w:rsidRPr="00CE5C40" w:rsidRDefault="00FD4F55" w:rsidP="00CE5C40">
+      <w:pPr>
         <w:spacing w:after="240"/>
-        <w:textAlignment w:val="baseline"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>UCC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” means the applicable Uniform Commercial Code.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AE78A6" w:rsidP="00AE78A6" w:rsidRDefault="00AE78A6" w14:paraId="797D7661" w14:textId="77777777">
-[...614 lines deleted...]
-    <w:p w:rsidR="00945754" w:rsidP="00305F43" w:rsidRDefault="00945754" w14:paraId="2048F24E" w14:textId="77C3601E">
+    <w:p w14:paraId="566231F7" w14:textId="0E7B8EAA" w:rsidR="00FC37A2" w:rsidRPr="00CE5C40" w:rsidRDefault="00FC37A2" w:rsidP="008C0A30">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Limitation of Liability</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Assignment of TIF Note.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD6ADD" w:rsidP="00945754" w:rsidRDefault="009C6CB6" w14:paraId="0A4C9469" w14:textId="09B0458F">
+    <w:p w14:paraId="5803EF22" w14:textId="7F85A789" w:rsidR="00D20D53" w:rsidRPr="004A4B59" w:rsidRDefault="00575C96" w:rsidP="00CE5C40">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
+      <w:bookmarkStart w:id="10" w:name="_Hlk158374086"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In consideration of Lender’s making of the Mortgage Loan and approval of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as additional security for the Mortgage Loan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to the extent permitted by applicable law, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="006A637D" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hereby</w:t>
+      </w:r>
+      <w:r w:rsidR="00001E3D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00305F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00001E3D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00305F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A637D" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pledges and grants Lender a security interest in the TIF Note, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00001E3D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00305F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00001E3D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00305F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A637D" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assigns, transfers and sets over unto Lender all of its current and future right, title and interest in and to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk132033460"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="006546DE">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="0028114F">
+      <w:r w:rsidR="006A637D" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>payments under the TIF Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A637D" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00632FF1">
-[...20 lines deleted...]
-      <w:r w:rsidR="003847FE">
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="006A637D" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and all rights and benefits therefrom. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11D54" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
-[...90 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
+      <w:r w:rsidR="00925A99" w:rsidRPr="00925A99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To the extent permitted by applicable law, it is the intention of </w:t>
+      </w:r>
+      <w:r w:rsidR="00925A99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="00925A99" w:rsidRPr="00925A99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to establish a present, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF405C" w:rsidRPr="00925A99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>absolute,</w:t>
+      </w:r>
+      <w:r w:rsidR="00925A99" w:rsidRPr="00925A99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and irrevocable transfer and assignment to Lender of all of </w:t>
+      </w:r>
+      <w:r w:rsidR="00925A99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00925A99" w:rsidRPr="00925A99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">right, title and interest in, to and under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00925A99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Note</w:t>
+      </w:r>
+      <w:r w:rsidR="00925A99" w:rsidRPr="00925A99">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD6ADD" w:rsidP="001A0CE2" w:rsidRDefault="00CD6ADD" w14:paraId="5B0B4CE6" w14:textId="4A693FB0">
-      <w:pPr>
+    <w:p w14:paraId="49E71BED" w14:textId="4294B2FB" w:rsidR="00BB5925" w:rsidRPr="00631125" w:rsidRDefault="00BB5925" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Indemnification.</w:t>
+        <w:t xml:space="preserve">Collateral Assignment of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [and Other Documents]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA30A0" w:rsidP="00CE5C40" w:rsidRDefault="007A62C8" w14:paraId="157B14C0" w14:textId="0B7BB4A1">
+    <w:p w14:paraId="6594640B" w14:textId="7F891305" w:rsidR="00BB5925" w:rsidRDefault="003E5A44" w:rsidP="00CE5C40">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD6ADD">
-[...57 lines deleted...]
-      <w:r w:rsidRPr="00CD6ADD" w:rsidR="0028114F">
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower hereby collaterally assigns to Lender, as additional security for the full, timely and faithful repayment of the Mortgage Loan and performance by Borrower of its obligations under the Loan Documents, all of Borrower’s right, title and interest in and to the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6ADD" w:rsidR="00632FF1">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> or the TIF Note.</w:t>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="005A4E2E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:  ADD ANY OTHER DOCUMENTS GOVERNING THE TIF</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="005A4E2E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the extent assignable thereunder and under applicable law, including all payment rights, claims for payment, rights to receive notices, approvals, certificates and consents, rights to enforce the Authority’s obligations thereunder, and rights to exercise any cure, transfer or other rights expressly granted therein to a mortgagee or collateral assignee; provided, however, that nothing herein shall be construed as a delegation to Lender of any nondelegable obligation of Borrower under the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement unless and until Lender or its designee expressly assumes such obligation in writing after acquiring title to the Mortgaged Property or otherwise succeeding to Borrower’s interest thereunder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE5C40" w:rsidR="00677A00" w:rsidP="001A0CE2" w:rsidRDefault="00677A00" w14:paraId="3974A20D" w14:textId="3C0EB238">
-      <w:pPr>
+    <w:p w14:paraId="0C4815D5" w14:textId="064A25AF" w:rsidR="00065C46" w:rsidRDefault="00065C46" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Further Assurances.</w:t>
+        <w:t>Payments Under the TIF Note.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE5C40" w:rsidR="00677A00" w:rsidP="00CE5C40" w:rsidRDefault="00A848A2" w14:paraId="1AD7D4B4" w14:textId="1FB94DE9">
-      <w:pPr>
+    <w:p w14:paraId="6AECD38A" w14:textId="3E003A2D" w:rsidR="00CD6ADD" w:rsidRDefault="00925A99" w:rsidP="00305F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="720"/>
-[...14 lines deleted...]
-        <w:t>ssignment.</w:t>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Until an Event of Default has occurred, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20D53" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall have a revocable license to exercise all rights, power and authority granted to Borrower under the TIF Note, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20D53" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all payments made by the</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4E84" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20D53" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the TIF Note shall be paid directly to Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="005C315C" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the terms of the TIF Note</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20D53" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11D54" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00176D39" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pon the occurrence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00065C46" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20D53" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Event of Default</w:t>
+      </w:r>
+      <w:r w:rsidR="00176D39" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20D53" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Borrower shall cause the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20D53" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, upon written demand by Lender, to pay directly and exclusively to Lender or its assigns all sums due under the TIF Note, subject to the terms thereof</w:t>
+      </w:r>
+      <w:r w:rsidR="009F34D9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C315C" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A62C8" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hereby irrevocably authorizes and directs the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to recognize the claims of </w:t>
+      </w:r>
+      <w:r w:rsidR="00282796" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without investigating the reason</w:t>
+      </w:r>
+      <w:r w:rsidR="002C74C3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for any action taken or the validity of or the amount of </w:t>
+      </w:r>
+      <w:r w:rsidR="002C74C3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndebtedness owing to </w:t>
+      </w:r>
+      <w:r w:rsidR="00282796" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the existence of any Event of Default</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F34D9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o the extent such sums are paid to </w:t>
+      </w:r>
+      <w:r w:rsidR="00282796" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00282796" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agrees that the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall have no further liability to </w:t>
+      </w:r>
+      <w:r w:rsidR="00282796" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the same.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6CB6" w:rsidP="001A0CE2" w:rsidRDefault="00677A00" w14:paraId="0099DF72" w14:textId="3746FD6A">
-      <w:pPr>
+    <w:p w14:paraId="0BC85587" w14:textId="31451B08" w:rsidR="00740382" w:rsidRPr="00CE5C40" w:rsidRDefault="00CD6ADD" w:rsidP="00305F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender may, if an Event of Default shall have occurred, without notice to or demand upon Borrower, notify any and all persons obligated to Borrower under the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that payment thereof is to be made directly to Lender.  After the making of such a request or the giving of any such notification, Borrower shall hold any proceeds of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">received by Borrower as trustee for Lender without commingling the same with other funds of Borrower and shall turn the same over to Lender in the identical form received, together with any necessary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">endorsements or assignments.  Lender shall apply the proceeds of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the obligations under the Loan Documents. </w:t>
+      </w:r>
+      <w:r w:rsidR="00740382" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The receipt by </w:t>
+      </w:r>
+      <w:r w:rsidR="00282796" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00483AC6" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Borrower </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of any sum paid by the</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4E84" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be in discharge and release of that portion of any amount owed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E00A316" w14:textId="77777777" w:rsidR="00AE78A6" w:rsidRDefault="00AE78A6" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Ref158186498"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representations and Warranties.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA30A0" w:rsidP="00CE5C40" w:rsidRDefault="00740382" w14:paraId="2DD7CAA4" w14:textId="2578DE8A">
+    <w:p w14:paraId="797D7661" w14:textId="77777777" w:rsidR="00AE78A6" w:rsidRPr="004A4B59" w:rsidRDefault="00AE78A6" w:rsidP="00AE78A6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009714EC">
-[...74 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">represents and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>warrants to Lender that:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA30A0" w:rsidP="00997CE6" w:rsidRDefault="00FE2FA3" w14:paraId="4A85B498" w14:textId="77777777">
+    <w:p w14:paraId="5D335CF3" w14:textId="09507D42" w:rsidR="00AE78A6" w:rsidRPr="004A4B59" w:rsidRDefault="00AE78A6" w:rsidP="00AE78A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lender may elect to exercise any and all of </w:t>
-[...6 lines deleted...]
-        <w:t>Borrower</w:t>
+        <w:t xml:space="preserve">subject to receipt of any consent of the Authority required under the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s rights and remedies under the TIF Note, without any interference or objection from </w:t>
-[...6 lines deleted...]
-        <w:t>Borrower</w:t>
+        <w:t xml:space="preserve">Agreement, it has the right to exercise and deliver this Assignment under the terms of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and </w:t>
-[...37 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Agreement and the TIF Note.  The execution of this Assignment and performance and observance of its terms hereof have been duly authorized by necessary company action and do not contravene or violate any provision of Borrower’s organizational documents;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00677A00" w:rsidP="00997CE6" w:rsidRDefault="00FE2FA3" w14:paraId="3E9D8C8E" w14:textId="393C6662">
+    <w:p w14:paraId="1681BDE8" w14:textId="35203101" w:rsidR="00AE78A6" w:rsidRPr="004A4B59" w:rsidRDefault="00AE78A6" w:rsidP="00AE78A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lender may exercise </w:t>
-[...6 lines deleted...]
-        <w:t>Borrower</w:t>
+        <w:t xml:space="preserve">Borrower has made no prior assignments of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s rights under the TIF </w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00677A00" w:rsidP="00997CE6" w:rsidRDefault="00677A00" w14:paraId="279061C2" w14:textId="0B365850">
+    <w:p w14:paraId="0A5F28C7" w14:textId="46D07C61" w:rsidR="00AE78A6" w:rsidRPr="004A4B59" w:rsidRDefault="00AE78A6" w:rsidP="00AE78A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00A848A2">
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are in full force and effect, subject </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no defenses, setoffs or counterclaims and there exists no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>event, condition or occurrence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that would cause the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to be subject to any defenses, setoffs or counterclaims;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA30A0" w:rsidP="00997CE6" w:rsidRDefault="008E6900" w14:paraId="066DFBD8" w14:textId="15EFB675">
+    <w:p w14:paraId="7FAC164F" w14:textId="4B1636BD" w:rsidR="00AE78A6" w:rsidRPr="00EA22A0" w:rsidRDefault="00AE78A6" w:rsidP="00AE78A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>performed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all of its obligations under the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and there exists no event, condition or occurrence which constitutes, or which with notice and/or the passage of time would constitute, a breach of or default under any terms or conditions of any of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14D6" w:rsidRPr="001C14D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00677A00">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA22A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA30A0" w:rsidP="00997CE6" w:rsidRDefault="00FE2FA3" w14:paraId="314EB81A" w14:textId="70BA0A60">
+    <w:p w14:paraId="07E0C180" w14:textId="79C654AA" w:rsidR="00AE78A6" w:rsidRPr="004A4B59" w:rsidRDefault="00C824D5" w:rsidP="00AE78A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk48136019"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as of the date hereof, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE78A6" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the outstanding principal balance under the TIF Note is $__________.  Borrower has not received from the Authority any notice of the Authority’s intention to prepay all or any portion of the TIF Note in advance of the regularly scheduled payments thereunder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00AE78A6" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546BF516" w14:textId="6C84C817" w:rsidR="00AE78A6" w:rsidRPr="004A4B59" w:rsidRDefault="00AE78A6" w:rsidP="00AE78A6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lender may exercise any</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> of its rights and</w:t>
+        <w:t xml:space="preserve">Borrower acknowledges and agrees that the Authority is relying on, and is authorized to rely on, the representations, certifications, covenants, and acknowledgments given by Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> remedies </w:t>
-[...6 lines deleted...]
-        <w:t>under</w:t>
+        <w:t xml:space="preserve"> this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref158186498 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...6 lines deleted...]
-        <w:t>Loan</w:t>
+        <w:t xml:space="preserve">in connection with the Authority’s execution of that certain Consent to Collateral Assignment of Tax Increment </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financing Documents </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Documents.</w:t>
+        <w:t>dated as of an even date herewith.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E6900" w:rsidP="001A0CE2" w:rsidRDefault="008E6900" w14:paraId="092CEF4E" w14:textId="041C331F">
-      <w:pPr>
+    <w:p w14:paraId="265FF76C" w14:textId="7654E10A" w:rsidR="00A43459" w:rsidRDefault="00740382" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:spacing w:val="1"/>
-[...11 lines deleted...]
-        <w:t>Enforcement by Lender.</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Covenants.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA30A0" w:rsidP="00CE5C40" w:rsidRDefault="00A32A3C" w14:paraId="12FD8267" w14:textId="620D0B3C">
-      <w:pPr>
+    <w:p w14:paraId="3CFF735B" w14:textId="76B1CAF0" w:rsidR="00740382" w:rsidRDefault="00740382" w:rsidP="00305F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:spacing w:val="1"/>
-[...61 lines deleted...]
-          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower hereby covenants and agrees:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9E51B3" w14:textId="66E2977E" w:rsidR="00740382" w:rsidRDefault="006A637D" w:rsidP="00305F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to faithfully observe and perform all of the obligations and agreements of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77EF5" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if any</w:t>
+      </w:r>
+      <w:r w:rsidR="00305F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C7435D" w14:textId="6AD4E74E" w:rsidR="00740382" w:rsidRDefault="00C7227B" w:rsidP="00305F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not to do any act which would destroy or impair the security afforded to Lender under this Assignment</w:t>
+      </w:r>
+      <w:r w:rsidR="00740382">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5710FF78" w14:textId="727FE3CF" w:rsidR="00740382" w:rsidRPr="00CE5C40" w:rsidRDefault="00740382" w:rsidP="00305F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009714EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
-[...34 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidR="00BF48CE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promptly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009714EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deliver to Lender a copy of each notice delivered by the Authority </w:t>
+      </w:r>
+      <w:r w:rsidR="009F34D9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and received by Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009714EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pursuant to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009714EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including any notice relating to any default, alleged default, or potential default of Borrower, under and pursuant to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640E8323" w14:textId="6D445C3F" w:rsidR="00740382" w:rsidRDefault="003E5A44" w:rsidP="00305F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to not, without the prior written consent of Lender, amend, modify, terminate, cancel, surrender, waive, compromise, settle, release, prepay, reduce, subordinate, or consent to any offset, recoupment, defense or discharge of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or any payment or right thereunder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D92C756" w14:textId="464268A4" w:rsidR="003E5A44" w:rsidRDefault="003E5A44" w:rsidP="00305F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower shall deliver to Lender the original TIF Note, if issued in certificated or negotiable form, together with such endorsements, allonges or assignments as Lender may reasonably require. </w:t>
+      </w:r>
+      <w:r w:rsidR="0065589D">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00FE2FA3">
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> Documents.</w:t>
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the TIF Note or the right to receive payments thereunder is transferable only by registration on the books of the Authority or its registrar, Borrower shall cause the Authority to note Lender’s collateral assignment on its books and records and, upon Lender’s request following an Event of Default, to register or reissue the TIF Note or the applicable payment direction in the name of Lender or its designee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E6900" w:rsidP="001A0CE2" w:rsidRDefault="008E6900" w14:paraId="2A982EF1" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="2048F24E" w14:textId="77C3601E" w:rsidR="00945754" w:rsidRDefault="00945754" w:rsidP="00305F43">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref158186282" w:id="13"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Limitation of Liability</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6ADD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="008E6900" w:rsidP="008E6900" w:rsidRDefault="008E6900" w14:paraId="2B4DAC7E" w14:textId="4A2A78FC">
+    <w:p w14:paraId="0A4C9469" w14:textId="7D21D84A" w:rsidR="00CD6ADD" w:rsidRDefault="009C6CB6" w:rsidP="00945754">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006368FE">
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Until such time that Lender succeeds to Borrower’s interest under </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00310A4B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006368FE">
-[...20 lines deleted...]
-      <w:r w:rsidR="00330BA8">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pursuant to the terms of this Assignment, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not be deemed to have assumed any of the obligations </w:t>
+      </w:r>
+      <w:r w:rsidR="009873ED" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or liabilities </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nor shall Lender be liable to the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="003847FE">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006368FE">
-[...54 lines deleted...]
-      <w:r w:rsidR="009B638F">
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by reason of any default by any party under the</w:t>
+      </w:r>
+      <w:r w:rsidR="006546DE" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the powers herein granted to Lender shall be liberally construed against Borrower.</w:t>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A22">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such time that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">succeeds </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to Borrower’s interest under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agreement, </w:t>
+      </w:r>
+      <w:r w:rsidR="00985660" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender’s liability shall be strictly limited to acts and omissions of Lender occurring during the period of ownership and operation of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11D54" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="00985660" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property and the improvements located thereon by Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E6900" w:rsidP="001A0CE2" w:rsidRDefault="008E6900" w14:paraId="01AB02AC" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="5B0B4CE6" w14:textId="4A693FB0" w:rsidR="00CD6ADD" w:rsidRDefault="00CD6ADD" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>No Waiver of Rights by Lender.</w:t>
+        <w:t>Indemnification.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="008E6900" w:rsidP="008E6900" w:rsidRDefault="008E6900" w14:paraId="189238E8" w14:textId="77777777">
+    <w:p w14:paraId="157B14C0" w14:textId="34F42AC2" w:rsidR="00AA30A0" w:rsidRPr="004A4B59" w:rsidRDefault="007A62C8" w:rsidP="00CE5C40">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A4B59">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> of Borrower or the Authority.</w:t>
+      <w:r w:rsidRPr="00CD6ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CD6ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agrees to indemnify</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6ADD" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, defend</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CD6ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and hold Lender harmless of and from any and all liability, loss or damage which it may or might incur by reason of any claims or demands against it based on its alleged assumption of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CD6ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s duty and obligation to perform and discharge the terms, covenants and agreements in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="00CD6ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3974A20D" w14:textId="3C0EB238" w:rsidR="00677A00" w:rsidRPr="00CE5C40" w:rsidRDefault="00677A00" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Survival.</w:t>
+        <w:t>Further Assurances.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00CA64CA" w:rsidP="00CE5C40" w:rsidRDefault="00581262" w14:paraId="25AF6753" w14:textId="6B9BF4BD">
+    <w:p w14:paraId="1AD7D4B4" w14:textId="1FB94DE9" w:rsidR="00677A00" w:rsidRPr="00CE5C40" w:rsidRDefault="00A848A2" w:rsidP="00CE5C40">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t>shall inure to the benefit of and be binding upon the parties hereto and their successors and assigns.</w:t>
+        <w:t>Within ten (10) days after request by Lender, Borrower shall execute, acknowledge, deliver, and, if necessary, file or record, at its cost and expense, all further acts, deeds, conveyances, assignments, financing statements, transfers, documents, agreements, assurances, and such other instruments as Lender may reasonably require from time to time in order to better assure, grant, and convey to Lender the rights intended to be granted, now or in the future, to Lender under this A</w:t>
+      </w:r>
+      <w:r w:rsidR="00677A00" w:rsidRPr="00CE5C40">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00581262" w:rsidP="001A0CE2" w:rsidRDefault="00581262" w14:paraId="4B46FBF2" w14:textId="6D3A03DC">
-      <w:pPr>
+    <w:p w14:paraId="0099DF72" w14:textId="3746FD6A" w:rsidR="009C6CB6" w:rsidRDefault="00677A00" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref158186534" w:id="15"/>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Events of Default; Remedies.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AF51A6" w:rsidP="00AF51A6" w:rsidRDefault="00AF51A6" w14:paraId="072A755D" w14:textId="0916FBD7">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="2DD7CAA4" w14:textId="0D554D1D" w:rsidR="00AA30A0" w:rsidRPr="004A4B59" w:rsidRDefault="00740382" w:rsidP="00CE5C40">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009714EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any default by Borrower under the terms and conditions of this Assignment</w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009714EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009714EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beyond applicable notice, grace and</w:t>
+      </w:r>
+      <w:r w:rsidR="00330BA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009714EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or cure periods thereunder, shall be an “Event of Default” under the Loan Documents.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00677A00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Upon</w:t>
+      </w:r>
+      <w:r w:rsidR="00677A00" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the occurrence of an Event of Default</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under this Assignment or any </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75913">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A85B498" w14:textId="77777777" w:rsidR="00AA30A0" w:rsidRPr="004A4B59" w:rsidRDefault="00FE2FA3" w:rsidP="00997CE6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>All notices under this Assignment shall be:</w:t>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender may elect to exercise any and all of </w:t>
+      </w:r>
+      <w:r w:rsidR="007A62C8" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s rights and remedies under the TIF Note, without any interference or objection from </w:t>
+      </w:r>
+      <w:r w:rsidR="007A62C8" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="007A62C8" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall cooperate in causing the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to comply with all the terms and conditions of the TIF Note;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF51A6" w:rsidP="00AF51A6" w:rsidRDefault="00AF51A6" w14:paraId="02E5211E" w14:textId="223E4A7F">
-[...117 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="3E9D8C8E" w14:textId="393C6662" w:rsidR="00677A00" w:rsidRDefault="00FE2FA3" w:rsidP="00997CE6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender may exercise </w:t>
+      </w:r>
+      <w:r w:rsidR="007A62C8" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s rights under the TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="00632FF1" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perform all acts in the same manner and to the same extent as </w:t>
+      </w:r>
+      <w:r w:rsidR="007A62C8" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00677A00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="00A848A2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thereunder</w:t>
+      </w:r>
+      <w:r w:rsidR="00677A00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF51A6" w:rsidP="00AF51A6" w:rsidRDefault="00AF51A6" w14:paraId="097CB4D8" w14:textId="6D66BD8B">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="279061C2" w14:textId="4A5CC01C" w:rsidR="00677A00" w:rsidRDefault="00677A00" w:rsidP="00997CE6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender may exercise Borrower’s rights under the provisions of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agreement and perform all acts in the same manner and to the same extent as Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="00A848A2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thereunder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00094CA7" w:rsidP="00305F43" w:rsidRDefault="00094CA7" w14:paraId="0F5EE25C" w14:textId="273CD938">
-      <w:pPr>
+    <w:p w14:paraId="066DFBD8" w14:textId="3C3B726B" w:rsidR="00AA30A0" w:rsidRPr="004A4B59" w:rsidRDefault="008E6900" w:rsidP="00997CE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the consent of the Authority, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender may amend the terms of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidR="009873ED" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at Lender’s sole and absolute election, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make concessions to the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6058" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00677A00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314EB81A" w14:textId="70BA0A60" w:rsidR="00AA30A0" w:rsidRPr="004A4B59" w:rsidRDefault="00FE2FA3" w:rsidP="00997CE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender may exercise any</w:t>
+      </w:r>
+      <w:r w:rsidR="009873ED" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of its rights and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remedies </w:t>
+      </w:r>
+      <w:r w:rsidR="00677A00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00282796" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092CEF4E" w14:textId="041C331F" w:rsidR="008E6900" w:rsidRDefault="008E6900" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>Security Agreement.</w:t>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enforcement by Lender.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00094CA7" w:rsidP="00094CA7" w:rsidRDefault="00094CA7" w14:paraId="1E896D23" w14:textId="21793D29">
+    <w:p w14:paraId="12FD8267" w14:textId="620D0B3C" w:rsidR="00AA30A0" w:rsidRPr="004A4B59" w:rsidRDefault="00A32A3C" w:rsidP="00CE5C40">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...131 lines deleted...]
-        <w:t>]</w:t>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject to </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6900">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the terms and conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="005709B7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>herein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, this</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assignment may be enforced from </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to time by Lender at its discretion, with or without order of any court, as Lender shall determine. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E942F5" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="008D5D2D" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall have no obligation to </w:t>
+      </w:r>
+      <w:r w:rsidR="00985D34" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enforce or continue to enforce </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this Assignment. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E942F5" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any failure on the part of </w:t>
+      </w:r>
+      <w:r w:rsidR="00282796" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> promptly to exercise any option hereby given or reserved shall not prevent the exercise of any such option at any time thereafter.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E942F5" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lender may pursue and enforce any remedy or remedies accorded it herein independently of, in conjunction or concurrently with, or subsequent to its pursuit and enforcement of any remedy or remedies which it may have under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00282796" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FA3" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="001758DB" w:rsidP="00305F43" w:rsidRDefault="00FD4F55" w14:paraId="05618D35" w14:textId="0CB5CEBC">
-      <w:pPr>
+    <w:p w14:paraId="2A982EF1" w14:textId="77777777" w:rsidR="008E6900" w:rsidRDefault="008E6900" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:name="_Toc121396298" w:id="18"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Ref158186282"/>
+      <w:bookmarkStart w:id="15" w:name="_Ref149731392"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Protection of Lender’s Security.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="2B4DAC7E" w14:textId="3C9D788F" w:rsidR="008E6900" w:rsidRPr="004A4B59" w:rsidRDefault="008E6900" w:rsidP="008E6900">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006368FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender may, at its option, disburse or pay such sums and take such actions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006368FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as Lender reasonably deems necessary to protect </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its interest in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006368FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any amounts so disbursed or paid by Lender shall be added to, and become part of, the principal balance of the Indebtedness, be immediately due and payable and bear interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006368FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006368FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Default Rate</w:t>
+      </w:r>
+      <w:r w:rsidR="00330BA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006368FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the date of disbursement until fully paid.  The provisions of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00330BA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00330BA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref158186282 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00330BA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00330BA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AE78A6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00330BA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="006368FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall not be deemed to obligate or require Lender to incur any expense or take any action. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B638F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B638F" w:rsidRPr="00CD7963">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All of the powers herein granted to Lender shall be liberally construed against Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AB02AC" w14:textId="77777777" w:rsidR="008E6900" w:rsidRDefault="008E6900" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>No Waiver of Rights by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189238E8" w14:textId="77777777" w:rsidR="008E6900" w:rsidRPr="004A4B59" w:rsidRDefault="008E6900" w:rsidP="008E6900">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nothing herein contained shall be construed as constituting a waiver or suspension by Lender of its right to enforce payment of the debts under the terms of the Loan Documents.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lender is not the agent, partner or joint venturer of Borrower or the Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="17F13485" w14:textId="54AD9D36" w:rsidR="00581262" w:rsidRDefault="00581262" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Survival.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AF6753" w14:textId="6B9BF4BD" w:rsidR="00CA64CA" w:rsidRPr="004A4B59" w:rsidRDefault="00581262" w:rsidP="00CE5C40">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581262">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssignment </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF51A6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AF51A6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inure to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AF51A6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the benefit of and be binding upon the parties hereto and their successors and assigns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B46FBF2" w14:textId="6D3A03DC" w:rsidR="00581262" w:rsidRDefault="00581262" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Ref158186534"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notice.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="072A755D" w14:textId="0916FBD7" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All notices under this Assignment shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E5211E" w14:textId="582FDA2C" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="007034F8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>in writing, and shall be</w:t>
+      </w:r>
+      <w:r w:rsidR="00E733AB">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B343572" w14:textId="08C65B71" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>delivered,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in person</w:t>
+      </w:r>
+      <w:r w:rsidR="0065589D">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF31D14" w14:textId="4ABCB7E9" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>mailed, postage prepaid, either by registered or certified delivery, return receipt requested, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AF3765" w14:textId="791B6C9B" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>sent by overnight express courier;</w:t>
+      </w:r>
+      <w:r w:rsidR="00505A05">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D917AB9" w14:textId="73F0D012" w:rsidR="00505A05" w:rsidRDefault="00505A05" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>sent by electronic mail with originals to follow by overnight courier;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DED0133" w14:textId="6BD6D386" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="0065589D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>addressed to the intended recipient at its respective address set forth</w:t>
+      </w:r>
+      <w:r w:rsidR="003D77E5">
+        <w:t xml:space="preserve"> in the preamble to this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Assignment; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5853BD65" w14:textId="77777777" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>deemed given on the earlier to occur of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F95AA8E" w14:textId="12BB324A" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the date when the notice is received by the addressee</w:t>
+      </w:r>
+      <w:r w:rsidR="0065589D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBCBB6A" w14:textId="77777777" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>if the recipient refuses or rejects delivery, the date on which the notice is so refused or rejected, as conclusively established by the records of the United States Postal Service or such express courier service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226EA355" w14:textId="594444AC" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Any party to this Assignment may change the address to which notices intended for it are to be directed by means of notice given to the other party in accordance with this </w:t>
+      </w:r>
+      <w:r w:rsidR="00131A64">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00131A64">
+        <w:instrText xml:space="preserve"> REF _Ref158186534 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00131A64">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AE78A6">
+        <w:t>Section 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00131A64">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097CB4D8" w14:textId="6D66BD8B" w:rsidR="00AF51A6" w:rsidRDefault="00AF51A6" w:rsidP="00AF51A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Any required notice under this Assignment which does not specify how notices are to be given shall be given in accordance with this </w:t>
+      </w:r>
+      <w:r w:rsidR="00131A64">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00131A64">
+        <w:instrText xml:space="preserve"> REF _Ref158186534 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00131A64">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AE78A6">
+        <w:t>Section 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00131A64">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5EE25C" w14:textId="273CD938" w:rsidR="00094CA7" w:rsidRDefault="00094CA7" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Security Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E896D23" w14:textId="3F11AC56" w:rsidR="00094CA7" w:rsidRDefault="00094CA7" w:rsidP="00094CA7">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094CA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assignment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094CA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">constitutes a security agreement under the UCC.  Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094CA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  If an Event of Default has occurred, Lender shall have the remedies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00094CA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00094CA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a secured party under the UCC or otherwise provided at law or in equity, in addition to all remedies provided by this </w:t>
+      </w:r>
+      <w:r w:rsidR="0005322F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assignment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094CA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and in any Loan Document.  Lender may exercise any or all of its remedies </w:t>
+      </w:r>
+      <w:r w:rsidR="00487735">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with respect to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094CA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C824D5" w:rsidRPr="00C824D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="0005322F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094CA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">separately or together, and in any order, without in any way affecting the availability or validity of Lender’s other remedies.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF51A6" w:rsidRPr="00AF51A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE:  LENDER MUST AMEND THE COLLATERAL DESCRIPTION IN THE UCC TO ADD THE TIF NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF51A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2AB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD55CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AGREEMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2AB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND ANY OTHER TIF DOCUMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF51A6" w:rsidRPr="00AF51A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05618D35" w14:textId="0CB5CEBC" w:rsidR="001758DB" w:rsidRPr="00AA66A1" w:rsidRDefault="00FD4F55" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Ref276062960"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref276063007"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc121396298"/>
       <w:r w:rsidRPr="00CE5C40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appointment of Lender as Attorney-In-Fact.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="001758DB" w:rsidP="00AA66A1" w:rsidRDefault="00FD4F55" w14:paraId="0A72D80A" w14:textId="2E7AE315">
+    <w:p w14:paraId="0A72D80A" w14:textId="35BB1F54" w:rsidR="001758DB" w:rsidRPr="004A4B59" w:rsidRDefault="00FD4F55" w:rsidP="00AA66A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD4F55">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower hereby irrevocably makes, constitutes, and appoints Lender (and any officer of Lender or any Person designated by Lender for that purpose) as Borrower’s true and lawful proxy and attorney-in-fact (and agent-in-fact) in Borrower’s name, place, and stead, with full power of substitution</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="001758DB">
+      <w:r w:rsidR="001758DB" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00A32A3C">
+      <w:r w:rsidR="00A32A3C" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">solely </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="001758DB">
+      <w:r w:rsidR="001758DB" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for the purpose of carrying out the terms of this </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="004B1293">
+      <w:r w:rsidR="004B1293" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assignment</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="001758DB">
+      <w:r w:rsidR="001758DB" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, to take any and all appropriate action and to execute any and all documents and instruments that may be necessary or desirable to accomplish the purposes of this Assignment and, without limiting the generality of the foregoing, hereby gives said attorney</w:t>
       </w:r>
       <w:r w:rsidR="008C0A30">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-in-fact</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="001758DB">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">continuance of an Event of Default generally to sell, transfer, pledge, make any agreement with respect to or otherwise deal with any of the Redevelopment Agreement and TIF Note in such manner as is consistent with the </w:t>
+      <w:r w:rsidR="001758DB" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the power and right, on behalf of Borrower, without notice to or assent by Borrower, to, upon the occurrence and during the continuance of an Event of Default generally to sell, transfer, pledge, make any agreement with respect to or otherwise deal with any of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E668FD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF</w:t>
+      </w:r>
+      <w:r w:rsidR="001758DB" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement and TIF Note in such manner as is consistent with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="001758DB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> and as fully and completely as though Lender were the absolute owner thereof for all purposes, and to do at Borrower’s expense, at any time, or from time to time, all acts and things which Lender deems necessary to protect, preserve or realize upon the Redevelopment Agreement and TIF Note and Lender’s security interest therein, in order to effect the intent of this Assignment, all as fully and effectively as Borrower might do, including, without limitation, the execution, delivery and recording, in connection with any sale or other disposition of any Redevelopment Agreement and TIF Note, of the endorsements, assignments or other instruments of conveyance or transfer with respect to such Redevelopment Agreement and TIF Note.</w:t>
+      <w:r w:rsidR="001758DB" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and as fully and completely as though Lender were the absolute owner thereof for all purposes, and to do at Borrower’s expense, at any time, or from time to time, all acts and things which Lender deems necessary to protect, preserve or realize upon the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2AB5" w:rsidRPr="00EA2AB5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2AB5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001758DB" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Lender’s security interest therein, in order to effect the intent of this Assignment, all as fully and effectively as Borrower might do, including, without limitation, the execution, delivery and recording, in connection with any sale or other disposition of any </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2AB5" w:rsidRPr="00EA2AB5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Document</w:t>
+      </w:r>
+      <w:r w:rsidR="001758DB" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, of the endorsements, assignments or other instruments of conveyance or transfer with respect to such </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2AB5" w:rsidRPr="00EA2AB5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="001758DB" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00392F9E" w:rsidP="00AA66A1" w:rsidRDefault="00B75913" w14:paraId="72D6AA6E" w14:textId="3EC3C646">
+    <w:p w14:paraId="72D6AA6E" w14:textId="3EC3C646" w:rsidR="00392F9E" w:rsidRPr="004A4B59" w:rsidRDefault="00B75913" w:rsidP="00AA66A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Borrower hereby acknowledges that the appointment of such proxy and attorney-in-fact </w:t>
       </w:r>
       <w:r w:rsidR="0092530F">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> coupled with an interest and </w:t>
       </w:r>
       <w:r w:rsidR="0092530F">
@@ -5500,682 +5856,690 @@
         </w:rPr>
         <w:t>Section 17</w:t>
       </w:r>
       <w:r w:rsidR="0092530F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0092530F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">shall not impose any duty upon Lender to exercise any such powers and shall not require Lender to incur any expense or take any action.  </w:t>
       </w:r>
       <w:r>
         <w:t>Borrower hereby ratifies and confirms all that such attorney-in-fact may do or cause to be done by virtue of any provision of this Assignment and any other Loan Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D10537" w:rsidP="00305F43" w:rsidRDefault="00D10537" w14:paraId="7AB5FE7A" w14:textId="098247F1">
-      <w:pPr>
+    <w:p w14:paraId="7AB5FE7A" w14:textId="098247F1" w:rsidR="00D10537" w:rsidRDefault="00D10537" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc488305254" w:id="19"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc488305254"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conflict.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D10537" w:rsidR="00D10537" w:rsidP="00D10537" w:rsidRDefault="00D10537" w14:paraId="660E8EC3" w14:textId="16542144">
+    <w:p w14:paraId="660E8EC3" w14:textId="16542144" w:rsidR="00D10537" w:rsidRPr="00D10537" w:rsidRDefault="00D10537" w:rsidP="00D10537">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10537">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event of any conflict between the terms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of this Assignment</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10537">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the applicable Loan Documents, the terms and conditions of the Loan Documents shall control.</w:t>
+        <w:t xml:space="preserve"> and the applicable Loan Documents, the terms and conditions of the Loan Documents shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D10537">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D10537">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE5C40" w:rsidR="005709B7" w:rsidP="00305F43" w:rsidRDefault="005709B7" w14:paraId="08915461" w14:textId="679C8562">
-      <w:pPr>
+    <w:p w14:paraId="08915461" w14:textId="679C8562" w:rsidR="005709B7" w:rsidRPr="00CE5C40" w:rsidRDefault="005709B7" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5C40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Counterparts.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w:rsidR="005709B7" w:rsidP="00CE5C40" w:rsidRDefault="005709B7" w14:paraId="4A5EC9EE" w14:textId="019EFF2B">
+    <w:p w14:paraId="4A5EC9EE" w14:textId="019EFF2B" w:rsidR="005709B7" w:rsidRDefault="005709B7" w:rsidP="00CE5C40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This Assignment may be executed in any number of counterparts, each of which shall be considered an original for all purposes; provided, however, that all such counterparts shall constitute one and the same instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE5C40" w:rsidR="005709B7" w:rsidP="00305F43" w:rsidRDefault="005709B7" w14:paraId="31758E3F" w14:textId="7FCFEECD">
-      <w:pPr>
+    <w:p w14:paraId="31758E3F" w14:textId="7FCFEECD" w:rsidR="005709B7" w:rsidRPr="00CE5C40" w:rsidRDefault="005709B7" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc488305255" w:id="20"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc488305255"/>
       <w:r w:rsidRPr="00CE5C40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governing Law</w:t>
       </w:r>
       <w:r w:rsidR="002D16C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; Venue</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5C40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w:rsidR="002D16C0" w:rsidP="002D16C0" w:rsidRDefault="002D16C0" w14:paraId="43129B07" w14:textId="64B2FB73">
+    <w:p w14:paraId="43129B07" w14:textId="64B2FB73" w:rsidR="002D16C0" w:rsidRDefault="002D16C0" w:rsidP="002D16C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The validity, enforceability, interpretation, and performance of this Assignment shall be governed by State (as defined in the Security Instrument) law without giving effect to any conflict of law or choice of law rules that would result in the application of the laws of another jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005709B7" w:rsidP="00CE5C40" w:rsidRDefault="002D16C0" w14:paraId="5115801D" w14:textId="7984CF6B">
+    <w:p w14:paraId="5115801D" w14:textId="7984CF6B" w:rsidR="005709B7" w:rsidRDefault="002D16C0" w:rsidP="00CE5C40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this Assignment or the security for the Indebtedness, Borrower consents to the exercise of personal jurisdiction by State (as defined in the Security Instrument) court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to remove to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court </w:t>
-[...6 lines deleted...]
-        <w:t>or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
+        <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this Assignment or the security for the Indebtedness, Borrower consents to the exercise of personal jurisdiction by State (as defined in the Security Instrument) court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>remove</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE5C40" w:rsidR="005709B7" w:rsidP="00305F43" w:rsidRDefault="005709B7" w14:paraId="01B3DD1E" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="01B3DD1E" w14:textId="77777777" w:rsidR="005709B7" w:rsidRPr="00CE5C40" w:rsidRDefault="005709B7" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref284493334" w:id="21"/>
-      <w:bookmarkStart w:name="_Toc488305257" w:id="22"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref284493334"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc488305257"/>
       <w:r w:rsidRPr="00CE5C40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entire Agreement; Amendments and Waivers.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidR="005709B7" w:rsidP="00CE5C40" w:rsidRDefault="004E044C" w14:paraId="6C368AF5" w14:textId="1F47E0A3">
+    <w:p w14:paraId="6C368AF5" w14:textId="1F47E0A3" w:rsidR="005709B7" w:rsidRDefault="004E044C" w:rsidP="00CE5C40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The invalidity or unenforceability of any provision of this Assignment shall not affect the validity or enforceability of any other provision of this Assignment, all of which shall remain in full force and effect.  This Assignment contains the complete and entire agreement among the parties as to the matters covered, rights </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the obligations assumed in this Assignment.  This Assignment may not be amended or modified except </w:t>
+        <w:t xml:space="preserve">The invalidity or unenforceability of any provision of this Assignment shall not affect the validity or enforceability of any other provision of this Assignment, all of which shall remain in full force and effect.  This Assignment contains the complete and entire agreement among the parties as to the matters covered, rights granted and the obligations assumed in this Assignment.  This Assignment may not be amended or modified except </w:t>
       </w:r>
       <w:r w:rsidR="00CE5C40">
         <w:t>with the prior written consent of Lender</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE5C40" w:rsidR="005709B7" w:rsidP="00305F43" w:rsidRDefault="005709B7" w14:paraId="148D87E0" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="148D87E0" w14:textId="77777777" w:rsidR="005709B7" w:rsidRPr="00CE5C40" w:rsidRDefault="005709B7" w:rsidP="005C3764">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc488305260" w:id="23"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc488305260"/>
       <w:r w:rsidRPr="00CE5C40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Construction.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w:rsidRPr="001754D3" w:rsidR="005709B7" w:rsidP="001754D3" w:rsidRDefault="005709B7" w14:paraId="14A25267" w14:textId="77777777">
+    <w:p w14:paraId="14A25267" w14:textId="77777777" w:rsidR="005709B7" w:rsidRPr="001754D3" w:rsidRDefault="005709B7" w:rsidP="001754D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The captions and headings of the sections of this Assignment are for convenience only and shall be disregarded in construing this Assignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001754D3" w:rsidR="005709B7" w:rsidP="001754D3" w:rsidRDefault="005709B7" w14:paraId="323FEB79" w14:textId="77777777">
+    <w:p w14:paraId="323FEB79" w14:textId="77777777" w:rsidR="005709B7" w:rsidRPr="001754D3" w:rsidRDefault="005709B7" w:rsidP="001754D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Any reference in this Assignment to an “Exhibit” or “Schedule” or a “Section” or an “Article” shall, unless otherwise explicitly provided, be construed as referring, respectively, to an Exhibit or Schedule attached to this Assignment or to a Section or Article of this Assignment.  All Exhibits and Schedules attached to or referred to in this Assignment, if any, are incorporated by reference into this Assignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001754D3" w:rsidR="005709B7" w:rsidP="001754D3" w:rsidRDefault="005709B7" w14:paraId="59394152" w14:textId="77777777">
+    <w:p w14:paraId="59394152" w14:textId="77777777" w:rsidR="005709B7" w:rsidRPr="001754D3" w:rsidRDefault="005709B7" w:rsidP="001754D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Any reference in this Assignment to a statute or regulation shall be construed as referring to that statute or regulation as amended from time to time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001754D3" w:rsidR="005709B7" w:rsidP="001754D3" w:rsidRDefault="005709B7" w14:paraId="048BC1C2" w14:textId="77777777">
+    <w:p w14:paraId="048BC1C2" w14:textId="77777777" w:rsidR="005709B7" w:rsidRPr="001754D3" w:rsidRDefault="005709B7" w:rsidP="001754D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Use of the singular in this Assignment includes the plural and use of the plural includes the singular.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001754D3" w:rsidR="005709B7" w:rsidP="001754D3" w:rsidRDefault="005709B7" w14:paraId="0094D039" w14:textId="77777777">
+    <w:p w14:paraId="0094D039" w14:textId="77777777" w:rsidR="005709B7" w:rsidRPr="001754D3" w:rsidRDefault="005709B7" w:rsidP="001754D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>As used in this Assignment, the term “including” means “including, but not limited to” or “including, without limitation,” and is for example only and not a limitation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001754D3" w:rsidR="005709B7" w:rsidP="001754D3" w:rsidRDefault="005709B7" w14:paraId="1D9179CA" w14:textId="77777777">
+    <w:p w14:paraId="1D9179CA" w14:textId="77777777" w:rsidR="005709B7" w:rsidRPr="001754D3" w:rsidRDefault="005709B7" w:rsidP="001754D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Unless otherwise provided in this Assignment, if Lender’s approval, designation, determination, selection, estimate, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or decision is required, permitted or contemplated hereunder, such approval, designation, determination, selection, estimate, action or decision shall be made in Lender’s sole and absolute discretion.</w:t>
+        <w:t>Unless otherwise provided in this Assignment, if Lender’s approval, designation, determination, selection, estimate, action or decision is required, permitted or contemplated hereunder, such approval, designation, determination, selection, estimate, action or decision shall be made in Lender’s sole and absolute discretion.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001754D3" w:rsidR="005709B7" w:rsidP="001754D3" w:rsidRDefault="005709B7" w14:paraId="70FA0323" w14:textId="77777777">
+    <w:p w14:paraId="70FA0323" w14:textId="77777777" w:rsidR="005709B7" w:rsidRPr="001754D3" w:rsidRDefault="005709B7" w:rsidP="001754D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>All references in this Assignment to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA66A1" w:rsidP="00AA66A1" w:rsidRDefault="00AA66A1" w14:paraId="347CE3F9" w14:textId="77777777">
+    <w:p w14:paraId="347CE3F9" w14:textId="77777777" w:rsidR="00AA66A1" w:rsidRDefault="00AA66A1" w:rsidP="00AA66A1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA66A1" w:rsidP="00AA66A1" w:rsidRDefault="00AA66A1" w14:paraId="364293F6" w14:textId="77777777">
+    <w:p w14:paraId="364293F6" w14:textId="77777777" w:rsidR="00AA66A1" w:rsidRPr="004A4B59" w:rsidRDefault="00AA66A1" w:rsidP="00AA66A1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidRPr="004A4B59" w:rsidR="00AA66A1" w:rsidSect="008655C9">
+        <w:sectPr w:rsidR="00AA66A1" w:rsidRPr="004A4B59" w:rsidSect="008655C9">
           <w:footerReference w:type="even" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00AA30A0" w:rsidP="00922C3B" w:rsidRDefault="00FE2FA3" w14:paraId="3333094D" w14:textId="77777777">
+    <w:p w14:paraId="3333094D" w14:textId="77777777" w:rsidR="00AA30A0" w:rsidRPr="004A4B59" w:rsidRDefault="00FE2FA3" w:rsidP="00922C3B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">IN WITNESS </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="007A62C8">
+      <w:r w:rsidR="007A62C8" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> has caused this Assignment to be executed as of the day and year first above written.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="00AA66A1" w:rsidP="00AA66A1" w:rsidRDefault="00AA66A1" w14:paraId="47F8AD02" w14:textId="77777777">
+    <w:p w14:paraId="47F8AD02" w14:textId="77777777" w:rsidR="00AA66A1" w:rsidRPr="00AA66A1" w:rsidRDefault="00AA66A1" w:rsidP="00AA66A1">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BORROWER</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="00AA66A1" w:rsidP="00AA66A1" w:rsidRDefault="00AA66A1" w14:paraId="2A11FDFE" w14:textId="34041032">
+    <w:p w14:paraId="2A11FDFE" w14:textId="34041032" w:rsidR="00AA66A1" w:rsidRPr="00AA66A1" w:rsidRDefault="00AA66A1" w:rsidP="00AA66A1">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00080D80">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="00AA66A1" w:rsidP="00AA66A1" w:rsidRDefault="00AA66A1" w14:paraId="0F49D211" w14:textId="77777777">
+    <w:p w14:paraId="0F49D211" w14:textId="77777777" w:rsidR="00AA66A1" w:rsidRPr="00AA66A1" w:rsidRDefault="00AA66A1" w:rsidP="00AA66A1">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="480"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>By:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -6199,51 +6563,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="00AA66A1" w:rsidP="00AA66A1" w:rsidRDefault="00AA66A1" w14:paraId="1E0C9305" w14:textId="2211D345">
+    <w:p w14:paraId="1E0C9305" w14:textId="2211D345" w:rsidR="00AA66A1" w:rsidRPr="00AA66A1" w:rsidRDefault="00AA66A1" w:rsidP="00AA66A1">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
@@ -6255,51 +6619,51 @@
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00080D80">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="00AA66A1" w:rsidP="00AA66A1" w:rsidRDefault="00AA66A1" w14:paraId="6370ED2C" w14:textId="20E2B345">
+    <w:p w14:paraId="6370ED2C" w14:textId="20E2B345" w:rsidR="00AA66A1" w:rsidRPr="00AA66A1" w:rsidRDefault="00AA66A1" w:rsidP="00AA66A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="600"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
@@ -6311,299 +6675,303 @@
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00080D80">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00C50843" w:rsidP="00AA66A1" w:rsidRDefault="00AA66A1" w14:paraId="7E47A053" w14:textId="3BCE6405">
+    <w:p w14:paraId="7E47A053" w14:textId="3BCE6405" w:rsidR="00C50843" w:rsidRPr="004A4B59" w:rsidRDefault="00AA66A1" w:rsidP="00AA66A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4708"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[ADD NOTARY/ACKNOWLEDGMENT FOR BORROWER IN RECORDABLE FORM AND AS REQUIRED IN THE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">APPLICABLE </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>STATE]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008655C9" w:rsidP="00922C3B" w:rsidRDefault="008655C9" w14:paraId="1CDE8D36" w14:textId="77777777">
+    <w:p w14:paraId="1CDE8D36" w14:textId="77777777" w:rsidR="008655C9" w:rsidRDefault="008655C9" w:rsidP="00922C3B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="008655C9" w:rsidSect="008655C9">
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004A4B59" w:rsidR="00DE6D01" w:rsidP="00922C3B" w:rsidRDefault="00DE6D01" w14:paraId="20DC0A3D" w14:textId="77777777">
+    <w:p w14:paraId="20DC0A3D" w14:textId="77777777" w:rsidR="00DE6D01" w:rsidRPr="004A4B59" w:rsidRDefault="00DE6D01" w:rsidP="00922C3B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE6D01" w:rsidP="00922C3B" w:rsidRDefault="00AA66A1" w14:paraId="348193C9" w14:textId="00F4F151">
+    <w:p w14:paraId="348193C9" w14:textId="00F4F151" w:rsidR="00DE6D01" w:rsidRDefault="00AA66A1" w:rsidP="00922C3B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00DE6D01">
+      <w:r w:rsidR="00DE6D01" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DESCRIPTION OF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> MORTGAGED </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00DE6D01">
+      <w:r w:rsidR="00DE6D01" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PROPERTY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00E26F5D" w:rsidP="00922C3B" w:rsidRDefault="00E26F5D" w14:paraId="4DF45DA9" w14:textId="77777777">
+    <w:p w14:paraId="4DF45DA9" w14:textId="77777777" w:rsidR="00E26F5D" w:rsidRDefault="00E26F5D" w:rsidP="00922C3B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E26F5D" w:rsidSect="008655C9">
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0081778A" w:rsidP="008301A5" w:rsidRDefault="0081778A" w14:paraId="161B9452" w14:textId="779004A7">
+    <w:p w14:paraId="161B9452" w14:textId="0C3BBF2E" w:rsidR="0081778A" w:rsidRDefault="0081778A" w:rsidP="008301A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>[DRAFTING NOTE:  DO NOT RECORD THIS WITH THE COLLATERAL ASSIGNMENT.  LENDER SHOULD MOVE THIS CONSENT INTO A SEPARATE DOCUMENT, HAVE IT EXECUTED AND DELIVER A COPY IN ACCORDANCE WITH THE 6502 TABLE OF CONTENTS.]</w:t>
+        <w:t>[DRAFTING NOTE:  DO NOT RECORD THIS WITH THE COLLATERAL ASSIGNMENT.  LENDER SHOULD MOVE THIS CONSENT INTO A SEPARATE DOCUMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E733AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HAVE IT EXECUTED AND DELIVER A COPY IN ACCORDANCE WITH THE 6502 TABLE OF CONTENTS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E733AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E26F5D" w:rsidP="008301A5" w:rsidRDefault="00E26F5D" w14:paraId="37D3F53D" w14:textId="218F6B7E">
+    <w:p w14:paraId="37D3F53D" w14:textId="6B2203A7" w:rsidR="00E26F5D" w:rsidRDefault="00E26F5D" w:rsidP="008301A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CONSENT TO </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk158371439" w:id="24"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk158371439"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COLLATERAL ASSIGNMENT OF </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk130219490" w:id="25"/>
-[...39 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Hlk130219490"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAX INCREMENT </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>FINANCING DOCUMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:p w:rsidR="00560B32" w:rsidP="0033717F" w:rsidRDefault="00560B32" w14:paraId="548044E4" w14:textId="0D006B6F">
+    <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="548044E4" w14:textId="7334B51B" w:rsidR="00560B32" w:rsidRDefault="00560B32" w:rsidP="0033717F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560B32">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________, a ______________________ (“</w:t>
       </w:r>
       <w:r w:rsidRPr="00560B32">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00560B32">
@@ -6674,93 +7042,121 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00560B32">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00560B32">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">”).  Lender is requiring this Consent </w:t>
       </w:r>
       <w:r w:rsidR="00AE78A6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>to Collateral Assignment of [Tax Increment Note] and [Redevelopment Agreement] (the “</w:t>
+        <w:t xml:space="preserve">to Collateral Assignment of Tax Increment </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Financing Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AE78A6">
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (th</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE78A6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE78A6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Consent</w:t>
       </w:r>
       <w:r w:rsidR="00AE78A6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
       <w:r w:rsidRPr="00560B32">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as a condition to making the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033717F" w:rsidR="0033717F" w:rsidP="0033717F" w:rsidRDefault="00E26F5D" w14:paraId="0FCA3A88" w14:textId="3E0C2908">
+    <w:p w14:paraId="0FCA3A88" w14:textId="23864A4C" w:rsidR="0033717F" w:rsidRPr="0033717F" w:rsidRDefault="00E26F5D" w:rsidP="0033717F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00412250" w:rsidR="00412250">
+      <w:r w:rsidR="00412250" w:rsidRPr="00412250">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________, a _______________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -6786,169 +7182,234 @@
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assignment by</w:t>
       </w:r>
       <w:r w:rsidR="0081778A">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Borrower</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="0081778A">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1) that certain </w:t>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4E2E">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0081778A">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="00942C23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00942C23">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005A4E2E" w:rsidRPr="00505A05">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Redevelopment Agreement</w:t>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="00942C23" w:rsidRPr="00505A05">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00942C23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> [DRAFTING NOTE: INSERT NAME OF DOCUMENT]</w:t>
       </w:r>
       <w:r w:rsidRPr="00942C23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EB2180">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Redevelopment Agreement</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>TIF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">”) between </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="007B54D2">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrowe</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B54D2" w:rsidR="007B54D2">
+      <w:r w:rsidR="007B54D2" w:rsidRPr="007B54D2">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D" w:rsidRPr="004E7A9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: UPDATE AS NECESSARY IF BORROWER’S PREDECESSOR WAS ORIGINAL PARTY TO THE DOCUMENTS]</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="007B54D2">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2) that certain</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4E2E">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B54D2">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that certain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00942C23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00942C23">
+      <w:r w:rsidR="00942C23" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tax Increment Note</w:t>
       </w:r>
       <w:r w:rsidR="00942C23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00942C23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[DRAFTIN</w:t>
@@ -6957,55 +7418,61 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00942C23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> NOTE: INSERT NAME OF DOCUMENT]</w:t>
       </w:r>
       <w:r w:rsidRPr="00942C23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="008301A5" w:rsidR="00942C23">
+      <w:r w:rsidR="00942C23" w:rsidRPr="008301A5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from Authority, as maker, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">in the original principal amount of </w:t>
       </w:r>
       <w:r w:rsidRPr="008301A5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>$___________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in favor of Borrower, as payee and holder, dated as of ___________</w:t>
       </w:r>
       <w:r w:rsidR="008301A5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>20__</w:t>
       </w:r>
@@ -7030,1235 +7497,2147 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TIF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">”), </w:t>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; collectively with any related </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180" w:rsidRPr="00EB2180">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ordinance, resolution, reimbursement agreement, payment direction, registration record, estoppel, certificate, plan, work plan, or other document governing Borrower’s entitlement to the TIF Payments</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the “</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180" w:rsidRPr="00EB2180">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007B54D2">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">from </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00560B32">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">pursuant to the terms of </w:t>
+      </w:r>
+      <w:r w:rsidR="00942C23">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that certain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collateral Assignment of Tax Increment </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financing Documents </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from Borrower to </w:t>
+      </w:r>
+      <w:r w:rsidR="007B54D2">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dated as of _________, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A22">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the “</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180" w:rsidRPr="00EB2180">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assignment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”), for the purpose of (i)</w:t>
+      </w:r>
+      <w:r w:rsidR="008301A5">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">securing </w:t>
+      </w:r>
+      <w:r w:rsidR="007B54D2">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Mortgage Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0A30">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, (ii)</w:t>
+      </w:r>
+      <w:r w:rsidR="008301A5" w:rsidRPr="008C0A30">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assigning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0A30">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0A30">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agreement to Lender as </w:t>
+      </w:r>
       <w:r w:rsidR="007B54D2">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Authority, as Maker, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">collateral for the Mortgage Loan as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0A30">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">pursuant to the terms of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00942C23">
+        <w:t xml:space="preserve">provided in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that certain</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0A30">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Collateral Assignment of [Tax Increment Note] and [Redevelopment Agreement] from Borrower to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B54D2">
+        <w:t>Assignment</w:t>
+      </w:r>
+      <w:r w:rsidR="008301A5" w:rsidRPr="008C0A30">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lender</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0A30">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, dated as of _________, </w:t>
+        <w:t xml:space="preserve"> and (iii)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0A30" w:rsidRPr="008C0A30">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008301A5" w:rsidRPr="008C0A30">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>redirecting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0A30">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the paymen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ts under the TIF Note directly to Lender in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2121"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assignment after Lender’s written demand </w:t>
       </w:r>
       <w:r w:rsidR="00FA6A22">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>20__</w:t>
+        <w:t xml:space="preserve">has been </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (the “</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">delivered to the Authority in the manner set forth in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Assignment</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>”), for the purpose of (i)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008301A5">
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">securing </w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">ts under the TIF Note directly to Lender in accordance with the Assignment after Lender’s written demand </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Until such time that Lender succeeds to Borrower’s interest under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF</w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pursuant to the terms of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assignment, the Authority agrees that </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not be deemed to have assumed any of the obligations or liabilities </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00412250" w:rsidRPr="004A4B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nor shall Lender be liable to the Authority by reason of any default by any party under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00412250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00FA6A22">
         <w:rPr>
-          <w:color w:val="1F2121"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">delivered to the Authority in the manner set forth in the Redevelopment Agreement. </w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At such time that</w:t>
       </w:r>
       <w:r w:rsidR="00412250">
         <w:rPr>
-          <w:color w:val="1F2121"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lender succeed</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A22">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00412250">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Until such time that Lender succeeds to Borrower’s interest under the Redevelopment Agreement </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">and TIF Note </w:t>
+        <w:t xml:space="preserve"> to Borrower’s interest under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
       </w:r>
       <w:r w:rsidR="00412250">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">pursuant to the terms of the Assignment, the Authority agrees that </w:t>
-[...71 lines deleted...]
-      <w:r w:rsidRPr="004A4B59" w:rsidR="00412250">
+        <w:t xml:space="preserve">Agreement, </w:t>
+      </w:r>
+      <w:r w:rsidR="00412250" w:rsidRPr="004A4B59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender’s liability shall be strictly limited to acts and omissions of Lender occurring during the period of ownership and operation of the Mortgaged Property and the improvements located thereon by Lender.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560B32" w:rsidR="00C316D2" w:rsidP="00560B32" w:rsidRDefault="00560B32" w14:paraId="00B7920C" w14:textId="0B19C599">
-      <w:pPr>
+    <w:p w14:paraId="00B7920C" w14:textId="66ADB347" w:rsidR="00C316D2" w:rsidRPr="00560B32" w:rsidRDefault="00560B32" w:rsidP="00E668FD">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00560B32" w:rsidR="00C316D2">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The Authority Representations and Warranties. </w:t>
+      <w:r w:rsidR="00C316D2" w:rsidRPr="00560B32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Authority Representations and Warranties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C316D2" w:rsidP="00C316D2" w:rsidRDefault="00C316D2" w14:paraId="1D6A8FC2" w14:textId="0E0FE287">
+    <w:p w14:paraId="1D6A8FC2" w14:textId="0E0FE287" w:rsidR="00C316D2" w:rsidRDefault="00C316D2" w:rsidP="00C316D2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Authority hereby represents and warrants to Lender that:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C316D2" w:rsidP="00C316D2" w:rsidRDefault="00C316D2" w14:paraId="1C19BE33" w14:textId="394C54C2">
-      <w:pPr>
+    <w:p w14:paraId="1C19BE33" w14:textId="0596C714" w:rsidR="00C316D2" w:rsidRPr="00A8665C" w:rsidRDefault="00C316D2" w:rsidP="00A8665C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8665C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it has the right to exercise and deliver this Consent under the terms of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2180">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8665C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The execution of this Consent and performance and observance of its terms </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A8665C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A8665C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been duly authorized by necessary company action and do not contravene or violate any provision of the Authority’s organizational documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A27CC3" w14:textId="3EB46835" w:rsidR="00C316D2" w:rsidRDefault="00C316D2" w:rsidP="00A8665C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the knowledge of the Authority, Borrower has made no prior assignments of the TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C316D2" w:rsidP="00C316D2" w:rsidRDefault="00C316D2" w14:paraId="22A27CC3" w14:textId="77777777">
+    <w:p w14:paraId="4E9918F2" w14:textId="4274EB28" w:rsidR="00C316D2" w:rsidRDefault="00C316D2" w:rsidP="00A8665C">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...17 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are in full force and effect, subject </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no defenses, setoffs or counterclaims; and there exists no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>event, condition or occurrence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that would cause the TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to be subject to any defenses, setoffs or counterclaims;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C316D2" w:rsidP="00C316D2" w:rsidRDefault="00C316D2" w14:paraId="4E9918F2" w14:textId="77777777">
+    <w:p w14:paraId="625EE4C6" w14:textId="49D90ACB" w:rsidR="00C316D2" w:rsidRDefault="00C316D2" w:rsidP="00A8665C">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Authority has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>performed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all of its obligations under the </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF Documents </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and there exists no event, condition or occurrence which constitutes, or which with notice and/or the passage of time would constitute, a breach of or default under any terms or conditions of the TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...70 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C316D2" w:rsidP="00C316D2" w:rsidRDefault="00C316D2" w14:paraId="625EE4C6" w14:textId="1DF167CA">
+    <w:p w14:paraId="15B9EED2" w14:textId="4E2CC7F7" w:rsidR="00C316D2" w:rsidRPr="00C316D2" w:rsidRDefault="00C316D2" w:rsidP="00A8665C">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:spacing w:val="1"/>
-[...39 lines deleted...]
-        <w:t>and</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Authority has not delivered any notice to Borrower of the Authority’s intention to prepay all or any portion of the TIF Note in advance of the regularly scheduled payments thereunder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C316D2" w:rsidR="00C316D2" w:rsidP="00C316D2" w:rsidRDefault="00C316D2" w14:paraId="15B9EED2" w14:textId="4E2CC7F7">
+    <w:p w14:paraId="568E0BBD" w14:textId="3F575D95" w:rsidR="0033717F" w:rsidRDefault="00560B32" w:rsidP="00A8665C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0033717F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Authority </w:t>
+      </w:r>
+      <w:r w:rsidR="0033717F" w:rsidRPr="0033717F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Covenants Regarding Collateral Assignment of Tax Increment </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Financing Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="0033717F" w:rsidRPr="0033717F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038A7756" w14:textId="011554EB" w:rsidR="00E73A80" w:rsidRDefault="00E73A80" w:rsidP="00560B32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73A80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Authority </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hereby covenants and agrees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73A80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1590564B" w14:textId="5DDFAB85" w:rsidR="00E73A80" w:rsidRPr="00E73A80" w:rsidRDefault="00E73A80" w:rsidP="00A80440">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the Authority has not delivered any notice to Borrower of the Authority’s intention to prepay all or any portion of the TIF Note in advance of the regularly scheduled payments thereunder.</w:t>
+        <w:t xml:space="preserve">to faithfully observe and perform all of the obligations and agreements of the TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A9D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if any;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0033717F" w:rsidP="00560B32" w:rsidRDefault="00560B32" w14:paraId="568E0BBD" w14:textId="1F069791">
-      <w:pPr>
+    <w:p w14:paraId="56DD2BE4" w14:textId="205062AE" w:rsidR="00A800DC" w:rsidRDefault="00E73A80" w:rsidP="00A80440">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:ind w:left="720"/>
-[...16 lines deleted...]
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not to do any act which would destroy or impair the security afforded to Lender under the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assignment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFB41F9" w14:textId="6CD43DA9" w:rsidR="00E73A80" w:rsidRDefault="00E73A80" w:rsidP="00A80440">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00560B32">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simultaneously </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deliver to Lender a copy of each notice delivered by the Authority to Borrower pursuant to the TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including any notice relating to any default, alleged default, or potential default of Borrower, under and pursuant to the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7826177F" w14:textId="298019FB" w:rsidR="0033717F" w:rsidRPr="00A800DC" w:rsidRDefault="00E73A80" w:rsidP="00A80440">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not permit or consent to the amendment, modification, cancellation or surrender of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>without the prior written consent of Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4702ED" w14:textId="1D58CCFD" w:rsidR="00E73A80" w:rsidRDefault="003F4CC5" w:rsidP="00560B32">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73A80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authority </w:t>
+      </w:r>
+      <w:r w:rsidR="000E547C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acknowledges and agrees that </w:t>
+      </w:r>
+      <w:r w:rsidR="00560B32">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(i) the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E547C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authority is executing this Consent </w:t>
+      </w:r>
+      <w:r w:rsidR="0047702A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="000E547C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>induce Lender to mak</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7490">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(A) </w:t>
+      </w:r>
+      <w:r w:rsidR="000E547C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Mortgage Loan and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(B) </w:t>
+      </w:r>
+      <w:r w:rsidR="000E547C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>approv</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7490">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="000E547C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E547C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="000E547C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>additional security for the Mortgage Loa</w:t>
+      </w:r>
+      <w:r w:rsidR="000E547C" w:rsidRPr="00B82B5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B" w:rsidRPr="00B82B5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B" w:rsidRPr="00B82B5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B" w:rsidRPr="00834261">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender will rely on the representations and agreements made by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Authority </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B" w:rsidRPr="00834261">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herein in connection with Lender’s agreement to make the Mortgage Loan and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Authority </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B5B" w:rsidRPr="00834261">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>agrees that Lender may so rely on such representations and agreements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6617D981" w14:textId="5A5632CA" w:rsidR="003E5A44" w:rsidRDefault="003E5A44" w:rsidP="00560B32">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>Covenants Regarding Collateral Assignment of [Tax Increment Note] And [Redevelopment Agreement].</w:t>
+        <w:t>Mortgagee Protections; Foreclosure; Payment Redirection.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E73A80" w:rsidP="00560B32" w:rsidRDefault="00E73A80" w14:paraId="038A7756" w14:textId="011554EB">
+    <w:p w14:paraId="007AD56C" w14:textId="20B3A682" w:rsidR="003E5A44" w:rsidRDefault="003E5A44" w:rsidP="003E5A44">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Authority hereby further covenants and agrees as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BE1AD3" w14:textId="39FF30E2" w:rsidR="003E5A44" w:rsidRDefault="00094418" w:rsidP="00A11D6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:spacing w:after="240"/>
-        <w:contextualSpacing w:val="0"/>
-[...24 lines deleted...]
-        <w:t>:</w:t>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Concurrent Notices.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E73A80" w:rsidR="00E73A80" w:rsidP="00560B32" w:rsidRDefault="00E73A80" w14:paraId="1590564B" w14:textId="1272127D">
+    <w:p w14:paraId="4907F21E" w14:textId="21D42A62" w:rsidR="00094418" w:rsidRDefault="00094418" w:rsidP="00094418">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simultaneously </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giving any notice, demand or other communication to Borrower with respect to any default, alleged default, breach, suspension of payments, proposed reduction, recapture, offset, termination or other material matter under </w:t>
+      </w:r>
+      <w:r w:rsidR="000172EE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the TIF Agreement or the TIF Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the Authority shall deliver a copy thereof to Lender at the notice address provided by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45365DE4" w14:textId="18EB9526" w:rsidR="00094418" w:rsidRDefault="00094418" w:rsidP="00A11D6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cure Rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699EDFCC" w14:textId="7F951DD1" w:rsidR="00094418" w:rsidRDefault="00094418" w:rsidP="00094418">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender shall have the right, but not the obligation, to cure any default of Borrower under the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="000172EE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>within the same cure period afforded to Borrower; provided that if the default is not reasonably susceptible of cure within such cure period, Lender shall have an additional thirty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(30) days, and such longer period thereafter as may be reasonably necessary, to effect such cure so long as Lender commences cure within such original or extended period and thereafter diligently prosecutes the same to completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6E00D6" w14:textId="007E3CE6" w:rsidR="00094418" w:rsidRDefault="00094418" w:rsidP="00A11D6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Foreclosure and Transfers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5CE368" w14:textId="2A88074E" w:rsidR="00094418" w:rsidRDefault="00094418" w:rsidP="00094418">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No foreclosure, deed in lieu of foreclosure, appointment of a receiver, acquisition of title by Lender or its designee, or subsequent transfer by Lender or its designee after acquiring title shall, by itself, constitute a default under, or result in the termination, suspension, reduction, recapture or loss of payments under, the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="000172EE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement or the TIF Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; provided that </w:t>
+      </w:r>
+      <w:r w:rsidR="000172EE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(i) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the transferee assumes those obligations under the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement, if any, that are expressly stated to run with title from and after the date such transferee acquires title</w:t>
+      </w:r>
+      <w:r w:rsidR="000172EE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and (ii) the continuation of TIF payments following any such transfer shall remain subject to any eligibility requirements or conditions set forth in the TIF Agreement or imposed by applicable law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B0BCC4" w14:textId="2C142217" w:rsidR="00094418" w:rsidRDefault="00094418" w:rsidP="00A11D6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No Assumption by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6229AE" w14:textId="1007AC85" w:rsidR="00094418" w:rsidRDefault="00094418" w:rsidP="00094418">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Until Lender or its designee acquires title to the Mortgaged Property or expressly assumes the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agreement in writing, neither Lender nor its designee shall have any liability for Borrower’s obligations under the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="00202D9B" w:rsidRPr="00202D9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agreement or the TIF Note.  For the avoidance of doubt, the acquisition of title to the Mortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="00202D9B" w:rsidRPr="00202D9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Property by Lender or its designee, whether by foreclosure, deed in lieu of foreclosure, or otherwise, shall not by itself constitute an assumption of Borrower’s obligations under the TIF Agreement, except for those obligations, if any, that by their terms run with title to the Mortgaged Property or that are expressly assumed in writing by Lender or its designee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094418">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0E6763" w14:textId="77B20FB2" w:rsidR="00A11D6C" w:rsidRDefault="00A11D6C" w:rsidP="00A11D6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recognition of Assignment; Payment Direction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FD24E8" w14:textId="3B9FCB90" w:rsidR="00A11D6C" w:rsidRDefault="00A11D6C" w:rsidP="00A11D6C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon receipt of written notice from Lender that an Event of Default </w:t>
+      </w:r>
+      <w:r w:rsidR="00202D9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(as defined in the TIF Assignment or the Loan Documents) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has occurred and that payments under the TIF Note are to be made to Lender or its designee, the Authority may conclusively rely on such notice without further inquiry or consent from Borrower, shall make all payments then due and thereafter becoming due under the TIF Note to Lender or its designee in accordance with such notice</w:t>
+      </w:r>
+      <w:r w:rsidR="00202D9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the payment and registration mechanics of the TIF Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4D0D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such payment direction on its books and records</w:t>
+      </w:r>
+      <w:r w:rsidR="00202D9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the Authority’s customary registrar procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1185BBEE" w14:textId="1FE9D5BD" w:rsidR="00A11D6C" w:rsidRDefault="00A11D6C" w:rsidP="00A11D6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="240"/>
-        <w:contextualSpacing w:val="0"/>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Registration; Reissuance.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A800DC" w:rsidP="00560B32" w:rsidRDefault="00E73A80" w14:paraId="56DD2BE4" w14:textId="2EBB8240">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="05DEBA87" w14:textId="1A1DE2D8" w:rsidR="00A11D6C" w:rsidRPr="00A11D6C" w:rsidRDefault="00A11D6C" w:rsidP="00A11D6C">
+      <w:pPr>
         <w:spacing w:after="240"/>
-        <w:contextualSpacing w:val="0"/>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the TIF Note is transferable only by registration on the books of the Authority or its registrar, the Authority shall, upon request of Lender and </w:t>
+      </w:r>
+      <w:r w:rsidR="005A739B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compliance with applicable transfer requirements set forth in the TIF Note, </w:t>
+      </w:r>
+      <w:r w:rsidR="00202D9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the TIF Agreement, the Authority’s registrar procedures, and applicable law, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>register the collateral assignment of the TIF Note and, following an Event of Default</w:t>
+      </w:r>
+      <w:r w:rsidR="00202D9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as defined in the TIF Assignment or the Loan Documents)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, register or reissue the TIF Note in the name of Lender or its designee.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E73A80" w:rsidP="00560B32" w:rsidRDefault="00E73A80" w14:paraId="2AFB41F9" w14:textId="76D4B2BC">
-[...33 lines deleted...]
-        <w:t>deliver to Lender a copy of each notice delivered by the Authority to Borrower pursuant to the Redevelopment Agreement and the TIF Note, including any notice relating to any default, alleged default, or potential default of Borrower, under and pursuant to the Redevelopment Agreement and the TIF Note; and</w:t>
+    <w:p w14:paraId="5BE9BCE1" w14:textId="77777777" w:rsidR="00A043C0" w:rsidRDefault="00A043C0" w:rsidP="00A043C0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[SIGNATURES CONTINUE ON NEXT PAGE]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A800DC" w:rsidR="0033717F" w:rsidP="00560B32" w:rsidRDefault="00E73A80" w14:paraId="7826177F" w14:textId="0A0BB7BA">
-[...217 lines deleted...]
-    <w:p w:rsidR="00A043C0" w:rsidP="00E73A80" w:rsidRDefault="00A043C0" w14:paraId="29BF0660" w14:textId="77777777">
+    <w:p w14:paraId="29BF0660" w14:textId="77777777" w:rsidR="00A043C0" w:rsidRDefault="00A043C0" w:rsidP="00E73A80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A043C0" w:rsidSect="008655C9">
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E26F5D" w:rsidP="00BA7490" w:rsidRDefault="00BA7490" w14:paraId="34E87C3E" w14:textId="1330421C">
+    <w:p w14:paraId="34E87C3E" w14:textId="12F30380" w:rsidR="00E26F5D" w:rsidRDefault="00E26F5D" w:rsidP="00A80440">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2121"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">__________] </w:t>
+        <w:t>TIF Project Name:  [__________]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E26F5D" w:rsidP="00080D80" w:rsidRDefault="00E26F5D" w14:paraId="64C7E8E2" w14:textId="0B30FD70">
+    <w:p w14:paraId="64C7E8E2" w14:textId="0B30FD70" w:rsidR="00E26F5D" w:rsidRDefault="00E26F5D" w:rsidP="00080D80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:after="360" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Executed _________, 20</w:t>
       </w:r>
       <w:r w:rsidR="00FA6A22">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00080D80" w:rsidR="00E26F5D" w:rsidP="00BB5A64" w:rsidRDefault="00E26F5D" w14:paraId="1E9AA107" w14:textId="472FB73F">
+    <w:p w14:paraId="1E9AA107" w14:textId="472FB73F" w:rsidR="00E26F5D" w:rsidRPr="00080D80" w:rsidRDefault="00E26F5D" w:rsidP="00BB5A64">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26F5D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AUTHORITY</w:t>
       </w:r>
       <w:r w:rsidR="00080D80">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="00080D80" w:rsidP="00080D80" w:rsidRDefault="00080D80" w14:paraId="21155A32" w14:textId="77777777">
+    <w:p w14:paraId="21155A32" w14:textId="77777777" w:rsidR="00080D80" w:rsidRPr="00AA66A1" w:rsidRDefault="00080D80" w:rsidP="00080D80">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="00080D80" w:rsidP="00080D80" w:rsidRDefault="00080D80" w14:paraId="4B31EC7B" w14:textId="7B56ACCA">
+    <w:p w14:paraId="4B31EC7B" w14:textId="7B56ACCA" w:rsidR="00080D80" w:rsidRPr="00AA66A1" w:rsidRDefault="00080D80" w:rsidP="00080D80">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="480"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>By:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8283,51 +9662,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00080D80">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="00080D80" w:rsidP="00080D80" w:rsidRDefault="00080D80" w14:paraId="554A0CFD" w14:textId="77777777">
+    <w:p w14:paraId="554A0CFD" w14:textId="77777777" w:rsidR="00080D80" w:rsidRPr="00AA66A1" w:rsidRDefault="00080D80" w:rsidP="00080D80">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
@@ -8339,51 +9718,51 @@
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA66A1" w:rsidR="00080D80" w:rsidP="00080D80" w:rsidRDefault="00080D80" w14:paraId="14E12BBE" w14:textId="77777777">
+    <w:p w14:paraId="14E12BBE" w14:textId="77777777" w:rsidR="00080D80" w:rsidRPr="00AA66A1" w:rsidRDefault="00080D80" w:rsidP="00080D80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="600"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA66A1">
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
@@ -8395,357 +9774,364 @@
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA66A1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00AA66A1" w:rsidR="00080D80" w:rsidSect="008655C9">
+    <w:sectPr w:rsidR="00080D80" w:rsidRPr="00AA66A1" w:rsidSect="008655C9">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E34BFA" w:rsidRDefault="00E34BFA" w14:paraId="3D2B6C1A" w14:textId="77777777">
+    <w:p w14:paraId="3D2B6C1A" w14:textId="77777777" w:rsidR="00E34BFA" w:rsidRDefault="00E34BFA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E34BFA" w:rsidRDefault="00E34BFA" w14:paraId="130DD737" w14:textId="77777777">
+    <w:p w14:paraId="130DD737" w14:textId="77777777" w:rsidR="00E34BFA" w:rsidRDefault="00E34BFA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="t">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shruti">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008D3ED8" w:rsidRDefault="000F27F6" w14:paraId="00418990" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00418990" w14:textId="77777777" w:rsidR="008D3ED8" w:rsidRDefault="000F27F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2012C7D5" wp14:anchorId="1DC4C052">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DC4C052" wp14:editId="2012C7D5">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="484459121" name="Text Box 2" descr="" title="">
+              <wp:docPr id="484459121" name="Text Box 2">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="000F27F6" w:rsidR="000F27F6" w:rsidP="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="2183EE25" w14:textId="77777777">
+                        <w:p w14:paraId="2183EE25" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRPr="000F27F6" w:rsidRDefault="000F27F6" w:rsidP="000F27F6">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="000F27F6">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1DC4C052">
+            <v:shapetype w14:anchorId="1DC4C052" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1e87LCwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7bmh7D9UZp3HQL9pbvmmw5pb58MIcbhYHQLWGZzykgrak&#10;MCBKanA//maP8Ug4eilpUSklNShlStQ3g4uYLeZ5HpWVbgjcCPYJTO/yRfSbo34AFOEU34PlCcbg&#10;oEYoHeg3FPM6VkMXMxxrlnQ/wofQ6xYfAxfrdQpCEVkWtmZneUwdyYpMvnZvzNmB7oB7eoJRS6x4&#10;x3ofG//0dn0MyH1aSSS2Z3PgGwWYljo8lqjwX+8p6vqkVz8BAAD//wMAUEsDBBQABgAIAAAAIQDY&#10;bTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/4kqZ&#10;BEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKTgU8S&#10;WFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB4Uh3&#10;jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk5asV&#10;qOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1e87LCwIAABoEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1e87LCwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7bmh7D9UZp3HQL9pbvmmw5pb58MIcbhYHQLWGZzykgrak&#10;MCBKanA//maP8Ug4eilpUSklNShlStQ3g4uYLeZ5HpWVbgjcCPYJTO/yRfSbo34AFOEU34PlCcbg&#10;oEYoHeg3FPM6VkMXMxxrlnQ/wofQ6xYfAxfrdQpCEVkWtmZneUwdyYpMvnZvzNmB7oB7eoJRS6x4&#10;x3ofG//0dn0MyH1aSSS2Z3PgGwWYljo8lqjwX+8p6vqkVz8BAAD//wMAUEsDBBQABgAIAAAAIQDY&#10;bTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/4kqZ&#10;BEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKTgU8S&#10;WFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB4Uh3&#10;jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk5asV&#10;qOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1e87LCwIAABoEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="000F27F6" w:rsidR="000F27F6" w:rsidP="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="2183EE25" w14:textId="77777777">
+                  <w:p w14:paraId="2183EE25" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRPr="000F27F6" w:rsidRDefault="000F27F6" w:rsidP="000F27F6">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000F27F6">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008655C9" w:rsidRDefault="008655C9" w14:paraId="5B212347" w14:textId="77777777"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B212347" w14:textId="77777777" w:rsidR="008655C9" w:rsidRDefault="008655C9"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidTr="008655C9" w14:paraId="2ACB2D88" w14:textId="77777777">
+    <w:tr w:rsidR="008655C9" w:rsidRPr="00D53C3F" w14:paraId="2ACB2D88" w14:textId="77777777" w:rsidTr="008655C9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="21533E86" w14:textId="77777777">
+        <w:p w14:paraId="21533E86" w14:textId="641DF55E" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Collateral Assignment of [Tax Increment Note] and [Redevelopment Agreement]</w:t>
+            <w:t xml:space="preserve">Collateral Assignment of Tax Increment </w:t>
+          </w:r>
+          <w:r w:rsidR="00EC7728">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Financing Documents</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="11926B75" w14:textId="2E060904">
+        <w:p w14:paraId="11926B75" w14:textId="2E060904" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 64</w:t>
           </w:r>
           <w:r w:rsidR="006334CF">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="393113A3" w14:textId="77777777">
+        <w:p w14:paraId="393113A3" w14:textId="77777777" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
@@ -8757,494 +10143,501 @@
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidTr="0030407F" w14:paraId="3A16A68C" w14:textId="77777777">
+    <w:tr w:rsidR="008655C9" w:rsidRPr="00D53C3F" w14:paraId="3A16A68C" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="4F9E81AA" w14:textId="77777777">
+        <w:p w14:paraId="4F9E81AA" w14:textId="77777777" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="00CD6D60" w14:paraId="0EE126A2" w14:textId="160F7FBC">
+        <w:p w14:paraId="0EE126A2" w14:textId="24E4A4BA" w:rsidR="008655C9" w:rsidRDefault="005A4E2E" w:rsidP="008655C9">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...15 lines deleted...]
-            <w:t>-24</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="6E93E074" w14:textId="346E19CE">
+        <w:p w14:paraId="6E93E074" w14:textId="68399D07" w:rsidR="008655C9" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 20</w:t>
+            <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="006334CF">
+          <w:r w:rsidR="000172EE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>24</w:t>
+            <w:t>20</w:t>
+          </w:r>
+          <w:r w:rsidR="005A4E2E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
+          </w:r>
+          <w:r w:rsidR="000172EE">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="008655C9" w:rsidRDefault="008655C9" w14:paraId="12000BA0" w14:textId="77777777">
+  <w:p w14:paraId="12000BA0" w14:textId="77777777" w:rsidR="008655C9" w:rsidRDefault="008655C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008D3ED8" w:rsidRDefault="000F27F6" w14:paraId="5EC38A2F" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EC38A2F" w14:textId="77777777" w:rsidR="008D3ED8" w:rsidRDefault="000F27F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="20CAADDA" wp14:anchorId="0B88F925">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B88F925" wp14:editId="20CAADDA">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1396096065" name="Text Box 1" descr="" title="">
+              <wp:docPr id="1396096065" name="Text Box 1">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="000F27F6" w:rsidR="000F27F6" w:rsidP="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="70A0BDE9" w14:textId="77777777">
+                        <w:p w14:paraId="70A0BDE9" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRPr="000F27F6" w:rsidRDefault="000F27F6" w:rsidP="000F27F6">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="000F27F6">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0B88F925">
+            <v:shapetype w14:anchorId="0B88F925" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3NiC9DgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS867UiR+F8C6ak00lOiTAc6tbsS/rjZfPp&#10;lhIfmKmZAiNKehKe3q0+flh2thAzaEDVwhFMYnzR2ZI2IdgiyzxvhGZ+AlYYdEpwmgW8un1WO9Zh&#10;dq2yWZ7fZB242jrgwnu0PgxOukr5pRQ8PEnpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlI9sMDIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+bZtcwK9IsSI63F5r8/0vLH487++xI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gufzz7c3C0o4ukaMWbLrz9b58E2AJhGU1OFWElnsuPVh&#10;CD2HxFoGNq1SaTPK/GbAnNGSXTuMKPRVT9r6TfcV1CccysGwb2/5psXSW+bDM3O4YJwDRRue8JAK&#10;upLCiChpwP38mz3GI+/opaRDwZTUoKIpUd8N7mO2mOd5FFi6IXBnUCUw/ZIvot8c9D2gFqf4LCxP&#10;MAYHdYbSgX5FTa9jNXQxw7FmSaszvA+DfPFNcLFepyDUkmVha3aWx9SRs0joS//KnB1ZD7iuRzhL&#10;ihXvyB9i45/erg8BV5A2E/kd2BxpRx2m3Y5vJgr97T1FXV/26hcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYbTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/&#10;4kqZBEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKT&#10;gU8SWFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB&#10;4Uh3jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk&#10;5asVqOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3NiC9DgIAACEEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3NiC9DgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS867UiR+F8C6ak00lOiTAc6tbsS/rjZfPp&#10;lhIfmKmZAiNKehKe3q0+flh2thAzaEDVwhFMYnzR2ZI2IdgiyzxvhGZ+AlYYdEpwmgW8un1WO9Zh&#10;dq2yWZ7fZB242jrgwnu0PgxOukr5pRQ8PEnpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlI9sMDIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+bZtcwK9IsSI63F5r8/0vLH487++xI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gufzz7c3C0o4ukaMWbLrz9b58E2AJhGU1OFWElnsuPVh&#10;CD2HxFoGNq1SaTPK/GbAnNGSXTuMKPRVT9r6TfcV1CccysGwb2/5psXSW+bDM3O4YJwDRRue8JAK&#10;upLCiChpwP38mz3GI+/opaRDwZTUoKIpUd8N7mO2mOd5FFi6IXBnUCUw/ZIvot8c9D2gFqf4LCxP&#10;MAYHdYbSgX5FTa9jNXQxw7FmSaszvA+DfPFNcLFepyDUkmVha3aWx9SRs0joS//KnB1ZD7iuRzhL&#10;ihXvyB9i45/erg8BV5A2E/kd2BxpRx2m3Y5vJgr97T1FXV/26hcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYbTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/&#10;4kqZBEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKT&#10;gU8SWFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB&#10;4Uh3jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk&#10;5asVqOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3NiC9DgIAACEEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="000F27F6" w:rsidR="000F27F6" w:rsidP="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="70A0BDE9" w14:textId="77777777">
+                  <w:p w14:paraId="70A0BDE9" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRPr="000F27F6" w:rsidRDefault="000F27F6" w:rsidP="000F27F6">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000F27F6">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="200FAC28" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="200FAC28" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRDefault="000F27F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2ADDCE3E" wp14:anchorId="1A7C3A85">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A7C3A85" wp14:editId="2ADDCE3E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="219560204" name="Text Box 5" descr="" title="">
+              <wp:docPr id="219560204" name="Text Box 5">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="000F27F6" w:rsidR="000F27F6" w:rsidP="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="31B90411" w14:textId="77777777">
+                        <w:p w14:paraId="31B90411" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRPr="000F27F6" w:rsidRDefault="000F27F6" w:rsidP="000F27F6">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="000F27F6">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1A7C3A85">
+            <v:shapetype w14:anchorId="1A7C3A85" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmoNP/DwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7jjRVSWdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2B6ly+i3xz1A6AWp/gs&#10;LE8wBgc1QulAv6Gm17EaupjhWLOk+xE+hF6++Ca4WK9TEGrJsrA1O8tj6shZJPS1e2PODqwHXNcT&#10;jJJixTvy+9j4p7frY8AVpM1Efns2B9pRh2m3w5uJQv/1nqKuL3v1EwAA//8DAFBLAwQUAAYACAAA&#10;ACEA2G08/tcAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3FjKDhUrTaeJ&#10;f+JKmQRHt/Gaao1T6mwr354AB7j4yXrWez+X69kP6kiT9IENXC8yUMRtsD13Bravj1c3oCQiWxwC&#10;k4FPElhX52clFjac+IWOdexUCmEp0ICLcSy0ltaRR1mEkTh5uzB5jGmdOm0nPKVwP+hlluXaY8+p&#10;weFId47afX3wBvL7p40b3/L3j91SnqUJ+1iHB2MuL+bNLahIc/w7hm/8hA5VYmrCga2owUB6JP7M&#10;5OWrFajmV3VV6v/s1RcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJqDT/w8CAAAhBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2G08/tcAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmoNP/DwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7jjRVSWdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2B6ly+i3xz1A6AWp/gs&#10;LE8wBgc1QulAv6Gm17EaupjhWLOk+xE+hF6++Ca4WK9TEGrJsrA1O8tj6shZJPS1e2PODqwHXNcT&#10;jJJixTvy+9j4p7frY8AVpM1Efns2B9pRh2m3w5uJQv/1nqKuL3v1EwAA//8DAFBLAwQUAAYACAAA&#10;ACEA2G08/tcAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3FjKDhUrTaeJ&#10;f+JKmQRHt/Gaao1T6mwr354AB7j4yXrWez+X69kP6kiT9IENXC8yUMRtsD13Bravj1c3oCQiWxwC&#10;k4FPElhX52clFjac+IWOdexUCmEp0ICLcSy0ltaRR1mEkTh5uzB5jGmdOm0nPKVwP+hlluXaY8+p&#10;weFId47afX3wBvL7p40b3/L3j91SnqUJ+1iHB2MuL+bNLahIc/w7hm/8hA5VYmrCga2owUB6JP7M&#10;5OWrFajmV3VV6v/s1RcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJqDT/w8CAAAhBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2G08/tcAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="000F27F6" w:rsidR="000F27F6" w:rsidP="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="31B90411" w14:textId="77777777">
+                  <w:p w14:paraId="31B90411" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRPr="000F27F6" w:rsidRDefault="000F27F6" w:rsidP="000F27F6">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000F27F6">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="4ADE2544" w14:textId="77777777"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ADE2544" w14:textId="77777777" w:rsidR="008655C9" w:rsidRDefault="008655C9" w:rsidP="008655C9"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidTr="0030407F" w14:paraId="77C498E8" w14:textId="77777777">
+    <w:tr w:rsidR="008655C9" w:rsidRPr="00D53C3F" w14:paraId="77C498E8" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="47488BA7" w14:textId="77777777">
+        <w:p w14:paraId="47488BA7" w14:textId="7189DB83" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Collateral Assignment of [Tax Increment Note] and [Redevelopment Agreement]</w:t>
+            <w:t>Collateral Assignment of</w:t>
+          </w:r>
+          <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Tax Increment Financing Documents</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="4522595D" w14:textId="4F0F5D08">
+        <w:p w14:paraId="4522595D" w14:textId="4F0F5D08" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 64</w:t>
           </w:r>
           <w:r w:rsidR="00672460">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="51CB1A81" w14:textId="77777777">
+        <w:p w14:paraId="51CB1A81" w14:textId="77777777" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>S-</w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
@@ -9263,414 +10656,421 @@
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidTr="0030407F" w14:paraId="00394310" w14:textId="77777777">
+    <w:tr w:rsidR="00AF4D0D" w:rsidRPr="00D53C3F" w14:paraId="00394310" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="4C2AF883" w14:textId="77777777">
+        <w:p w14:paraId="4C2AF883" w14:textId="77777777" w:rsidR="00AF4D0D" w:rsidRPr="00D53C3F" w:rsidRDefault="00AF4D0D" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="00CD6D60" w14:paraId="278C99BA" w14:textId="0DB4FB7C">
+        <w:p w14:paraId="278C99BA" w14:textId="14808DE5" w:rsidR="00AF4D0D" w:rsidRDefault="005A4E2E" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...15 lines deleted...]
-            <w:t>-24</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="57F229C5" w14:textId="7936C982">
+        <w:p w14:paraId="57F229C5" w14:textId="391DC24D" w:rsidR="00AF4D0D" w:rsidRDefault="00AF4D0D" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 20</w:t>
+            <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00672460">
+          <w:r w:rsidR="000172EE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>24</w:t>
+            <w:t>20</w:t>
+          </w:r>
+          <w:r w:rsidR="005A4E2E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
+          </w:r>
+          <w:r w:rsidR="000172EE">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="2FCE5DC8" w14:textId="77777777">
+  <w:p w14:paraId="2FCE5DC8" w14:textId="77777777" w:rsidR="008655C9" w:rsidRDefault="008655C9" w:rsidP="008655C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008D3ED8" w:rsidP="008D3ED8" w:rsidRDefault="008D3ED8" w14:paraId="1B173C5F" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B173C5F" w14:textId="77777777" w:rsidR="008D3ED8" w:rsidRDefault="008D3ED8" w:rsidP="008D3ED8">
     <w:pPr>
       <w:pStyle w:val="DocID"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t>A-</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008D3ED8" w:rsidP="008D3ED8" w:rsidRDefault="008D3ED8" w14:paraId="6573C221" w14:textId="77777777">
+  <w:p w14:paraId="6573C221" w14:textId="77777777" w:rsidR="008D3ED8" w:rsidRDefault="008D3ED8" w:rsidP="008D3ED8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="008D3ED8" w:rsidR="008D3ED8" w:rsidP="008D3ED8" w:rsidRDefault="008D3ED8" w14:paraId="24EB5FFB" w14:textId="77777777">
+  <w:p w14:paraId="24EB5FFB" w14:textId="77777777" w:rsidR="008D3ED8" w:rsidRPr="008D3ED8" w:rsidRDefault="008D3ED8" w:rsidP="008D3ED8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="007711FE" w:rsidRDefault="007711FE" w14:paraId="74CDDA8D" w14:textId="77777777"/>
-  <w:p w:rsidR="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="1846402C" w14:textId="77777777">
+  <w:p w14:paraId="74CDDA8D" w14:textId="77777777" w:rsidR="007711FE" w:rsidRDefault="007711FE"/>
+  <w:p w14:paraId="1846402C" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRDefault="000F27F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="563099AA" wp14:anchorId="1A3DF6C5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A3DF6C5" wp14:editId="563099AA">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="815988557" name="Text Box 4" descr="" title="">
+              <wp:docPr id="815988557" name="Text Box 4">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="000F27F6" w:rsidR="000F27F6" w:rsidP="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="52BA6E66" w14:textId="77777777">
+                        <w:p w14:paraId="52BA6E66" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRPr="000F27F6" w:rsidRDefault="000F27F6" w:rsidP="000F27F6">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="000F27F6">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1A3DF6C5">
+            <v:shapetype w14:anchorId="1A3DF6C5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="" o:spid="_x0000_s1029" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWL1J3EAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdEZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;jhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZi24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nN3e3C0o4ugaMWbLrz9b58FWAJhGU1OFWElnstPWh&#10;Dx1DYi0Dm0aptBllfjNgzmjJrh1GFLp9R5qqpDdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2D6OV9EvznqB0AtTvFZ&#10;WJ5gDA5qhNKBfkNNr2M1dDHDsWZJ9yN8CL188U1wsV6nINSSZWFrdpbH1JGzSOhr98acHVgPuK4n&#10;GCXFinfk97HxT2/Xx4ArSJuJ/PZsDrSjDtNuhzcThf7rPUVdX/bqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANhtPP7XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYyg4VK02n&#10;iX/iSpkER7fxmmqNU+psK9+eAAe4+Ml61ns/l+vZD+pIk/SBDVwvMlDEbbA9dwa2r49XN6AkIlsc&#10;ApOBTxJYV+dnJRY2nPiFjnXsVAphKdCAi3EstJbWkUdZhJE4ebsweYxpnTptJzylcD/oZZbl2mPP&#10;qcHhSHeO2n198Aby+6eNG9/y94/dUp6lCftYhwdjLi/mzS2oSHP8O4Zv/IQOVWJqwoGtqMFAeiT+&#10;zOTlqxWo5ld1Ver/7NUXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYvUncQAgAAIQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhtPP7XAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWL1J3EAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdEZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;jhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZi24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nN3e3C0o4ugaMWbLrz9b58FWAJhGU1OFWElnstPWh&#10;Dx1DYi0Dm0aptBllfjNgzmjJrh1GFLp9R5qqpDdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2D6OV9EvznqB0AtTvFZ&#10;WJ5gDA5qhNKBfkNNr2M1dDHDsWZJ9yN8CL188U1wsV6nINSSZWFrdpbH1JGzSOhr98acHVgPuK4n&#10;GCXFinfk97HxT2/Xx4ArSJuJ/PZsDrSjDtNuhzcThf7rPUVdX/bqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANhtPP7XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYyg4VK02n&#10;iX/iSpkER7fxmmqNU+psK9+eAAe4+Ml61ns/l+vZD+pIk/SBDVwvMlDEbbA9dwa2r49XN6AkIlsc&#10;ApOBTxJYV+dnJRY2nPiFjnXsVAphKdCAi3EstJbWkUdZhJE4ebsweYxpnTptJzylcD/oZZbl2mPP&#10;qcHhSHeO2n198Aby+6eNG9/y94/dUp6lCftYhwdjLi/mzS2oSHP8O4Zv/IQOVWJqwoGtqMFAeiT+&#10;zOTlqxWo5ld1Ver/7NUXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYvUncQAgAAIQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhtPP7XAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="000F27F6" w:rsidR="000F27F6" w:rsidP="000F27F6" w:rsidRDefault="000F27F6" w14:paraId="52BA6E66" w14:textId="77777777">
+                  <w:p w14:paraId="52BA6E66" w14:textId="77777777" w:rsidR="000F27F6" w:rsidRPr="000F27F6" w:rsidRDefault="000F27F6" w:rsidP="000F27F6">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000F27F6">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="7B4BF84B" w14:textId="77777777"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B4BF84B" w14:textId="77777777" w:rsidR="008655C9" w:rsidRDefault="008655C9" w:rsidP="008655C9"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidTr="0030407F" w14:paraId="5158C5E6" w14:textId="77777777">
+    <w:tr w:rsidR="008655C9" w:rsidRPr="00D53C3F" w14:paraId="5158C5E6" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="2C815467" w14:textId="77777777">
+        <w:p w14:paraId="2C815467" w14:textId="30BC6C0C" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Collateral Assignment of [Tax Increment Note] and [Redevelopment Agreement]</w:t>
+            <w:t>Collateral Assignment of</w:t>
+          </w:r>
+          <w:r w:rsidR="009E31F3" w:rsidRPr="009E31F3">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Tax Increment Financing Documents</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="788FB055" w14:textId="778AD18C">
+        <w:p w14:paraId="788FB055" w14:textId="778AD18C" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 64</w:t>
           </w:r>
           <w:r w:rsidR="00672460">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="3B6CA092" w14:textId="77777777">
+        <w:p w14:paraId="3B6CA092" w14:textId="77777777" w:rsidR="008655C9" w:rsidRPr="00D53C3F" w:rsidRDefault="008655C9" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>A-</w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
@@ -9689,247 +11089,254 @@
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidTr="0030407F" w14:paraId="6EA3F811" w14:textId="77777777">
+    <w:tr w:rsidR="00AF4D0D" w:rsidRPr="00D53C3F" w14:paraId="6EA3F811" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="55ACDF9F" w14:textId="77777777">
+        <w:p w14:paraId="55ACDF9F" w14:textId="77777777" w:rsidR="00AF4D0D" w:rsidRPr="00D53C3F" w:rsidRDefault="00AF4D0D" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="00CD6D60" w14:paraId="640BB325" w14:textId="40CC9362">
+        <w:p w14:paraId="640BB325" w14:textId="25ABFEAE" w:rsidR="00AF4D0D" w:rsidRDefault="005A4E2E" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...15 lines deleted...]
-            <w:t>-24</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="2FE49139" w14:textId="05B034D1">
+        <w:p w14:paraId="2FE49139" w14:textId="26155E2D" w:rsidR="00AF4D0D" w:rsidRDefault="00AF4D0D" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 20</w:t>
+            <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00672460">
+          <w:r w:rsidR="000172EE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>24</w:t>
+            <w:t>20</w:t>
+          </w:r>
+          <w:r w:rsidR="005A4E2E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
+          </w:r>
+          <w:r w:rsidR="000172EE">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="008655C9" w:rsidP="008655C9" w:rsidRDefault="008655C9" w14:paraId="2370A581" w14:textId="77777777">
+  <w:p w14:paraId="2370A581" w14:textId="77777777" w:rsidR="008655C9" w:rsidRDefault="008655C9" w:rsidP="008655C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00672460" w:rsidP="008655C9" w:rsidRDefault="00672460" w14:paraId="0026754F" w14:textId="77777777"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0026754F" w14:textId="77777777" w:rsidR="00672460" w:rsidRDefault="00672460" w:rsidP="008655C9"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="00672460" w:rsidTr="0030407F" w14:paraId="00470772" w14:textId="77777777">
+    <w:tr w:rsidR="00672460" w:rsidRPr="00D53C3F" w14:paraId="00470772" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="00672460" w:rsidP="00672460" w:rsidRDefault="00672460" w14:paraId="5E6EF54B" w14:textId="26A82C8A">
+        <w:p w14:paraId="5E6EF54B" w14:textId="0163308D" w:rsidR="00672460" w:rsidRPr="00D53C3F" w:rsidRDefault="00672460" w:rsidP="00672460">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Consent to Collateral Assignment of [Tax Increment Note] and [Redevelopment Agreement]</w:t>
+            <w:t xml:space="preserve">Consent to Collateral Assignment of Tax Increment </w:t>
+          </w:r>
+          <w:r w:rsidR="009E31F3">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Financing Documents</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="00672460" w:rsidP="008655C9" w:rsidRDefault="00672460" w14:paraId="61C534C8" w14:textId="77777777">
+        <w:p w14:paraId="61C534C8" w14:textId="77777777" w:rsidR="00672460" w:rsidRPr="00D53C3F" w:rsidRDefault="00672460" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 64</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="00672460" w:rsidP="008655C9" w:rsidRDefault="00672460" w14:paraId="6586D284" w14:textId="44AC1341">
+        <w:p w14:paraId="6586D284" w14:textId="44AC1341" w:rsidR="00672460" w:rsidRPr="00D53C3F" w:rsidRDefault="00672460" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
@@ -9941,231 +11348,254 @@
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="00672460" w:rsidTr="0030407F" w14:paraId="59F7D2C2" w14:textId="77777777">
+    <w:tr w:rsidR="00AF4D0D" w:rsidRPr="00D53C3F" w14:paraId="59F7D2C2" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="00672460" w:rsidP="008655C9" w:rsidRDefault="00672460" w14:paraId="3FF54CB2" w14:textId="77777777">
+        <w:p w14:paraId="3FF54CB2" w14:textId="77777777" w:rsidR="00AF4D0D" w:rsidRPr="00D53C3F" w:rsidRDefault="00AF4D0D" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00672460" w:rsidP="008655C9" w:rsidRDefault="00CD6D60" w14:paraId="408C2FEB" w14:textId="22D9D6DC">
+        <w:p w14:paraId="408C2FEB" w14:textId="6052B514" w:rsidR="00AF4D0D" w:rsidRDefault="005A4E2E" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...15 lines deleted...]
-            <w:t>-24</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00672460" w:rsidP="008655C9" w:rsidRDefault="00672460" w14:paraId="5D1717C5" w14:textId="77777777">
+        <w:p w14:paraId="5D1717C5" w14:textId="5F6DA329" w:rsidR="00AF4D0D" w:rsidRDefault="00AF4D0D" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2024 Fannie Mae</w:t>
+            <w:t xml:space="preserve">© </w:t>
+          </w:r>
+          <w:r w:rsidR="000172EE">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>20</w:t>
+          </w:r>
+          <w:r w:rsidR="005A4E2E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
+          </w:r>
+          <w:r w:rsidR="000172EE">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00672460" w:rsidP="008655C9" w:rsidRDefault="00672460" w14:paraId="135D2F6D" w14:textId="77777777">
+  <w:p w14:paraId="135D2F6D" w14:textId="77777777" w:rsidR="00672460" w:rsidRDefault="00672460" w:rsidP="008655C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F10F92" w:rsidP="008655C9" w:rsidRDefault="00F10F92" w14:paraId="29CFB734" w14:textId="77777777"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29CFB734" w14:textId="77777777" w:rsidR="00F10F92" w:rsidRDefault="00F10F92" w:rsidP="008655C9"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="00F10F92" w:rsidTr="0030407F" w14:paraId="2D3084C7" w14:textId="77777777">
+    <w:tr w:rsidR="00F10F92" w:rsidRPr="00D53C3F" w14:paraId="2D3084C7" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="00F10F92" w:rsidP="00672460" w:rsidRDefault="00F10F92" w14:paraId="20B3FD31" w14:textId="77777777">
+        <w:p w14:paraId="20B3FD31" w14:textId="69EC6D45" w:rsidR="00F10F92" w:rsidRPr="00D53C3F" w:rsidRDefault="00F10F92" w:rsidP="00672460">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Consent to Collateral Assignment of [Tax Increment Note] and [Redevelopment Agreement]</w:t>
+            <w:t xml:space="preserve">Consent to Collateral Assignment of Tax Increment </w:t>
+          </w:r>
+          <w:r w:rsidR="009E31F3">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Financing Documents</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="00F10F92" w:rsidP="008655C9" w:rsidRDefault="00F10F92" w14:paraId="3404F63A" w14:textId="77777777">
+        <w:p w14:paraId="3404F63A" w14:textId="77777777" w:rsidR="00F10F92" w:rsidRPr="00D53C3F" w:rsidRDefault="00F10F92" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 64</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="00F10F92" w:rsidP="008655C9" w:rsidRDefault="00F10F92" w14:paraId="3D66D61A" w14:textId="2D3387B5">
+        <w:p w14:paraId="3D66D61A" w14:textId="2D3387B5" w:rsidR="00F10F92" w:rsidRPr="00D53C3F" w:rsidRDefault="00F10F92" w:rsidP="008655C9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>S-</w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
@@ -10184,180 +11614,196 @@
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidRPr="00D53C3F" w:rsidR="00F10F92" w:rsidTr="0030407F" w14:paraId="43C71732" w14:textId="77777777">
+    <w:tr w:rsidR="00AF4D0D" w:rsidRPr="00D53C3F" w14:paraId="43C71732" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00D53C3F" w:rsidR="00F10F92" w:rsidP="008655C9" w:rsidRDefault="00F10F92" w14:paraId="39629E42" w14:textId="77777777">
+        <w:p w14:paraId="39629E42" w14:textId="77777777" w:rsidR="00AF4D0D" w:rsidRPr="00D53C3F" w:rsidRDefault="00AF4D0D" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D53C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00F10F92" w:rsidP="008655C9" w:rsidRDefault="00CD6D60" w14:paraId="175E2D42" w14:textId="1F01F55E">
+        <w:p w14:paraId="175E2D42" w14:textId="2C565CD7" w:rsidR="00AF4D0D" w:rsidRDefault="005A4E2E" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...15 lines deleted...]
-            <w:t>-24</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00F10F92" w:rsidP="008655C9" w:rsidRDefault="00F10F92" w14:paraId="12FB0A4E" w14:textId="77777777">
+        <w:p w14:paraId="12FB0A4E" w14:textId="2A44FDF3" w:rsidR="00AF4D0D" w:rsidRDefault="00AF4D0D" w:rsidP="00AF4D0D">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2024 Fannie Mae</w:t>
+            <w:t xml:space="preserve">© </w:t>
+          </w:r>
+          <w:r w:rsidR="000172EE">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>20</w:t>
+          </w:r>
+          <w:r w:rsidR="005A4E2E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
+          </w:r>
+          <w:r w:rsidR="000172EE">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F10F92" w:rsidP="008655C9" w:rsidRDefault="00F10F92" w14:paraId="47D1B03B" w14:textId="77777777">
+  <w:p w14:paraId="47D1B03B" w14:textId="77777777" w:rsidR="00F10F92" w:rsidRDefault="00F10F92" w:rsidP="008655C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E34BFA" w:rsidRDefault="00E34BFA" w14:paraId="7A3CA27D" w14:textId="77777777">
+    <w:p w14:paraId="7A3CA27D" w14:textId="77777777" w:rsidR="00E34BFA" w:rsidRDefault="00E34BFA">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E34BFA" w:rsidRDefault="00E34BFA" w14:paraId="46633CA1" w14:textId="77777777">
+    <w:p w14:paraId="46633CA1" w14:textId="77777777" w:rsidR="00E34BFA" w:rsidRDefault="00E34BFA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08611C8B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B4F48C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Section %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
@@ -10617,116 +12063,140 @@
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B800B26"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="26DA2F58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0434BDC0"/>
+    <w:lvl w:ilvl="0" w:tplc="B50E67E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="000000"/>
-[...4 lines deleted...]
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...22 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D5148BE"/>
+    <w:nsid w:val="2B800B26"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A74A4206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -10747,221 +12217,172 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE17899"/>
+    <w:nsid w:val="2D5148BE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3474A65C"/>
+    <w:tmpl w:val="A74A4206"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="4"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="648"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B706F49"/>
+    <w:nsid w:val="330E6C08"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A4E6AF8C"/>
+    <w:tmpl w:val="6088A536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Section %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
@@ -11012,127 +12433,389 @@
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53FA7331"/>
+    <w:nsid w:val="3AE17899"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A4E6AF8C"/>
+    <w:tmpl w:val="3474A65C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="648"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B706F49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6088A536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Section %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53FA7331"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="673E22A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Section %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11162,51 +12845,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58D94224"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1DEC5AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Section %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -11313,51 +12996,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="606B3513"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="902C9538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -11378,51 +13061,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A8836BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59C0949C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="Section %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -11512,51 +13195,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C6117FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37B81F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Section %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
@@ -11715,51 +13398,51 @@
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="5760"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FF55306"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="33A24178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="288" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -11828,192 +13511,62 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="288" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="288" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71B56A40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D72A09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="648"/>
-        </w:tabs>
-[...128 lines deleted...]
-          <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -12024,50 +13577,180 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75FE687A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D70C9A1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77E42F8A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F956F8C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="288"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CDE35F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A74A4206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -12089,248 +13772,84 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="793981912">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1236670571">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1236670571">
+  <w:num w:numId="3" w16cid:durableId="1961917757">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1602756004">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="85006834">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1179731801">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1830709497">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1602253717">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1457873353">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1961917757">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="10" w16cid:durableId="1652103572">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1602756004">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="85006834">
+  <w:num w:numId="11" w16cid:durableId="1073695770">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1179731801">
-[...5 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1602253717">
+  <w:num w:numId="12" w16cid:durableId="1301380715">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...174 lines deleted...]
-    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Heading1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
         </w:rPr>
@@ -12521,51 +14040,51 @@
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2304"/>
           </w:tabs>
           <w:ind w:left="2304" w:hanging="1584"/>
         </w:pPr>
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="62416462">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Heading1"/>
         <w:lvlText w:val="Section %1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
@@ -12674,706 +14193,771 @@
             <w:tab w:val="num" w:pos="2880"/>
           </w:tabs>
           <w:ind w:left="2880" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="3240"/>
           </w:tabs>
           <w:ind w:left="3240" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1551186067">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="383917072">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1502622848">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="63797642">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="346954914">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="348797183">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="166289209">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1057511902">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA30A0"/>
     <w:rsid w:val="00001E3D"/>
     <w:rsid w:val="00007522"/>
     <w:rsid w:val="00015E7C"/>
+    <w:rsid w:val="00016E5F"/>
+    <w:rsid w:val="000172EE"/>
     <w:rsid w:val="00031D36"/>
     <w:rsid w:val="00031DC4"/>
     <w:rsid w:val="0005322F"/>
     <w:rsid w:val="00053F95"/>
     <w:rsid w:val="00055889"/>
     <w:rsid w:val="00060320"/>
     <w:rsid w:val="00065C46"/>
     <w:rsid w:val="00075664"/>
     <w:rsid w:val="00076EA5"/>
     <w:rsid w:val="00077CCB"/>
     <w:rsid w:val="00080D80"/>
+    <w:rsid w:val="00094418"/>
     <w:rsid w:val="00094CA7"/>
     <w:rsid w:val="000A3589"/>
     <w:rsid w:val="000A672E"/>
     <w:rsid w:val="000B4F9A"/>
     <w:rsid w:val="000B5E2D"/>
     <w:rsid w:val="000C04CD"/>
     <w:rsid w:val="000C67D3"/>
     <w:rsid w:val="000C6D05"/>
     <w:rsid w:val="000D02B4"/>
     <w:rsid w:val="000D1E0F"/>
     <w:rsid w:val="000E547C"/>
     <w:rsid w:val="000F27F6"/>
     <w:rsid w:val="000F61C2"/>
+    <w:rsid w:val="00100066"/>
     <w:rsid w:val="00100BF1"/>
     <w:rsid w:val="00102159"/>
     <w:rsid w:val="00104867"/>
     <w:rsid w:val="00113174"/>
+    <w:rsid w:val="0012522C"/>
     <w:rsid w:val="0013015F"/>
     <w:rsid w:val="00131A64"/>
     <w:rsid w:val="00134DB0"/>
     <w:rsid w:val="00143593"/>
     <w:rsid w:val="00151E9B"/>
     <w:rsid w:val="00154B5B"/>
     <w:rsid w:val="00154D38"/>
     <w:rsid w:val="0016329A"/>
     <w:rsid w:val="001657ED"/>
     <w:rsid w:val="001754D3"/>
     <w:rsid w:val="001758DB"/>
     <w:rsid w:val="00176D39"/>
     <w:rsid w:val="00177FC9"/>
     <w:rsid w:val="00183393"/>
+    <w:rsid w:val="00186C87"/>
     <w:rsid w:val="00190654"/>
     <w:rsid w:val="001942F5"/>
     <w:rsid w:val="00195FD0"/>
     <w:rsid w:val="001A05EB"/>
     <w:rsid w:val="001A0CE2"/>
+    <w:rsid w:val="001A2E15"/>
     <w:rsid w:val="001A409C"/>
     <w:rsid w:val="001A7F52"/>
     <w:rsid w:val="001B0704"/>
     <w:rsid w:val="001B3BAF"/>
     <w:rsid w:val="001B6698"/>
+    <w:rsid w:val="001C14D6"/>
     <w:rsid w:val="001D028C"/>
     <w:rsid w:val="001E6058"/>
     <w:rsid w:val="001E608B"/>
     <w:rsid w:val="001F7954"/>
     <w:rsid w:val="001F7A82"/>
+    <w:rsid w:val="00202D9B"/>
     <w:rsid w:val="00203AC9"/>
     <w:rsid w:val="00210F97"/>
     <w:rsid w:val="002223C3"/>
     <w:rsid w:val="00225825"/>
     <w:rsid w:val="00226137"/>
     <w:rsid w:val="00230D4B"/>
     <w:rsid w:val="00232F8C"/>
     <w:rsid w:val="002550D2"/>
     <w:rsid w:val="00255A33"/>
     <w:rsid w:val="00260311"/>
     <w:rsid w:val="00274287"/>
     <w:rsid w:val="0028114F"/>
     <w:rsid w:val="00282796"/>
     <w:rsid w:val="00285CBA"/>
     <w:rsid w:val="00287FF1"/>
     <w:rsid w:val="00290D52"/>
     <w:rsid w:val="0029218F"/>
     <w:rsid w:val="0029413D"/>
     <w:rsid w:val="00294B0F"/>
+    <w:rsid w:val="002B6C56"/>
+    <w:rsid w:val="002C535F"/>
     <w:rsid w:val="002C74C3"/>
     <w:rsid w:val="002D16C0"/>
     <w:rsid w:val="002D3104"/>
     <w:rsid w:val="002E0500"/>
     <w:rsid w:val="002F0A40"/>
     <w:rsid w:val="002F231B"/>
+    <w:rsid w:val="00301D0C"/>
     <w:rsid w:val="00303A26"/>
     <w:rsid w:val="00305F43"/>
     <w:rsid w:val="00306411"/>
     <w:rsid w:val="00310A4B"/>
     <w:rsid w:val="00312846"/>
     <w:rsid w:val="003138A5"/>
+    <w:rsid w:val="00315F09"/>
     <w:rsid w:val="00317C8C"/>
     <w:rsid w:val="00320FD6"/>
     <w:rsid w:val="00330BA8"/>
     <w:rsid w:val="00333389"/>
     <w:rsid w:val="0033359B"/>
+    <w:rsid w:val="00336902"/>
     <w:rsid w:val="0033717F"/>
     <w:rsid w:val="003448DA"/>
     <w:rsid w:val="00353B39"/>
     <w:rsid w:val="00357DAA"/>
     <w:rsid w:val="003605DF"/>
     <w:rsid w:val="003809D8"/>
     <w:rsid w:val="00382787"/>
     <w:rsid w:val="003847FE"/>
     <w:rsid w:val="00390BFF"/>
     <w:rsid w:val="00392F9E"/>
     <w:rsid w:val="003A3A22"/>
     <w:rsid w:val="003B58A7"/>
     <w:rsid w:val="003C0AFE"/>
     <w:rsid w:val="003C25DB"/>
+    <w:rsid w:val="003D0CCB"/>
     <w:rsid w:val="003D1940"/>
     <w:rsid w:val="003D70CD"/>
     <w:rsid w:val="003D77E5"/>
     <w:rsid w:val="003E117D"/>
     <w:rsid w:val="003E5170"/>
+    <w:rsid w:val="003E5A44"/>
     <w:rsid w:val="003F4CC5"/>
     <w:rsid w:val="003F53FC"/>
     <w:rsid w:val="00401C7C"/>
     <w:rsid w:val="00410C78"/>
     <w:rsid w:val="00411EA2"/>
     <w:rsid w:val="00412250"/>
     <w:rsid w:val="00452687"/>
     <w:rsid w:val="0045656B"/>
     <w:rsid w:val="004612EE"/>
     <w:rsid w:val="00461536"/>
     <w:rsid w:val="004628AD"/>
     <w:rsid w:val="00462F3B"/>
     <w:rsid w:val="00464D1C"/>
     <w:rsid w:val="0047702A"/>
     <w:rsid w:val="00481409"/>
     <w:rsid w:val="00483AC6"/>
     <w:rsid w:val="00487735"/>
     <w:rsid w:val="00492F82"/>
     <w:rsid w:val="004934F7"/>
     <w:rsid w:val="00496A73"/>
     <w:rsid w:val="004A4B59"/>
     <w:rsid w:val="004B1293"/>
     <w:rsid w:val="004B4E84"/>
     <w:rsid w:val="004B7F9E"/>
     <w:rsid w:val="004D6269"/>
     <w:rsid w:val="004E044C"/>
     <w:rsid w:val="004E4D44"/>
+    <w:rsid w:val="004E67B3"/>
+    <w:rsid w:val="004E7A9D"/>
     <w:rsid w:val="004F4E9A"/>
+    <w:rsid w:val="005045A0"/>
     <w:rsid w:val="005052FC"/>
+    <w:rsid w:val="00505A05"/>
     <w:rsid w:val="00506D06"/>
     <w:rsid w:val="005126EB"/>
     <w:rsid w:val="00513279"/>
     <w:rsid w:val="00517048"/>
     <w:rsid w:val="005329BF"/>
     <w:rsid w:val="00536DFB"/>
     <w:rsid w:val="005471AC"/>
     <w:rsid w:val="00547B9E"/>
     <w:rsid w:val="005518D1"/>
     <w:rsid w:val="00556573"/>
     <w:rsid w:val="00556CE1"/>
     <w:rsid w:val="00560B32"/>
     <w:rsid w:val="005709B7"/>
     <w:rsid w:val="0057329D"/>
     <w:rsid w:val="00573365"/>
     <w:rsid w:val="00573A14"/>
     <w:rsid w:val="00575C96"/>
     <w:rsid w:val="0058051D"/>
     <w:rsid w:val="00581262"/>
+    <w:rsid w:val="005A4E2E"/>
+    <w:rsid w:val="005A739B"/>
     <w:rsid w:val="005B6BD9"/>
     <w:rsid w:val="005C315C"/>
+    <w:rsid w:val="005C3764"/>
     <w:rsid w:val="005D1506"/>
     <w:rsid w:val="005D21D0"/>
+    <w:rsid w:val="005D686A"/>
     <w:rsid w:val="005E39A2"/>
     <w:rsid w:val="005E504C"/>
     <w:rsid w:val="005E6D42"/>
+    <w:rsid w:val="005E7BD0"/>
     <w:rsid w:val="005F7682"/>
+    <w:rsid w:val="006260AF"/>
     <w:rsid w:val="00632FF1"/>
     <w:rsid w:val="006334CF"/>
     <w:rsid w:val="006368FE"/>
+    <w:rsid w:val="00641A2B"/>
     <w:rsid w:val="00642AC1"/>
     <w:rsid w:val="006465F6"/>
     <w:rsid w:val="006523CC"/>
     <w:rsid w:val="006546DE"/>
     <w:rsid w:val="0065549E"/>
+    <w:rsid w:val="0065589D"/>
     <w:rsid w:val="00655D58"/>
     <w:rsid w:val="00662FBC"/>
     <w:rsid w:val="00665302"/>
+    <w:rsid w:val="00671648"/>
     <w:rsid w:val="00672460"/>
     <w:rsid w:val="00672A0A"/>
     <w:rsid w:val="0067309F"/>
     <w:rsid w:val="00675709"/>
     <w:rsid w:val="00677A00"/>
     <w:rsid w:val="00681880"/>
     <w:rsid w:val="006842F3"/>
     <w:rsid w:val="006A2E1A"/>
     <w:rsid w:val="006A5F4D"/>
     <w:rsid w:val="006A637D"/>
+    <w:rsid w:val="006B7E15"/>
     <w:rsid w:val="006C2D18"/>
+    <w:rsid w:val="006C7BEF"/>
     <w:rsid w:val="006D5560"/>
     <w:rsid w:val="006E4944"/>
     <w:rsid w:val="006F4691"/>
     <w:rsid w:val="006F7411"/>
+    <w:rsid w:val="007034F8"/>
     <w:rsid w:val="007252D5"/>
     <w:rsid w:val="007278D4"/>
     <w:rsid w:val="00730D86"/>
     <w:rsid w:val="00740382"/>
     <w:rsid w:val="0074333F"/>
     <w:rsid w:val="00756B6E"/>
     <w:rsid w:val="007711FE"/>
     <w:rsid w:val="00784D30"/>
     <w:rsid w:val="00785CAD"/>
+    <w:rsid w:val="0078617C"/>
     <w:rsid w:val="00790BC8"/>
     <w:rsid w:val="0079407D"/>
     <w:rsid w:val="0079659F"/>
     <w:rsid w:val="00797D2E"/>
     <w:rsid w:val="007A2F90"/>
     <w:rsid w:val="007A3AB7"/>
     <w:rsid w:val="007A51E2"/>
     <w:rsid w:val="007A62C8"/>
+    <w:rsid w:val="007B14BF"/>
     <w:rsid w:val="007B1C96"/>
     <w:rsid w:val="007B54D2"/>
     <w:rsid w:val="007C5B04"/>
     <w:rsid w:val="007E5882"/>
     <w:rsid w:val="00801A86"/>
     <w:rsid w:val="0081274E"/>
     <w:rsid w:val="00812C14"/>
     <w:rsid w:val="0081778A"/>
     <w:rsid w:val="0082389D"/>
     <w:rsid w:val="00824EC0"/>
     <w:rsid w:val="008301A5"/>
     <w:rsid w:val="00834D64"/>
     <w:rsid w:val="008361DD"/>
+    <w:rsid w:val="008410A5"/>
     <w:rsid w:val="00846549"/>
+    <w:rsid w:val="00854B38"/>
     <w:rsid w:val="00862F7F"/>
     <w:rsid w:val="0086360A"/>
     <w:rsid w:val="00863960"/>
     <w:rsid w:val="008655C9"/>
     <w:rsid w:val="0086737A"/>
     <w:rsid w:val="00870E16"/>
     <w:rsid w:val="008A01D5"/>
     <w:rsid w:val="008B202E"/>
     <w:rsid w:val="008B209E"/>
     <w:rsid w:val="008C0A30"/>
     <w:rsid w:val="008C1F4E"/>
     <w:rsid w:val="008C5211"/>
     <w:rsid w:val="008D0B47"/>
     <w:rsid w:val="008D3ED8"/>
     <w:rsid w:val="008D4957"/>
     <w:rsid w:val="008D5D2D"/>
     <w:rsid w:val="008E41C2"/>
     <w:rsid w:val="008E4913"/>
     <w:rsid w:val="008E6900"/>
     <w:rsid w:val="008F575F"/>
     <w:rsid w:val="008F5A20"/>
     <w:rsid w:val="00904EBC"/>
     <w:rsid w:val="0090508B"/>
     <w:rsid w:val="00911BB0"/>
     <w:rsid w:val="00922C3B"/>
     <w:rsid w:val="0092530F"/>
     <w:rsid w:val="00925A99"/>
     <w:rsid w:val="009325B1"/>
     <w:rsid w:val="0093708E"/>
     <w:rsid w:val="00942C23"/>
     <w:rsid w:val="00945754"/>
     <w:rsid w:val="00950C75"/>
     <w:rsid w:val="00963EE8"/>
     <w:rsid w:val="0096446E"/>
     <w:rsid w:val="00971572"/>
+    <w:rsid w:val="0097476B"/>
     <w:rsid w:val="00985660"/>
     <w:rsid w:val="0098588C"/>
     <w:rsid w:val="00985D34"/>
     <w:rsid w:val="009873ED"/>
+    <w:rsid w:val="00993F3F"/>
     <w:rsid w:val="00997CE6"/>
+    <w:rsid w:val="009A21B6"/>
     <w:rsid w:val="009A768D"/>
     <w:rsid w:val="009B42F9"/>
     <w:rsid w:val="009B4C8A"/>
     <w:rsid w:val="009B638F"/>
     <w:rsid w:val="009B75A0"/>
     <w:rsid w:val="009C3EB6"/>
     <w:rsid w:val="009C4FBF"/>
     <w:rsid w:val="009C6CB6"/>
+    <w:rsid w:val="009D2CF9"/>
     <w:rsid w:val="009D679A"/>
+    <w:rsid w:val="009E31F3"/>
     <w:rsid w:val="009E5B90"/>
     <w:rsid w:val="009F34D9"/>
     <w:rsid w:val="009F4027"/>
     <w:rsid w:val="009F5014"/>
     <w:rsid w:val="00A00C16"/>
     <w:rsid w:val="00A01155"/>
     <w:rsid w:val="00A033E8"/>
     <w:rsid w:val="00A043C0"/>
+    <w:rsid w:val="00A11D6C"/>
+    <w:rsid w:val="00A145C2"/>
     <w:rsid w:val="00A16A9F"/>
     <w:rsid w:val="00A17460"/>
     <w:rsid w:val="00A17F91"/>
     <w:rsid w:val="00A20A1F"/>
     <w:rsid w:val="00A32A3C"/>
     <w:rsid w:val="00A373A4"/>
     <w:rsid w:val="00A43459"/>
     <w:rsid w:val="00A5568B"/>
     <w:rsid w:val="00A55E02"/>
     <w:rsid w:val="00A57160"/>
     <w:rsid w:val="00A672C8"/>
     <w:rsid w:val="00A71789"/>
     <w:rsid w:val="00A74843"/>
     <w:rsid w:val="00A770BF"/>
     <w:rsid w:val="00A800DC"/>
+    <w:rsid w:val="00A80440"/>
     <w:rsid w:val="00A837E2"/>
     <w:rsid w:val="00A848A2"/>
     <w:rsid w:val="00A86123"/>
+    <w:rsid w:val="00A8665C"/>
     <w:rsid w:val="00A9272C"/>
     <w:rsid w:val="00A9487B"/>
     <w:rsid w:val="00A97A67"/>
     <w:rsid w:val="00AA30A0"/>
     <w:rsid w:val="00AA47EB"/>
     <w:rsid w:val="00AA66A1"/>
     <w:rsid w:val="00AB490C"/>
     <w:rsid w:val="00AC2293"/>
     <w:rsid w:val="00AC3F49"/>
     <w:rsid w:val="00AD1392"/>
     <w:rsid w:val="00AD36D9"/>
     <w:rsid w:val="00AE23B7"/>
     <w:rsid w:val="00AE43B5"/>
     <w:rsid w:val="00AE60C0"/>
     <w:rsid w:val="00AE78A6"/>
     <w:rsid w:val="00AF055C"/>
     <w:rsid w:val="00AF4405"/>
+    <w:rsid w:val="00AF4D0D"/>
     <w:rsid w:val="00AF51A6"/>
     <w:rsid w:val="00B00BFA"/>
     <w:rsid w:val="00B01AB8"/>
     <w:rsid w:val="00B04EA0"/>
     <w:rsid w:val="00B137F8"/>
     <w:rsid w:val="00B266EF"/>
     <w:rsid w:val="00B27A18"/>
     <w:rsid w:val="00B3763D"/>
     <w:rsid w:val="00B55C29"/>
     <w:rsid w:val="00B57E6F"/>
     <w:rsid w:val="00B62C52"/>
     <w:rsid w:val="00B75913"/>
     <w:rsid w:val="00B82B5B"/>
     <w:rsid w:val="00B82F04"/>
+    <w:rsid w:val="00B94806"/>
     <w:rsid w:val="00B95F87"/>
     <w:rsid w:val="00BA7490"/>
     <w:rsid w:val="00BB1335"/>
     <w:rsid w:val="00BB5925"/>
     <w:rsid w:val="00BB5A64"/>
     <w:rsid w:val="00BB7173"/>
     <w:rsid w:val="00BB76AE"/>
     <w:rsid w:val="00BC5345"/>
     <w:rsid w:val="00BF405C"/>
     <w:rsid w:val="00BF48CE"/>
     <w:rsid w:val="00BF7295"/>
     <w:rsid w:val="00C00F54"/>
     <w:rsid w:val="00C035F4"/>
     <w:rsid w:val="00C217E1"/>
     <w:rsid w:val="00C223FC"/>
     <w:rsid w:val="00C23E86"/>
     <w:rsid w:val="00C3044A"/>
     <w:rsid w:val="00C316D2"/>
+    <w:rsid w:val="00C47C28"/>
     <w:rsid w:val="00C50843"/>
     <w:rsid w:val="00C53E60"/>
     <w:rsid w:val="00C57CC3"/>
     <w:rsid w:val="00C6559C"/>
     <w:rsid w:val="00C67FCB"/>
     <w:rsid w:val="00C7227B"/>
     <w:rsid w:val="00C72F1B"/>
     <w:rsid w:val="00C76D61"/>
+    <w:rsid w:val="00C824D5"/>
     <w:rsid w:val="00C90D21"/>
     <w:rsid w:val="00C91A2A"/>
+    <w:rsid w:val="00C9235B"/>
     <w:rsid w:val="00C96E3B"/>
     <w:rsid w:val="00C972FD"/>
     <w:rsid w:val="00CA64CA"/>
+    <w:rsid w:val="00CB251B"/>
     <w:rsid w:val="00CB2E22"/>
     <w:rsid w:val="00CB3017"/>
     <w:rsid w:val="00CC2882"/>
     <w:rsid w:val="00CD6ADD"/>
     <w:rsid w:val="00CD6D60"/>
     <w:rsid w:val="00CE5C40"/>
     <w:rsid w:val="00CE689E"/>
     <w:rsid w:val="00CF21E3"/>
     <w:rsid w:val="00CF2DF4"/>
     <w:rsid w:val="00CF34AD"/>
     <w:rsid w:val="00CF36C7"/>
     <w:rsid w:val="00CF753B"/>
     <w:rsid w:val="00D030E4"/>
     <w:rsid w:val="00D10537"/>
     <w:rsid w:val="00D171EA"/>
     <w:rsid w:val="00D20D53"/>
     <w:rsid w:val="00D25875"/>
     <w:rsid w:val="00D54892"/>
     <w:rsid w:val="00D679B8"/>
     <w:rsid w:val="00D803BF"/>
     <w:rsid w:val="00D80493"/>
     <w:rsid w:val="00DA78E0"/>
     <w:rsid w:val="00DB4A03"/>
     <w:rsid w:val="00DB5FE2"/>
     <w:rsid w:val="00DC1539"/>
     <w:rsid w:val="00DC1A18"/>
     <w:rsid w:val="00DD55CF"/>
     <w:rsid w:val="00DE4A39"/>
     <w:rsid w:val="00DE6D01"/>
     <w:rsid w:val="00DF0BE2"/>
     <w:rsid w:val="00DF6108"/>
     <w:rsid w:val="00DF6142"/>
     <w:rsid w:val="00E11D54"/>
     <w:rsid w:val="00E26F5D"/>
     <w:rsid w:val="00E34BFA"/>
     <w:rsid w:val="00E517F6"/>
     <w:rsid w:val="00E51FD7"/>
+    <w:rsid w:val="00E668FD"/>
     <w:rsid w:val="00E66DF2"/>
     <w:rsid w:val="00E67469"/>
     <w:rsid w:val="00E70EF9"/>
     <w:rsid w:val="00E72636"/>
+    <w:rsid w:val="00E733AB"/>
     <w:rsid w:val="00E73A80"/>
     <w:rsid w:val="00E77EF5"/>
     <w:rsid w:val="00E942F5"/>
     <w:rsid w:val="00EA22A0"/>
+    <w:rsid w:val="00EA2AB5"/>
     <w:rsid w:val="00EB09B9"/>
+    <w:rsid w:val="00EB2180"/>
     <w:rsid w:val="00EB2D06"/>
     <w:rsid w:val="00EB54EC"/>
     <w:rsid w:val="00EC1A3A"/>
+    <w:rsid w:val="00EC7728"/>
     <w:rsid w:val="00ED68C0"/>
     <w:rsid w:val="00ED6CE9"/>
     <w:rsid w:val="00ED7DD2"/>
     <w:rsid w:val="00ED7FCD"/>
     <w:rsid w:val="00EE2500"/>
     <w:rsid w:val="00EE431B"/>
     <w:rsid w:val="00EE521E"/>
     <w:rsid w:val="00EE5AD9"/>
     <w:rsid w:val="00EF000D"/>
     <w:rsid w:val="00EF252A"/>
     <w:rsid w:val="00F10F92"/>
     <w:rsid w:val="00F14587"/>
     <w:rsid w:val="00F16464"/>
     <w:rsid w:val="00F16628"/>
+    <w:rsid w:val="00F31D7E"/>
     <w:rsid w:val="00F337DE"/>
     <w:rsid w:val="00F45A36"/>
     <w:rsid w:val="00F466C1"/>
     <w:rsid w:val="00F467F1"/>
     <w:rsid w:val="00F54827"/>
     <w:rsid w:val="00F60AB7"/>
+    <w:rsid w:val="00F83820"/>
     <w:rsid w:val="00F8711F"/>
     <w:rsid w:val="00FA6A22"/>
     <w:rsid w:val="00FB1272"/>
     <w:rsid w:val="00FB2030"/>
     <w:rsid w:val="00FC14EF"/>
     <w:rsid w:val="00FC37A2"/>
     <w:rsid w:val="00FC39AD"/>
     <w:rsid w:val="00FD1D6C"/>
     <w:rsid w:val="00FD4F55"/>
     <w:rsid w:val="00FD72C4"/>
+    <w:rsid w:val="00FE0BE2"/>
     <w:rsid w:val="00FE2FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1660275B"/>
   <w15:docId w15:val="{2D11817C-218C-477C-9437-8CA30444A7B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13528,52 +15112,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -13640,51 +15224,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C316D2"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005709B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
@@ -13694,416 +15278,427 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005709B7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB54EC"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB54EC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB54EC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00195FD0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00195FD0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00195FD0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00195FD0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00195FD0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00195FD0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A16A9F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocStamp" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocStamp">
     <w:name w:val="DocStamp"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocStampChar"/>
     <w:rsid w:val="008D4957"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DocStampChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocStampChar">
     <w:name w:val="DocStamp Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="DocStamp"/>
     <w:rsid w:val="008D4957"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocID" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocID">
     <w:name w:val="DocID"/>
     <w:basedOn w:val="Footer"/>
     <w:next w:val="Footer"/>
     <w:link w:val="DocIDChar"/>
     <w:rsid w:val="00226137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DocIDChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocIDChar">
     <w:name w:val="DocID Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="DocID"/>
     <w:rsid w:val="00226137"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="body0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="body0">
     <w:name w:val="body 0"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C035F4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SignatureBlock" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SignatureBlock">
     <w:name w:val="Signature Block"/>
     <w:basedOn w:val="body0"/>
     <w:qFormat/>
     <w:rsid w:val="00C035F4"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="4320"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00D803BF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00D803BF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00190654"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00190654"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00190654"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00190654"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00190654"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00556573"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:semiHidden/>
     <w:rsid w:val="00556573"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CharCharChar" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharChar">
     <w:name w:val="Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001F7954"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Shruti"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rsid w:val="008655C9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002223C3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005709B7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Bold"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005709B7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="141966006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="164439409">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="279652596">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -14164,116 +15759,181 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1264609398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1307275119">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1431899292">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1500584165">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1514294363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1530600842">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1627853867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1803962320">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1831216042">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1910266240">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1954971221">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1995715949">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2096516913">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -14535,77 +16195,114 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFE37E33-BF63-4268-82D3-6A34389455EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3070C397-45E0-4F1B-A102-2D101F46AFAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>17</Pages>
+  <Words>5124</Words>
+  <Characters>28751</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>756</Lines>
+  <Paragraphs>279</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>6418</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>33596</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>6418</dc:title>
+  <dc:subject>Collateral Assignment of Tax Increment Financing Documents</dc:subject>
+  <dc:creator>Fannie Mae</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>5336bc41,1ce04271,691ed630,30a2ff4d,d16390c,32b21ac7</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2023-10-31T11:27:05Z</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>6af43439-5cb2-44f9-9c0f-44ac15067e7a</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
-  </op:property>
-</op:Properties>
+  </property>
+</Properties>
 </file>