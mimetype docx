--- v0 (2025-12-17)
+++ v1 (2026-06-23)
@@ -6,85 +6,86 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="059A0B88" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2880" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_cp_change_252"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk222238723"/>
+      <w:bookmarkStart w:id="1" w:name="_cp_change_252"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>---------------------------- [Space Above This Line For Recording Data] ----------------------------</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="01B91469" w14:textId="7B6ED9AB" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUBORDINATION</w:t>
       </w:r>
       <w:r w:rsidR="005456E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -103,94 +104,94 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ATTORNMENT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AND ASSIGNMENT </w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AGREEMENT</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_cp_change_1"/>
+      <w:bookmarkStart w:id="2" w:name="_cp_change_1"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_cp_change_2"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="3" w:name="_cp_change_2"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Master </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="3450B5DF" w14:textId="0DF57186" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This SUBORDINATION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -242,60 +243,60 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) dated as of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_cp_change_7"/>
+      <w:bookmarkStart w:id="4" w:name="_cp_change_7"/>
       <w:r w:rsidRPr="00C86B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00C86B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, is executed by and among ___________________, a ___________________ (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender</w:t>
       </w:r>
@@ -326,184 +327,195 @@
       <w:r w:rsidRPr="00C86B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Landlord</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_cp_change_13"/>
+      <w:bookmarkStart w:id="5" w:name="_cp_change_13"/>
       <w:r w:rsidRPr="00C86B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________________________, a ______________________________ (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175DE88F" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F0989">
+      <w:r w:rsidRPr="007E0693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>RECITALS:</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>RECITALS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AF7771" w14:textId="0B44542E" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> has entered into a </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_cp_change_9"/>
+      <w:bookmarkStart w:id="6" w:name="_cp_change_9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Commercial Master </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -569,127 +581,127 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) with Landlord</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or predecessor-in-interest to Landlord)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> covering </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk160731243"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk160731243"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">certain premises more fully described in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">), which Premises are a part of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk117538329"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk117538329"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the real property located in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -779,51 +791,51 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E85D416" w14:textId="1CC58FF0" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1170,92 +1182,103 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">has agreed to the subordination of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Security Instrument and the other Loan Documents </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_cp_change_23"/>
+      <w:bookmarkStart w:id="9" w:name="_cp_change_23"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pursuant to</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the terms of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E918DC3" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F0989">
+      <w:r w:rsidRPr="007E0693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>AGREEMENTS:</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>AGREEMENTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F85A5D" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NOW THEREFORE, in consideration of the mutual covenants in this Agreement and for other valuable consideration, the receipt and sufficiency of which are acknowledged, Landlord, Lender, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1297,61 +1320,61 @@
       </w:pPr>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recitals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23628137" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_cp_change_25"/>
+      <w:bookmarkStart w:id="10" w:name="_cp_change_25"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The recitals set forth above are incorporated herein by reference as if fully set forth in the body of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1503CD7D" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1448,51 +1471,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s interest in the Mortgaged Property in lieu of any of the foregoing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728B95AE" w14:textId="6B23CFAA" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_cp_change_27"/>
+      <w:bookmarkStart w:id="11" w:name="_cp_change_27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -1514,66 +1537,66 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pursuant to the Subleases, whether now due, past due, or to become due, including, without limitation, resident and tenant security deposits, entrance fees, application fees, processing fees, community fees and any other amounts or fees deposited by any tenant under any such Sublease (whether forfeited or not)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_cp_change_26"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="12" w:name="_cp_change_26"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="6FFA2DAB" w14:textId="65603460" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_cp_change_29"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="13" w:name="_cp_change_29"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subleases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -1604,54 +1627,54 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any portion of the </w:t>
       </w:r>
       <w:r w:rsidR="00123D12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and all modifications, extensions or renewals thereof.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_cp_change_28"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="14" w:name="_cp_change_28"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="6BB6E3E4" w14:textId="6496A10D" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1905,62 +1928,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s right, title and interest in and to such proceeds and awards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C85F05" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_cp_change_31"/>
+      <w:bookmarkStart w:id="15" w:name="_cp_change_31"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No Joinder</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F2232D" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
@@ -2030,61 +2053,61 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not be named or joined as a party in any suit, action or proceeding for the foreclosure of the Security Instrument or the enforcement of any rights of Lender under the Security Instrument (unless </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a necessary party under applicable law)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_cp_change_34"/>
+      <w:bookmarkStart w:id="16" w:name="_cp_change_34"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="553C3F73" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2093,108 +2116,108 @@
         </w:rPr>
         <w:t>Possession of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035B1146" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event that a Successor Landlord acquires title to or the right to possession of the Mortgaged Property upon a Foreclosure Event or a Subsequent Sale, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_cp_change_36"/>
+      <w:bookmarkStart w:id="17" w:name="_cp_change_36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hereby agrees to recognize</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Successor Landlord as landlord under the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and to be bound to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_cp_change_40"/>
+      <w:bookmarkStart w:id="18" w:name="_cp_change_40"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Successor Landlord</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under all of the terms, covenants, and conditions of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2423,102 +2446,102 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> made after the date of this Agreement without Lender</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s prior written consent;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFB035E" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
+    <w:p w14:paraId="6BFB035E" w14:textId="312D9609" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">liable for return of any security deposit </w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">not actually paid over to such </w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Successor Landlord </w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>by the Landlord;</w:t>
+        <w:t>by Landlord;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BD0C63" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -2557,70 +2580,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">personally liable </w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for the payment of any claim hereunder or for the performance of any obligation, agreement, contribution, or term to be performed or observed by Successor Landlord hereunder or under the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_cp_change_47"/>
+      <w:bookmarkStart w:id="19" w:name="_cp_change_47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Security Instrument, the Loan Agreement, or any other Loan Document</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, such Successor Landlord</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2966,52 +2989,63 @@
       <w:r w:rsidR="00A46E5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00A46E5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a duplicate of each notice of default delivered to Landlord at the same time as such notice is given to Landlord;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a duplicate of each notice of default delivered to Landlord at the same time as such notice is given to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A12286">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Landlord;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0F5E5E3E" w14:textId="6FE1360E" w:rsidR="00F047C3" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3149,51 +3183,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not to seek to surrender or accept a surrender of the Master Lease;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32522486" w14:textId="08A0F3C5" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
+    <w:p w14:paraId="32522486" w14:textId="7A7D5AEC" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">not to seek to </w:t>
@@ -3246,51 +3280,69 @@
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> was offered to Landlord in which to remedy the default, and the lapse of thirty (30) days after the expiration of such time as Landlord was permitted to cure such default; provided, however, that with respect to any default of Landlord under the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which cannot be remedied within such time, if Lender commences to cure such default within such time and thereafter diligently proceeds with such efforts and pursues the same to completion, Lender shall have such time as is reasonably necessary to complete curing such default.  Notwithstanding the foregoing, in the event either Lender or Landlord do not cure or commence curing such default within the time provided to Landlord under the </w:t>
+        <w:t xml:space="preserve"> which cannot be remedied within such time, if Lender commences to cure such default within such time and thereafter diligently proceeds with such efforts and pursues the same to completion, Lender shall have such time as is reasonably necessary to complete curing such default.  Notwithstanding the foregoing, in the event either Lender or Landlord do</w:t>
+      </w:r>
+      <w:r w:rsidR="00270F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12286">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not cure or commence curing such default within the time provided to Landlord under the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the nature of the default threatens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3466,203 +3518,203 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40FE2105" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref109234482"/>
-      <w:bookmarkStart w:id="20" w:name="_Ref160695015"/>
+      <w:bookmarkStart w:id="20" w:name="_Ref109234482"/>
+      <w:bookmarkStart w:id="21" w:name="_Ref160695015"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assignment</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_cp_change_48"/>
+      <w:bookmarkStart w:id="22" w:name="_cp_change_48"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; Attornment; Termination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="005F0989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="005F0989">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="70459647" w14:textId="4F16640F" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> further acknowledges that Landlord has collaterally assigned to Lender </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_cp_change_49"/>
+      <w:bookmarkStart w:id="23" w:name="_cp_change_49"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Landlord</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s interest in </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the rents and other amounts, including lease termination fees, if any, due and payable under such leases</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_cp_change_50"/>
+      <w:bookmarkStart w:id="24" w:name="_cp_change_50"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as further security for Landlord</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s obligations under the Loan Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  In connection therewith, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3861,51 +3913,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s obligations under the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as if the same were paid directly to Landlord.  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_cp_change_51"/>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_51"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Notwithstanding the foregoing, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4177,51 +4229,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Master </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Landlord and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4261,106 +4313,106 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> may rely on such notice and direction from Lender without any duty to investigate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A31D5A" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_cp_change_53"/>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_53"/>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Assignment of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s and Rents.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="_cp_change_52"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_52"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="64A9CD66" w14:textId="15E2DEA9" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_cp_change_55"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_55"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As consideration for the material financial benefit to be derived by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4917,75 +4969,75 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at any time after the occurrence of an Event of Default, and without the necessity of Lender entering upon and taking and maintaining control of the Premises directly, by a receiver, or by any other manner or proceeding permitted by the laws of the Property Jurisdiction, Lender immediately shall have, to the extent permitted by applicable law, all rights, powers and authority granted to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under any Sublease, including the right, power and authority to modify the terms of any such Sublease, or extend or terminate any such Sublease.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_cp_change_54"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="29" w:name="_cp_change_54"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="6139BBBD" w14:textId="4CF7F241" w:rsidR="00F047C3" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_cp_change_57"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_57"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">After the occurrence of an Event of Default, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5195,52 +5247,52 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not interfere with and shall cooperate with Lender</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s collection of such Rents.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_cp_change_56"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_56"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="7EE41AE5" w14:textId="23DA4CA2" w:rsidR="00F047C3" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F047C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5335,61 +5387,61 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s lien priority and security interest in the Sublease and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00220670">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00F047C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (and to the extent Lender has filed any such financing statements, continuation statements, or amendments prior to the Effective Date, such filings by Lender are hereby authorized and ratified by </w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_cp_change_834"/>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_834"/>
       <w:r w:rsidRPr="00F047C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee, and are permitted under the terms of the Master Lease</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00F047C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE8D036" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00F047C3" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5412,115 +5464,115 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F047C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee has the requisite power and authority</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_cp_change_537"/>
-      <w:bookmarkStart w:id="33" w:name="_cp_change_539"/>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_537"/>
+      <w:bookmarkStart w:id="34" w:name="_cp_change_539"/>
       <w:r w:rsidRPr="00F047C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_cp_change_538"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00F047C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>o execute and deliver the Master Lease Documents and to carry out the transactions contemplated by the Master Lease Documents</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_cp_change_538"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00F047C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p w14:paraId="16410339" w14:textId="7083F111" w:rsidR="00F047C3" w:rsidRPr="006D2127" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F047C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Master Lease and other Master Lease Documents have been duly executed and delivered by Affiliated Master Lessee and constitute the legal, valid, and binding obligations of Affiliated Master Lessee, enforceable against Affiliated Master Lessee in accordance with their respective terms, except as such enforceability may be limited by applicable Insolvency Laws or by the exercise of discretion by any court.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p w14:paraId="57255B2D" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -5548,66 +5600,66 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This Agreement shall inure to the benefit of and be binding upon the parties hereto and their successors and assigns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411A3908" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Ref160694948"/>
-      <w:bookmarkStart w:id="36" w:name="_Ref279688237"/>
+      <w:bookmarkStart w:id="36" w:name="_Ref160694948"/>
+      <w:bookmarkStart w:id="37" w:name="_Ref279688237"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Trustee.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="260AADBE" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If the Security Instrument is a deed of trust and this Agreement is entered into by one or more trustees acting on behalf of Lender in his, her or its capacity as trustee and not individually, then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5623,125 +5675,134 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> agrees that neither such trustees, nor any of its officers, employees, agents, or shareholders shall be personally liable under this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B81098" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Ref279731170"/>
+      <w:bookmarkStart w:id="38" w:name="_Ref279731170"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="6A613E08" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12286">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All notices under this Agreement shall be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F959632" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
+    <w:p w14:paraId="2F959632" w14:textId="25AA0143" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">in writing, and shall be </w:t>
+        <w:t>in writing, and shall be</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AFCC1E" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -6361,81 +6422,81 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s jurisdiction.  Landlord and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_cp_change_72"/>
+      <w:bookmarkStart w:id="39" w:name="_cp_change_72"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">each </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>waive</w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_cp_change_73"/>
+      <w:bookmarkStart w:id="40" w:name="_cp_change_73"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="005F0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B62A65" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00A12286" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6631,51 +6692,51 @@
       </w:r>
       <w:r w:rsidR="00F047C3" w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3592A220" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_cp_change_210"/>
+      <w:bookmarkStart w:id="51" w:name="_cp_change_210"/>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -6695,70 +6756,70 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="_cp_change_209"/>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkStart w:id="52" w:name="_cp_change_209"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="5562871B" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="OLE_LINK1"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="53" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="54" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="55" w:name="_cp_change_212"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>By:</w:t>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -6792,69 +6853,69 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(SEAL)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="55" w:name="_cp_change_211"/>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkStart w:id="56" w:name="_cp_change_211"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="3FE5FCB6" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_cp_change_214"/>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkStart w:id="57" w:name="_cp_change_214"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -6881,68 +6942,68 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="_cp_change_213"/>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkStart w:id="58" w:name="_cp_change_213"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="751CAD27" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_cp_change_216"/>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkStart w:id="59" w:name="_cp_change_216"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -6969,67 +7030,67 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="59" w:name="_cp_change_215"/>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkStart w:id="60" w:name="_cp_change_215"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="682BA59B" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_cp_change_218"/>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="61" w:name="_cp_change_218"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -7047,69 +7108,69 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="_cp_change_217"/>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkStart w:id="62" w:name="_cp_change_217"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="6D7D0FA3" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_cp_change_220"/>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkStart w:id="63" w:name="_cp_change_220"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -7127,95 +7188,95 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="_cp_change_219"/>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:id="64" w:name="_cp_change_219"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="71CDC25E" w14:textId="0403EC05" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[ADD NOTARY/ACKNOWLEDGMENT FOR </w:t>
       </w:r>
       <w:r w:rsidR="00220670">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AFFILIATED MASTER LESSEE</w:t>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> IN RECORDABLE FORM AND AS REQUIRED]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p w14:paraId="7DA68E8D" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
@@ -8314,88 +8375,87 @@
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F0F3CBA" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_cp_change_251"/>
+      <w:bookmarkStart w:id="68" w:name="_cp_change_251"/>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="16998A95" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="004C61C2" w:rsidRDefault="00F047C3" w:rsidP="00F047C3">
+    <w:p w14:paraId="657BF8A0" w14:textId="0C2DC84C" w:rsidR="004C61C2" w:rsidRPr="00270F39" w:rsidRDefault="00F047C3" w:rsidP="00270F39">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_cp_change_253"/>
+      <w:bookmarkStart w:id="69" w:name="_cp_change_253"/>
       <w:r w:rsidRPr="004C61C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DESCRIPTION OF THE LAND]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="657BF8A0" w14:textId="07B6A9BA" w:rsidR="004C61C2" w:rsidRPr="00F047C3" w:rsidRDefault="004C61C2" w:rsidP="00F047C3"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="004C61C2" w:rsidRPr="00F047C3" w:rsidSect="005F0989">
+    <w:bookmarkEnd w:id="1"/>
+    <w:sectPr w:rsidR="004C61C2" w:rsidRPr="00270F39" w:rsidSect="005F0989">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0F9A760E" w14:textId="77777777" w:rsidR="006E6CD5" w:rsidRDefault="006E6CD5" w:rsidP="006E6CD5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7C754A0D" w14:textId="77777777" w:rsidR="006E6CD5" w:rsidRDefault="006E6CD5" w:rsidP="006E6CD5">
       <w:r>
         <w:continuationSeparator/>
@@ -8406,81 +8466,81 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:bookmarkStart w:id="44" w:name="_cp_change_279"/>
-  <w:bookmarkStart w:id="45" w:name="_cp_change_175"/>
   <w:p w14:paraId="455B2A28" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00EE2831" w:rsidRDefault="00F047C3" w:rsidP="00EE2831">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
+    <w:bookmarkStart w:id="45" w:name="_cp_change_279"/>
+    <w:bookmarkStart w:id="46" w:name="_cp_change_175"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0000FF"/>
         <w:u w:val="double"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="706FF85B" wp14:editId="12979C9E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1958399288" name="Text Box 2" descr="Fannie Mae Confidential">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
@@ -8550,52 +8610,52 @@
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006E6CD5">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="44"/>
   <w:bookmarkEnd w:id="45"/>
+  <w:bookmarkEnd w:id="46"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56B33382" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="005F0989">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F047C3" w:rsidRPr="005F0989" w14:paraId="5572BFC9" w14:textId="77777777" w:rsidTr="00A923FB">
       <w:tc>
@@ -8793,194 +8853,173 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B95282" w:rsidRPr="005F0989" w14:paraId="7685E3A6" w14:textId="77777777" w:rsidTr="00A923FB">
+    <w:tr w:rsidR="00270F39" w:rsidRPr="005F0989" w14:paraId="7685E3A6" w14:textId="77777777" w:rsidTr="00A923FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2E345AA9" w14:textId="77777777" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00B95282" w:rsidP="00B95282">
+        <w:p w14:paraId="2E345AA9" w14:textId="77777777" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2986DAAA" w14:textId="66D72090" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00C339C2" w:rsidP="00B95282">
+        <w:p w14:paraId="2986DAAA" w14:textId="6BB895C0" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00AF19E8">
+          <w:r w:rsidR="0074232E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidR="00B95282">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>-2</w:t>
-[...10 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="357F7A5C" w14:textId="0258BB82" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00B95282" w:rsidP="00B95282">
+        <w:p w14:paraId="357F7A5C" w14:textId="5FA733C4" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>© 20</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>2</w:t>
-[...9 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>26</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -9063,125 +9102,125 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Attornment </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">and Assignment </w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Agreement</w:t>
           </w:r>
-          <w:bookmarkStart w:id="48" w:name="_cp_change_153"/>
+          <w:bookmarkStart w:id="49" w:name="_cp_change_153"/>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> (</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Master Lease</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="49"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7E53595F" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00B46E58">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Form 6415</w:t>
           </w:r>
-          <w:bookmarkStart w:id="49" w:name="_cp_change_154"/>
+          <w:bookmarkStart w:id="50" w:name="_cp_change_154"/>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>AFF.ML</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5E989755" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="00B46E58">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
@@ -9277,203 +9316,192 @@
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="62BC5F29" w14:textId="694AA298" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00C339C2" w:rsidP="003E7083">
+        <w:p w14:paraId="62BC5F29" w14:textId="4D7BEDC5" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="003E7083">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00AF19E8">
+          <w:r w:rsidR="0074232E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidR="00B95282">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>-2</w:t>
-[...10 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6F9B9F2E" w14:textId="48FB10CC" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="003E7083">
+        <w:p w14:paraId="6F9B9F2E" w14:textId="593A7254" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3" w:rsidP="003E7083">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>© 20</w:t>
           </w:r>
           <w:r w:rsidR="00B95282">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="00AF19E8">
-[...7 lines deleted...]
-            <w:t>5</w:t>
+          <w:r w:rsidR="00270F39">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0711C498" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00924A98" w:rsidRDefault="00F047C3" w:rsidP="00CE1F94">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="145E623C" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00EE2831" w:rsidRDefault="00F047C3" w:rsidP="00EE2831">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:bookmarkStart w:id="66" w:name="_cp_change_298"/>
+    <w:bookmarkStart w:id="67" w:name="_cp_change_298"/>
   </w:p>
-  <w:bookmarkEnd w:id="66"/>
+  <w:bookmarkEnd w:id="67"/>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74B38E19" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00990B21" w:rsidRDefault="00F047C3" w:rsidP="000E343D">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F047C3" w:rsidRPr="005F0989" w14:paraId="275276B4" w14:textId="77777777" w:rsidTr="00A923FB">
       <w:tc>
@@ -9681,194 +9709,173 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B95282" w:rsidRPr="005F0989" w14:paraId="0E4A6603" w14:textId="77777777" w:rsidTr="00A923FB">
+    <w:tr w:rsidR="00270F39" w:rsidRPr="005F0989" w14:paraId="0E4A6603" w14:textId="77777777" w:rsidTr="00A923FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="21A09249" w14:textId="77777777" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00B95282" w:rsidP="00B95282">
+        <w:p w14:paraId="21A09249" w14:textId="77777777" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2818CB85" w14:textId="0CCB4B79" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00C339C2" w:rsidP="00B95282">
+        <w:p w14:paraId="2818CB85" w14:textId="7AF66744" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00AF19E8">
+          <w:r w:rsidR="0074232E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidR="00B95282">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>-2</w:t>
-[...10 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5A446E5A" w14:textId="2BAF86F9" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00B95282" w:rsidP="00B95282">
+        <w:p w14:paraId="5A446E5A" w14:textId="23819485" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>© 20</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>2</w:t>
-[...9 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>26</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -10110,194 +10117,173 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B95282" w:rsidRPr="005F0989" w14:paraId="0EA54BE8" w14:textId="77777777" w:rsidTr="00A923FB">
+    <w:tr w:rsidR="00270F39" w:rsidRPr="005F0989" w14:paraId="0EA54BE8" w14:textId="77777777" w:rsidTr="00A923FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="304CF01E" w14:textId="77777777" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00B95282" w:rsidP="00B95282">
+        <w:p w14:paraId="304CF01E" w14:textId="77777777" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="12A47E07" w14:textId="08EE8C1D" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00C339C2" w:rsidP="00B95282">
+        <w:p w14:paraId="12A47E07" w14:textId="312554D7" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00AF19E8">
+          <w:r w:rsidR="0074232E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidR="00B95282">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>-2</w:t>
-[...10 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4B837ED3" w14:textId="36AEB8B7" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00B95282" w:rsidP="00B95282">
+        <w:p w14:paraId="4B837ED3" w14:textId="3E40DC74" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>© 20</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>2</w:t>
-[...9 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>26</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -10539,194 +10525,173 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B95282" w:rsidRPr="005F0989" w14:paraId="10FDF386" w14:textId="77777777" w:rsidTr="00A923FB">
+    <w:tr w:rsidR="00270F39" w:rsidRPr="005F0989" w14:paraId="10FDF386" w14:textId="77777777" w:rsidTr="00A923FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3BE535AD" w14:textId="77777777" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00B95282" w:rsidP="00B95282">
+        <w:p w14:paraId="3BE535AD" w14:textId="77777777" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6348F0C2" w14:textId="1F6D3DB0" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00C339C2" w:rsidP="00B95282">
+        <w:p w14:paraId="6348F0C2" w14:textId="315ADD8F" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00AF19E8">
+          <w:r w:rsidR="0074232E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidR="00B95282">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>-2</w:t>
-[...10 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="00492430" w14:textId="1303C1A0" w:rsidR="00B95282" w:rsidRPr="005F0989" w:rsidRDefault="00B95282" w:rsidP="00B95282">
+        <w:p w14:paraId="00492430" w14:textId="73CFF66E" w:rsidR="00270F39" w:rsidRPr="005F0989" w:rsidRDefault="00270F39" w:rsidP="00270F39">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>© 20</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>2</w:t>
-[...9 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>26</w:t>
           </w:r>
           <w:r w:rsidRPr="005F0989">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -10750,219 +10715,223 @@
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2C147CF6" w14:textId="77777777" w:rsidR="006E6CD5" w:rsidRDefault="006E6CD5" w:rsidP="006E6CD5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B2E5BC6" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRDefault="00F047C3">
     <w:pPr>
       <w:pStyle w:val="Header1"/>
       <w:rPr>
         <w:strike/>
         <w:color w:val="0000FF"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="40" w:name="_cp_change_262"/>
-    <w:bookmarkStart w:id="41" w:name="_cp_change_151"/>
+    <w:bookmarkStart w:id="41" w:name="_cp_change_262"/>
+    <w:bookmarkStart w:id="42" w:name="_cp_change_151"/>
   </w:p>
-  <w:bookmarkEnd w:id="40"/>
   <w:bookmarkEnd w:id="41"/>
+  <w:bookmarkEnd w:id="42"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B5184E1" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="005F0989" w:rsidRDefault="00F047C3">
     <w:pPr>
       <w:pStyle w:val="Header1"/>
       <w:rPr>
         <w:strike/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="42" w:name="_cp_change_261"/>
-    <w:bookmarkStart w:id="43" w:name="_cp_change_149"/>
+    <w:bookmarkStart w:id="43" w:name="_cp_change_261"/>
+    <w:bookmarkStart w:id="44" w:name="_cp_change_149"/>
   </w:p>
-  <w:bookmarkEnd w:id="42"/>
   <w:bookmarkEnd w:id="43"/>
+  <w:bookmarkEnd w:id="44"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33E03593" w14:textId="40F0FCDE" w:rsidR="00F047C3" w:rsidRDefault="00F047C3" w:rsidP="00B16C59">
+  <w:p w14:paraId="33E03593" w14:textId="40F0FCDE" w:rsidR="00F047C3" w:rsidRDefault="00F047C3" w:rsidP="00CB6351">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="46" w:name="_cp_change_259"/>
-    <w:bookmarkStart w:id="47" w:name="_cp_change_147"/>
+    <w:bookmarkStart w:id="47" w:name="_cp_change_259"/>
+    <w:bookmarkStart w:id="48" w:name="_cp_change_147"/>
     <w:r w:rsidRPr="00B16C59">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>[DRAFTING NOTE:  THIS MUST BE RECORDED IN THE LAND RECORDS</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2C363274" w14:textId="77777777" w:rsidR="00AF19E8" w:rsidRDefault="00AF19E8" w:rsidP="00B16C59">
+  <w:p w14:paraId="7EC88555" w14:textId="06037FA1" w:rsidR="00AF19E8" w:rsidRPr="00CB6351" w:rsidRDefault="00CB6351" w:rsidP="00CB6351">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="double"/>
-[...14 lines deleted...]
-        <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="double"/>
       </w:rPr>
-      <w:t>THIS FORM FOR USE WITH 6022.ML OR 6022</w:t>
+      <w:t xml:space="preserve">[DRAFTING NOTE:  </w:t>
     </w:r>
-    <w:r w:rsidR="00A80D2C">
+    <w:r w:rsidR="00AF19E8" w:rsidRPr="00CB6351">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="double"/>
+      </w:rPr>
+      <w:t>THIS FORM FOR USE WITH 6022.ML OR 6022</w:t>
+    </w:r>
+    <w:r w:rsidR="00A80D2C" w:rsidRPr="00CB6351">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF19E8" w:rsidRPr="00CB6351">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>ML/CL WHEN THERE WILL BE A MASTER LEASE COVERING VACANT COMMERCIAL SPACE TO PRODUCE INCOME.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="double"/>
       </w:rPr>
-      <w:t>ML/CL WHEN THERE WILL BE A MASTER LEASE COVERING VACANT COMMERCIAL SPACE TO PRODUCE INCOME.</w:t>
+      <w:t>]</w:t>
     </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="46"/>
   <w:bookmarkEnd w:id="47"/>
+  <w:bookmarkEnd w:id="48"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="202CE717" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRDefault="00F047C3">
     <w:pPr>
       <w:pStyle w:val="Header1"/>
       <w:rPr>
         <w:strike/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="64" w:name="_cp_change_281"/>
+    <w:bookmarkStart w:id="65" w:name="_cp_change_281"/>
   </w:p>
-  <w:bookmarkEnd w:id="64"/>
+  <w:bookmarkEnd w:id="65"/>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B9347AE" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00136FFE" w:rsidRDefault="00F047C3">
     <w:pPr>
       <w:pStyle w:val="Header1"/>
       <w:rPr>
         <w:strike/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="65" w:name="_cp_change_280"/>
+    <w:bookmarkStart w:id="66" w:name="_cp_change_280"/>
   </w:p>
-  <w:bookmarkEnd w:id="65"/>
+  <w:bookmarkEnd w:id="66"/>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BB14738" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00F047C3" w:rsidRDefault="00F047C3" w:rsidP="00136FFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="565D5544" w14:textId="77777777" w:rsidR="00F047C3" w:rsidRPr="00136FFE" w:rsidRDefault="00F047C3">
     <w:pPr>
       <w:pStyle w:val="Header1"/>
       <w:rPr>
         <w:strike/>
@@ -12019,142 +11988,162 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3240" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1482189221">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E6CD5"/>
+    <w:rsid w:val="00016E5F"/>
+    <w:rsid w:val="000933A6"/>
     <w:rsid w:val="00100A70"/>
     <w:rsid w:val="00123D12"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="001C4235"/>
     <w:rsid w:val="001D0F85"/>
     <w:rsid w:val="001F0561"/>
     <w:rsid w:val="00220670"/>
+    <w:rsid w:val="00270F39"/>
     <w:rsid w:val="002C3700"/>
+    <w:rsid w:val="002D25FA"/>
+    <w:rsid w:val="002D2B7A"/>
     <w:rsid w:val="002E129E"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="004C61C2"/>
     <w:rsid w:val="004E6011"/>
     <w:rsid w:val="005456E1"/>
     <w:rsid w:val="00581A48"/>
+    <w:rsid w:val="005A7080"/>
     <w:rsid w:val="005F0989"/>
+    <w:rsid w:val="006667D0"/>
     <w:rsid w:val="0067294D"/>
     <w:rsid w:val="006E6CD5"/>
     <w:rsid w:val="006F6352"/>
+    <w:rsid w:val="0074232E"/>
     <w:rsid w:val="007C7A35"/>
+    <w:rsid w:val="007E0693"/>
+    <w:rsid w:val="00803D51"/>
+    <w:rsid w:val="00810CB3"/>
     <w:rsid w:val="00815DCB"/>
     <w:rsid w:val="00865D08"/>
     <w:rsid w:val="00894F5F"/>
+    <w:rsid w:val="008C2DE1"/>
     <w:rsid w:val="00924A98"/>
     <w:rsid w:val="00980EDF"/>
     <w:rsid w:val="00990B21"/>
     <w:rsid w:val="00A12286"/>
     <w:rsid w:val="00A213B7"/>
     <w:rsid w:val="00A46E5B"/>
     <w:rsid w:val="00A80D2C"/>
     <w:rsid w:val="00AF19E8"/>
     <w:rsid w:val="00B835B1"/>
     <w:rsid w:val="00B95282"/>
     <w:rsid w:val="00C115C5"/>
     <w:rsid w:val="00C339C2"/>
     <w:rsid w:val="00C5346D"/>
     <w:rsid w:val="00C86B15"/>
+    <w:rsid w:val="00CB6351"/>
     <w:rsid w:val="00CE1F94"/>
     <w:rsid w:val="00D92A6F"/>
+    <w:rsid w:val="00D94E2B"/>
+    <w:rsid w:val="00DB3CBB"/>
     <w:rsid w:val="00DB64A9"/>
     <w:rsid w:val="00E1431D"/>
+    <w:rsid w:val="00E94E48"/>
     <w:rsid w:val="00F047C3"/>
+    <w:rsid w:val="00F35B2A"/>
     <w:rsid w:val="00F538C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A81A79E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FEA21FC4-8750-493E-B357-9BB94D6F0054}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12953,110 +12942,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3219</Words>
-  <Characters>21926</Characters>
+  <Words>3997</Words>
+  <Characters>21145</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1154</Lines>
-  <Paragraphs>1142</Paragraphs>
+  <Lines>398</Lines>
+  <Paragraphs>147</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6415.AFF.ML</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24003</CharactersWithSpaces>
+  <CharactersWithSpaces>24995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6415.AFF.ML</dc:title>
   <dc:subject>Subordination, Attornment and Assignment Agreement (Master Lease)</dc:subject>
-  <dc:creator>Fannie Mae</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>