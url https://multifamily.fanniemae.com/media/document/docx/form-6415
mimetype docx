--- v0 (2025-10-31)
+++ v1 (2026-06-04)
@@ -1,56 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C118F5B" w14:textId="77777777" w:rsidR="005421DA" w:rsidRPr="00C46BCE" w:rsidRDefault="005421DA" w:rsidP="005421DA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2640" w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="YiFSelection"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C46BCE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>---------------------------- [Space Above This Line For Recording Data] ----------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468C7D27" w14:textId="7EEFE327" w:rsidR="00771C83" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="00454819">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
@@ -514,92 +518,64 @@
         <w:t>In addition to the Loan Agreement, the Mortgage</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan and the Note are also secured by</w:t>
       </w:r>
       <w:r w:rsidR="002D1A0D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a certain Multifamily Mortgage, Deed of Trust, or Deed to Secure Debt dated as of the date hereof (as amended, restated, replaced, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or otherwise modified from time to time, the “</w:t>
+        <w:t>a certain Multifamily Mortgage, Deed of Trust, or Deed to Secure Debt dated as of the date hereof (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">”).  The Note, the Security Instrument, the Loan </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and any other agreement executed in connection with the Mortgage Loan are referred to collectively as the “</w:t>
+        <w:t>”).  The Note, the Security Instrument, the Loan Agreement and any other agreement executed in connection with the Mortgage Loan are referred to collectively as the “</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Documents</w:t>
       </w:r>
       <w:r w:rsidR="007802BD" w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22086DDC" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
@@ -806,80 +782,66 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acquisition of title to the Mortgaged Property in lieu of foreclosure or other conveyance of Landlord’s interest in the Mortgaged Property in lieu of any of the foregoing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D99C28C" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Subsequent </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="004579ED">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Sale</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means the first sale of the Mortgaged Property by Lender, Lender’s </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or any trustee for Lender after a Foreclosure Event.</w:t>
+        <w:t>” means the first sale of the Mortgaged Property by Lender, Lender’s nominee or any trustee for Lender after a Foreclosure Event.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC93991" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Successor Landlord</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -1008,63 +970,99 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4389911A" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00EB1F7B" w:rsidP="004579ED">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Possession of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F907C2C" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
+    <w:p w14:paraId="0F907C2C" w14:textId="1DDF265F" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the event that a Successor Landlord acquires title to or the right to possession of the Mortgaged Property upon a Foreclosure Event or a Subsequent Sale, the Successor Landlord and Tenant hereby agree to recognize one another as landlord and tenant, respectively, under the Lease and to be bound to one another under all of the terms, covenants, and conditions of the Lease, Successor Landlord shall assume all of the obligations of Landlord under the Lease subject to the provisions of this Agreement and </w:t>
+        <w:t>In the event that a Successor Landlord acquires title to or the right to possession of the Mortgaged Property upon a Foreclosure Event or a Subsequent Sale, the Successor Landlord and Tenant hereby agree to recognize one another as landlord and tenant, respectively, under the Lease and to be bound to one another under all of the terms, covenants, and conditions of the Lease</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2975">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579ED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Successor Landlord shall assume all of the obligations of </w:t>
+      </w:r>
+      <w:r w:rsidR="00234343">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579ED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>andlord</w:t>
+      </w:r>
+      <w:r w:rsidR="00234343">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579ED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the Lease subject to the provisions of this Agreement and </w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:t>Tenant agrees to attorn to such Successor Landlord and to recognize such Successor Landlord as “landlord” under the Lease without any additional documentation to effect such attornment (provided, however, if applicable law shall require additional documentation at the time Lender exercises its remedies then Tenant shall execute such additional documents evidencing such attornment as may be required by applicable law)</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  Accordingly, from and after such event, Successor Landlord and Tenant shall have the same remedies against each other for the breach of an agreement contained in the Lease as Tenant and Landlord had before Successor Landlord succeeded to the interest of Landlord; provided, however, that Successor Landlord shall not be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F862C6" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1272,81 +1270,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> month in advance to any prior landlord (including Landlord);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A06F85" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bound by any amendment or modification of the Lease made after the date of this Agreement without Lender’s prior written consent;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE338C0" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
+    <w:p w14:paraId="6CE338C0" w14:textId="1C7458E6" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">liable for return of any security deposit </w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:t xml:space="preserve">not actually paid over to such </w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Successor Landlord </w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
-        <w:t>by the Landlord;</w:t>
+        <w:t>by Landlord;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64050C44" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:lastRenderedPageBreak/>
         <w:t>bound by, or liable for</w:t>
       </w:r>
       <w:r w:rsidR="00ED1570">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:t xml:space="preserve"> any breach of any representation or warranty or indemnity agreement contained in the Lease or otherwise made by any prior landlord (including Landlord); or</w:t>
@@ -1569,105 +1567,125 @@
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005A5C31">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 11</w:t>
       </w:r>
       <w:r w:rsidR="00C72170">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C72170">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a duplicate of each notice of default delivered to Landlord at the same time as such notice is given to Landlord;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a duplicate of each notice of default delivered to Landlord at the same time as such notice is given to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004579ED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Landlord;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2C9F3A6B" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that Tenant is now the sole owner of the leasehold estate created by the Lease and shall not hereafter transfer the Lease except as permitted by the terms thereof;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7390EF03" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
+    <w:p w14:paraId="7390EF03" w14:textId="477298EF" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not to seek to terminate the Lease by reason of any default of Landlord without prior written notice thereof to Lender and the lapse thereafter of such time as under the Lease was offered to Landlord in which to remedy the default, and the lapse of thirty</w:t>
       </w:r>
       <w:r w:rsidR="0021480F" w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(30) days after the expiration of such time as Landlord was permitted to cure such default; provided, however, that with respect to any default of Landlord under the Lease which cannot be remedied within such time, if Lender commences to cure such default within such time and thereafter diligently proceeds with such efforts and pursues the same to completion, Lender shall have such time as is reasonably necessary to complete curing such default.  Notwithstanding the foregoing, in the event either Lender or Landlord do not cure or commence curing such default within the time provided to Landlord under the Lease and the nature of the default threatens Tenant’s ability to conduct its daily business or threatens to materially or adversely damage Tenant’s property located on the Premises, Tenant shall be permitted to exercise its right under the Lease;</w:t>
+        <w:t>(30) days after the expiration of such time as Landlord was permitted to cure such default; provided, however, that with respect to any default of Landlord under the Lease which cannot be remedied within such time, if Lender commences to cure such default within such time and thereafter diligently proceeds with such efforts and pursues the same to completion, Lender shall have such time as is reasonably necessary to complete curing such default.  Notwithstanding the foregoing, in the event either Lender or Landlord do</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2975">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579ED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not cure or commence curing such default within the time provided to Landlord under the Lease and the nature of the default threatens Tenant’s ability to conduct its daily business or threatens to materially or adversely damage Tenant’s property located on the Premises, Tenant shall be permitted to exercise its right under the Lease;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2E459F" w14:textId="77777777" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>not to pay any rent or other sums due or to become due under the Lease more than thirty</w:t>
       </w:r>
       <w:r w:rsidR="0021480F" w:rsidRPr="004579ED">
         <w:rPr>
@@ -1950,87 +1968,90 @@
         <w:t>Notice</w:t>
       </w:r>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="45154AEC" w14:textId="77777777" w:rsidR="00771C83" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:t>All notices under this Agreement shall be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE82257" w14:textId="77777777" w:rsidR="00C72170" w:rsidRDefault="00771C83" w:rsidP="004579ED">
+    <w:p w14:paraId="5CE82257" w14:textId="7F73FA8E" w:rsidR="00C72170" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
-        <w:t xml:space="preserve">in writing, and shall be </w:t>
+        <w:t>in writing, and shall be</w:t>
+      </w:r>
+      <w:r w:rsidR="00857E79">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507A3EF1" w14:textId="77777777" w:rsidR="00C72170" w:rsidRDefault="00771C83" w:rsidP="00C72170">
+    <w:p w14:paraId="507A3EF1" w14:textId="1F6015E5" w:rsidR="00C72170" w:rsidRDefault="00771C83" w:rsidP="00C72170">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
-        <w:t xml:space="preserve">delivered, in person, </w:t>
+        <w:t>delivered, in person,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCD8D7F" w14:textId="77777777" w:rsidR="00C72170" w:rsidRDefault="00771C83" w:rsidP="00C72170">
+    <w:p w14:paraId="7CCD8D7F" w14:textId="4434B2DB" w:rsidR="00C72170" w:rsidRDefault="00771C83" w:rsidP="00C72170">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
-        <w:t xml:space="preserve">mailed, postage prepaid, either by registered or certified delivery, return receipt requested, or </w:t>
+        <w:t>mailed, postage prepaid, either by registered or certified delivery, return receipt requested, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BA3B31" w14:textId="77777777" w:rsidR="00454819" w:rsidRDefault="00771C83" w:rsidP="00C72170">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:lastRenderedPageBreak/>
         <w:t>sent by overnight express courier;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277DC2F5" w14:textId="77777777" w:rsidR="00454819" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
         </w:tabs>
@@ -2399,52 +2420,56 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7015766A" w14:textId="77777777" w:rsidR="005421DA" w:rsidRDefault="005421DA" w:rsidP="004579ED">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="005421DA" w:rsidSect="004579ED">
-          <w:footerReference w:type="default" r:id="rId7"/>
-          <w:footerReference w:type="first" r:id="rId8"/>
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6596CFDB" w14:textId="026CACB5" w:rsidR="001A504C" w:rsidRPr="004579ED" w:rsidRDefault="00771C83" w:rsidP="004579ED">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
@@ -3643,195 +3668,205 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004579ED">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[ADD NOTARY PROVISIONS]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B46D182" w14:textId="77777777" w:rsidR="005421DA" w:rsidRDefault="005421DA" w:rsidP="004579ED">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="005421DA" w:rsidSect="005421DA">
-          <w:footerReference w:type="default" r:id="rId9"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="431FE268" w14:textId="77777777" w:rsidR="005421DA" w:rsidRPr="00806560" w:rsidRDefault="005421DA" w:rsidP="005421DA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806560">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393D8A38" w14:textId="77777777" w:rsidR="005421DA" w:rsidRPr="00806560" w:rsidRDefault="005421DA" w:rsidP="005421DA">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806560">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DESCRIPTION OF THE LAND]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005421DA" w:rsidRPr="00806560" w:rsidSect="005421DA">
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6B2FAF40" w14:textId="77777777" w:rsidR="00520507" w:rsidRDefault="00520507">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3832CEFA" w14:textId="77777777" w:rsidR="00520507" w:rsidRDefault="00520507">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="4855526B" w14:textId="77777777" w:rsidR="00520507" w:rsidRDefault="00520507">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39398905" w14:textId="77777777" w:rsidR="001357AD" w:rsidRDefault="001357AD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12D23F3A" w14:textId="77777777" w:rsidR="00DA159E" w:rsidRPr="00DA77FE" w:rsidRDefault="00DA159E" w:rsidP="004579ED">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00DA159E" w:rsidRPr="00B46E58" w14:paraId="487F6F91" w14:textId="77777777" w:rsidTr="00CD2FF0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -3924,151 +3959,165 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="0094336F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00606B46" w:rsidRPr="00B46E58" w14:paraId="5B10425B" w14:textId="77777777" w:rsidTr="00CD2FF0">
+    <w:tr w:rsidR="0014342E" w:rsidRPr="00B46E58" w14:paraId="5B10425B" w14:textId="77777777" w:rsidTr="00CD2FF0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5BE7DC20" w14:textId="77777777" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="5BE7DC20" w14:textId="77777777" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="68F49848" w14:textId="2D58DAE0" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="68F49848" w14:textId="48EAFFF9" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="009E673F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0A82E823" w14:textId="37DF8049" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="0A82E823" w14:textId="38E392EC" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="19CE8D61" w14:textId="77777777" w:rsidR="00DA159E" w:rsidRPr="004579ED" w:rsidRDefault="00DA159E" w:rsidP="004579ED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67F64D2B" w14:textId="77777777" w:rsidR="00DA159E" w:rsidRPr="00DA77FE" w:rsidRDefault="00DA159E" w:rsidP="004579ED">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00DA159E" w:rsidRPr="00B46E58" w14:paraId="1A0BC64B" w14:textId="77777777" w:rsidTr="00CD2FF0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -4192,134 +4241,162 @@
         </w:tcPr>
         <w:p w14:paraId="50C2FB7E" w14:textId="77777777" w:rsidR="00DA159E" w:rsidRPr="00B46E58" w:rsidRDefault="00DA159E" w:rsidP="004579ED">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6336FF37" w14:textId="633FDFC3" w:rsidR="00DA159E" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00B46E58">
+        <w:p w14:paraId="6336FF37" w14:textId="2CA469BA" w:rsidR="00DA159E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="00B46E58">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="009E673F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00606B46">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4FE9D724" w14:textId="05EFF12F" w:rsidR="00DA159E" w:rsidRPr="00B46E58" w:rsidRDefault="00DA159E" w:rsidP="00B46E58">
+        <w:p w14:paraId="4FE9D724" w14:textId="6AEEC5C7" w:rsidR="00DA159E" w:rsidRPr="00B46E58" w:rsidRDefault="00DA159E" w:rsidP="00B46E58">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r w:rsidR="00CD78A6">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="00606B46">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>22</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="0014342E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="00CD78A6">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="73EBA06D" w14:textId="77777777" w:rsidR="00DA159E" w:rsidRPr="004579ED" w:rsidRDefault="00DA159E" w:rsidP="004579ED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DD489CD" w14:textId="77777777" w:rsidR="005421DA" w:rsidRPr="00DA77FE" w:rsidRDefault="005421DA" w:rsidP="004579ED">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="005421DA" w:rsidRPr="00B46E58" w14:paraId="713D5222" w14:textId="77777777" w:rsidTr="00CD2FF0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -4419,151 +4496,165 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00606B46" w:rsidRPr="00B46E58" w14:paraId="38986B85" w14:textId="77777777" w:rsidTr="00CD2FF0">
+    <w:tr w:rsidR="0014342E" w:rsidRPr="00B46E58" w14:paraId="38986B85" w14:textId="77777777" w:rsidTr="00CD2FF0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5884CE52" w14:textId="77777777" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="5884CE52" w14:textId="77777777" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="79EC163F" w14:textId="3EA53AD8" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="79EC163F" w14:textId="016E26D4" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="009E673F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="711E75C1" w14:textId="2065C144" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="711E75C1" w14:textId="11F7863A" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A619147" w14:textId="77777777" w:rsidR="005421DA" w:rsidRPr="004579ED" w:rsidRDefault="005421DA" w:rsidP="004579ED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D1E49D9" w14:textId="77777777" w:rsidR="005421DA" w:rsidRPr="00DA77FE" w:rsidRDefault="005421DA" w:rsidP="004579ED">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="005421DA" w:rsidRPr="00B46E58" w14:paraId="592EC913" w14:textId="77777777" w:rsidTr="00CD2FF0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -4663,151 +4754,165 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00606B46" w:rsidRPr="00B46E58" w14:paraId="32383B4F" w14:textId="77777777" w:rsidTr="00CD2FF0">
+    <w:tr w:rsidR="0014342E" w:rsidRPr="00B46E58" w14:paraId="32383B4F" w14:textId="77777777" w:rsidTr="00CD2FF0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="72E4BB1C" w14:textId="77777777" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="72E4BB1C" w14:textId="77777777" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4BEB1FE0" w14:textId="4C893174" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="4BEB1FE0" w14:textId="6ED12897" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="009E673F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1632B436" w14:textId="63C5A07B" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="1632B436" w14:textId="74CC03D9" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="32480850" w14:textId="77777777" w:rsidR="005421DA" w:rsidRPr="004579ED" w:rsidRDefault="005421DA" w:rsidP="004579ED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="448065B6" w14:textId="77777777" w:rsidR="005421DA" w:rsidRPr="00DA77FE" w:rsidRDefault="005421DA" w:rsidP="004579ED">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="005421DA" w:rsidRPr="00B46E58" w14:paraId="20D775FE" w14:textId="77777777" w:rsidTr="00CD2FF0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -4907,180 +5012,224 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00606B46" w:rsidRPr="00B46E58" w14:paraId="037F8B48" w14:textId="77777777" w:rsidTr="00CD2FF0">
+    <w:tr w:rsidR="0014342E" w:rsidRPr="00B46E58" w14:paraId="037F8B48" w14:textId="77777777" w:rsidTr="00CD2FF0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="04D64D98" w14:textId="77777777" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="04D64D98" w14:textId="77777777" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2C6B7C2A" w14:textId="6DD567B3" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="2C6B7C2A" w14:textId="5D1A5E8B" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="009E673F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="328716B9" w14:textId="013F343A" w:rsidR="00606B46" w:rsidRPr="00B46E58" w:rsidRDefault="00606B46" w:rsidP="00606B46">
+        <w:p w14:paraId="328716B9" w14:textId="19A8C55A" w:rsidR="0014342E" w:rsidRPr="00B46E58" w:rsidRDefault="0014342E" w:rsidP="0014342E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="00B46E58">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4F0EF4FD" w14:textId="77777777" w:rsidR="005421DA" w:rsidRPr="004579ED" w:rsidRDefault="005421DA" w:rsidP="004579ED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="72B75452" w14:textId="77777777" w:rsidR="00520507" w:rsidRDefault="00520507">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="49741ED6" w14:textId="77777777" w:rsidR="00520507" w:rsidRDefault="00520507">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="343F1AD4" w14:textId="77777777" w:rsidR="001357AD" w:rsidRDefault="001357AD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18195B53" w14:textId="77777777" w:rsidR="001357AD" w:rsidRDefault="001357AD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13A25EC2" w14:textId="77777777" w:rsidR="001357AD" w:rsidRDefault="001357AD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E9D92AC" w14:textId="2E10D46F" w:rsidR="005421DA" w:rsidRPr="005421DA" w:rsidRDefault="005421DA" w:rsidP="005421DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06552D09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37B81F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Section %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
@@ -8438,123 +8587,123 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="256912118">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="890578075">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1829860642">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1173954097">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="763184902">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1834372957">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="401366061">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1786073317">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="58476933">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="461576384">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="367416389">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1331176720">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1100371288">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2014646390">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="489443506">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="349600413">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="346955128">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1903322083">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1377195741">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="782067955">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="119737339">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="576551497">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1214536927">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1808431989">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="258953363">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="Section %1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
@@ -8676,261 +8825,281 @@
           <w:ind w:left="2880" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="3240"/>
           </w:tabs>
           <w:ind w:left="3240" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1583101072">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="35841"/>
+    <o:shapedefaults v:ext="edit" spidmax="50177"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007163C5"/>
     <w:rsid w:val="00006242"/>
+    <w:rsid w:val="00016E5F"/>
+    <w:rsid w:val="000344D2"/>
     <w:rsid w:val="000A3BE4"/>
     <w:rsid w:val="000B1E44"/>
+    <w:rsid w:val="000B2975"/>
     <w:rsid w:val="000E2E11"/>
     <w:rsid w:val="000E3EEC"/>
     <w:rsid w:val="0010008D"/>
     <w:rsid w:val="00116FD4"/>
+    <w:rsid w:val="001357AD"/>
     <w:rsid w:val="0014017B"/>
+    <w:rsid w:val="0014342E"/>
     <w:rsid w:val="00146BF2"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00171DF6"/>
     <w:rsid w:val="001726A1"/>
     <w:rsid w:val="0017464F"/>
     <w:rsid w:val="00175589"/>
     <w:rsid w:val="001A2688"/>
     <w:rsid w:val="001A504C"/>
     <w:rsid w:val="0021480F"/>
     <w:rsid w:val="0022055E"/>
+    <w:rsid w:val="00234343"/>
+    <w:rsid w:val="00247AE8"/>
     <w:rsid w:val="00261132"/>
     <w:rsid w:val="0026207F"/>
     <w:rsid w:val="002A25DE"/>
     <w:rsid w:val="002D1A0D"/>
+    <w:rsid w:val="002D2B7A"/>
     <w:rsid w:val="002D59D3"/>
     <w:rsid w:val="00302D03"/>
     <w:rsid w:val="0032099F"/>
     <w:rsid w:val="00332BCB"/>
     <w:rsid w:val="00333696"/>
     <w:rsid w:val="00337DE6"/>
     <w:rsid w:val="003416ED"/>
     <w:rsid w:val="00372DCC"/>
     <w:rsid w:val="003C4BB1"/>
     <w:rsid w:val="003D3144"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="004516C6"/>
     <w:rsid w:val="00454819"/>
     <w:rsid w:val="004579ED"/>
     <w:rsid w:val="00462EA0"/>
     <w:rsid w:val="00471768"/>
     <w:rsid w:val="00475345"/>
     <w:rsid w:val="004B2F4D"/>
     <w:rsid w:val="004C2E18"/>
     <w:rsid w:val="00520507"/>
+    <w:rsid w:val="00520BF0"/>
     <w:rsid w:val="005421DA"/>
     <w:rsid w:val="00543775"/>
     <w:rsid w:val="00555BE4"/>
     <w:rsid w:val="00561A83"/>
     <w:rsid w:val="00570680"/>
     <w:rsid w:val="00590E37"/>
     <w:rsid w:val="005A5C31"/>
     <w:rsid w:val="005F6AA3"/>
     <w:rsid w:val="00601816"/>
     <w:rsid w:val="00606B46"/>
     <w:rsid w:val="00627F95"/>
     <w:rsid w:val="00643147"/>
     <w:rsid w:val="00644ED0"/>
     <w:rsid w:val="006869CF"/>
     <w:rsid w:val="00697246"/>
     <w:rsid w:val="006C5977"/>
     <w:rsid w:val="006E59C7"/>
     <w:rsid w:val="007163C5"/>
     <w:rsid w:val="00733C2F"/>
     <w:rsid w:val="00771C83"/>
     <w:rsid w:val="007802BD"/>
     <w:rsid w:val="007878ED"/>
     <w:rsid w:val="0079465B"/>
     <w:rsid w:val="007C5FD8"/>
     <w:rsid w:val="007D1245"/>
     <w:rsid w:val="007F6E6F"/>
     <w:rsid w:val="00800285"/>
     <w:rsid w:val="00811C4E"/>
     <w:rsid w:val="00813031"/>
     <w:rsid w:val="00817DFA"/>
     <w:rsid w:val="008506E4"/>
+    <w:rsid w:val="00857E79"/>
     <w:rsid w:val="008670CF"/>
     <w:rsid w:val="008714DE"/>
     <w:rsid w:val="008D0461"/>
     <w:rsid w:val="00900EDA"/>
     <w:rsid w:val="00930B23"/>
     <w:rsid w:val="0094336F"/>
     <w:rsid w:val="00943D70"/>
     <w:rsid w:val="00964C76"/>
     <w:rsid w:val="0096682F"/>
+    <w:rsid w:val="009774CC"/>
     <w:rsid w:val="009B635C"/>
+    <w:rsid w:val="009E673F"/>
+    <w:rsid w:val="009F6485"/>
     <w:rsid w:val="00A0622F"/>
+    <w:rsid w:val="00A1482A"/>
     <w:rsid w:val="00A222C2"/>
     <w:rsid w:val="00A6010E"/>
     <w:rsid w:val="00A60D93"/>
     <w:rsid w:val="00A770FB"/>
     <w:rsid w:val="00A93D6C"/>
     <w:rsid w:val="00AD3B84"/>
     <w:rsid w:val="00B24722"/>
     <w:rsid w:val="00B46D40"/>
     <w:rsid w:val="00B46E58"/>
     <w:rsid w:val="00B662D7"/>
     <w:rsid w:val="00B76B96"/>
     <w:rsid w:val="00B95133"/>
     <w:rsid w:val="00BA5FC3"/>
     <w:rsid w:val="00BD45B0"/>
     <w:rsid w:val="00C01D71"/>
     <w:rsid w:val="00C055AE"/>
     <w:rsid w:val="00C3666B"/>
     <w:rsid w:val="00C60155"/>
     <w:rsid w:val="00C65792"/>
     <w:rsid w:val="00C701D8"/>
     <w:rsid w:val="00C72170"/>
     <w:rsid w:val="00C83311"/>
     <w:rsid w:val="00C90F27"/>
     <w:rsid w:val="00CC0A4D"/>
     <w:rsid w:val="00CD2FF0"/>
     <w:rsid w:val="00CD7708"/>
     <w:rsid w:val="00CD78A6"/>
     <w:rsid w:val="00CF3127"/>
+    <w:rsid w:val="00D34BEB"/>
     <w:rsid w:val="00D4482C"/>
     <w:rsid w:val="00D61611"/>
     <w:rsid w:val="00D725DA"/>
     <w:rsid w:val="00D82A58"/>
     <w:rsid w:val="00D84F10"/>
+    <w:rsid w:val="00D9095C"/>
     <w:rsid w:val="00DA159E"/>
     <w:rsid w:val="00DC7BB1"/>
     <w:rsid w:val="00DE25C2"/>
     <w:rsid w:val="00DE52FE"/>
+    <w:rsid w:val="00DF064B"/>
     <w:rsid w:val="00E23008"/>
     <w:rsid w:val="00E25039"/>
     <w:rsid w:val="00E26865"/>
     <w:rsid w:val="00EB1F7B"/>
     <w:rsid w:val="00ED1570"/>
+    <w:rsid w:val="00ED25F9"/>
     <w:rsid w:val="00EE032C"/>
     <w:rsid w:val="00EF6400"/>
     <w:rsid w:val="00F14BBF"/>
     <w:rsid w:val="00F742CC"/>
     <w:rsid w:val="00FA1008"/>
     <w:rsid w:val="00FB02BA"/>
     <w:rsid w:val="00FB1068"/>
     <w:rsid w:val="00FD5897"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="35841"/>
+    <o:shapedefaults v:ext="edit" spidmax="50177"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61BB74EB"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -9726,72 +9895,72 @@
     <w:rsid w:val="004579ED"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="deltaviewdeletion">
     <w:name w:val="deltaviewdeletion"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008D0461"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="deltaviewinsertion">
     <w:name w:val="deltaviewinsertion"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008D0461"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="005421DA"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="678504691">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10013,70 +10182,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2527</Words>
+  <Words>2526</Words>
   <Characters>13577</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>468</Lines>
-  <Paragraphs>412</Paragraphs>
+  <Lines>256</Lines>
+  <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6415</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15692</CharactersWithSpaces>
+  <CharactersWithSpaces>16009</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6415</dc:title>
   <dc:subject>Subordination, Non-Disturbance and Attornment Agreement</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>