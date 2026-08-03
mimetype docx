--- v1 (2025-12-17)
+++ v2 (2026-08-03)
@@ -1,6564 +1,14045 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="335D8D8C" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="4ADDA146" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00104E1C">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="2640" w:after="240"/>
+        <w:spacing w:before="480" w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="YiFSelection"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk225193626"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>---------------------------- [Space Above This Line For Recording Data] ----------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270C00D0" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="3380E25B" w14:textId="27E6B74C" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...6 lines deleted...]
-    <w:p w14:paraId="1287F3F2" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUBORDINATION </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4E5F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND STANDSTILL </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7278946C" w14:textId="5F27C8B2" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...72 lines deleted...]
-    <w:p w14:paraId="3E7DCF5E" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:bookmarkStart w:id="2" w:name="_cp_change_1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(Non-Public</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00A3502C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006061E3" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E2EB7F" w14:textId="02E0A48F" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...5 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Senior </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+        <w:t xml:space="preserve">This SUBORDINATION </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4E5F">
+        <w:t xml:space="preserve">AND STANDSTILL </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AGREEMENT (this “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”) dated as of _____________, is executed by and among (i) _______________, a ___________________ (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), (ii) _______________________, a ____________________ (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), and (iii) ______________________________, a _________________ (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8923E2" w14:textId="492D653F" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="1A712F25" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>RECITALS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032A6747" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
-        <w:t>In addition to the Senior</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+        <w:t>Pursuant to that certain Multifamily Loan and Security Agreement dated as of the date hereof, executed by and between Borrower and Senior Lender (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), Senior Lender has agreed to make a loan to Borrower in the original principal amount of $_________ (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), as evidenced by that certain Multifamily Note dated as of the date hereof, executed by Borrower and made payable to the order of Senior Lender in the amount of the Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...45 lines deleted...]
-    <w:p w14:paraId="57329407" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Loan (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC8B130" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
-        <w:t>Borrower has requested Senior Lender to permit that certain subordinate loan in the amount of $_________________ (the “</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+        <w:t>In addition to the Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...15 lines deleted...]
-    <w:p w14:paraId="4A65C55B" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Loan Agreement, the Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Loan and the Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Note are also secured by a certain Multifamily Mortgage, Deed of Trust or Deed to Secure Debt dated as of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>the date hereof (as amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”), encumbering the property described in the Senior Security Instrument as the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1090A">
+        <w:t xml:space="preserve"> more particularly described on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1090A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1090A">
+        <w:t xml:space="preserve"> attached hereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A42403B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
-        <w:t>Senior Lender has agreed to permit the Subordinate Loan and to allow the subordinate mortgage lien against the Mortgaged Property subject to all of the conditions contained in this Agreement.</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="6A949675" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+        <w:t>Borrower has requested Senior Lender to permit that certain subordinate loan in the amount of $_________________ (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”) from Subordinate Party to Borrower and to allow the Subordinate Loan to be secured by a subordinate mortgage lien against the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA6CDF9" w14:textId="4952682A" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...3 lines deleted...]
-    <w:p w14:paraId="615CE882" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: ADD IF APPLICABLE – INCLUDE THIS RECITAL ONLY IF THE SUBORDINATE PARTY HAS IMPOSED REGULATORY, USE, AFFORDABILITY, INCOME, OR SIMILAR RESTRICTIONS ON THE MORTGAGED PROPERTY PURSUANT TO A SEPARATE REGULATORY AGREEMENT:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:tab/>
+        <w:t xml:space="preserve">In connection with the Subordinate Loan, Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4E5F">
+        <w:t>[or its predecessor in interest] [has entered] [is entering]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> into that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F30F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: DESCRIBE OPERATIVE REGULATORY AGREEMENT AND ANY OTHER DOCUMENTS CONTAINING REGULATORY, USE, AFFORDABILITY, INCOME, OR SIMILAR RESTRICTIONS – e.g. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARATION OF RESTRICTIVE COVENANTS] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>dated as of ____________, 20__ in favor of Subordinate Party, which</w:t>
+      </w:r>
+      <w:r w:rsidR="00435854">
+        <w:t xml:space="preserve"> [will be recorded]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00435854">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61821">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>recorded</w:t>
+      </w:r>
+      <w:r w:rsidR="00435854">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> among the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t xml:space="preserve">applicable land </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>records of _______ County, ________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41" w:rsidRPr="00A74A41">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41" w:rsidRPr="00A74A41">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41" w:rsidRPr="0028536E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Official Records</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41" w:rsidRPr="00A74A41">
+        <w:t xml:space="preserve">”) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41" w:rsidRPr="003F30F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61821" w:rsidRPr="0028536E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: ADD RECORDING INFORMATION</w:t>
+      </w:r>
+      <w:r w:rsidR="003C29AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003C29AA" w:rsidRPr="003C29AA">
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t>book _________, page _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF07DD">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t>Lib</w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t>r ______, Folio</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF07DD">
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74A41">
+        <w:t>] [</w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t>Instrument Number _______]</w:t>
+      </w:r>
+      <w:r w:rsidR="00435854" w:rsidRPr="00CE75DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0028536E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>pursuant to which the Mortgaged Property is subject to certain restrictions, covenants, and/or requirements as further set forth therein (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regulatory Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797768">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C389D07" w14:textId="62AD3639" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">As a condition to making the Senior Loan, Senior Lender requires that Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4E5F">
+        <w:t>(1) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">subordinate the Subordinate Loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4E5F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: ADD IF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>APPLICABLE:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4E5F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to the Senior Loan, subject to the conditions contained in this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4E5F">
+        <w:t xml:space="preserve"> and (2) agree to the standstill provisions set forth in this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ED0B1C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>AGREEMENTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACFE46C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>NOW, THEREFORE, in order to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> induce Senior Lender to make the Senior Loan and permit the Subordinate Loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C29AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> against the Mortgaged Property, and in consideration thereof, Senior Lender, Subordinate Party and Borrower agree as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747AE65D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Recitals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4450B38B" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="29E47A8B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:t>The recitals set forth above are incorporated herein by reference.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6704C00C" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="3D3DEA9B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Definitions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C48836C" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="0B5E1A6C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:t>In addition to the terms defined in the Recitals to this Agreement, for purposes of this Agreement the following terms have the respective meanings set forth below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E691C3" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="34285A1B" w14:textId="77777777" w:rsidR="00F529A2" w:rsidRDefault="009B74FB" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      </w:pPr>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: DELETE IF THERE IS NO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AFFILIATED MASTER LESSEE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F529A2">
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...36 lines deleted...]
-    <w:p w14:paraId="5C72C346" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidR="00F529A2" w:rsidRPr="00AA000C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidR="00F529A2">
+        <w:t>” means _____________________.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F529A2" w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B15927B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually (and jointly and severally (solidarily instead for purposes of Louisiana law, if applicable) if more than one), the Person identified as “Borrower” in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> the first paragraph of this Agreement, any successor or assign of Borrower, including, a receiver, trustee or debtor-in-possession and any other Person (other than Senior Lender or its designees, nominees, successors or assigns) who acquires title to the Mortgaged Property after the date of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A135E6" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Business Day</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+        <w:t>Borrower Affiliate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means any day other than (a) a Saturday, (b) a Sunday, (c) a day on which Senior Lender is not open for business, or (d) a day on which the Federal Reserve Bank of New York is not open for business.</w:t>
-[...30 lines deleted...]
-      <w:pPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249DA1C2" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB1C3D">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...538 lines deleted...]
-    <w:p w14:paraId="6FFC8A6B" w14:textId="1BCC1F9B" w:rsidR="00287D6E" w:rsidRDefault="00287D6E" w:rsidP="00287D6E">
+        <w:t>any Person that owns any direct ownership interest in Borrower, “Guarantor” or “Key Principal” (as such terms are defined in the Senior Loan Agreement);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5343DA" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>All sums due or currently required to be paid under the Senior Loan Documents, including any Imposition Deposits.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46572F32" w14:textId="730646C4" w:rsidR="00287D6E" w:rsidRDefault="00287D6E" w:rsidP="00287D6E">
+        <w:t>any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor or Key Principal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5EDAC2" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>All deposits to any replacement reserve, repair reserve or other reserve or escrow required by the Senior Loan Documents that are due or currently payable.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2773E6C8" w14:textId="3E9125CC" w:rsidR="00287D6E" w:rsidRPr="00C46BCE" w:rsidRDefault="00287D6E" w:rsidP="00287D6E">
+        <w:t>any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor or Key Principal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FB3924" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>any entity in which Borrower, Guarantor or Key Principal directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in such entity; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CBECE0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor or Key Principal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4B1C34" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Business Day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any day other than (a) a Saturday, (b) a Sunday, (c) a day on which Senior Lender is not open for business, or (d) a day on which the Federal Reserve Bank of New York is not open for business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E85ADAA" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Condemnation Action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any action or proceeding, however characterized or named, relating to any condemnation or other taking, or conveyance in lieu thereof, of all or any part of the Mortgaged Property, whether direct or indirect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79642420" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” (including with correlative meanings, the terms “Controlling,” “Controlled by” and “under common Control with”), as applied to any entity, means the possession, directly or indirectly, of the power to direct or cause the direction of the management or operations of such entity, whether through the ownership of voting securities, ownership interests or by contract or otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CAE9DF" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Default Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means: (a) a copy of any written notice from Senior Lender to Borrower and Subordinate Party stating that a Senior Loan Default has occurred under the Senior Loan Documents; or (b) a copy of the written notice from Subordinate Party to Borrower and Senior Lender stating that a Subordinate Document Default has occurred under the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">  Each Default Notice shall specify the default upon which such Default Notice is based.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307AC86F" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_DV_C129"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Foreclosure Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>” means, as the context requires:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="71681B8B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_DV_C130"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>foreclosure under the Senior Security Instrument or the Subordinate Security Instrument;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="41F59FCD" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_DV_C131"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">any other exercise by Senior Lender or Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of their respective rights and remedies (whether under the Senior Security Instrument or the Subordinate Security Instrument, or under applicable law, including bankruptcy, insolvency and similar laws) as holder of the Senior Loan or the Subordinate Loan and/or the Senior Security Instrument or the Subordinate Security Instrument, as a result of which Senior Lender or Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or their respective designees or nominees) or a third party purchaser becomes owner of the Mortgaged Property;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="07006281" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_DV_C132"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">delivery by Borrower to Senior Lender or Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or their respective designees or nominees) of a deed or other conveyance of Borrower’s interest in the Mortgaged Property in lieu of any of the foregoing; or</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_DV_C133"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="34CF98F9" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">in Louisiana, any dation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="29FFAF9A" w14:textId="6FF1F909" w:rsidR="00757337" w:rsidRPr="000D1F0A" w:rsidRDefault="00DE3155" w:rsidP="000D1F0A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_cp_change_49"/>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="5100783E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Property Jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” has the meaning set forth in the Senior Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A11BF70" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Protective Advances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means, individually and collectively, all advances heretofore made or which may hereafter be made in accordance with the Senior Loan Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0C2D">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> as provided herein for the purposes of (a) protecting or further securing against the Mortgaged Property the lien of the Senior Security Instrument and the lien priority of Senior Lender under the Senior Loan Documents, (b) curing defaults by Borrower under the Senior Loan Documents (including any Subordinate Document Default) or under the Subordinate Documents, or (c) for any other purpose expressly permitted by the Senior Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E9E828" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the Person identified as “Senior Lender” in the first paragraph of this Agreement, its transferees, successors and assigns, and any subsequent holder of the Senior Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697C1069" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Loan Default</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the occurrence of an “Event of Default” as that term is defined in the Senior Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578E69BB" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the Senior Security Instrument, the Senior Note, the Senior Loan Agreement, and all other “Loan Documents” as that term is defined in the Senior Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7AFFC1" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Senior Loan Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the “Maturity Date” as defined in the Senior Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B25A44" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Document Default</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means a default by Borrower in performing or observing any of the terms, covenants or conditions in the Subordinate Documents to be performed or observed by it, which continues beyond any applicable period provided in the Subordinate Documents for curing the default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3DC3A9" w14:textId="02429D5D" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means the Subordinate Note, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C" w:rsidRPr="005B29DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: DELETE IF THERE IS NO SUBORDINATE LOAN AGREEMENT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C" w:rsidRPr="003C29AA">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the Subordinate Loan Agreement,</w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C" w:rsidRPr="003C29AA">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C" w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk225252773"/>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003C29AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DELETE </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>if there is no subordinate guaranty:</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003C29AA">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:t>the Subordinate Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidR="00676A1C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003C29AA">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E" w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F0A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the Regulatory Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and all other documents evidencing, securing or otherwise executed and delivered in connection with the Subordinate Loan</w:t>
+      </w:r>
+      <w:r w:rsidR="00966E41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00966E41" w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00966E41" w:rsidRPr="003C29AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8805E3" w14:textId="3F6B6F63" w:rsidR="00CC738E" w:rsidRDefault="003F4EEE" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DELETE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>if there is no subordinate guaranty:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E" w:rsidRPr="00AA000C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subordinate Guarantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:t>” means [_________________].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7056809F" w14:textId="37FD50D8" w:rsidR="00CC738E" w:rsidRPr="00AA000C" w:rsidRDefault="003F4EEE" w:rsidP="003C29AA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:ind w:right="118" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="009B74FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DELETE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>if there is no subordinate guaranty:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Subordinate Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>” means that certain [</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2019">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80877" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">dated as of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80877" w:rsidRPr="00B10593">
+        <w:t>[even date herewith] [_______, 20__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80877" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made by Subordinate Guarantor for the benefit of </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2C49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Subordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6E7A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64344">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guaranteeing the obligations of Borrower under the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00314D74">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC738E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4EEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41914594" w14:textId="5A28D79D" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00C34703" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: DELETE IF THERE IS NO SUBORDINATE LOAN AGREEMENT:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF44CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2019">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2019">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> dated as of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00B10593">
+        <w:t>[even date herewith]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3358B" w:rsidRPr="00B10593">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00B10593">
+        <w:t>[_______, 20__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> by and between Borrower and Subordinate Party.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009420A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D27154E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subordinate Loan Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” has the meaning set forth in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> attached hereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6949AB" w14:textId="3DE6AA5D" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means th</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2019">
+        <w:t>at certain [______________]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> dated as of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10593">
+        <w:t>[even date herewith]</w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10593">
+        <w:t>[_______, 20__]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> issued by Borrower to Subordinate Party, or order, to evidence the Subordinate Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD2C572" w14:textId="29C5CC42" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>” means the Person identified as “Subordinate Party” in the first paragraph of this Agreement, its transferees, successors or assigns, including any receiver, trustee or debtor-in-possession, or any subsequent holder of the Subordinate Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29ED91CA" w14:textId="6E9EA5AA" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">” means the mortgage, deed of trust or deed to secure debt encumbering the Mortgaged Property as security for the Subordinate Loan, which Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C56">
+        <w:t>[will cause to be recorded</w:t>
+      </w:r>
+      <w:r w:rsidR="003C29AA">
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C56">
+        <w:t>] [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidR="00435854">
+        <w:t xml:space="preserve"> been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> recorded</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF07DD">
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="003C29AA">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6" w:rsidRPr="00E55777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF07DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADD </w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6" w:rsidRPr="00E55777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDING INFORMATION: </w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t>book _________, page</w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>_______] [Lib</w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>r, _______Folio</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t xml:space="preserve"> _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351B2E">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t>Instrument Number _______</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6" w:rsidRPr="00167B9C">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10593" w:rsidRPr="009F40C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004F13A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">among the </w:t>
+      </w:r>
+      <w:r w:rsidR="00200733">
+        <w:t>Official Records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> prior to this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FEB107" w14:textId="1C07D0A1" w:rsidR="00071952" w:rsidRDefault="00071952" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Successor Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” means Senior Lender, its designee, nominee transferee, successor or assign pursuant to a Foreclosure Event and the first transferee that acquires title to the Mortgaged Property from any of them following a Foreclosure Event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADA0753" w14:textId="77777777" w:rsidR="00CC738E" w:rsidRDefault="00CC738E" w:rsidP="00404AFB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA000C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Surplus Cash</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">” means, with respect to any period, any revenues of Borrower derived from regular operation of the Mortgaged Property remaining after paying, or setting aside funds </w:t>
+      </w:r>
+      <w:r w:rsidR="00C61445">
+        <w:t>to pay</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, all of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7957D450" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00CC738E" w:rsidP="00DA6EC9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004B6D8D">
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">All sums due or currently required </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be paid under the Senior Loan Documents, including any Imposition Deposits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3979071C" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00CC738E" w:rsidP="00DA6EC9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>All deposits to any replacement reserve, repair reserve or other reserve or escrow required by the Senior Loan Documents that are due or currently payable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7312955C" w14:textId="77777777" w:rsidR="00CC738E" w:rsidRDefault="00CC738E" w:rsidP="00DA6EC9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>All reasonable operating expenses of the Mortgaged Property, including real estate taxes, insurance premiums, utilities, building maintenance, painting and repairs, management fees, payroll, administrative expenses, legal expenses and audit expenses (excluding any developer fees or asset management fees payable with respect to the Mortgaged Property).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00287D6E">
-[...7 lines deleted...]
-    <w:p w14:paraId="2D7898D9" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    </w:p>
+    <w:p w14:paraId="2AF8E29C" w14:textId="77777777" w:rsidR="004538F5" w:rsidRDefault="004538F5" w:rsidP="00DA6EC9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk225193017"/>
+      <w:r w:rsidR="0082534C">
+        <w:tab/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>Other third-party subordinate loan payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291A3BA3" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6EA232" w14:textId="49F38C32" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower hereby represents and warrants to Senior Lender that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="11" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(a)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the Subordinate Loan is evidenced by the Subordinate Note, is secured by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">, the Subordinate Loan Agreement and the Subordinate Documents, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="12" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(b)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>pursuant to the Regulatory Agreement, the Mortgaged Property is subject to certain restrictions, covenants, and/or requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10593">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT IF THE SUBORDINATE DOCUMENTS ARE BEING EXECUTED CONTEMPORANEOUSLY WITH THE SENIOR LOAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00932A81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="13" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(c)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the executed Subordinate Documents are substantially in the same forms as those submitted to, and approved by, Senior Lender prior to the date of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00765FC8">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">otwithstanding the prohibition against inferior liens on the Mortgaged Property contained in the Senior Loan Documents and subject to the provisions of this Agreement, </w:t>
+      </w:r>
+      <w:r w:rsidR="00765FC8" w:rsidRPr="00765FC8">
+        <w:t>Senior Lender agrees</w:t>
+      </w:r>
+      <w:r w:rsidR="00765FC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to permit the Subordinate Security Instrument and other recordable Subordinate Documents to be recorded or remain recorded (as applicable) against the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25514B08" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Ref280276288"/>
+      <w:bookmarkStart w:id="15" w:name="_Ref358364794"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Terms of Subordination.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3AB836EA" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Ref115771460"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agreement to Subordinate.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="481F9403" w14:textId="492B473E" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party hereby acknowledges the terms of and consents to the Senior Loan and Senior Loan Documents.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Senior Lender and Subordinate Party each agree that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="17" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the indebtedness evidenced by and all amounts payable under the Subordinate Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="0082534C" w:rsidRPr="003F4EEE">
+        <w:t xml:space="preserve">during the term of the Subordinate Documents and including </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1360">
+        <w:t>while the Senior Loan is outstanding</w:t>
+      </w:r>
+      <w:r w:rsidR="00027369">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0082534C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>is and shall be subordinated in right of payment</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to the prior payment in full of the indebtedness evidenced by the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:instrText xml:space="preserve"> LISTNUM  </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="18" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C96719">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the liens, terms, covenants and conditions of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1F17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1F17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">and the other Subordinate Documents are and shall be subject and subordinate in all respects to the liens, terms, covenants and conditions of the Senior Loan Documents and to all advances heretofore made or which may hereafter be made pursuant to the Senior Security Instrument and the other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Senior Loan Documents, including Protective Advances made by Senior Lender, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="19" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(3)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any Successor Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> acquires title to the Mortgaged Property, the lien of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subordinate Security Instrument, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1F17">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1F17">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and the other Subordinate Documents shall automatically terminate</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:instrText xml:space="preserve"> REF _Ref227682354 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003F4EEE" w:rsidRPr="003F4EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>unless otherwise directed by Senior Lender in writing upon such acquisition of title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7E0B3B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Ref212120617"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0188">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Loan</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0188" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Terms.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="4481D5F6" w14:textId="458AE66C" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower and Subordinate Party each agrees that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="21" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(A)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">terms set forth on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> attached hereto accurately reflect the material terms of the Subordinate Loan as may be modified by this Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Ref212122399"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="23" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(B)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> the Subordinate Loan Maturity Date does not occur prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>one hundred eighty (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>180</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> days after the Senior Loan Maturity Date.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10593">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: IF THE SUBORDINATE LOAN IS FULLY AMORTIZING AND MATURES PRIOR TO THE SENIOR LOAN IN ACCORDANCE WITH THE GUIDE, MODIFY THIS CLAUSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref212122399 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(B)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0072078D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ON A DELEGATED BASIS TO REFLECT THOSE</w:t>
+      </w:r>
+      <w:r w:rsidR="00857BF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GUIDE COMPLIANT </w:t>
+      </w:r>
+      <w:r w:rsidR="0072078D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FACTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FA1E33" w14:textId="0C47A7D7" w:rsidR="00DE3155" w:rsidRPr="00AE6229" w:rsidRDefault="00057499" w:rsidP="00A1083D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Ref212121578"/>
+      <w:r w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE:  SEE DETAILS ON SCHEDULE II</w:t>
+      </w:r>
+      <w:r w:rsidR="0035249C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REGARDING GUIDE WAIVERS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6229" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding anything in the Subordinate Documents to the contrary, by execution of this Agreement Subordinate Party and Borrower agree that the following terms and conditions shall apply to the Subordinate </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_94"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71FF1" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for so long as the Senior Loan is outstanding</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00AE6229">
+        <w:rPr>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="6D657094" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>The indebtedness evidenced by the Subordinate Note is and shall be subordinate in right of payment to the prior payment in full of the indebtedness evidenced by the Senior Note, as more fully set forth in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679CC6BD" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>The Subordinate Security Instrument is and shall be subject and subordinate in all respects to the liens, terms, covenants and conditions of the Senior Security Instrument, as more fully set forth in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04812CEF" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">The rights and remedies of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0188">
+        <w:t>Subordinate Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0188" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>and each subsequent holder of the Subordinate Note as further described in the Subordinate Security Instrument and Subordinate Documents are subject to the restrictions and limitations set forth in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA5925B" w14:textId="77777777" w:rsidR="00683639" w:rsidRPr="00467043" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Each subsequent holder of the Subordinate Note shall be deemed, by virtue of such holder’s acquisition of the Subordinate Note, to have agreed to perform and observe all of the terms, covenants and conditions to be performed or observed by Subordinate Party under this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEC9C79" w14:textId="1C590432" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Any indemnification of or benefitting Subordinate Party or other Persons under the Subordinate Documents shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="26" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(i)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00527DF6">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>subordinate in all respects to the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="0077470B">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="27" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(ii)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00527DF6">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D65BE">
+        <w:t>personal to Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3BD1FB" w14:textId="4F022F6B" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Transfers to any Successor Owner shall not require Subordinate Party’s consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF3661F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Hlk212117890"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: INSERT THE FOLLOWING IF THE SUBORDINATE DEBT IS BEING UNDERWRITTEN AS “SOFT FINANCING” IN ACCORDANCE WITH THE GUIDE AND THE SUBORDINATE DEBT DOCUMENTS DO NOT ALREADY CONTAIN AN EQUIVALENT OR MORE RESTRICTIVE PROVISION: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">All Subordinate Loan payments due </w:t>
+      </w:r>
+      <w:r w:rsidR="00701523">
+        <w:t xml:space="preserve">while </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the Senior Loan</w:t>
+      </w:r>
+      <w:r w:rsidR="00701523">
+        <w:t xml:space="preserve"> remains outstanding</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1C90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">shall be payable only from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT IF SUBORDINATE PARTY IS NOT A BORROWER AFFILIATE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t>seventy-five percent (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>75%</w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0CD1">
+        <w:t>Surplus Cash</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10593">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA1883A" w14:textId="3F50C85D" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00524405" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Hlk211442986"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>Other than the Subordinate Loan, the Subordinate Documents shall not be cross</w:t>
+      </w:r>
+      <w:r w:rsidR="0047610E">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>defaulted with any subordinate loan or other secured or unsecured loan, or any grant that is subject to recapture by grantor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F41885" w14:textId="393D3A4B" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="006809ED" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D4F81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046563E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INCLUDE ONLY IF THE REGULATORY AGREEMENT IS ASSOCIATED WITH A TAX EXEMPTION; OTHERWISE INSERT “Intentionally deleted”:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D4F81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:rPr>
+          <w:u w:color="339966"/>
+        </w:rPr>
+        <w:t>Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve"> shall not survive any termination or expiration of any </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F81">
+        <w:t xml:space="preserve">tax exemption </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve">that is related to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:rPr>
+          <w:u w:color="339966"/>
+        </w:rPr>
+        <w:t>Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775DA577" w14:textId="108B47B2" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>There shall be no limitations on distributions of excess income, Surplus Cash or similar net available cash flow except as provided in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA1CFCC" w14:textId="77777777" w:rsidR="0049323F" w:rsidRDefault="009E17CA" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Subordinate Party will not exercise any right of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reverte</w:t>
+      </w:r>
+      <w:r w:rsidR="005A41A2">
+        <w:t>r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A41A2">
+        <w:t xml:space="preserve"> or other reversionary interest, right of first refusal, option right or other preemptive right</w:t>
+      </w:r>
+      <w:r w:rsidR="0049323F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00ADB1D6" w14:textId="20AF0FB7" w:rsidR="00DE3155" w:rsidRPr="00A3502C" w:rsidRDefault="00C531C3" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="30" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(i)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3A5B">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve">ny obligation of Borrower to fund a replacement reserve account </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5C65">
+        <w:t xml:space="preserve">under the Subordinate Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 6 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="31" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t>credited to the extent Borrower funds a replacement reserve account required by Senior Lender under the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2C86">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 6 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="32" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t>suspended after the occurrence and during the continuance of an “Event of Default” (as such term is defined in the Senior Loan Documents) under the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EC9">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00563DC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 5 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="33" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(ii)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve">Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64344">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5C65">
+        <w:t xml:space="preserve"> shall have no right, title or interest in any </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t>replacement reserve funds held by Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5C65">
+        <w:t>.  Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve"> shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5C65">
+        <w:t xml:space="preserve">have sole and absolute discretion over the timing, amount, and application of all </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t xml:space="preserve">disbursements from </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5C65">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB" w:rsidRPr="009A33CB">
+        <w:t>replacement reserve held by Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5C65">
+        <w:t>, and Subordinate Party shall not require Borrower to establish or fund any separate replacement reserve account without Senior Lender’s prior written consent</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33CB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228C015C" w14:textId="38E85BA8" w:rsidR="008233DF" w:rsidRPr="00ED0E07" w:rsidRDefault="00EE3A5B" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve">If Senior Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="0053419D" w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve">approved an alteration, improvement or modification to the Mortgaged Property or the Improvements located thereon, Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidR="0053419D" w:rsidRPr="00ED0E07">
+        <w:t xml:space="preserve">agrees </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7B19">
+        <w:t>that its consent to such alteration, improvement or modification shall be deemed given</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0E07">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701CFD1D" w14:textId="7FE4854A" w:rsidR="008233DF" w:rsidRDefault="00E452A5" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Subordinate Party and Borrower shall not modify a rent, income, occupancy and/or social services restriction, if any, in the Subordinate Documents without Senior Lender’s prior written consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23272CF2" w14:textId="77777777" w:rsidR="00D046A2" w:rsidRPr="00D356F8" w:rsidRDefault="00D046A2" w:rsidP="00B10593">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Ref224230335"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower and Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidR="006061E3">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> not, without the prior written consent of Senior Lender in each instance, </w:t>
+      </w:r>
+      <w:r w:rsidR="00212463">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00212463">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00212463">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="35" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(i)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> extend, renew or replace the Subordinate Loan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="36" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(ii)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the principal amount of the Subordinate Loan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="37" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(iii)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the required payments due under the Subordinate Loan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="38" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(iv)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> decrease the term of the Subordinate Loan or extend the Subordinate Loan Maturity Date, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="39" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(v)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the interest rate on the Subordinate Loan, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="40" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(vi)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> otherwise amend the Subordinate Loan terms in a manner that creates an adverse effect upon the security or lien priority of Senior Lender under the Senior Loan Documents or is otherwise in violation of this Agreement.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="30F41542" w14:textId="723ED509" w:rsidR="007D79BA" w:rsidRPr="009B74FB" w:rsidRDefault="00E33644" w:rsidP="00B10593">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Ref227682556"/>
+      <w:r>
+        <w:t>Borrower and Subordinate Party shall not, without the prior written consent of Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4410">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33644">
+        <w:t>prepay (or accept prepayment of or otherwise redeem) the Subordinate Loan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="1EE05A8C" w14:textId="77777777" w:rsidR="00A5415A" w:rsidRPr="009B74FB" w:rsidRDefault="00A5415A" w:rsidP="00B10593">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Insurance proceeds or proceeds resulting from a Condemnation Action shall be applied in accordance with Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref115771133 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34" w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref145514799 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34" w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009B74FB">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFE70F9" w14:textId="77777777" w:rsidR="00251796" w:rsidRPr="00983A34" w:rsidRDefault="00251796" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00983A34">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Party and Senior Lender not a Borrower Affiliate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F40B833" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10593">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: CONSULT FANNIE MAE DEAL TEAM IF THIS REPRESENTATION IS NOT ACCURATE</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10593">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10593">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4084">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">and Subordinate Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00006F33">
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>represents and warrants that Subordinate Party is not a Borrower Affiliate.  Borrower further represents and warrants that Senior Lender is not a Borrower Affiliate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E7821F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00983A34" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00983A34">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Consent to Recordation of Subordinate Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C77DA5E" w14:textId="1E02B082" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Senior Lender agrees that, upon recordation of this Agreement, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and other recordable Subordinate Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (including the Regulatory Agreement)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1F17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> recorded or to be recorded against the Mortgaged Property to secure Borrower’s obligation to repay the Subordinate Note (and all other obligations, indebtedness and liabilities of Borrower to Subordinate Party under and in connection with the Subordinate Loan) are hereby approved as “Permitted Encumbrances” in accordance with the terms of the Senior Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0132C6" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Ref212122550"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordination of Subrogation Rights.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="52059BB0" w14:textId="0FBB3EB9" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party agrees that if</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26990" w:rsidRPr="00A26990">
+        <w:t>(in its capacity as Subordinate Party only)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26990">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E5A" w:rsidRPr="001C0E5A">
+        <w:t>it acquires by right of subrogation or otherwise a lien on the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, by reason of its payment of real estate taxes or other monetary obligations of Borrower, or by reason of its exercise of any other right or remedy under the Subordinate Documents,</w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E5A">
+        <w:t xml:space="preserve">lien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(but for this subsection) would be senior to the lien of the Senior Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00001540">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00001540" w:rsidRPr="00001540">
+        <w:t>(any such lien being hereinafter referred to as a “</w:t>
+      </w:r>
+      <w:r w:rsidR="00001540" w:rsidRPr="00561C14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subrogation Lien</w:t>
+      </w:r>
+      <w:r w:rsidR="00001540" w:rsidRPr="00001540">
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">, then, in such event, such lien shall be subject and subordinate to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>lien of the Senior Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t xml:space="preserve"> in the same manner and to the same extent provided herein with respect to the lien of the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01A77">
+        <w:t>Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t xml:space="preserve">Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64344">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t xml:space="preserve"> shall be entitled to enforce any Subrogation Lien acquired by it; provided, however, that any such enforcement shall be subject to the same limitations provided herein with respect to the enforcement of the lien of the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01A77">
+        <w:t>Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45ADD" w:rsidRPr="00C45ADD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C531C3">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> REF _Ref212122550 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C328CE6" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Notice of Payment from Other Persons; Borrower Payments Before and After Senior Loan Default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5424D9" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party agrees to notify (telephonically or via email, followed by written notice) Senior Lender of Subordinate Party’s receipt from any Person other than Borrower of a payment with respect to Borrower’s obligations under the Subordinate Documents, promptly after Subordinate Party obtains knowledge of such payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09169C1C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Until Subordinate Party receives a Default Notice (or otherwise acquires actual knowledge) of a Senior Loan Default, Subordinate Party shall be entitled to retain for its own account all payments made under or pursuant to the Subordinate Documents; provided, however, that the provisions of Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67DFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref224230335 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00863619">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall govern the prepayment or redemption of the Subordinate Loan</w:t>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE792F">
+        <w:t xml:space="preserve">the provisions of </w:t>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:instrText xml:space="preserve"> REF _Ref115771460 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A34">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00307120">
+        <w:t>shall govern</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5DB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5DB8">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005838F2">
+        <w:t xml:space="preserve">payment of the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF3">
+        <w:t>Loan on the Subordinate Loan Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436F9AA4" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower agrees that, after it receives a Default Notice (or otherwise has knowledge) of a Senior Loan Default, it will not make any payments under or pursuant to the Subordinate Documents (including principal, interest, additional interest, late payment charges, default interest, attorneys’ fees, or any other sums secured by the Subordinate Documents) without Senior Lender’s prior written consent.  By executing this Agreement, Borrower specifically authorizes Subordinate Party to endorse and remit any payments to Senior Lender pursuant to Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5" w:rsidRPr="00CC5D0D">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:instrText xml:space="preserve"> REF _Ref212122683 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D0D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">of this Agreement, and Borrower specifically waives any and all rights to have such payments returned to Borrower or credited against the Subordinate Loan.  Borrower and Senior Lender acknowledge and agree that such payments received by Subordinate Party, and remitted to Senior Lender pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D0D">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00CC5D0D">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07" w:rsidRPr="00CC5D0D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:instrText xml:space="preserve"> REF _Ref212122683 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E07">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D0D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall not be applied or otherwise credited against the Subordinate Loan, nor shall the tender of such payment to Senior Lender waive any Subordinate Document Default which may arise from the inability of Subordinate Party to retain such payment or apply such payment to the Subordinate Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8C4F76" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Ref212122683"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subordinate Party’s Receipt of Payments After Senior Loan Default.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="40D11917" w14:textId="39557680" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party agrees that, after it receives a Default Notice (or otherwise acquires actual knowledge) of a Senior Loan Default, it will not accept any payments under or pursuant to the Subordinate Documents (including principal, interest, additional interest, late payment charges, default interest, attorneys’ fees, or any other sums secured by the Subordinate Documents) without Senior Lender’s prior written consent.  If, after Subordinate Party receives a Default Notice from Senior Lender (or otherwise has knowledge) of a Senior Loan Default, Subordinate Party receives any payments under the Subordinate Documents, </w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve">or if Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve"> receives any other payment or distribution of any kind from Borrower or from any other Person in connection with </w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the Subordinate Loan or the Subordinate Documents which Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t xml:space="preserve">Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve">is not permitted by this Agreement to retain for its own account, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party agrees </w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve">to notify (telephonically or via email, followed by written notice) Senior Lender of Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t>Party’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve"> receipt of such amounts, and</w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>that any such payment or other distribution will be received and held in trust for Senior Lender and, unless Senior Lender otherwise notifies Subordinate Party, will be promptly remitted in kind to Senior Lender, properly endorsed to Senior Lender, to be applied to the principal of, interest on and other amounts due under the Senior Loan Documents in accordance with the provisions of the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A">
+        <w:t xml:space="preserve"> in such order and in such manner as Senior Lender shall determine in its discretion. </w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve">Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve"> hereby irrevocably designates, makes, constitutes and appoints Senior Lender (and all Persons designated by Senior Lender) as Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve">’s true and lawful attorney in fact in Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t xml:space="preserve">Party’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve">name, place and stead, with full power of substitution, to </w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00551C3A">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00551C3A">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="44" w:author="Weiler, Miriam" w:date="2026-06-08T06:31:00Z" w16du:dateUtc="2026-06-08T10:31:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve"> take any and all actions as are permitted in this Agreement, including the power to endorse the name of Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve"> upon any checks representing payments referred to in this subsection, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00551C3A">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00551C3A">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="45" w:author="Weiler, Miriam" w:date="2026-06-08T06:31:00Z" w16du:dateUtc="2026-06-08T10:31:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t xml:space="preserve"> carry out any remedy provided for in this Agreement.  Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t xml:space="preserve">Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00551C3A" w:rsidRPr="00156B04">
+        <w:t>hereby acknowledges that the constitution and appointment of such attorney-in-fact is coupled with an interest and is irrevocable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="46" w:name="_Hlk95242338"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">If Subordinate Party receives written notice from Senior Lender that the Senior Loan Default which gave rise to Subordinate Party’s obligation not to accept payments has been cured, waived, or otherwise suspended by Senior Lender, the restrictions on payment to Subordinate Party in this Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> shall terminate, and Senior Lender shall have no right to any subsequent payments made to Subordinate Party by Borrower prior to Subordinate Party’s receipt of a new Default Notice from Senior Lender in accordance with the provisions of this Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> REF _Ref212122683 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Borrower acknowledges and consents to Subordinate Party’s actions pursuant to this subsection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BC5C2D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...6 lines deleted...]
-    <w:p w14:paraId="068C85BE" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Deliveries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4528F580" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...628 lines deleted...]
-    <w:p w14:paraId="49FC13D6" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Borrower shall submit the following items to Senior Lender on or before the later of (x) ten (10) Business Days after the date on which the proceeds of the Subordinate Loan are disbursed to Borrower, and (y) the effective date of the Senior Loan Documents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5F1075" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Ref214277384"/>
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">a policy of title insurance insuring the lien of the Senior Security Instrument which insures that </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="47" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> there are no liens or other encumbrances affecting the Mortgaged Property, other than “Permitted Encumbrances” (as defined in the Senior Security Instrument), which “Permitted Encumbrances” may include the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095D32">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+        <w:t>[DRAFTING NOTE: ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1F17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and other Subordinate Documents filed or recorded against the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="48" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1F17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are subordinate to the lien of the Senior Security Instrument, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...97 lines deleted...]
-        <w:keepNext/>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="49" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(3)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> this Agreement has been recorded</w:t>
+      </w:r>
+      <w:r w:rsidR="004F7D7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B75A4">
+        <w:t>in the Official Records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0733FF" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00B36976">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...6 lines deleted...]
-    <w:p w14:paraId="1D06D120" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>a complete set of the fully executed Subordinate Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686268CB" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Ref212121222"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Default Under Subordinate Documents.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="225B2590" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Ref223443095"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Notice of Subordinate Document Default.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="1DBCDBC8" w14:textId="32F5A2C3" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party shall deliver to Senior Lender a copy of each notice sent to Borrower of a default under any Subordinate Document within five</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">(5) Business Days after delivery of such notice to Borrower.  Subordinate Party shall deliver to Senior Lender a Default Notice of each Subordinate Document Default within five (5) Business Days </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>after delivery of such Default Notice to Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00611CFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB" w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve">Failure of Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB">
+        <w:t xml:space="preserve">Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB" w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve">to send a Default Notice to Senior Lender shall not prevent the exercise of Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB">
+        <w:t>Party’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BBB" w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve"> rights and remedies under the Subordinate Document</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5EC8">
+        <w:t>s subject to the terms of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00023D4E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714852A8" w14:textId="5AF108D6" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Ref223442931"/>
+      <w:bookmarkStart w:id="53" w:name="_Ref223442999"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidR="001C07DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tandstill</w:t>
+      </w:r>
+      <w:r w:rsidR="008233DF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="7E97F069" w14:textId="617B3E9D" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="001C07DE" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C07DE">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Following a Subordinate Document Default, Subordinate Party shall not, without Senior Lender’s prior written consent, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="54" w:author="Weiler, Miriam" w:date="2026-06-08T06:31:00Z" w16du:dateUtc="2026-06-08T10:31:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001C07DE">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commence any proceedings or actions in furtherance or anticipation of a Foreclosure Event (or similar action) with respect to the Mortgaged Property under the Subordinate Documents,</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1F17">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="55" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exercise </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other rights or remedies it may have under the Subordinate Documents, including accelerating the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t>Loan (and enforcing any “due on sale” provision included in the Subordinate Documents), collecting rents, appointing (or seeking the appointment of) a receiver or exercising any other rights or remedies thereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EEF63D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Ref212121225"/>
+      <w:r w:rsidRPr="008233DF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Senior Lender Cure Rights.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="5B695302" w14:textId="74C21F59" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Senior Lender shall have the right, but not the obligation, to cure any Subordinate Document Default </w:t>
+      </w:r>
+      <w:r w:rsidR="00E452A5">
+        <w:t>at any time</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  Borrower and Subordinate Party agree that all amounts advanced, expended or otherwise paid by Senior Lender in accordance with the Senior Loan Documents to cure a Subordinate Document Default shall be deemed to be Protective Advances</w:t>
+      </w:r>
+      <w:r w:rsidR="00984ED2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>advanced by Senior Lender pursuant to, and shall be secured by, the Senior Loan Agreement and the Senior Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A24D30" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Transferees After Foreclosure Event by Subordinate Party Require Senior Lender Consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577825FE" w14:textId="4977192D" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Any transferee (including Subordinate Party, its designee, nominee transferee, successor or assign) who acquires title to the Mortgaged Property pursuant to a Foreclosure Event </w:t>
+      </w:r>
+      <w:r w:rsidR="001C07DE" w:rsidRPr="001C07DE">
+        <w:t xml:space="preserve">(or pursuant to the exercise of a power of sale contained in the Subordinate Documents) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>initiated by Subordinate Party shall be subject to approval by Senior Lender pursuant to the provisions of the Senior Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37566F58" w14:textId="7E1BAC31" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Cross</w:t>
+      </w:r>
+      <w:r w:rsidR="0047610E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FA564B" w14:textId="790DB0EE" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower agrees that it shall comply with all Subordinate Documents, and Borrower and Subordinate Party agree that a Subordinate Document Default shall constitute a Senior Loan Default under the Senior Loan Documents.  In the event a Subordinate Document Default occurs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Senior Lender shall have the right to exercise all rights or remedies under the Senior Loan Documents in the same manner as in the case of any other Senior Loan Default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CD2E1F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Ref280276536"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Default Under Senior Loan Documents.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="516F41EA" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="4B4EBA39" w14:textId="0B502B7E" w:rsidR="00A15F8D" w:rsidRPr="003324CE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Ref280276537"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Notice of Senior Loan Default and Cure Rights.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="34408201" w14:textId="746DFE72" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...63 lines deleted...]
-    <w:p w14:paraId="264AEBB9" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Senior Lender shall deliver a Default Notice of each Senior Loan Default </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Party within five (5) Business Days </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>after delivery of such Default Notice to Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.  Failure of Senior Lender to send a Default Notice to Subordinate Party shall not prevent the exercise of Senior Lender’s rights and remedies under the Senior Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00B058FC">
+        <w:t>, including Senior Lender’s right to terminate the Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, nor shall such failure constitute a default by Senior Lender under this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A49E739" w14:textId="07B8DC0F" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="2341CD42" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Cross</w:t>
+      </w:r>
+      <w:r w:rsidR="0047610E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003871F1" w14:textId="44C5D95A" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00235D44" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t>Senior Loan Default constitute</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5A31">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Subordinate Document Default in accordance with the terms of </w:t>
+      </w:r>
+      <w:r w:rsidR="00775E7D">
+        <w:t>such</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Subordinate Documents, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party agrees that, notwithstanding any contrary provision contained in the Subordinate Documents, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Senior Loan Default shall not constitute a Subordinate Document Default (if no other default has separately occurred under the Subordinate Documents) until either </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...19 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E959B8">
-[...27 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="59" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Senior Lender has accelerated the Senior Loan Maturity Date, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...19 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E959B8">
-[...59 lines deleted...]
-    <w:p w14:paraId="2E6C2788" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="60" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Senior Lender has taken affirmative action to exercise its rights under the Senior Loan Documents </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="61" w:name="_Hlk95672054"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="62" w:name="_Hlk144227737"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>collect rent, to appoint (or seek the appointment of) a receiver, or to otherwise commence any proceedings or actions in furtherance or anticipation of</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> a Foreclosure Event in accordance with </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>the Senior Loan Documents.  If at any time Borrower cures any Senior Loan Default to the satisfaction of Senior Lender in its sole discretion, as evidenced by written notice from Senior Lender to Subordinate Party, any Subordinate Document Default arising solely from such Senior Loan Default shall be deemed cured and the Subordinate Loan shall be reinstated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77742C53" w14:textId="2223F6B2" w:rsidR="009173DF" w:rsidRPr="008C0F14" w:rsidRDefault="00BF095C" w:rsidP="008C0F14">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Ref227682354"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Intentionally Deleted</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="42354446" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Conflict.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1089178F" w14:textId="30AE8F0B" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Hlk144227862"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower, Senior Lender and Subordinate Party each agrees that, in the event of any conflict or inconsistency between the terms of the Senior Loan Documents, the Subordinate Documents and the terms of this Agreement, the terms of this Agreement shall govern and control solely as to the following: </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="65" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(a)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the relative priority of the security interests of Senior Lender and Subordinate Party in the Mortgaged Property; </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="66" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(b)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the timing of the exercise of remedies by Senior Lender and Subordinate Party under the Senior Loan Documents and the Subordinate Documents, respectively; </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="67" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(c)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>solely as between Senior Lender and Subordinate Party, the notice requirements, cure rights, and the other rights and obligations which Senior Lender and Subordinate Party have agreed to as expressly provided in this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve">; and </w:t>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="68" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(d)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00962FE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915458">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve"> terms </w:t>
+      </w:r>
+      <w:r w:rsidR="00915458">
+        <w:t>and provisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25704">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve">described </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA576F">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000B5BB2">
+        <w:t xml:space="preserve"> of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>.  Borrower acknowledges that the terms and provisions of this Agreement shall not and shall not be deemed to extend Borrower’s time to cure any Senior Loan Default or Subordinate Document Default, as the case may be</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01A77">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or create any other right or benefit for Borrower as against Senior Lender or Subordinate Party.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="76599287" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Ref115771133"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rights and Obligations of Subordinate Party Under this Agreement.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="65572D1E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...42 lines deleted...]
-    <w:p w14:paraId="48168247" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subject to each of the other terms of this Agreement, all of the following provisions shall supersede any provisions of the Subordinate Documents covering the same subject matter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6ABD46" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2290AC52" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Protection of Security Interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EC1D6B" w14:textId="278CA47C" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...3 lines deleted...]
-    <w:p w14:paraId="232F870E" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party shall not, without the prior written consent of Senior Lender in each instance, take any action which has the effect of increasing the indebtedness outstanding under, or secured by, the Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1C49">
+        <w:t xml:space="preserve"> or appear in, defend or bring any action or proceeding to protect its interest in the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">, except that Subordinate Party shall have the right: </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="70" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to advance funds to cure Senior Loan Defaults pursuant to Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> REF _Ref280276537 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="71" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">to accrue interest according to the terms of the Subordinate Note (but not including any rights of acceleration); and </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="72" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(3)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>subject and subordinate to the prior rights of Senior Lender under the Senior Loan Documents and in accordance with this Agreement,</w:t>
+      </w:r>
+      <w:r w:rsidR="001945B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>to advance funds pursuant to the Subordinate Documents for the purpose of paying real estate taxes and insurance premiums, making necessary repairs to the Mortgaged Property and curing other defaults by Borrower under the Subordinate Documents</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="73" w:name="_cp_change_248"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="4E31566E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="715CDF94" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Ref145514799"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Condemnation or Casualty.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="55CD9B84" w14:textId="110B7497" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:keepNext/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Hlk144228228"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Notwithstanding anything in the Subordinate Documents to the contrary, following the occurrence of</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB08FE">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB08FE">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> Condemnation Action, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB08FE">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B9C">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB08FE">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">a fire or other casualty resulting in damage to all or a portion of the Mortgaged Property </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(a “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Casualty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD403D3" w14:textId="0049E917" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00167B9C">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...26 lines deleted...]
-          <w:numId w:val="33"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...36 lines deleted...]
-        <w:keepNext/>
+      <w:r>
+        <w:t>Subordinate Party hereby agrees that its rights (under the Subordinate Documents or otherwise) to participate in any proceeding or action relating to a Condemnation Action or a Casualty, or to participate or join in any settlement of, or to adjust, any claims resulting from a Condemnation Action or a Casualty shall be and remain subject and subordinate in all respects to Senior Lender’s rights under the Senior Loan Documents, and Subordinate Party shall be bound by any settlement or adjustment of a claim resulting from a Condemnation Action or a Casualty made by Senior Lender;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B34127" w14:textId="2CAF10F9" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="003F11F6">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...23 lines deleted...]
-        <w:keepNext/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>all proceeds received or to be received on account of a Condemnation Action or a Casualty, or both, shall be applied (either to payment of the costs and expenses of repair and restoration or to payment of the Senior Loan) in the manner determined by Senior Lender in its sole discretion; provided, however</w:t>
+      </w:r>
+      <w:r w:rsidR="00F317BA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003F11F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>if Senior Lender elects to apply such proceeds to payment of the principal of, interest on and other amounts payable under the Senior Loan, any proceeds remaining after the satisfaction in full of the principal of, interest on and other amounts payable under the Senior Loan shall be paid to, and may be applied by, Subordinate Party in accordance with the applicable provisions of the Subordinate Documents</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="76" w:name="_Hlk144228385"/>
+      <w:r w:rsidR="00251796">
+        <w:t>;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="3FD7572D" w14:textId="5B4CA6F7" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00167B9C">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="76D5764A" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Subordinate Party agrees to execute and deliver</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> within </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1C49">
+        <w:t xml:space="preserve">five </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(5) Business Days of Senior Lender’s request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, at no expense to Senior Lender, all documents, instruments, agreements or further assurances required to effectuate the provisions of this subsection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4338234D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...11 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Insurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAF2586" w14:textId="5CAAEDAD" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...29 lines deleted...]
-    <w:p w14:paraId="3FD0BA79" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party agrees that all original policies of insurance required pursuant to the Senior Security Instrument shall be held by Senior Lender.  The preceding sentence shall not preclude Subordinate Party from requiring that it be named as a loss payee, as its interest may appear, under all policies of property damage insurance maintained by Borrower with respect to the Mortgaged Property, provided such action does not affect the priority of payment of the proceeds of property damage insurance under the Senior Security Instrument, </w:t>
+      </w:r>
+      <w:r w:rsidR="0047610E">
+        <w:t xml:space="preserve">nor that Subordinate Party be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>named as an additional insured under all policies of liability insurance maintained by Borrower with respect to the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693F7CBD" w14:textId="5ACF2445" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...11 lines deleted...]
-        </w:tabs>
+      <w:bookmarkStart w:id="77" w:name="_Ref224228488"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>No Modification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1C49">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Termination </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of Subordinate Documents.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="43A1508D" w14:textId="439DBF11" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="001A246E" w:rsidP="00FC0012">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0B0A83F4" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Unless permitted under Section </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref224230335 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>(b)(2)(O)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve">Borrower and Subordinate Party each agree that, until the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>principal of, interest on and all other amounts payable under the Senior Loan Documents have been paid in full, it will not, without the prior written consent of Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve"> in each instance, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="78" w:author="Weiler, Miriam" w:date="2026-06-08T06:31:00Z" w16du:dateUtc="2026-06-08T10:31:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve"> amend, modify, increase, extend, renew</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1C49">
+        <w:t xml:space="preserve">, terminate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve">or replace the Subordinate Documents or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="79" w:author="Weiler, Miriam" w:date="2026-06-08T06:31:00Z" w16du:dateUtc="2026-06-08T10:31:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve"> assign any interest in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve">the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1C49">
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t>. Any amendment of the Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9149F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00F37681">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00241DFF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">assignment of Subordinate Party’s interest in the Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1C49">
+        <w:t xml:space="preserve">Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve">without Senior Lender’s consent shall be void ab </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE3155">
+        <w:t>initio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE3155">
+        <w:t xml:space="preserve"> and of no effect whatsoever.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9C0EA9" w14:textId="77777777" w:rsidR="008233DF" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bankruptcy Provisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EB3046" w14:textId="4A800BBD" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00865184">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA514E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subordinate Party shall not commence, solicit any Person to commence, or join with any other creditor in commencing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> any bankruptcy, reorganization, arrangement, insolvency or liquidation proceedings against or with respect to Borrower </w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9" w:rsidRPr="00ED0E07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9" w:rsidRPr="00561C14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidR="00932A81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9" w:rsidRPr="000B50D9">
+        <w:t xml:space="preserve"> or Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9" w:rsidRPr="00ED0E07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000B50D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>without Senior Lender’s prior written consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535EC05D" w14:textId="1E7B5ECC" w:rsidR="00E07FDA" w:rsidRPr="00E07FDA" w:rsidRDefault="00E07FDA" w:rsidP="00E07FDA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In connection with a Bankruptcy Event, (a) Subordinate Party shall not vote affirmatively in favor of any plan of reorganization or liquidation unless Senior Lender has also voted affirmatively in favor of such plan; (b) Subordinate Party shall not contest the continued accrual of interest on the Senior Loan, in accordance with and at the rates specified in the Senior Loan Documents, both for periods before and for periods after the occurrence of such Bankruptcy Event; (c) Senior Lender may vote in any proceeding related to such Bankruptcy Event any and all claims of Subordinate Party against Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or any guarantor of any of the indebtedness evidenced by the Senior Loan Documents, or any of their respective properties, and Subordinate Party hereby appoints Senior Lender as its agent, and grants to Senior Lender an irrevocable power of attorney coupled with an interest, and its proxy, for the purpose of exercising any and all rights and taking any and all actions available to Subordinate Party, including, the right to file and prosecute any claims, to vote to accept or reject a plan, to make any election under Section 1111(b) of the Bankruptcy Code; (d) Subordinate Party shall not challenge the validity or amount of any claim against Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any guarantor of any of the indebtedness evidenced by the Senior Loan Documents, or any of their respective properties, submitted by Senior Lender in good faith or any valuations of the Mortgaged Property, or any portion thereof, or other Senior Loan collateral submitted by Senior Lender in good faith or take any other action, which is adverse to Senior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lender’s enforcement of its claim or receipt of “Adequate Protection” (as that term is defined in the Bankruptcy Code); (e) Subordinate Party waives any right to object to, and shall be deemed to have consented to: (1) Borrower’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Master Lessee’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use of any cash collateral to the extent of any consent thereto given by Senior Lender, (2) any request by Senior Lender for Adequate Protection, (3) any debtor-in-possession financing provided to Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Senior Lender, by any affiliate of Senior Lender, or by any third party Senior Lender has approved, any motion by Senior Lender for dismissal of any proceeding related to such Bankruptcy Event or for relief from the “Automatic Stay” (as defined in the Bankruptcy Code), (4) any request by Senior Lender for post-petition interest, (5) any sale of Borrower’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Master Lessee’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assets to the extent that Senior Lender has consented thereto; and (6) without Senior Lender’s prior written consent, Subordinate Party shall not, and waives any and all rights to: (A) request adequate protection (as that term is defined in the Bankruptcy Code) (and in the event any such Adequate Protection is awarded to Senior Lender, any Adequate Protection in the form of cash is hereby assigned to Senior Lender and any Adequate Protection in the form of a lien on or security interest in the Mortgaged Property or any other collateral for the Senior Loan is hereby subordinated to all of Senior Lender’s rights, liens, or security interests in or to the Mortgaged Property and such other collateral for the Senior Loan, (B) provide debtor-in-possession financing to Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (unless such debtor-in-possession financing shall pay the Senior Loan in full), (C) file or support any motion for dismissal of any proceeding related to such Bankruptcy Event or relief from the Automatic Stay, (D) request any post-petition interest, (E) request any sale of any Borrower’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Master Lessee’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assets, or (F) file, propose, support, accept, or reject any plan of reorganization of Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[ADD IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A7E730" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Modification of Senior Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545CFCA5" w14:textId="4C907969" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="005A085D" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A085D">
+        <w:t>Notwithstanding anything to the contrary in the Subordinate Documents,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>Senior Lender may waive, postpone, extend, reduce</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4BB6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or otherwise modify any provisions of the Senior Loan Documents without obtaining Subordinate Party’s consent, including any provision requiring the payment of money.  Notwithstanding the foregoing, Borrower and Senior Lender each agree that, until the indebtedness and all other amounts payable under the Subordinate Documents have been paid in full, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00880C76">
+        <w:t xml:space="preserve">except as permitted in the Senior Loan Documents or as specifically set forth in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006928C6" w:rsidRPr="00880C76">
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444" w:rsidRPr="00880C76">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:instrText xml:space="preserve"> REF _Ref280276537 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006928C6" w:rsidRPr="00880C76">
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444" w:rsidRPr="00880C76">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0" w:rsidRPr="00880C76">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00880C76">
+        <w:t xml:space="preserve"> of this Agreement,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> it will not, without the prior written consent of Subordinate Party in each instance, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A085D">
+        <w:t xml:space="preserve">(solely to the extent Subordinate Party consent is required in the Subordinate Documents for any of the following), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="80" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(a)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the principal amount of the Senior Loan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="81" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(b)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the required payments due under the Senior Loan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="82" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(c)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> decrease the term of the Senior Loan or extend the Senior Loan Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00630AD3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="83" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(d)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> increase the interest rate on the Senior Loan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="00C63A7D">
+        <w:t>except for increases in the principal amount of the Senior Loan or required payments of the Senior Loan that result from Protective Advances made by Senior Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E55287A" w14:textId="4D66F70B" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Refinancing of Senior Loan</w:t>
+      </w:r>
+      <w:r w:rsidR="00865184">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FE7E53" w14:textId="77777777" w:rsidR="00B50EB0" w:rsidRDefault="00DE3155" w:rsidP="00B50EB0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Subordinate Party agrees that </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="84" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(a)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the subordination hereunder shall extend to any new mortgage debt which is for the purpose of refinancing all or any part of the Senior Loan (including reasonable and necessary costs associated with the closing and/or the refinancing and any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Protective Advances); </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="85" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(b)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">all the terms and covenants of this Agreement shall inure to the benefit of any holder of any such refinanced debt; and </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="86" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(c)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>all references to the Senior Loan, the Senior Note, the Senior Loan Agreement, the Senior Security Instrument, the Senior Loan Documents and Senior Lender shall mean, respectively, the refinance loan, the refinance note, the loan agreement, the mortgage securing the refinance note, all documents evidencing securing or otherwise pertaining to the refinance note and the holder of the refinance note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31812FA8" w14:textId="4B8CF882" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00B50EB0" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50EB0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>efault by Subordinate Party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440DFC33" w14:textId="7AF30D09" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Hlk144228672"/>
+      <w:r>
+        <w:t>If Subordinate Party defaults in performing or observing any of the terms, covenants</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4BB6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or conditions to be performed or observed by it under this Agreement, Senior Lender shall have the right to all available legal and equitable relief.  In addition, Subordinate Party agrees to indemnify and hold harmless Senior Lender from and against </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:bookmarkStart w:id="88" w:name="_Ref229486983"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r w:rsidR="00FC0012">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="89" w:author="Weiler, Miriam" w:date="2026-06-08T06:31:00Z" w16du:dateUtc="2026-06-08T10:31:00Z" w:original="(a)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> all damage, loss and liability incurred by Senior Lender as a result of such default, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="90" w:author="Weiler, Miriam" w:date="2026-06-08T06:31:00Z" w16du:dateUtc="2026-06-08T10:31:00Z" w:original="(b)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> all costs and expenses (including reasonable attorneys’ fees and disbursements) incident to the matters referred to in clause </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:instrText xml:space="preserve"> REF _Ref229486983 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0012">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>, whether or not litigation is commenced.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="679104E5" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Reinstatement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4175B343" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>To the extent that Borrower makes a payment to Senior Lender or Senior Lender receives any payment or proceeds of the collateral securing the Senior Loan for Borrower’s benefit, which payment or proceeds or any part thereof are subsequently invalidated, declared to be fraudulent or preferential, set aside and/or required to be repaid to a trustee, receiver or any other party under any bankruptcy law, state or federal law, common law or equitable doctrine, then to the extent of such payment or proceeds received and not retained by Senior Lender, this Agreement shall be reinstated and continue in full force and effect until full and final payment shall have been made to Senior Lender.  Subordinate Party agrees to hold in trust for Senior Lender and promptly remit to Senior Lender any payments received by Subordinate Party after such invalidated, rescinded or returned payment was originally made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6AE4A9" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00551C3A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Ref280276748"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Notices.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="2ED300A3" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="_Toc263870619"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc264474026"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc266373273"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc271706543"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Process of Serving Notice.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="6FCC2D80" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...29 lines deleted...]
-        <w:keepNext/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>All notices under this Agreement shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FA81DD" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="Heading4Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>writing and shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5354A039" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...5 lines deleted...]
-        <w:keepNext/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>delivered,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>person;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="70939999" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>mailed, postage prepaid, either by registered or certified delivery, return receipt requested;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69787C30" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...3 lines deleted...]
-    <w:p w14:paraId="586EBE36" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>sent by overnight courier; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E413625" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>sent by electronic mail with originals to follow by overnight courier;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C71B2F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>addressed to the intended recipient at the address(es) below the signature block, as applicable; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6AA994" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>deemed given on the earlier to occur of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F83B88" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>the date when the notice is received by the addressee; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13107CB1" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>if the recipient refuses or rejects delivery, the date on which the notice is so refused or rejected, as conclusively established by the records of the United States Postal Service or any express courier service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8C532F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Toc263870620"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc264474027"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc266373274"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc278783141"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Change of Address.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="74603DD0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...3 lines deleted...]
-    <w:p w14:paraId="02BB9E08" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Any party to this Agreement may change the address to which notices intended for it are to be directed by means of notice given to the other parties identified in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B304BA0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Receipt of Notices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D204BA" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Senior Lender, Subordinate Party or Borrower shall not refuse or reject delivery of any notice given in accordance with this Agreement.  Each party is required to acknowledge, in writing, the receipt of any notice upon request by the other party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720C37F9" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="08DF8D30" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Ref227682479"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>General.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="59CC3495" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Assignment/Successors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0A0BFA" w14:textId="70FA1FDA" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>This Agreement shall be binding upon (and shall inure to</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Following the occurrence of </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> a Condemnation Action</w:t>
+        <w:t xml:space="preserve"> the benefit of the respective legal successors, transferees and assigns of) Borrower, Senior Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4BB6">
+        <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t>,</w:t>
-[...89 lines deleted...]
-    <w:p w14:paraId="56CA8965" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+        <w:t xml:space="preserve"> and Subordinate Party.  Borrower and Subordinate Party shall not assign any of their respective rights and obligations under this Agreement without the prior written consent of Senior Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7A331D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...11 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>No Partnership, Joint Venture or Fiduciary Responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7107A956" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...3 lines deleted...]
-    <w:p w14:paraId="016DB299" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Senior Lender’s consent to the Subordinate Loan does not constitute Senior Lender as a joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>venturer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or partner of or a fiduciary for Subordinate Party.  Neither party hereto shall hold itself out as a partner, agent or affiliate of the other party hereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF84539" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...11 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Further Assurances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488474A6" w14:textId="25AB976D" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="001C07DE" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...3 lines deleted...]
-    <w:p w14:paraId="278BB17D" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r>
+        <w:t xml:space="preserve">Upon the demand of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Senior Lender </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">from time to time, Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidR="00797768">
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Borrower each agree, at Borrower’s expense, to execute and deliver all additional instruments and/or documents required by </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Senior Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">in order to evidence that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Subordinate Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> is subordinate to the lien, covenants and conditions of the Senior Loan Documents, or to further evidence the intent of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7BCF16" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>No Modification of Subordinate Loan Documents.</w:t>
-[...7 lines deleted...]
-        </w:tabs>
+        <w:t>Governing Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C43D1B" w14:textId="4823CB5F" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:left="12" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...291 lines deleted...]
-    <w:p w14:paraId="6F52D092" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">The validity, enforceability, interpretation, and performance of this Agreement shall be governed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B122E3">
+        <w:t xml:space="preserve">State (as defined by the Senior Security Instrument) law </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>without giving effect to any conflict of law or choice of law rules that would result in the application of the laws of another jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076924E8" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
-[...301 lines deleted...]
-          <w:numId w:val="37"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Venue; Consent to Jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B98191" w14:textId="2F11AAEB" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:left="12" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...3 lines deleted...]
-    <w:p w14:paraId="02942EED" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this Agreement or the security for the Senior Loan, Senior Lender, Subordinate Party and Borrower each consent to the exercise of personal jurisdiction by State </w:t>
+      </w:r>
+      <w:r w:rsidR="00B122E3">
+        <w:t xml:space="preserve">(as defined in the Senior Security Instrument) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>court or federal court in such State.  Senior Lender, Subordinate Party and Borrower each agree that the State courts have subject matter jurisdiction over such controversies.  If Senior Lender elects to sue in State court, Subordinate Party and Borrower each waives any right to remove to federal court or to contest the State court’s jurisdiction.  Subordinate Party and Borrower waive any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AC74BC" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="09D8DFCA" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Severability; Entire Agreement; Amendments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D074111" w14:textId="543A9FAF" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...11 lines deleted...]
-    <w:p w14:paraId="600E09DF" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">The invalidity or unenforceability of any provision of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00095D32">
+        <w:t xml:space="preserve">Agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">shall not affect the validity or enforceability of any other provision of this Agreement, which shall remain in full force and effect.  This Agreement contains the complete and entire agreement among the parties as to the matters covered, rights granted, and the obligations assumed in this </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2" w:rsidRPr="0047026F">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">.  This </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5BB2" w:rsidRPr="0047026F">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> may not be amended or modified except by written agreement signed by the parties hereto</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3A1B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A57EAD0" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...11 lines deleted...]
-        </w:tabs>
+      <w:bookmarkStart w:id="101" w:name="_Ref227682483"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Term; Survival.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="79D80BE5" w14:textId="11958224" w:rsidR="00561C14" w:rsidRPr="00956A47" w:rsidRDefault="003F30F4" w:rsidP="00617F27">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...3 lines deleted...]
-    <w:p w14:paraId="59C62E72" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref280276536 \n \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref227682354 \n \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BE15FA">
+        <w:t xml:space="preserve">The term of this Agreement shall commence on the date hereof and shall continue until the earliest to occur of the following events: </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="102" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(1)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the payment in full of the principal of, interest on and other amounts payable under the Senior Loan Documents; </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="103" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(2)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:t xml:space="preserve">both </w:t>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 4 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="104" w:author="Weiler, Miriam" w:date="2026-06-08T06:31:00Z" w16du:dateUtc="2026-06-08T10:31:00Z" w:original="(A)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:t xml:space="preserve"> subject to the requirements of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:instrText xml:space="preserve"> REF _Ref227682556 \n \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:t>(P)</w:t>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \n \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref212120617 \n \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref212121578 \n \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref227682556 \n \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>the payment in full of the principal of, interest on and other amounts payable under the Subordinate Documents, other than by reason</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">of payments which Subordinate Party is obligated to remit to Senior Lender pursuant to Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:instrText xml:space="preserve"> REF _Ref280276288 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7444">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50EB0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BE15FA">
+        <w:t xml:space="preserve"> of this</w:t>
+      </w:r>
+      <w:r w:rsidR="00966E41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE15FA">
+        <w:t>Agreement,</w:t>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE15FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 4 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="105" w:author="Weiler, Miriam" w:date="2026-06-08T06:31:00Z" w16du:dateUtc="2026-06-08T10:31:00Z" w:original="(B)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006571B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00966E41" w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE:  ADD IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r w:rsidR="00966E41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE15FA">
+        <w:t>and termination or expiration of the Regulatory Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00966E41" w:rsidRPr="00095D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE15FA">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="106" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(3)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the acquisition by Senior Lender of title to the Mortgaged Property pursuant to a Foreclosure Event; or </w:t>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:fldChar w:fldCharType="end">
+          <w:numberingChange w:id="107" w:author="DeLong, Stephanie L." w:date="2026-05-12T13:21:00Z" w16du:dateUtc="2026-05-12T17:21:00Z" w:original="(4)"/>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00170972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">the acquisition by Subordinate Party of title to the Mortgaged Property pursuant to a Foreclosure Event </w:t>
+      </w:r>
+      <w:r w:rsidR="003D58C9">
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>the Subordinate Documents, but only if such acquisition of title does not violate any of the terms of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704D4454" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...6 lines deleted...]
-    <w:p w14:paraId="22F0B810" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Counterparts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F433955" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...3 lines deleted...]
-    <w:p w14:paraId="07D1FFD4" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>This Agreement may be executed in any number of counterparts, each of which shall be considered an original for all purposes; provided, however, that all such counterparts shall constitute one and the same instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FB6498" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sale of the Senior Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374EF895" w14:textId="309894E4" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="240"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="0260E0C5" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nothing in this Agreement shall limit Senior Lender’s (including any assignee or transferee of Senior Lender) right to sell or transfer the Senior Loan, or any interest in the Senior Loan.  The Senior Loan or a partial interest in the Senior Loan (together with this Agreement and the other </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01A77">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents) may be sold one or more times without prior notice to Subordinate Party or Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA32C0A" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDD7983" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>The captions and headings of the sections of this Agreement are for convenience only and shall be disregarded in construing this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648B766C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Any reference in this Agreement to an “Exhibit” or “Schedule” or a “Section” or an “Article” shall, unless otherwise explicitly provided, be construed as referring, respectively, to an exhibit or schedule attached to this Agreement or to a Section or Article of this Agreement.  All exhibits and schedules attached to or referred to in this Agreement, if any, are incorporated by reference into this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554AF35C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Any reference in this Agreement to a statute or regulation shall be construed as referring to that statute or regulation as amended from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3767005E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Use of the singular in this Agreement includes the plural and use of the plural includes the singular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0585D7DD" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>As used in this Agreement, the term “including” means “including, but not limited to” or “including, without limitation,” and is for example only and not a limitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB6F839" w14:textId="7A117353" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">Whenever Subordinate Party’s or Borrower’s knowledge is implicated in this </w:t>
+      </w:r>
+      <w:r w:rsidR="003F11F6">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve"> or the phrase “to Subordinate Party’s knowledge” or “to Borrower’s knowledge” or a similar phrase is used in this Agreement, Subordinate Party’s knowledge, Borrower’s knowledge or such phrase(s) shall be interpreted to mean to the best of Subordinate Party’s knowledge </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="108" w:name="_Hlk95673594"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">or Borrower’s knowledge (as applicable) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>after reasonable and diligent inquiry and investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585D92B9" w14:textId="7C144036" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless otherwise provided in this Agreement, if Senior Lender’s </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="109" w:name="_Hlk95673646"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consent, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approval, designation, determination, selection, estimate, action or decision is required, permitted or contemplated hereunder, such consent, approval, designation, determination, selection, estimate, action or decision shall be made in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01A77">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s sole and absolute discretion, as applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D2B254" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:lastRenderedPageBreak/>
+        <w:t>All references in this Agreement to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6610024D" w14:textId="6A787EDB" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00774F81">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">“Senior Lender may” shall mean at Senior Lender’s discretion, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="110" w:name="_Hlk95673721"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t xml:space="preserve">as the case may be, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>but shall not be an obligation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D798FDB" w14:textId="77777777" w:rsidR="000E303A" w:rsidRDefault="000E303A" w:rsidP="000E303A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Non-Approval of Subordinate Financing Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B90B853" w14:textId="77777777" w:rsidR="000E303A" w:rsidRDefault="000E303A" w:rsidP="000E303A">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
-        <w:t>Agreement</w:t>
-[...15 lines deleted...]
-        </w:tabs>
+        <w:t>This Agreement does not constitute an approval by Senior Lender of the terms of the Subordinate Loan or limit any of Borrower’s rights to negotiate the terms of the Subordinate Documents with Subordinate Party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F35303F" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
-[...233 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-          </w:endnotePr>
+        <w:sectPr w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidSect="00A1083D">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[Remainder of Page Intentionally Blank]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0688A66D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>IN WITNESS WHEREOF, Borrower, Senior Lender and Subordinate Lender have signed and delivered this Agreement under seal (where applicable) or have caused this Agreement to be signed and delivered under seal (where applicable) by a duly authorized representative.  Where applicable law so provides, Borrower, Senior Lender and Subordinate Lender intend that this Agreement shall be deemed to be signed and delivered as a sealed instrument.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D68CE7C" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+        <w:t>IN WITNESS WHEREOF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>, B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>orrower, Senior Lender and Subordinate Party have signed and delivered this Agreement under seal (where applicable) or have caused this Agreement to be signed and delivered under seal (where applicable) by a duly authorized representative.  Where applicable law so provides, Borrower, Senior Lender and Subordinate Party intend that this Agreement shall be deemed to be signed and delivered as a sealed instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4365464A" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="002E32B8">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SENIOR LENDER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C61DA1" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="1F46628C" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320" w:right="-120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>By:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(SEAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3F4A48" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-9"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...6 lines deleted...]
-    <w:p w14:paraId="336B4DE8" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1911998E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36987B66" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="533C978E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...53 lines deleted...]
-    <w:p w14:paraId="54910BAB" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    </w:p>
+    <w:p w14:paraId="568EFA8D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="5760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B797C2E" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="002E32B8">
-[...119 lines deleted...]
-    <w:p w14:paraId="53DFEF26" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="462ED681" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...58 lines deleted...]
-    <w:p w14:paraId="50E66A55" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>With a copy to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE7E031" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="328A1D71" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Fannie Mae</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13907CAA" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="7798345D" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Attention:  Multifamily Asset Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290B3677" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Drawer AM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E352941" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>1100 15th Street, NW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487C7B07" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="480"/>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Washington, DC  20005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A88A244" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Form of Notary to be added]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C60C08" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C85603" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SUBORDINATE PARTY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E989965" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320" w:right="-120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>By:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(SEAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F41652D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD32CA3" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72645961" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
         <w:t>Address:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DDC75" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="0EC5DB39" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="5760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059F33F9" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="5777CC48" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Form of Notary to be added]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E4D74D" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B246316" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="002E32B8">
+      <w:bookmarkStart w:id="114" w:name="_Hlk211949926"/>
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BORROWER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4799852A" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="4DFA3316" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320" w:right="-120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>By:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>(SEAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1286A2A5" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-9"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...1 lines deleted...]
-          <w:spacing w:val="-9"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...6 lines deleted...]
-    <w:p w14:paraId="67966E74" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521A4AA3" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11183BF3" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    <w:p w14:paraId="55AE3FFB" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
+        <w:t>Address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
-[...53 lines deleted...]
-    <w:p w14:paraId="1A941D69" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00C46BCE" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
+    </w:p>
+    <w:p w14:paraId="18D96830" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="5760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C46BCE">
+      <w:r w:rsidRPr="0047026F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F38F879" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRDefault="00A15F8D" w:rsidP="00A15F8D">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="677EB168" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00617F27">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="600"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C46BCE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Hlk211949943"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>[Form of Notary to be added]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C04EE5" w14:textId="77777777" w:rsidR="00287D6E" w:rsidRDefault="00287D6E" w:rsidP="00A15F8D">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p w14:paraId="0268D6ED" w14:textId="77777777" w:rsidR="004C0B42" w:rsidRPr="0047026F" w:rsidRDefault="004C0B42" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
-        <w:sectPr w:rsidR="00287D6E" w:rsidSect="00314C43">
-[...3 lines deleted...]
-          </w:endnotePr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004C0B42" w:rsidRPr="0047026F" w:rsidSect="00A1083D">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58041FAA" w14:textId="34C6E246" w:rsidR="00287D6E" w:rsidRDefault="00287D6E" w:rsidP="00287D6E">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="0B09E40B" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00617F27">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SCHEDULE I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157E3857" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Subordinate Loan Material Terms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264430DF" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Original Principal Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>$_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2113AC59" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Interest Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C" w:rsidRPr="0047026F">
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC79F8D" w14:textId="7B499260" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0065634C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>________________ (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subordinate Loan Maturity</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01A77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27408B73" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00DE3155">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047026F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Monthly Payment Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047026F">
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="0065634C" w:rsidRPr="0047026F">
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723284D7" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00E25704" w:rsidP="003D4F2D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0065634C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Interest Only Period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (if any):</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+        <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171F2E4C" w14:textId="77777777" w:rsidR="000157E4" w:rsidRDefault="000157E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000157E4" w:rsidSect="00A1083D">
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223FD0FC" w14:textId="77777777" w:rsidR="00E9032A" w:rsidRDefault="000157E4" w:rsidP="00E9032A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SCHEDULE II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05410FF1" w14:textId="77777777" w:rsidR="000157E4" w:rsidRDefault="000157E4" w:rsidP="00E9032A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE FOR SECTION 4(b)(2):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0D5377" w14:textId="77777777" w:rsidR="001D3C6A" w:rsidRDefault="000157E4" w:rsidP="005A0A0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>No Guide Waiver Required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1647B794" w14:textId="77777777" w:rsidR="001D3C6A" w:rsidRPr="005A0A0F" w:rsidRDefault="000157E4" w:rsidP="001D3C6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the underlying Subordinate Documents are Guide compliant only when the provisions of this Section 4(b)(2) (or another applicable section of this Agreement) are taken into account, and the Subordinate Party executes this Agreement without substantive modification to Section 4(b)(2) (or other applicable sections), no Guide waiver is required for that particular instance of non-compliance with the Guide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585A56D8" w14:textId="203423E5" w:rsidR="000157E4" w:rsidRPr="005A0A0F" w:rsidRDefault="001D3C6A" w:rsidP="005A0A0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the Subordinate Documents do not comply with Guide requirements even after taking into account the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B867B0">
+        <w:t xml:space="preserve">unmodified </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provisions of Section 4(b)(2) (or another applicable section of this Agreement), for example because the Subordinate Documents fail to satisfy a requirement in the Guide that is not addressed by Section 4(b)(2) (or another applicable section of this Agreement), and Subordinate Party will not agree to amend the Subordinate Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00B867B0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> but will agree to modify Section 4(b)(2) to cure such non-compliant term and render the Subordinate Document Guide compliant, or to satisfy Soft Subordinate Debt requirements (if applicable), no Guide waiver is required for that particular instance of non-compliance.  However, in such event, the modification added to this Agreement to address such non-compliance must be included in Section 4(b)(2) and submitted to Fannie Mae on a non-delegated basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187395C1" w14:textId="2544BEF1" w:rsidR="00023D4E" w:rsidRDefault="000157E4" w:rsidP="00023D4E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guide Waiver Required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4F52EB" w14:textId="6D58B6F5" w:rsidR="00A969C8" w:rsidRPr="00023D4E" w:rsidRDefault="00B867B0" w:rsidP="00023D4E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A969C8">
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A969C8">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000157E4">
+        <w:t xml:space="preserve">If the Subordinate Party modifies Section 4(b)(2) such that the Subordinate Document is not Guide compliant after giving effect to the modified provisions, a Guide waiver is required.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC29182" w14:textId="2B7FC8DC" w:rsidR="000157E4" w:rsidRPr="005A0A0F" w:rsidRDefault="00685FA9" w:rsidP="00023D4E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A969C8">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000157E4">
+        <w:t>If the Subordinate Party will not agree to amend the Subordinate Documents or to add provisions to Section 4(b)(2) to cure any problematic terms necessary to render the Subordinate Document Guide compliant, or to satisfy Soft Subordinate Debt requirements (if applicable), counsel should consult with the Fannie Mae deal team and Guide waiver is also required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F54F76C" w14:textId="3DF1B466" w:rsidR="000157E4" w:rsidRDefault="000157E4" w:rsidP="00057499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regulatory Agreement Checklist Non-Compliance.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  If “Yes” is selected in Part III or Part IV of the Regulatory Agreement Checklist for a term that is not otherwise addressed by Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00787227">
+        <w:t xml:space="preserve">4(b)(2) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(or another applicable section of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00787227">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00787227">
+        <w:t xml:space="preserve">4(b)(2) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(or other applicable section, as the case may be) must be updated to address such non-compliance. Any such modification must be submitted to Fannie Mae on a non-delegated basis, but no Guide waiver is required.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A4EA37" w14:textId="77777777" w:rsidR="00562B8C" w:rsidRPr="00562B8C" w:rsidRDefault="00562B8C" w:rsidP="00562B8C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00562B8C" w:rsidRPr="00562B8C" w:rsidSect="00A1083D">
+          <w:headerReference w:type="first" r:id="rId22"/>
+          <w:footerReference w:type="first" r:id="rId23"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B9FCC0" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRDefault="00A1090A" w:rsidP="00A1090A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C53599B" w14:textId="18D577C1" w:rsidR="00287D6E" w:rsidRPr="00287D6E" w:rsidRDefault="00287D6E" w:rsidP="00287D6E">
-[...2 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="6DF85F2D" w14:textId="50B581A8" w:rsidR="00DD2ECA" w:rsidRPr="00023D4E" w:rsidRDefault="00A1090A" w:rsidP="00023D4E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LEGAL DESCRIPTION</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00287D6E" w:rsidRPr="00287D6E" w:rsidSect="00314C43">
-[...3 lines deleted...]
-      </w:endnotePr>
+    <w:sectPr w:rsidR="00DD2ECA" w:rsidRPr="00023D4E" w:rsidSect="00A1083D">
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AD8DF57" w14:textId="77777777" w:rsidR="00EF4DCB" w:rsidRDefault="00EF4DCB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="053DB608" w14:textId="77777777" w:rsidR="004F6CB7" w:rsidRDefault="004F6CB7">
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="457ECD07" w14:textId="77777777" w:rsidR="00EF4DCB" w:rsidRDefault="00EF4DCB">
+    <w:p w14:paraId="75E477DB" w14:textId="77777777" w:rsidR="004F6CB7" w:rsidRDefault="004F6CB7">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="t">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Goudy Old Style">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CFD6722" w14:textId="77777777" w:rsidR="00E959B8" w:rsidRPr="00E959B8" w:rsidRDefault="00E959B8" w:rsidP="00E959B8">
+  <w:p w14:paraId="029A35BD" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00DE3155" w:rsidRDefault="00B70CFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:color w:val="0000FF"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="16"/>
-[...1 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37E36DE6" wp14:editId="2AFBD7D0">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1153344762" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46400DD6" w14:textId="77777777" w:rsidR="00B70CFE" w:rsidRPr="00B70CFE" w:rsidRDefault="00B70CFE" w:rsidP="00B70CFE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B70CFE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="37E36DE6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw0ajaDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifLk734/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJJjC9aW9I6BFtkmee10MyPwAqDTglOs4C/bp9VjrWY&#10;XatskudfshZcZR1w4T1a73snXab8UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzd8aIO9owvNGoNF&#10;L6nuWWDk4Jp/UumGO/Agw4iDzkDKhos0A04zzl9Ns62ZFWkWJMfbC03+/6XlD8etfXIkdN+gwwVG&#10;QlrrC4/GOE8nnY5f7JSgHyk8XWgTXSA8XprN5zc36OLo+zydTaeJ1+x62zofvgvQJIKSOlxLYosd&#10;Nz5gRQw9h8RiBtaNUmk1yvxlwMBoya4tRhS6XTf0vYPqhOM46DftLV83WHPDfHhiDleLbaJcwyMe&#10;UkFbUhgQJTW4X2/ZYzwyjl5KWpRKSQ1qmRL1w+AmJrNpnkdppT8E7gx2CYy/5rPoNwd9B6jCMT4I&#10;yxOMwUGdoXSgX1DNq1gNXcxwrFnS3RnehV64+Bq4WK1SEKrIsrAxW8tj6khWZPK5e2HODnQHXNQD&#10;nMXEiles97HxprerQ0Du00oisT2bA9+owLSp4bVEif/5n6Kub3r5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5jiWg4h&#10;/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQNRnd&#10;e0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMkk053&#10;xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4BPxKv&#10;l710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDRqNoPAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7Q6Tb&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="46400DD6" w14:textId="77777777" w:rsidR="00B70CFE" w:rsidRPr="00B70CFE" w:rsidRDefault="00B70CFE" w:rsidP="00B70CFE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B70CFE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...21 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+    <w:r w:rsidR="00DE3155">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A931670" wp14:editId="17D0924B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="443865" cy="443865"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Text Box 2" descr="Fannie Mae Confidential"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="443865" cy="443865"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4ABB13FB" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00D42054" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D42054">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="1A931670" id="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3NiC9DgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS867UiR+F8C6ak00lOiTAc6tbsS/rjZfPp&#10;lhIfmKmZAiNKehKe3q0+flh2thAzaEDVwhFMYnzR2ZI2IdgiyzxvhGZ+AlYYdEpwmgW8un1WO9Zh&#10;dq2yWZ7fZB242jrgwnu0PgxOukr5pRQ8PEnpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlI9sMDIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+bZtcwK9IsSI63F5r8/0vLH487++xI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gufzz7c3C0o4ukaMWbLrz9b58E2AJhGU1OFWElnsuPVh&#10;CD2HxFoGNq1SaTPK/GbAnNGSXTuMKPRVT9r6TfcV1CccysGwb2/5psXSW+bDM3O4YJwDRRue8JAK&#10;upLCiChpwP38mz3GI+/opaRDwZTUoKIpUd8N7mO2mOd5FFi6IXBnUCUw/ZIvot8c9D2gFqf4LCxP&#10;MAYHdYbSgX5FTa9jNXQxw7FmSaszvA+DfPFNcLFepyDUkmVha3aWx9SRs0joS//KnB1ZD7iuRzhL&#10;ihXvyB9i45/erg8BV5A2E/kd2BxpRx2m3Y5vJgr97T1FXV/26hcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYbTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/&#10;4kqZBEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKT&#10;gU8SWFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB&#10;4Uh3jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk&#10;5asVqOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3NiC9DgIAACEEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="4ABB13FB" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00D42054" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D42054">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FBBE220" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRDefault="00A15F8D" w:rsidP="006810A9">
+  <w:p w14:paraId="39AE4BC6" w14:textId="77777777" w:rsidR="0065634C" w:rsidRDefault="0065634C" w:rsidP="00A1083D">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A15F8D" w14:paraId="5F9FE805" w14:textId="77777777" w:rsidTr="009B643F">
+    <w:tr w:rsidR="0065634C" w14:paraId="0F5999AC" w14:textId="77777777" w:rsidTr="00A1083D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="55DEC216" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00DE6B8B" w:rsidRDefault="00A15F8D" w:rsidP="006810A9">
+        <w:p w14:paraId="6E9DCB70" w14:textId="4189FA4A" w:rsidR="0065634C" w:rsidRPr="00B42188" w:rsidRDefault="0065634C" w:rsidP="00A1083D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DE6B8B">
+          <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Subordination Agreement (Conventional)</w:t>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r w:rsidR="007C4E5F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Non-</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5DC8A560" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00DE6B8B" w:rsidRDefault="00A15F8D" w:rsidP="00DE6B8B">
+        <w:p w14:paraId="369276BB" w14:textId="4D9DB86C" w:rsidR="0065634C" w:rsidRPr="00B42188" w:rsidRDefault="0065634C" w:rsidP="00A1083D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DE6B8B">
+          <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Form 6414</w:t>
+            <w:t>Form 64</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>14</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="757D367A" w14:textId="77777777" w:rsidR="00A15F8D" w:rsidRPr="00DE6B8B" w:rsidRDefault="00A15F8D" w:rsidP="00DE6B8B">
+        <w:p w14:paraId="2BE1C544" w14:textId="77777777" w:rsidR="0065634C" w:rsidRPr="00B42188" w:rsidRDefault="0065634C" w:rsidP="00A1083D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DE6B8B">
-[...669 lines deleted...]
-          <w:r w:rsidRPr="00DE6B8B">
+          <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>A</w:t>
           </w:r>
-          <w:r w:rsidRPr="00DE6B8B">
+          <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
-          <w:r w:rsidRPr="00DE6B8B">
+          <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00DE6B8B">
+          <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00DE6B8B">
+          <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00DE6B8B">
+          <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004B6D8D" w14:paraId="5C246DB3" w14:textId="77777777" w:rsidTr="009B643F">
+    <w:tr w:rsidR="0084172A" w14:paraId="4F3C2FF4" w14:textId="77777777" w:rsidTr="00A1083D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6C4C1234" w14:textId="77777777" w:rsidR="004B6D8D" w:rsidRPr="00DE6B8B" w:rsidRDefault="004B6D8D" w:rsidP="004B6D8D">
+        <w:p w14:paraId="7B691866" w14:textId="77777777" w:rsidR="0084172A" w:rsidRPr="00B42188" w:rsidRDefault="0084172A" w:rsidP="0084172A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DE6B8B">
+          <w:r w:rsidRPr="00B42188">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3D6338EC" w14:textId="25F8B6BC" w:rsidR="004B6D8D" w:rsidRPr="00DE6B8B" w:rsidRDefault="004B6D8D" w:rsidP="004B6D8D">
+        <w:p w14:paraId="09D9F4BF" w14:textId="4AFA05ED" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="098F0840" w14:textId="77777777" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2026 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="53088007" w14:textId="77777777" w:rsidR="0065634C" w:rsidRPr="004C0C37" w:rsidRDefault="0065634C" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DB32B2A" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DE3155" w14:paraId="2C1C8A2A" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5D8BDEC5" w14:textId="0828C27B" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r w:rsidR="007C4E5F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Non-</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C" w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="59EE16CA" w14:textId="2836736F" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>Form 64</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>14</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="228B7C18" w14:textId="47B04DD4" w:rsidR="004B6D8D" w:rsidRPr="00DE6B8B" w:rsidRDefault="004B6D8D" w:rsidP="004B6D8D">
+        <w:p w14:paraId="1DED1A74" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009D09E0">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0084172A" w14:paraId="124C3364" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5DED45AC" w14:textId="77777777" w:rsidR="0084172A" w:rsidRPr="00B42188" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="7296BE35" w14:textId="70FD3D14" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1C0BF895" w14:textId="77777777" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2026 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="105C2CD7" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="004C0C37" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="091E1184" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DE3155" w14:paraId="0E40B9CF" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6192A9ED" w14:textId="0C2291B2" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r w:rsidR="007C4E5F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="113" w:name="_cp_change_283"/>
+          <w:r w:rsidR="00E6166D">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Non-</w:t>
+          </w:r>
+          <w:r w:rsidR="00CD7D38">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="113"/>
+          <w:r w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="528DD30C" w14:textId="3AB89344" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 64</w:t>
+          </w:r>
+          <w:r w:rsidR="00E6166D">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>14</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="25E6470E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000A0D4C" w14:paraId="4F2B72F7" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6424E5E1" w14:textId="77777777" w:rsidR="000A0D4C" w:rsidRPr="00B42188" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="7693E4F7" w14:textId="74157046" w:rsidR="000A0D4C" w:rsidRDefault="0084172A" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="00AF0A08">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="22C3DE14" w14:textId="77777777" w:rsidR="000A0D4C" w:rsidRDefault="000A0D4C" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AF0A08">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7C9142B7" w14:textId="77777777" w:rsidR="00287D6E" w:rsidRPr="00E959B8" w:rsidRDefault="00287D6E" w:rsidP="00E959B8">
+  <w:p w14:paraId="50E6556E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="004C0C37" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="254F8214" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00DE3155" w:rsidRDefault="00B70CFE">
+    <w:pPr>
+      <w:pStyle w:val="Header1"/>
+      <w:rPr>
+        <w:color w:val="0000FF"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3789054A" wp14:editId="1E9CAAA5">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="824268485" name="Text Box 5" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="71D8F3A2" w14:textId="77777777" w:rsidR="00B70CFE" w:rsidRPr="00B70CFE" w:rsidRDefault="00B70CFE" w:rsidP="00B70CFE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B70CFE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3789054A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVkKYnFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV9qvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/bp9VjrVY&#10;XatskudfshZcZR1w4T167/sgXab6UgoeHqX0IhBVUpwtpNOlcxfPbLlgxd4xWzf8PAZ7xxSaNQab&#10;Xkrds8DIwTX/lNINd+BBhhEHnYGUDRdpB9xmnL/aZlszK9IuCI63F5j8/yvLH45b++RI6L5BhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSA8XprN5zc3GOIY+zydTacJ1+x62zofvgvQJBoldUhLQosd&#10;Nz5gR0wdUmIzA+tGqUSNMn85MDF6suuI0QrdriNNVdLJMP4OqhNu5aAn3Fu+brD1hvnwxBwyjNOi&#10;asMjHlJBW1I4W5TU4H695Y/5CDxGKWlRMSU1KGlK1A+DhExm0zyPCkt/aLjB2CVj/DWfxbg56DtA&#10;MY7xXViezJgc1GBKB/oFRb2K3TDEDMeeJd0N5l3o9YuPgovVKiWhmCwLG7O1PJaOmEVAn7sX5uwZ&#10;9YB8PcCgKVa8Ar/PjTe9XR0CUpCYifj2aJ5hRyEmws6PJir9z/+UdX3ay98AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB3+0Ok2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRyT&#10;mOJaDiH9ode6hfYoWxvLxFq5lpK4b99NLu1lYZhh5ttiM7lenHAMnScFy0UCAqnxpqNWwcf78909&#10;iBA1Gd17QgU/GGBTzm4KnRt/pjc8VbEVXEIh1wpsjEMuZWgsOh0WfkBib+9HpyPLsZVm1Gcud71M&#10;kySTTnfEC1YPuLPYHKqjU5A9vmzt8Jl9fe/T8Bpqf4iVf1Lqdj5tH0BEnOJfGC74jA4lM9X+SCaI&#10;XgE/Eq+XvXSdpCBqBevVCmRZyP/w5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlZCm&#10;JxQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;d/tDpNsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="71D8F3A2" w14:textId="77777777" w:rsidR="00B70CFE" w:rsidRPr="00B70CFE" w:rsidRDefault="00B70CFE" w:rsidP="00B70CFE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B70CFE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00DE3155">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B4B4FB5" wp14:editId="133DD5CE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="443865" cy="443865"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Text Box 5" descr="Fannie Mae Confidential"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="443865" cy="443865"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="590481BC" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00D42054" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D42054">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="7B4B4FB5" id="_x0000_s1029" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWL1J3EAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdEZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;jhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZi24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nN3e3C0o4ugaMWbLrz9b58FWAJhGU1OFWElnstPWh&#10;Dx1DYi0Dm0aptBllfjNgzmjJrh1GFLp9R5qqpDdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2D6OV9EvznqB0AtTvFZ&#10;WJ5gDA5qhNKBfkNNr2M1dDHDsWZJ9yN8CL188U1wsV6nINSSZWFrdpbH1JGzSOhr98acHVgPuK4n&#10;GCXFinfk97HxT2/Xx4ArSJuJ/PZsDrSjDtNuhzcThf7rPUVdX/bqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANhtPP7XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYyg4VK02n&#10;iX/iSpkER7fxmmqNU+psK9+eAAe4+Ml61ns/l+vZD+pIk/SBDVwvMlDEbbA9dwa2r49XN6AkIlsc&#10;ApOBTxJYV+dnJRY2nPiFjnXsVAphKdCAi3EstJbWkUdZhJE4ebsweYxpnTptJzylcD/oZZbl2mPP&#10;qcHhSHeO2n198Aby+6eNG9/y94/dUp6lCftYhwdjLi/mzS2oSHP8O4Zv/IQOVWJqwoGtqMFAeiT+&#10;zOTlqxWo5ld1Ver/7NUXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYvUncQAgAAIQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhtPP7XAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="590481BC" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00D42054" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D42054">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="462507D8" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DE3155" w14:paraId="67D2AD6E" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="15AABAEB" w14:textId="71D8C3F0" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r w:rsidR="007C4E5F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Non-</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C" w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="51D18DDB" w14:textId="55F65E49" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 64</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>14</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6F3BE525" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Page S-</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0084172A" w14:paraId="4ADBEC93" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="185451DF" w14:textId="77777777" w:rsidR="0084172A" w:rsidRPr="00B42188" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="75D5839E" w14:textId="30BB707D" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1B2739AA" w14:textId="77777777" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2026 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="720F979E" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="004C0C37" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B3EF189" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DE3155" w14:paraId="5AF465BC" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="58C4C59F" w14:textId="6AC23EE3" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r w:rsidR="007C4E5F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Non-</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C" w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="0FDE4F17" w14:textId="678BF467" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 64</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>14</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5E8CCF2A" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00B42188" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Page S-</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0084172A" w14:paraId="4F3E4723" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6CEFB137" w14:textId="77777777" w:rsidR="0084172A" w:rsidRPr="00B42188" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="426E759B" w14:textId="2F625B76" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="22A28112" w14:textId="77777777" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2026 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="233BDB04" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="004C0C37" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2870E5D5" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRDefault="00A1090A" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A1090A" w14:paraId="57180F81" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="0E2DE643" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="00B42188" w:rsidRDefault="00A1090A" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Subordination and Standstill Agreement (</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="11E74F91" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="00B42188" w:rsidRDefault="00A1090A" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6456</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="71E41C21" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="00B42188" w:rsidRDefault="00A1090A" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Page A-</w:t>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="0065634C" w:rsidRPr="0065634C">
+            <w:rPr>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00A1090A" w14:paraId="55F21795" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5117A8E5" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="00B42188" w:rsidRDefault="00A1090A" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="13B73BA6" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRDefault="00A1090A" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>__-__</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="77781CB4" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRDefault="00A1090A" w:rsidP="000A0D4C">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 202_ Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="437F8213" w14:textId="77777777" w:rsidR="00A1090A" w:rsidRPr="004C0C37" w:rsidRDefault="00A1090A" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64D021A6" w14:textId="77777777" w:rsidR="00F278EE" w:rsidRDefault="00F278EE" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00B41CF5" w14:paraId="6FF3DA40" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1FA7D5CB" w14:textId="7A673482" w:rsidR="00F278EE" w:rsidRPr="00B42188" w:rsidRDefault="001668CB" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r w:rsidR="007C4E5F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Non-</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidR="000A0D4C" w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00F776DC">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="04C18339" w14:textId="7F2C041B" w:rsidR="00F278EE" w:rsidRPr="00B42188" w:rsidRDefault="001668CB" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 64</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>14</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="0ED3D736" w14:textId="77777777" w:rsidR="00F278EE" w:rsidRPr="00B42188" w:rsidRDefault="001668CB" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>I</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0084172A" w14:paraId="1FC4C3DD" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="7908CCD2" w14:textId="77777777" w:rsidR="0084172A" w:rsidRPr="00B42188" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="61A692FE" w14:textId="094804F5" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="4E61FA1B" w14:textId="77777777" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2026 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="5A9AB7E5" w14:textId="77777777" w:rsidR="00F278EE" w:rsidRPr="004C0C37" w:rsidRDefault="00F278EE" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F4B5B4E" w14:textId="77777777" w:rsidR="00057499" w:rsidRDefault="00057499" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00057499" w14:paraId="32320521" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="18FA9A87" w14:textId="3192D45E" w:rsidR="00057499" w:rsidRPr="00B42188" w:rsidRDefault="00057499" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Subordination </w:t>
+          </w:r>
+          <w:r w:rsidR="007C4E5F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">and Standstill </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Agreement (</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Non-</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:u w:color="0000FF"/>
+            </w:rPr>
+            <w:t>Public</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0047026F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Entity</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6106E2B1" w14:textId="56A68734" w:rsidR="00057499" w:rsidRPr="00B42188" w:rsidRDefault="00057499" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 64</w:t>
+          </w:r>
+          <w:r w:rsidR="00966E41">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>14</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="60337C3C" w14:textId="77777777" w:rsidR="00057499" w:rsidRPr="00B42188" w:rsidRDefault="00057499" w:rsidP="00A1083D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>II</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0084172A" w14:paraId="4E5DC9B6" w14:textId="77777777" w:rsidTr="00A1083D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="43FB9C14" w14:textId="77777777" w:rsidR="0084172A" w:rsidRPr="00B42188" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B42188">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="269F83FC" w14:textId="63E09C48" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>07-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5097106B" w14:textId="77777777" w:rsidR="0084172A" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+          <w:pPr>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2026 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7F103A15" w14:textId="77777777" w:rsidR="00057499" w:rsidRPr="004C0C37" w:rsidRDefault="00057499" w:rsidP="00A1083D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="463150EF" w14:textId="77777777" w:rsidR="00EF4DCB" w:rsidRDefault="00EF4DCB">
+    <w:p w14:paraId="7D31CBCD" w14:textId="77777777" w:rsidR="004F6CB7" w:rsidRDefault="004F6CB7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67FD92C4" w14:textId="77777777" w:rsidR="00EF4DCB" w:rsidRDefault="00EF4DCB">
+    <w:p w14:paraId="7A8C8263" w14:textId="77777777" w:rsidR="004F6CB7" w:rsidRDefault="004F6CB7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0388DA5C" w14:textId="77777777" w:rsidR="00B36976" w:rsidRDefault="00B36976">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56AA0A17" w14:textId="77777777" w:rsidR="00B36976" w:rsidRDefault="00B36976">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BE87402" w14:textId="4D70F18E" w:rsidR="00E6166D" w:rsidRDefault="00DE3155" w:rsidP="00104E1C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+    </w:r>
+    <w:r w:rsidR="00565BC8">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">USE THIS </w:t>
+    </w:r>
+    <w:r w:rsidR="00E6166D" w:rsidRPr="00E6166D">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>THIS FORM 6414 WHEN THERE IS SUBORDINATE DEBT WITH A NON-PUBLIC ENTITY.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4FEF92A8" w14:textId="231276AA" w:rsidR="008233DF" w:rsidRDefault="00E6166D" w:rsidP="00104E1C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">USE </w:t>
+    </w:r>
+    <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">FORM 6456 WHEN THERE IS SUBORDINATE DEBT WITH A </w:t>
+    </w:r>
+    <w:bookmarkStart w:id="111" w:name="_cp_change_272"/>
+    <w:r w:rsidR="003A71A3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>PUBLIC</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="111"/>
+    <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> ENTITY AND A</w:t>
+    </w:r>
+    <w:r w:rsidR="003A71A3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>N AFFORDABLE</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> REGULATORY AGREEMENT AFFECT</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>S</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE3155" w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> THE PROPERTY</w:t>
+    </w:r>
+    <w:r w:rsidR="003A71A3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="34DA0ACD" w14:textId="2CEB2EEC" w:rsidR="00DE3155" w:rsidRPr="0047026F" w:rsidRDefault="00DE3155" w:rsidP="00104E1C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">USE FORM 6456.SUB WHEN THERE IS ONLY SUBORDINATE DEBT (AND NO </w:t>
+    </w:r>
+    <w:r w:rsidR="003A71A3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>AFFORDABLE</w:t>
+    </w:r>
+    <w:r w:rsidR="003A71A3" w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">REGULATORY AGREEMENT) WITH A </w:t>
+    </w:r>
+    <w:bookmarkStart w:id="112" w:name="_cp_change_274"/>
+    <w:r w:rsidR="003A71A3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>PUBLIC</w:t>
+    </w:r>
+    <w:r w:rsidR="008D0D53">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="112"/>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>ENTITY</w:t>
+    </w:r>
+    <w:r w:rsidR="00565BC8">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00565BC8" w:rsidRPr="00565BC8">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>OR WHEN THE PUBLIC ENTITY WANTS TO SUBORDINATE THE AFFORDABLE REGULATORY AGREEMENT AND SUBORDINATE DEBT USING SEPARATE DOCUMENTS</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2EEEBC82" w14:textId="77777777" w:rsidR="00565BC8" w:rsidRDefault="00DE3155" w:rsidP="00104E1C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>USE FORM 6456.REG WHEN THERE IS ONLY A</w:t>
+    </w:r>
+    <w:r w:rsidR="003A71A3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>N</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="003A71A3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>AFFORDABLE</w:t>
+    </w:r>
+    <w:r w:rsidR="003A71A3" w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>REGULATORY AGREEMENT (AND NO SUBORDINATE DEBT)</w:t>
+    </w:r>
+    <w:r w:rsidR="00565BC8">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00565BC8" w:rsidRPr="00565BC8">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>OR WHEN THE PUBLIC ENTITY WANTS TO SUBORDINATE THE AFFORDABLE REGULATORY AGREEMENT AND SUBORDINATE DEBT USING SEPARATE DOCUMENTS</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0C456789" w14:textId="1D12043C" w:rsidR="00984A93" w:rsidRPr="0047026F" w:rsidRDefault="00C26DE3" w:rsidP="00104E1C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">FOR FORWARDS, </w:t>
+    </w:r>
+    <w:r w:rsidR="00984A93">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">MODIFY THIS FORM AS APPLICABLE TO ACCOUNT FOR SUBORDINATE </w:t>
+    </w:r>
+    <w:r w:rsidR="004538F5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">DOCUMENTS AND REGULATORY AGREEMENT </w:t>
+    </w:r>
+    <w:r w:rsidR="00984A93">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>BEING RECORDED PRIOR TO THIS AGREEMENT</w:t>
+    </w:r>
+    <w:r w:rsidR="00915458">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5DA1A8DE" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRDefault="00DE3155" w:rsidP="00104E1C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>CONTACT THE FANNIE MAE DEAL TEAM FOR OTHER APPLICABLE</w:t>
+    </w:r>
+    <w:r w:rsidR="00C26DE3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> SUBORDINATION</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0047026F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> FORMS.]</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E4A0E47" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00DE3155" w:rsidRDefault="00DE3155">
+    <w:pPr>
+      <w:pStyle w:val="Header1"/>
+      <w:rPr>
+        <w:color w:val="0000FF"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="089C1E29" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00DE3155" w:rsidRDefault="00DE3155">
+    <w:pPr>
+      <w:pStyle w:val="Header1"/>
+      <w:rPr>
+        <w:color w:val="0000FF"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23CEC2D5" w14:textId="77777777" w:rsidR="00DE3155" w:rsidRPr="00102469" w:rsidRDefault="00DE3155" w:rsidP="00A1083D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63E792E4" w14:textId="77777777" w:rsidR="00057499" w:rsidRPr="00057499" w:rsidRDefault="00057499" w:rsidP="00057499">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00057499">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">[LENDER TO REMOVE THIS SCHEDULE </w:t>
+    </w:r>
+    <w:r w:rsidR="009F33CF">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>PRIOR TO SHARING WITH COUNTERPARTIES</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00057499">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>]</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A261767" w14:textId="77777777" w:rsidR="00057499" w:rsidRPr="00057499" w:rsidRDefault="00057499" w:rsidP="00057499">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00D76981"/>
+    <w:nsid w:val="00310C3C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4A0297D0"/>
+    <w:tmpl w:val="34121AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01E72B6F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="31C24A54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="LSA1"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="ARTICLE %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:pStyle w:val="LSA2"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Section %1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1728"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2736"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3024"/>
+        </w:tabs>
+        <w:ind w:left="3024" w:hanging="144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06FC3396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8ED0298A"/>
+    <w:lvl w:ilvl="0" w:tplc="E77ABA3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E9B8F332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="68B8C6A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6148660C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6B96FA54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F144504A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9E746292">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D8A830D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="86061264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07B96256"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97169E20"/>
+    <w:lvl w:ilvl="0" w:tplc="A844D670">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2324A724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7AE64AAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F45C1F7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="88EAE764">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A8007B80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4D5E7C30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BFAE1B9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FA1EE69E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AFF0457"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4A0297D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6598,441 +14079,422 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="045F5B64"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FBE31A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63181472"/>
+    <w:lvl w:ilvl="0" w:tplc="A06A7732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="15C8F9C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3468E7E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7FBA7510">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="45A43ACA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D74C020A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="99828188">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B852D796">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="29A4C9D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="102D2E6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F594D5BA"/>
+    <w:lvl w:ilvl="0" w:tplc="FDAC602A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A6E88FE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="75FCAF52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="515CC670">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4F1A31FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C2E0A95E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0BE46C70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A11A14A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A23EA272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17B403D2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0EEEFBBA"/>
-[...274 lines deleted...]
-    <w:tmpl w:val="4A0297D0"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7056,324 +14518,621 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19837E79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A009336"/>
+    <w:lvl w:ilvl="0" w:tplc="F3825D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="374A5994">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04C2FCF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="93A6F654">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="83DE4396">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="223478EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44BA1786">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DCA8DBE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BD8AFEC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C7033E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23085F10"/>
+    <w:lvl w:ilvl="0" w:tplc="6396EF4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...32 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0638D014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%3)"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40D69DEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
-[...63 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="328211A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="91DAD1A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8708D25E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E9866628">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="94667290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="96907D60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="202E3F19"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D115880"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC344AB6"/>
+    <w:lvl w:ilvl="0" w:tplc="C040130C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="01B6EB34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AA4E2142">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C02C1E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="66F88EEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B2F2772E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9ACAD45A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3264A1A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7B3AD678">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22A1201D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5DDC3940"/>
+    <w:lvl w:ilvl="0" w:tplc="AB124F54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DE8E6FF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3E581BE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B61A7EC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="60121A1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6DCA73A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="42541D1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FEA00B4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="21867CFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23576C9E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4A0297D0"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7397,478 +15156,281 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...22 lines deleted...]
-    <w:lvl w:ilvl="1">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2480759C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45703F98"/>
+    <w:lvl w:ilvl="0" w:tplc="2F70227E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%2)"/>
-[...70 lines deleted...]
-    <w:lvl w:ilvl="5">
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="94F87C10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D530415E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1958911C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="897CC70E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="12D0F3A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="05747216">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%7)"/>
-      <w:lvlJc w:val="right"/>
-[...10 lines deleted...]
-    <w:lvl w:ilvl="7">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="42C0360A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
-[...24 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB78AF90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...157 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26542DCB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9958516E"/>
+    <w:tmpl w:val="E0942CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="2160"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
@@ -7896,595 +15458,454 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33644F8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C60B914"/>
+    <w:lvl w:ilvl="0" w:tplc="D52444A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...51 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B780C74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
-[...63 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0AA49568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="42D8E5E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="50809222">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CE261A30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="03286FAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0008991E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C472BD34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34317479"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A9A446C"/>
+    <w:lvl w:ilvl="0" w:tplc="6ECAC4BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...32 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="90E63988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%3)"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5F0A9252">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
-[...122 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E3001632">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F8EC19E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D4B48100">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="785E263E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9D68337C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C2E8404">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE53557"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375460B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B340196"/>
+    <w:lvl w:ilvl="0" w:tplc="3CC00CAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B52CE7DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71D8E044">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38E64D4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A16081D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0790766A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3222ABD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04EE89D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A84013C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45811A0E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4A0297D0"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8508,482 +15929,196 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="313735CC"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4667291E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7408EA62"/>
-[...315 lines deleted...]
-    <w:tmpl w:val="4A0297D0"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9007,150 +16142,782 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C1067D"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480A5FD4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C8529FC8"/>
+    <w:tmpl w:val="52944DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48F82032"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B54F6F0"/>
+    <w:lvl w:ilvl="0" w:tplc="5CBAAFAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F76A2948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FECA100C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="22766B68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F18AF2A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="50F401F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED72B88A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10AAC724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="66E6FDB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49655A44"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC6203C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A00206E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8E8ED76"/>
+    <w:lvl w:ilvl="0" w:tplc="87B249CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="54A011EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8070C7A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4C8E6288">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6D6431E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B56684DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8970F464">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="67C42108">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7DE40D88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523F0A59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="428A09B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
-      </w:rPr>
-[...47 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9190,166 +16957,196 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9B1C49"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DA41A98"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A510F0D2"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="2160"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9373,283 +17170,196 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D215673"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65CE4D87"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="57887630"/>
-[...116 lines deleted...]
-    <w:tmpl w:val="A510F0D2"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="2160"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9673,166 +17383,164 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45AE7210"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ACA02CA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4A0297D0"/>
+    <w:tmpl w:val="F99A2BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9856,898 +17564,508 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EB7016F"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F20018"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA4C9660"/>
+    <w:lvl w:ilvl="0" w:tplc="70341394">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="621412F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D6CAB7BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08560FC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D8D2685A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A61031BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04126732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4546DC8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9F027DA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D021C45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="636CAAA4"/>
+    <w:lvl w:ilvl="0" w:tplc="EC3EA922">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2FB6CFEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9618B6DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="760AC264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="05749698">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AB56ABC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CB760232">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9C90B6FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B3EA9DF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E2E6F04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C98DDB4"/>
+    <w:lvl w:ilvl="0" w:tplc="B448BA28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F482EF9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A510F0D2"/>
+    <w:tmpl w:val="EC6203C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
-      </w:rPr>
-[...730 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10771,1895 +18089,100 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...1762 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1965578059">
+  <w:num w:numId="1" w16cid:durableId="1798333579">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1265725210">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="103353616">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-          <w:b w:val="0"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%3)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2160"/>
           </w:tabs>
@@ -12673,78 +18196,78 @@
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:lvl w:ilvl="3">
         <w:start w:val="1"/>
         <w:numFmt w:val="upperLetter"/>
         <w:lvlText w:val="(%4)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2880"/>
           </w:tabs>
           <w:ind w:left="1440" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:lvl w:ilvl="4">
         <w:start w:val="1"/>
         <w:numFmt w:val="upperLetter"/>
         <w:lvlText w:val="(%5)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
-            <w:tab w:val="num" w:pos="2880"/>
+            <w:tab w:val="num" w:pos="3600"/>
           </w:tabs>
-          <w:ind w:left="1440" w:firstLine="720"/>
+          <w:ind w:left="720" w:firstLine="2160"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:lvl w:ilvl="5">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%6)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="3960"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="3600"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
@@ -12781,190 +18304,308 @@
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2880"/>
           </w:tabs>
           <w:ind w:left="2880" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="474179261">
+  <w:num w:numId="3" w16cid:durableId="1583446256">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1951668684">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="554046860">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="652954035">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2138795868">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1026129604">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1803884848">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="955790468">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1607957709">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="666598865">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="760418572">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="125243856">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1082920573">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2051801907">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="438181244">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="17" w16cid:durableId="1779718528">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1167282744">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="18" w16cid:durableId="1416853253">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="40520817">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="19" w16cid:durableId="849877271">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="407193990">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1045836262">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1706951938">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="618219943">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="246814241">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="333382833">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="401217402">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="900211914">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1685402077">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1698847350">
+    <w:abstractNumId w:val="30"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1204053851">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="717899436">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
-          <w:shadow w:val="0"/>
-[...1 lines deleted...]
-          <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
-          <w:outline w:val="0"/>
-[...2 lines deleted...]
-          <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%3)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2160"/>
           </w:tabs>
           <w:ind w:left="720" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
-          <w:shadow w:val="0"/>
-[...1 lines deleted...]
-          <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:lvl w:ilvl="3">
         <w:start w:val="1"/>
         <w:numFmt w:val="upperLetter"/>
         <w:lvlText w:val="(%4)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2880"/>
           </w:tabs>
-          <w:ind w:left="1440" w:firstLine="720"/>
+          <w:ind w:left="0" w:firstLine="2160"/>
         </w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="t" w:hAnsi="t" w:hint="default"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
-          <w:outline w:val="0"/>
-[...2 lines deleted...]
-          <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:lvl w:ilvl="4">
         <w:start w:val="1"/>
-        <w:numFmt w:val="upperLetter"/>
+        <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="(%5)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
-            <w:tab w:val="num" w:pos="2880"/>
+            <w:tab w:val="num" w:pos="3600"/>
           </w:tabs>
-          <w:ind w:left="1440" w:firstLine="720"/>
+          <w:ind w:left="2160" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:lvl w:ilvl="5">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%6)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="3960"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="3600"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
@@ -13001,482 +18642,1921 @@
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2880"/>
           </w:tabs>
           <w:ind w:left="2880" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="2095514983">
+  <w:num w:numId="32" w16cid:durableId="1726904138">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="720"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="(%2)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%3)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2160"/>
+          </w:tabs>
+          <w:ind w:left="720" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperLetter"/>
+        <w:lvlText w:val="(%4)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2880"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="2160"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="(%5)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3600"/>
+          </w:tabs>
+          <w:ind w:left="2160" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%6)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3960"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="3600"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperRoman"/>
+        <w:lvlText w:val="%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="1440" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperLetter"/>
+        <w:lvlText w:val="%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2160"/>
+          </w:tabs>
+          <w:ind w:left="2160" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%9."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2880"/>
+          </w:tabs>
+          <w:ind w:left="2880" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1985961408">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="704713088">
+  <w:num w:numId="34" w16cid:durableId="939068525">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="925070835">
     <w:abstractNumId w:val="31"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="951940688">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="36" w16cid:durableId="1007831">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="720"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:webHidden w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:specVanish w:val="0"/>
+          <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+            <w14:srgbClr w14:val="000000"/>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%2)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:webHidden w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:specVanish w:val="0"/>
+          <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+            <w14:srgbClr w14:val="000000"/>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%3)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2160"/>
+          </w:tabs>
+          <w:ind w:left="720" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:webHidden w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:specVanish w:val="0"/>
+          <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+            <w14:srgbClr w14:val="000000"/>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%4)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2880"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="2160"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:webHidden w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:specVanish w:val="0"/>
+          <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+            <w14:srgbClr w14:val="000000"/>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%5)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3600"/>
+          </w:tabs>
+          <w:ind w:left="2160" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%6)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3960"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="3600"/>
+        </w:pPr>
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="1440" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2160"/>
+          </w:tabs>
+          <w:ind w:left="2160" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%9."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2880"/>
+          </w:tabs>
+          <w:ind w:left="2880" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="39018052">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="37" w16cid:durableId="1727290506">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1809781641">
+  <w:num w:numId="38" w16cid:durableId="1845196808">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="2043239330">
-[...13 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="DeLong, Stephanie L.">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::sld03@venable.com::5827c135-aa38-44a4-a2ce-fb02f6d149e5"/>
+  </w15:person>
+  <w15:person w15:author="Weiler, Miriam">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::f2umsw@fanniemae.com::2fc64512-d870-4746-a2cc-fefe0694c785"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="68609"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7009"/>
-[...256 lines deleted...]
-    <w:rsid w:val="00FF78C1"/>
+    <w:rsidRoot w:val="00B41CF5"/>
+    <w:rsid w:val="00001087"/>
+    <w:rsid w:val="00001360"/>
+    <w:rsid w:val="00001540"/>
+    <w:rsid w:val="00006F33"/>
+    <w:rsid w:val="00010C39"/>
+    <w:rsid w:val="000157E4"/>
+    <w:rsid w:val="00015BDF"/>
+    <w:rsid w:val="00017FEA"/>
+    <w:rsid w:val="000200EC"/>
+    <w:rsid w:val="0002228F"/>
+    <w:rsid w:val="00023D4E"/>
+    <w:rsid w:val="00025819"/>
+    <w:rsid w:val="00026BA7"/>
+    <w:rsid w:val="00027369"/>
+    <w:rsid w:val="00027EED"/>
+    <w:rsid w:val="00030C63"/>
+    <w:rsid w:val="00032A0A"/>
+    <w:rsid w:val="00032CE9"/>
+    <w:rsid w:val="00036062"/>
+    <w:rsid w:val="0004080C"/>
+    <w:rsid w:val="00043D2C"/>
+    <w:rsid w:val="000461C2"/>
+    <w:rsid w:val="00057499"/>
+    <w:rsid w:val="00063C6D"/>
+    <w:rsid w:val="00065416"/>
+    <w:rsid w:val="00066FCD"/>
+    <w:rsid w:val="00067FBE"/>
+    <w:rsid w:val="000703EC"/>
+    <w:rsid w:val="000706C9"/>
+    <w:rsid w:val="000708CF"/>
+    <w:rsid w:val="00071952"/>
+    <w:rsid w:val="00072E89"/>
+    <w:rsid w:val="0007474B"/>
+    <w:rsid w:val="00076A42"/>
+    <w:rsid w:val="00077B49"/>
+    <w:rsid w:val="000803C9"/>
+    <w:rsid w:val="00081137"/>
+    <w:rsid w:val="00083160"/>
+    <w:rsid w:val="00093D31"/>
+    <w:rsid w:val="0009492E"/>
+    <w:rsid w:val="00095D32"/>
+    <w:rsid w:val="0009787F"/>
+    <w:rsid w:val="00097CC2"/>
+    <w:rsid w:val="000A0D4C"/>
+    <w:rsid w:val="000A122D"/>
+    <w:rsid w:val="000A1939"/>
+    <w:rsid w:val="000A55A7"/>
+    <w:rsid w:val="000A5A04"/>
+    <w:rsid w:val="000A5AB2"/>
+    <w:rsid w:val="000B28BA"/>
+    <w:rsid w:val="000B43B6"/>
+    <w:rsid w:val="000B50D9"/>
+    <w:rsid w:val="000B5BB2"/>
+    <w:rsid w:val="000B6930"/>
+    <w:rsid w:val="000C048A"/>
+    <w:rsid w:val="000C149D"/>
+    <w:rsid w:val="000C1A54"/>
+    <w:rsid w:val="000D1F0A"/>
+    <w:rsid w:val="000D2218"/>
+    <w:rsid w:val="000D4202"/>
+    <w:rsid w:val="000D4257"/>
+    <w:rsid w:val="000D484D"/>
+    <w:rsid w:val="000D73D1"/>
+    <w:rsid w:val="000E303A"/>
+    <w:rsid w:val="000E55E0"/>
+    <w:rsid w:val="000F0C7A"/>
+    <w:rsid w:val="000F1AA0"/>
+    <w:rsid w:val="000F5DB8"/>
+    <w:rsid w:val="000F5EC8"/>
+    <w:rsid w:val="000F6DD5"/>
+    <w:rsid w:val="000F7D44"/>
+    <w:rsid w:val="001013A9"/>
+    <w:rsid w:val="0010144F"/>
+    <w:rsid w:val="00101CDE"/>
+    <w:rsid w:val="00103560"/>
+    <w:rsid w:val="0010493F"/>
+    <w:rsid w:val="00104E1C"/>
+    <w:rsid w:val="00105376"/>
+    <w:rsid w:val="0011138B"/>
+    <w:rsid w:val="00112370"/>
+    <w:rsid w:val="001123AF"/>
+    <w:rsid w:val="0011399B"/>
+    <w:rsid w:val="00122CB5"/>
+    <w:rsid w:val="00123348"/>
+    <w:rsid w:val="00130D63"/>
+    <w:rsid w:val="00131C29"/>
+    <w:rsid w:val="00135672"/>
+    <w:rsid w:val="00135888"/>
+    <w:rsid w:val="00137E5F"/>
+    <w:rsid w:val="00141C25"/>
+    <w:rsid w:val="001447B2"/>
+    <w:rsid w:val="00147FD4"/>
+    <w:rsid w:val="00150E4D"/>
+    <w:rsid w:val="00151248"/>
+    <w:rsid w:val="00151724"/>
+    <w:rsid w:val="001521D5"/>
+    <w:rsid w:val="00152485"/>
+    <w:rsid w:val="001551B4"/>
+    <w:rsid w:val="00155AF6"/>
+    <w:rsid w:val="00156085"/>
+    <w:rsid w:val="001603DF"/>
+    <w:rsid w:val="00161248"/>
+    <w:rsid w:val="00163159"/>
+    <w:rsid w:val="00166013"/>
+    <w:rsid w:val="001668CB"/>
+    <w:rsid w:val="00167B9C"/>
+    <w:rsid w:val="00167C2F"/>
+    <w:rsid w:val="00170972"/>
+    <w:rsid w:val="00176553"/>
+    <w:rsid w:val="00176D52"/>
+    <w:rsid w:val="00177A71"/>
+    <w:rsid w:val="0018006F"/>
+    <w:rsid w:val="001824DA"/>
+    <w:rsid w:val="001835F1"/>
+    <w:rsid w:val="00183716"/>
+    <w:rsid w:val="00184871"/>
+    <w:rsid w:val="001862DC"/>
+    <w:rsid w:val="001875CE"/>
+    <w:rsid w:val="00187D46"/>
+    <w:rsid w:val="0019221D"/>
+    <w:rsid w:val="00193366"/>
+    <w:rsid w:val="001945B2"/>
+    <w:rsid w:val="0019472E"/>
+    <w:rsid w:val="00194EB9"/>
+    <w:rsid w:val="00195F4A"/>
+    <w:rsid w:val="001972FE"/>
+    <w:rsid w:val="001A08E6"/>
+    <w:rsid w:val="001A0CD1"/>
+    <w:rsid w:val="001A1FC5"/>
+    <w:rsid w:val="001A246E"/>
+    <w:rsid w:val="001A257E"/>
+    <w:rsid w:val="001A30F0"/>
+    <w:rsid w:val="001A3FDE"/>
+    <w:rsid w:val="001A499D"/>
+    <w:rsid w:val="001A6152"/>
+    <w:rsid w:val="001B12EC"/>
+    <w:rsid w:val="001B3EC9"/>
+    <w:rsid w:val="001B5648"/>
+    <w:rsid w:val="001B7F96"/>
+    <w:rsid w:val="001C07DE"/>
+    <w:rsid w:val="001C0E5A"/>
+    <w:rsid w:val="001C5595"/>
+    <w:rsid w:val="001C5D9D"/>
+    <w:rsid w:val="001C62EC"/>
+    <w:rsid w:val="001C7F6E"/>
+    <w:rsid w:val="001D021C"/>
+    <w:rsid w:val="001D16B4"/>
+    <w:rsid w:val="001D203D"/>
+    <w:rsid w:val="001D3C6A"/>
+    <w:rsid w:val="001D4BB6"/>
+    <w:rsid w:val="001D4F81"/>
+    <w:rsid w:val="001D603A"/>
+    <w:rsid w:val="001D62CF"/>
+    <w:rsid w:val="001D7294"/>
+    <w:rsid w:val="001E27F1"/>
+    <w:rsid w:val="001E2C53"/>
+    <w:rsid w:val="001E381B"/>
+    <w:rsid w:val="001F1D61"/>
+    <w:rsid w:val="001F2DE4"/>
+    <w:rsid w:val="001F4036"/>
+    <w:rsid w:val="001F50E3"/>
+    <w:rsid w:val="001F5308"/>
+    <w:rsid w:val="00200733"/>
+    <w:rsid w:val="0020073C"/>
+    <w:rsid w:val="00204687"/>
+    <w:rsid w:val="002077CF"/>
+    <w:rsid w:val="0021022B"/>
+    <w:rsid w:val="0021094A"/>
+    <w:rsid w:val="00212463"/>
+    <w:rsid w:val="002130C0"/>
+    <w:rsid w:val="002132B5"/>
+    <w:rsid w:val="002135EA"/>
+    <w:rsid w:val="00213AB0"/>
+    <w:rsid w:val="00214249"/>
+    <w:rsid w:val="00214D14"/>
+    <w:rsid w:val="00217871"/>
+    <w:rsid w:val="00220DC8"/>
+    <w:rsid w:val="002265EC"/>
+    <w:rsid w:val="002308CC"/>
+    <w:rsid w:val="002321C1"/>
+    <w:rsid w:val="00233987"/>
+    <w:rsid w:val="0023407C"/>
+    <w:rsid w:val="00235D44"/>
+    <w:rsid w:val="00240FCA"/>
+    <w:rsid w:val="00241DFF"/>
+    <w:rsid w:val="00247478"/>
+    <w:rsid w:val="00251796"/>
+    <w:rsid w:val="002572A9"/>
+    <w:rsid w:val="00267502"/>
+    <w:rsid w:val="002702E0"/>
+    <w:rsid w:val="00270AC0"/>
+    <w:rsid w:val="002710B2"/>
+    <w:rsid w:val="002714AA"/>
+    <w:rsid w:val="00273A68"/>
+    <w:rsid w:val="002752E2"/>
+    <w:rsid w:val="00283603"/>
+    <w:rsid w:val="0028536E"/>
+    <w:rsid w:val="002861F3"/>
+    <w:rsid w:val="00287722"/>
+    <w:rsid w:val="0029009C"/>
+    <w:rsid w:val="0029388E"/>
+    <w:rsid w:val="00293E05"/>
+    <w:rsid w:val="002967DD"/>
+    <w:rsid w:val="002A2601"/>
+    <w:rsid w:val="002A44CD"/>
+    <w:rsid w:val="002B0AFE"/>
+    <w:rsid w:val="002B2603"/>
+    <w:rsid w:val="002B4B7E"/>
+    <w:rsid w:val="002B7B19"/>
+    <w:rsid w:val="002C177F"/>
+    <w:rsid w:val="002C4ECD"/>
+    <w:rsid w:val="002C620F"/>
+    <w:rsid w:val="002C6309"/>
+    <w:rsid w:val="002D1966"/>
+    <w:rsid w:val="002D2B7A"/>
+    <w:rsid w:val="002D31C1"/>
+    <w:rsid w:val="002D39E9"/>
+    <w:rsid w:val="002D4226"/>
+    <w:rsid w:val="002E0E3D"/>
+    <w:rsid w:val="002E15FF"/>
+    <w:rsid w:val="002E70C1"/>
+    <w:rsid w:val="002F0CC1"/>
+    <w:rsid w:val="002F17E7"/>
+    <w:rsid w:val="002F1A9C"/>
+    <w:rsid w:val="002F556E"/>
+    <w:rsid w:val="002F7641"/>
+    <w:rsid w:val="00300168"/>
+    <w:rsid w:val="00303747"/>
+    <w:rsid w:val="00305343"/>
+    <w:rsid w:val="003063AE"/>
+    <w:rsid w:val="00307120"/>
+    <w:rsid w:val="00307CA1"/>
+    <w:rsid w:val="003106FA"/>
+    <w:rsid w:val="0031289B"/>
+    <w:rsid w:val="0031333D"/>
+    <w:rsid w:val="0031444C"/>
+    <w:rsid w:val="00314D17"/>
+    <w:rsid w:val="00314D74"/>
+    <w:rsid w:val="00315266"/>
+    <w:rsid w:val="003225DF"/>
+    <w:rsid w:val="00325278"/>
+    <w:rsid w:val="0032538E"/>
+    <w:rsid w:val="00327E51"/>
+    <w:rsid w:val="00330D91"/>
+    <w:rsid w:val="00331132"/>
+    <w:rsid w:val="0033458C"/>
+    <w:rsid w:val="00334776"/>
+    <w:rsid w:val="00335B12"/>
+    <w:rsid w:val="00336902"/>
+    <w:rsid w:val="00342A2D"/>
+    <w:rsid w:val="003432E7"/>
+    <w:rsid w:val="00344FD1"/>
+    <w:rsid w:val="0035053B"/>
+    <w:rsid w:val="0035097A"/>
+    <w:rsid w:val="00351B2E"/>
+    <w:rsid w:val="0035249C"/>
+    <w:rsid w:val="003526B8"/>
+    <w:rsid w:val="00352825"/>
+    <w:rsid w:val="003529C6"/>
+    <w:rsid w:val="00355623"/>
+    <w:rsid w:val="00361A2D"/>
+    <w:rsid w:val="00363F7B"/>
+    <w:rsid w:val="00364C3B"/>
+    <w:rsid w:val="003650EA"/>
+    <w:rsid w:val="00365434"/>
+    <w:rsid w:val="00370962"/>
+    <w:rsid w:val="00370A6D"/>
+    <w:rsid w:val="00371AF5"/>
+    <w:rsid w:val="00375838"/>
+    <w:rsid w:val="00377D84"/>
+    <w:rsid w:val="00385E75"/>
+    <w:rsid w:val="00386939"/>
+    <w:rsid w:val="003953C2"/>
+    <w:rsid w:val="003A04B2"/>
+    <w:rsid w:val="003A1A0F"/>
+    <w:rsid w:val="003A265E"/>
+    <w:rsid w:val="003A2BAC"/>
+    <w:rsid w:val="003A71A3"/>
+    <w:rsid w:val="003B0592"/>
+    <w:rsid w:val="003B3AD9"/>
+    <w:rsid w:val="003B45FB"/>
+    <w:rsid w:val="003C1684"/>
+    <w:rsid w:val="003C29AA"/>
+    <w:rsid w:val="003C29C2"/>
+    <w:rsid w:val="003C2E39"/>
+    <w:rsid w:val="003C308F"/>
+    <w:rsid w:val="003C56F0"/>
+    <w:rsid w:val="003C6B21"/>
+    <w:rsid w:val="003C7422"/>
+    <w:rsid w:val="003D1EB5"/>
+    <w:rsid w:val="003D1FA0"/>
+    <w:rsid w:val="003D2198"/>
+    <w:rsid w:val="003D334B"/>
+    <w:rsid w:val="003D4F2D"/>
+    <w:rsid w:val="003D58C9"/>
+    <w:rsid w:val="003D5BB4"/>
+    <w:rsid w:val="003D6CF1"/>
+    <w:rsid w:val="003D7ED1"/>
+    <w:rsid w:val="003E12D8"/>
+    <w:rsid w:val="003E2B7D"/>
+    <w:rsid w:val="003E3B63"/>
+    <w:rsid w:val="003F039B"/>
+    <w:rsid w:val="003F11F6"/>
+    <w:rsid w:val="003F30F4"/>
+    <w:rsid w:val="003F4084"/>
+    <w:rsid w:val="003F4C75"/>
+    <w:rsid w:val="003F4EEE"/>
+    <w:rsid w:val="00400DA8"/>
+    <w:rsid w:val="00404AFB"/>
+    <w:rsid w:val="00411663"/>
+    <w:rsid w:val="00412720"/>
+    <w:rsid w:val="004162B6"/>
+    <w:rsid w:val="00416860"/>
+    <w:rsid w:val="00417D19"/>
+    <w:rsid w:val="0042044C"/>
+    <w:rsid w:val="00422E0A"/>
+    <w:rsid w:val="00430B0C"/>
+    <w:rsid w:val="004325C6"/>
+    <w:rsid w:val="00434088"/>
+    <w:rsid w:val="0043489E"/>
+    <w:rsid w:val="00434ECA"/>
+    <w:rsid w:val="00435854"/>
+    <w:rsid w:val="00440670"/>
+    <w:rsid w:val="00443D0F"/>
+    <w:rsid w:val="004447D4"/>
+    <w:rsid w:val="0044552F"/>
+    <w:rsid w:val="00446488"/>
+    <w:rsid w:val="00447DCC"/>
+    <w:rsid w:val="00447E74"/>
+    <w:rsid w:val="004511F8"/>
+    <w:rsid w:val="004538F5"/>
+    <w:rsid w:val="00453913"/>
+    <w:rsid w:val="0045416C"/>
+    <w:rsid w:val="004563FA"/>
+    <w:rsid w:val="00457A33"/>
+    <w:rsid w:val="00463747"/>
+    <w:rsid w:val="00466C42"/>
+    <w:rsid w:val="00467043"/>
+    <w:rsid w:val="00467EF8"/>
+    <w:rsid w:val="0047026F"/>
+    <w:rsid w:val="00473DEE"/>
+    <w:rsid w:val="00473FF8"/>
+    <w:rsid w:val="00475816"/>
+    <w:rsid w:val="00476021"/>
+    <w:rsid w:val="0047610E"/>
+    <w:rsid w:val="00483220"/>
+    <w:rsid w:val="00483FE9"/>
+    <w:rsid w:val="00484124"/>
+    <w:rsid w:val="0049323F"/>
+    <w:rsid w:val="00494888"/>
+    <w:rsid w:val="004979CD"/>
+    <w:rsid w:val="004A0BA2"/>
+    <w:rsid w:val="004A15C2"/>
+    <w:rsid w:val="004A1B4D"/>
+    <w:rsid w:val="004A2770"/>
+    <w:rsid w:val="004A5566"/>
+    <w:rsid w:val="004A6829"/>
+    <w:rsid w:val="004B2DD0"/>
+    <w:rsid w:val="004B5C4F"/>
+    <w:rsid w:val="004B7C51"/>
+    <w:rsid w:val="004C0B42"/>
+    <w:rsid w:val="004C315E"/>
+    <w:rsid w:val="004C3D92"/>
+    <w:rsid w:val="004C5B85"/>
+    <w:rsid w:val="004C65EA"/>
+    <w:rsid w:val="004C6757"/>
+    <w:rsid w:val="004D10E0"/>
+    <w:rsid w:val="004D125E"/>
+    <w:rsid w:val="004D24C5"/>
+    <w:rsid w:val="004D2DD8"/>
+    <w:rsid w:val="004D4D03"/>
+    <w:rsid w:val="004E0EE4"/>
+    <w:rsid w:val="004E10DA"/>
+    <w:rsid w:val="004F13A6"/>
+    <w:rsid w:val="004F3FBE"/>
+    <w:rsid w:val="004F4BC5"/>
+    <w:rsid w:val="004F5E3C"/>
+    <w:rsid w:val="004F6CB7"/>
+    <w:rsid w:val="004F7919"/>
+    <w:rsid w:val="004F7D7E"/>
+    <w:rsid w:val="0050136B"/>
+    <w:rsid w:val="005019B6"/>
+    <w:rsid w:val="00512407"/>
+    <w:rsid w:val="00512D53"/>
+    <w:rsid w:val="00513CA4"/>
+    <w:rsid w:val="0051500A"/>
+    <w:rsid w:val="00515EB6"/>
+    <w:rsid w:val="00515EDC"/>
+    <w:rsid w:val="00516DE0"/>
+    <w:rsid w:val="00520C50"/>
+    <w:rsid w:val="0052254F"/>
+    <w:rsid w:val="005240A6"/>
+    <w:rsid w:val="00524405"/>
+    <w:rsid w:val="00527DF6"/>
+    <w:rsid w:val="0053000E"/>
+    <w:rsid w:val="00531754"/>
+    <w:rsid w:val="0053419D"/>
+    <w:rsid w:val="00542ADF"/>
+    <w:rsid w:val="005445D8"/>
+    <w:rsid w:val="0054621D"/>
+    <w:rsid w:val="00547532"/>
+    <w:rsid w:val="00550CFE"/>
+    <w:rsid w:val="00551C3A"/>
+    <w:rsid w:val="00554CE8"/>
+    <w:rsid w:val="00557345"/>
+    <w:rsid w:val="005600AD"/>
+    <w:rsid w:val="00561C14"/>
+    <w:rsid w:val="005624BD"/>
+    <w:rsid w:val="0056254C"/>
+    <w:rsid w:val="00562B8C"/>
+    <w:rsid w:val="00563DC7"/>
+    <w:rsid w:val="00565BC8"/>
+    <w:rsid w:val="005731F8"/>
+    <w:rsid w:val="005818AE"/>
+    <w:rsid w:val="00583287"/>
+    <w:rsid w:val="005838F2"/>
+    <w:rsid w:val="0058454C"/>
+    <w:rsid w:val="00584640"/>
+    <w:rsid w:val="00584642"/>
+    <w:rsid w:val="00584F76"/>
+    <w:rsid w:val="00584F87"/>
+    <w:rsid w:val="00586A12"/>
+    <w:rsid w:val="00592A6D"/>
+    <w:rsid w:val="00594A16"/>
+    <w:rsid w:val="00597974"/>
+    <w:rsid w:val="005A05C8"/>
+    <w:rsid w:val="005A085D"/>
+    <w:rsid w:val="005A0A0F"/>
+    <w:rsid w:val="005A1C49"/>
+    <w:rsid w:val="005A41A2"/>
+    <w:rsid w:val="005A48CA"/>
+    <w:rsid w:val="005A4C82"/>
+    <w:rsid w:val="005A54D4"/>
+    <w:rsid w:val="005A72B0"/>
+    <w:rsid w:val="005B568F"/>
+    <w:rsid w:val="005B5E13"/>
+    <w:rsid w:val="005B746D"/>
+    <w:rsid w:val="005C13FB"/>
+    <w:rsid w:val="005C2266"/>
+    <w:rsid w:val="005C2C49"/>
+    <w:rsid w:val="005C407E"/>
+    <w:rsid w:val="005D642E"/>
+    <w:rsid w:val="005D6974"/>
+    <w:rsid w:val="005D7322"/>
+    <w:rsid w:val="005E2C86"/>
+    <w:rsid w:val="005E61C1"/>
+    <w:rsid w:val="005F0AE1"/>
+    <w:rsid w:val="005F6342"/>
+    <w:rsid w:val="005F7167"/>
+    <w:rsid w:val="00604981"/>
+    <w:rsid w:val="006061E3"/>
+    <w:rsid w:val="00607E1E"/>
+    <w:rsid w:val="0061028B"/>
+    <w:rsid w:val="00611CFD"/>
+    <w:rsid w:val="00614C26"/>
+    <w:rsid w:val="0061684C"/>
+    <w:rsid w:val="00617F27"/>
+    <w:rsid w:val="00620323"/>
+    <w:rsid w:val="00621F76"/>
+    <w:rsid w:val="00621FDB"/>
+    <w:rsid w:val="00622A43"/>
+    <w:rsid w:val="006236BF"/>
+    <w:rsid w:val="00624459"/>
+    <w:rsid w:val="00630AD3"/>
+    <w:rsid w:val="00631808"/>
+    <w:rsid w:val="00631CF9"/>
+    <w:rsid w:val="00632288"/>
+    <w:rsid w:val="00632798"/>
+    <w:rsid w:val="006352B5"/>
+    <w:rsid w:val="0063590C"/>
+    <w:rsid w:val="00635C08"/>
+    <w:rsid w:val="006400DD"/>
+    <w:rsid w:val="00645AE5"/>
+    <w:rsid w:val="00646B64"/>
+    <w:rsid w:val="006528F6"/>
+    <w:rsid w:val="00655306"/>
+    <w:rsid w:val="0065634C"/>
+    <w:rsid w:val="00656634"/>
+    <w:rsid w:val="006571B9"/>
+    <w:rsid w:val="00657654"/>
+    <w:rsid w:val="006577FB"/>
+    <w:rsid w:val="006641D3"/>
+    <w:rsid w:val="00674F8F"/>
+    <w:rsid w:val="00676A1C"/>
+    <w:rsid w:val="006809ED"/>
+    <w:rsid w:val="0068322F"/>
+    <w:rsid w:val="006833CE"/>
+    <w:rsid w:val="00683639"/>
+    <w:rsid w:val="00684011"/>
+    <w:rsid w:val="00684803"/>
+    <w:rsid w:val="00685FA9"/>
+    <w:rsid w:val="006906CD"/>
+    <w:rsid w:val="006928C6"/>
+    <w:rsid w:val="00697441"/>
+    <w:rsid w:val="006A0741"/>
+    <w:rsid w:val="006A19D6"/>
+    <w:rsid w:val="006A3054"/>
+    <w:rsid w:val="006A3ABA"/>
+    <w:rsid w:val="006A3F1D"/>
+    <w:rsid w:val="006A5B9F"/>
+    <w:rsid w:val="006B12FD"/>
+    <w:rsid w:val="006B5139"/>
+    <w:rsid w:val="006B5407"/>
+    <w:rsid w:val="006C1E53"/>
+    <w:rsid w:val="006C1F8C"/>
+    <w:rsid w:val="006C2226"/>
+    <w:rsid w:val="006D0ACA"/>
+    <w:rsid w:val="006D4518"/>
+    <w:rsid w:val="006D5A92"/>
+    <w:rsid w:val="006D61E6"/>
+    <w:rsid w:val="006D629A"/>
+    <w:rsid w:val="006E1A91"/>
+    <w:rsid w:val="006E1E8E"/>
+    <w:rsid w:val="006E3E30"/>
+    <w:rsid w:val="006F0099"/>
+    <w:rsid w:val="006F4A53"/>
+    <w:rsid w:val="006F5097"/>
+    <w:rsid w:val="00701523"/>
+    <w:rsid w:val="00702E7A"/>
+    <w:rsid w:val="00703407"/>
+    <w:rsid w:val="00707C17"/>
+    <w:rsid w:val="00711428"/>
+    <w:rsid w:val="00712ACD"/>
+    <w:rsid w:val="00712F2A"/>
+    <w:rsid w:val="0072078D"/>
+    <w:rsid w:val="00720E23"/>
+    <w:rsid w:val="0072103B"/>
+    <w:rsid w:val="0072619C"/>
+    <w:rsid w:val="00730775"/>
+    <w:rsid w:val="00730D51"/>
+    <w:rsid w:val="00733D69"/>
+    <w:rsid w:val="0074222F"/>
+    <w:rsid w:val="007436EA"/>
+    <w:rsid w:val="00746F6F"/>
+    <w:rsid w:val="00747D20"/>
+    <w:rsid w:val="007513CE"/>
+    <w:rsid w:val="0075267E"/>
+    <w:rsid w:val="00757337"/>
+    <w:rsid w:val="00757FA8"/>
+    <w:rsid w:val="007606BB"/>
+    <w:rsid w:val="00763799"/>
+    <w:rsid w:val="0076501E"/>
+    <w:rsid w:val="00765FC8"/>
+    <w:rsid w:val="00767687"/>
+    <w:rsid w:val="007705E0"/>
+    <w:rsid w:val="00771CB9"/>
+    <w:rsid w:val="00771CD3"/>
+    <w:rsid w:val="0077457F"/>
+    <w:rsid w:val="0077470B"/>
+    <w:rsid w:val="00774F81"/>
+    <w:rsid w:val="00775E7D"/>
+    <w:rsid w:val="00776F17"/>
+    <w:rsid w:val="007800DE"/>
+    <w:rsid w:val="00781B28"/>
+    <w:rsid w:val="00783F84"/>
+    <w:rsid w:val="00785AB2"/>
+    <w:rsid w:val="00786D7D"/>
+    <w:rsid w:val="00787227"/>
+    <w:rsid w:val="00790919"/>
+    <w:rsid w:val="0079343B"/>
+    <w:rsid w:val="00794BAE"/>
+    <w:rsid w:val="00797299"/>
+    <w:rsid w:val="00797768"/>
+    <w:rsid w:val="007A0C46"/>
+    <w:rsid w:val="007A205B"/>
+    <w:rsid w:val="007A53D5"/>
+    <w:rsid w:val="007A647D"/>
+    <w:rsid w:val="007B1779"/>
+    <w:rsid w:val="007B33AE"/>
+    <w:rsid w:val="007B572C"/>
+    <w:rsid w:val="007B5FFD"/>
+    <w:rsid w:val="007B624F"/>
+    <w:rsid w:val="007B75A4"/>
+    <w:rsid w:val="007C0685"/>
+    <w:rsid w:val="007C0941"/>
+    <w:rsid w:val="007C1B5D"/>
+    <w:rsid w:val="007C2631"/>
+    <w:rsid w:val="007C2E44"/>
+    <w:rsid w:val="007C4E5F"/>
+    <w:rsid w:val="007D1843"/>
+    <w:rsid w:val="007D4E26"/>
+    <w:rsid w:val="007D5515"/>
+    <w:rsid w:val="007D76BE"/>
+    <w:rsid w:val="007D79BA"/>
+    <w:rsid w:val="007E041A"/>
+    <w:rsid w:val="007E30B8"/>
+    <w:rsid w:val="007E6AF7"/>
+    <w:rsid w:val="007F47E5"/>
+    <w:rsid w:val="007F5D71"/>
+    <w:rsid w:val="008003A6"/>
+    <w:rsid w:val="00800BCA"/>
+    <w:rsid w:val="00802624"/>
+    <w:rsid w:val="00802D8D"/>
+    <w:rsid w:val="00805E05"/>
+    <w:rsid w:val="0081351B"/>
+    <w:rsid w:val="008150AC"/>
+    <w:rsid w:val="00815A7D"/>
+    <w:rsid w:val="00816FE9"/>
+    <w:rsid w:val="00821FDF"/>
+    <w:rsid w:val="00822AD1"/>
+    <w:rsid w:val="008233DF"/>
+    <w:rsid w:val="00823532"/>
+    <w:rsid w:val="00824852"/>
+    <w:rsid w:val="0082534C"/>
+    <w:rsid w:val="008269F9"/>
+    <w:rsid w:val="00826F6E"/>
+    <w:rsid w:val="00830196"/>
+    <w:rsid w:val="0083535D"/>
+    <w:rsid w:val="0083734D"/>
+    <w:rsid w:val="00840C33"/>
+    <w:rsid w:val="0084172A"/>
+    <w:rsid w:val="00843332"/>
+    <w:rsid w:val="008433EE"/>
+    <w:rsid w:val="0084797B"/>
+    <w:rsid w:val="00847A4C"/>
+    <w:rsid w:val="00850F75"/>
+    <w:rsid w:val="00852C48"/>
+    <w:rsid w:val="00856BFC"/>
+    <w:rsid w:val="00857BF0"/>
+    <w:rsid w:val="00860689"/>
+    <w:rsid w:val="00861621"/>
+    <w:rsid w:val="00861DA0"/>
+    <w:rsid w:val="00863619"/>
+    <w:rsid w:val="00865184"/>
+    <w:rsid w:val="00865EBF"/>
+    <w:rsid w:val="00866627"/>
+    <w:rsid w:val="008668EE"/>
+    <w:rsid w:val="00867254"/>
+    <w:rsid w:val="00872DBB"/>
+    <w:rsid w:val="00874B36"/>
+    <w:rsid w:val="00875F57"/>
+    <w:rsid w:val="00876912"/>
+    <w:rsid w:val="00880C76"/>
+    <w:rsid w:val="00886E7C"/>
+    <w:rsid w:val="008903F2"/>
+    <w:rsid w:val="00892DAA"/>
+    <w:rsid w:val="00895285"/>
+    <w:rsid w:val="0089687D"/>
+    <w:rsid w:val="00897133"/>
+    <w:rsid w:val="008A1130"/>
+    <w:rsid w:val="008A170A"/>
+    <w:rsid w:val="008A17D6"/>
+    <w:rsid w:val="008B15EC"/>
+    <w:rsid w:val="008B2EC2"/>
+    <w:rsid w:val="008B407B"/>
+    <w:rsid w:val="008B603A"/>
+    <w:rsid w:val="008B7C1D"/>
+    <w:rsid w:val="008C0F14"/>
+    <w:rsid w:val="008C1F17"/>
+    <w:rsid w:val="008C2F2C"/>
+    <w:rsid w:val="008C30C4"/>
+    <w:rsid w:val="008C3155"/>
+    <w:rsid w:val="008C3913"/>
+    <w:rsid w:val="008C7841"/>
+    <w:rsid w:val="008C785A"/>
+    <w:rsid w:val="008D0CFE"/>
+    <w:rsid w:val="008D0D53"/>
+    <w:rsid w:val="008D429B"/>
+    <w:rsid w:val="008D72A7"/>
+    <w:rsid w:val="008E27C0"/>
+    <w:rsid w:val="008E4411"/>
+    <w:rsid w:val="008F29FB"/>
+    <w:rsid w:val="008F436E"/>
+    <w:rsid w:val="008F5694"/>
+    <w:rsid w:val="00901FEB"/>
+    <w:rsid w:val="00902F37"/>
+    <w:rsid w:val="0090458D"/>
+    <w:rsid w:val="009054C3"/>
+    <w:rsid w:val="009058D6"/>
+    <w:rsid w:val="009060FC"/>
+    <w:rsid w:val="00915458"/>
+    <w:rsid w:val="00916045"/>
+    <w:rsid w:val="009164B1"/>
+    <w:rsid w:val="009173DF"/>
+    <w:rsid w:val="00924618"/>
+    <w:rsid w:val="00930321"/>
+    <w:rsid w:val="00931B65"/>
+    <w:rsid w:val="00932A81"/>
+    <w:rsid w:val="00932D4E"/>
+    <w:rsid w:val="0093337D"/>
+    <w:rsid w:val="00935FCB"/>
+    <w:rsid w:val="009372B8"/>
+    <w:rsid w:val="009374A4"/>
+    <w:rsid w:val="0094138D"/>
+    <w:rsid w:val="00941689"/>
+    <w:rsid w:val="009420A7"/>
+    <w:rsid w:val="009425C7"/>
+    <w:rsid w:val="0094284C"/>
+    <w:rsid w:val="009446D0"/>
+    <w:rsid w:val="00944D50"/>
+    <w:rsid w:val="009501D5"/>
+    <w:rsid w:val="009538B7"/>
+    <w:rsid w:val="00955FDE"/>
+    <w:rsid w:val="00956A47"/>
+    <w:rsid w:val="009576EE"/>
+    <w:rsid w:val="009613C8"/>
+    <w:rsid w:val="00962ECD"/>
+    <w:rsid w:val="00962FE5"/>
+    <w:rsid w:val="00966E41"/>
+    <w:rsid w:val="00967D35"/>
+    <w:rsid w:val="0097003D"/>
+    <w:rsid w:val="009729DE"/>
+    <w:rsid w:val="00973A13"/>
+    <w:rsid w:val="00974042"/>
+    <w:rsid w:val="00976310"/>
+    <w:rsid w:val="00976484"/>
+    <w:rsid w:val="00977B19"/>
+    <w:rsid w:val="00982635"/>
+    <w:rsid w:val="00982937"/>
+    <w:rsid w:val="0098318B"/>
+    <w:rsid w:val="00983A34"/>
+    <w:rsid w:val="00984A93"/>
+    <w:rsid w:val="00984ED2"/>
+    <w:rsid w:val="00990247"/>
+    <w:rsid w:val="00992AA6"/>
+    <w:rsid w:val="0099456E"/>
+    <w:rsid w:val="009945A9"/>
+    <w:rsid w:val="00996E1C"/>
+    <w:rsid w:val="00996EBA"/>
+    <w:rsid w:val="009971C0"/>
+    <w:rsid w:val="009A0D6D"/>
+    <w:rsid w:val="009A33CB"/>
+    <w:rsid w:val="009A5CC6"/>
+    <w:rsid w:val="009A6A8C"/>
+    <w:rsid w:val="009A7236"/>
+    <w:rsid w:val="009A7444"/>
+    <w:rsid w:val="009A771B"/>
+    <w:rsid w:val="009B0F5C"/>
+    <w:rsid w:val="009B3517"/>
+    <w:rsid w:val="009B6163"/>
+    <w:rsid w:val="009B683C"/>
+    <w:rsid w:val="009B74FB"/>
+    <w:rsid w:val="009B7D93"/>
+    <w:rsid w:val="009C40BD"/>
+    <w:rsid w:val="009D09E0"/>
+    <w:rsid w:val="009D37FF"/>
+    <w:rsid w:val="009D5DD5"/>
+    <w:rsid w:val="009D6127"/>
+    <w:rsid w:val="009D65BE"/>
+    <w:rsid w:val="009E0512"/>
+    <w:rsid w:val="009E0729"/>
+    <w:rsid w:val="009E17CA"/>
+    <w:rsid w:val="009E364D"/>
+    <w:rsid w:val="009E41E4"/>
+    <w:rsid w:val="009E48D4"/>
+    <w:rsid w:val="009E52B1"/>
+    <w:rsid w:val="009E6393"/>
+    <w:rsid w:val="009E718A"/>
+    <w:rsid w:val="009F002C"/>
+    <w:rsid w:val="009F33CF"/>
+    <w:rsid w:val="009F3A1B"/>
+    <w:rsid w:val="009F40C6"/>
+    <w:rsid w:val="009F79FC"/>
+    <w:rsid w:val="00A01E4C"/>
+    <w:rsid w:val="00A0258F"/>
+    <w:rsid w:val="00A1083D"/>
+    <w:rsid w:val="00A1090A"/>
+    <w:rsid w:val="00A1324D"/>
+    <w:rsid w:val="00A16D43"/>
+    <w:rsid w:val="00A17481"/>
+    <w:rsid w:val="00A221E5"/>
+    <w:rsid w:val="00A26990"/>
+    <w:rsid w:val="00A27C09"/>
+    <w:rsid w:val="00A3358B"/>
+    <w:rsid w:val="00A3502C"/>
+    <w:rsid w:val="00A35D89"/>
+    <w:rsid w:val="00A42EFC"/>
+    <w:rsid w:val="00A443C5"/>
+    <w:rsid w:val="00A50BE0"/>
+    <w:rsid w:val="00A50CAF"/>
+    <w:rsid w:val="00A519FA"/>
+    <w:rsid w:val="00A5415A"/>
+    <w:rsid w:val="00A6008B"/>
+    <w:rsid w:val="00A61C77"/>
+    <w:rsid w:val="00A62D52"/>
+    <w:rsid w:val="00A6430A"/>
+    <w:rsid w:val="00A64344"/>
+    <w:rsid w:val="00A65627"/>
+    <w:rsid w:val="00A70187"/>
+    <w:rsid w:val="00A71715"/>
+    <w:rsid w:val="00A749FE"/>
+    <w:rsid w:val="00A74A41"/>
+    <w:rsid w:val="00A8280A"/>
+    <w:rsid w:val="00A83D12"/>
+    <w:rsid w:val="00A8572D"/>
+    <w:rsid w:val="00A86F77"/>
+    <w:rsid w:val="00A90DAB"/>
+    <w:rsid w:val="00A91652"/>
+    <w:rsid w:val="00A925C0"/>
+    <w:rsid w:val="00A93F95"/>
+    <w:rsid w:val="00A94410"/>
+    <w:rsid w:val="00A94764"/>
+    <w:rsid w:val="00A94B54"/>
+    <w:rsid w:val="00A94F6E"/>
+    <w:rsid w:val="00A9528F"/>
+    <w:rsid w:val="00A9618A"/>
+    <w:rsid w:val="00A9639A"/>
+    <w:rsid w:val="00A969C8"/>
+    <w:rsid w:val="00A97FC9"/>
+    <w:rsid w:val="00AA000C"/>
+    <w:rsid w:val="00AA2F6A"/>
+    <w:rsid w:val="00AA351C"/>
+    <w:rsid w:val="00AA51F0"/>
+    <w:rsid w:val="00AA578C"/>
+    <w:rsid w:val="00AA654F"/>
+    <w:rsid w:val="00AA6971"/>
+    <w:rsid w:val="00AB07BE"/>
+    <w:rsid w:val="00AB1CFE"/>
+    <w:rsid w:val="00AB380D"/>
+    <w:rsid w:val="00AB5D0E"/>
+    <w:rsid w:val="00AB63B3"/>
+    <w:rsid w:val="00AB6E7A"/>
+    <w:rsid w:val="00AC2CC7"/>
+    <w:rsid w:val="00AD5C65"/>
+    <w:rsid w:val="00AD5F2F"/>
+    <w:rsid w:val="00AE22BD"/>
+    <w:rsid w:val="00AE6229"/>
+    <w:rsid w:val="00AE6D46"/>
+    <w:rsid w:val="00AF07DD"/>
+    <w:rsid w:val="00AF0A08"/>
+    <w:rsid w:val="00AF2A84"/>
+    <w:rsid w:val="00AF74B7"/>
+    <w:rsid w:val="00B01EAE"/>
+    <w:rsid w:val="00B058FC"/>
+    <w:rsid w:val="00B07737"/>
+    <w:rsid w:val="00B10593"/>
+    <w:rsid w:val="00B122E3"/>
+    <w:rsid w:val="00B14C8E"/>
+    <w:rsid w:val="00B15772"/>
+    <w:rsid w:val="00B15876"/>
+    <w:rsid w:val="00B225AF"/>
+    <w:rsid w:val="00B22973"/>
+    <w:rsid w:val="00B25460"/>
+    <w:rsid w:val="00B2564C"/>
+    <w:rsid w:val="00B25871"/>
+    <w:rsid w:val="00B26793"/>
+    <w:rsid w:val="00B26F47"/>
+    <w:rsid w:val="00B27B00"/>
+    <w:rsid w:val="00B30AFB"/>
+    <w:rsid w:val="00B3261B"/>
+    <w:rsid w:val="00B35919"/>
+    <w:rsid w:val="00B36976"/>
+    <w:rsid w:val="00B41CF5"/>
+    <w:rsid w:val="00B43E5E"/>
+    <w:rsid w:val="00B46432"/>
+    <w:rsid w:val="00B509CC"/>
+    <w:rsid w:val="00B50EB0"/>
+    <w:rsid w:val="00B545E3"/>
+    <w:rsid w:val="00B55286"/>
+    <w:rsid w:val="00B57B01"/>
+    <w:rsid w:val="00B609F3"/>
+    <w:rsid w:val="00B611D3"/>
+    <w:rsid w:val="00B67B26"/>
+    <w:rsid w:val="00B70CFE"/>
+    <w:rsid w:val="00B74398"/>
+    <w:rsid w:val="00B766ED"/>
+    <w:rsid w:val="00B8059A"/>
+    <w:rsid w:val="00B80877"/>
+    <w:rsid w:val="00B85652"/>
+    <w:rsid w:val="00B867B0"/>
+    <w:rsid w:val="00BA20CD"/>
+    <w:rsid w:val="00BA3D6D"/>
+    <w:rsid w:val="00BA5028"/>
+    <w:rsid w:val="00BA514E"/>
+    <w:rsid w:val="00BA737E"/>
+    <w:rsid w:val="00BB2019"/>
+    <w:rsid w:val="00BB2768"/>
+    <w:rsid w:val="00BB707B"/>
+    <w:rsid w:val="00BC1539"/>
+    <w:rsid w:val="00BC6842"/>
+    <w:rsid w:val="00BD23AA"/>
+    <w:rsid w:val="00BD58AF"/>
+    <w:rsid w:val="00BD6118"/>
+    <w:rsid w:val="00BE028C"/>
+    <w:rsid w:val="00BE15FA"/>
+    <w:rsid w:val="00BE7EF2"/>
+    <w:rsid w:val="00BF095C"/>
+    <w:rsid w:val="00BF0BA3"/>
+    <w:rsid w:val="00BF177C"/>
+    <w:rsid w:val="00BF18DE"/>
+    <w:rsid w:val="00BF19D6"/>
+    <w:rsid w:val="00BF2713"/>
+    <w:rsid w:val="00BF5070"/>
+    <w:rsid w:val="00BF7B0C"/>
+    <w:rsid w:val="00C00E93"/>
+    <w:rsid w:val="00C02267"/>
+    <w:rsid w:val="00C04ECC"/>
+    <w:rsid w:val="00C070D2"/>
+    <w:rsid w:val="00C103ED"/>
+    <w:rsid w:val="00C164DC"/>
+    <w:rsid w:val="00C17F39"/>
+    <w:rsid w:val="00C204A5"/>
+    <w:rsid w:val="00C2166E"/>
+    <w:rsid w:val="00C21EA5"/>
+    <w:rsid w:val="00C24A35"/>
+    <w:rsid w:val="00C24C52"/>
+    <w:rsid w:val="00C25C5F"/>
+    <w:rsid w:val="00C26B3B"/>
+    <w:rsid w:val="00C26DE3"/>
+    <w:rsid w:val="00C27EFE"/>
+    <w:rsid w:val="00C305F5"/>
+    <w:rsid w:val="00C32616"/>
+    <w:rsid w:val="00C332E1"/>
+    <w:rsid w:val="00C33495"/>
+    <w:rsid w:val="00C34703"/>
+    <w:rsid w:val="00C3645A"/>
+    <w:rsid w:val="00C3702B"/>
+    <w:rsid w:val="00C41538"/>
+    <w:rsid w:val="00C42207"/>
+    <w:rsid w:val="00C42D62"/>
+    <w:rsid w:val="00C44715"/>
+    <w:rsid w:val="00C44768"/>
+    <w:rsid w:val="00C451B7"/>
+    <w:rsid w:val="00C45ADD"/>
+    <w:rsid w:val="00C475CD"/>
+    <w:rsid w:val="00C47C8E"/>
+    <w:rsid w:val="00C50D02"/>
+    <w:rsid w:val="00C531C3"/>
+    <w:rsid w:val="00C54D28"/>
+    <w:rsid w:val="00C55E47"/>
+    <w:rsid w:val="00C5660B"/>
+    <w:rsid w:val="00C57E36"/>
+    <w:rsid w:val="00C61445"/>
+    <w:rsid w:val="00C61821"/>
+    <w:rsid w:val="00C63697"/>
+    <w:rsid w:val="00C63A13"/>
+    <w:rsid w:val="00C63A7D"/>
+    <w:rsid w:val="00C6797C"/>
+    <w:rsid w:val="00C71089"/>
+    <w:rsid w:val="00C80290"/>
+    <w:rsid w:val="00C81A32"/>
+    <w:rsid w:val="00C872F0"/>
+    <w:rsid w:val="00C9149F"/>
+    <w:rsid w:val="00C9619E"/>
+    <w:rsid w:val="00C96719"/>
+    <w:rsid w:val="00C968C7"/>
+    <w:rsid w:val="00C96BE8"/>
+    <w:rsid w:val="00C97245"/>
+    <w:rsid w:val="00C9772F"/>
+    <w:rsid w:val="00CA12E9"/>
+    <w:rsid w:val="00CA5916"/>
+    <w:rsid w:val="00CA6A20"/>
+    <w:rsid w:val="00CB3CC0"/>
+    <w:rsid w:val="00CB3E9F"/>
+    <w:rsid w:val="00CB5899"/>
+    <w:rsid w:val="00CB682D"/>
+    <w:rsid w:val="00CB6FA5"/>
+    <w:rsid w:val="00CC0C2D"/>
+    <w:rsid w:val="00CC370A"/>
+    <w:rsid w:val="00CC4156"/>
+    <w:rsid w:val="00CC4781"/>
+    <w:rsid w:val="00CC4CE7"/>
+    <w:rsid w:val="00CC4E21"/>
+    <w:rsid w:val="00CC5D0D"/>
+    <w:rsid w:val="00CC738E"/>
+    <w:rsid w:val="00CD03ED"/>
+    <w:rsid w:val="00CD1C90"/>
+    <w:rsid w:val="00CD28B9"/>
+    <w:rsid w:val="00CD47EF"/>
+    <w:rsid w:val="00CD5506"/>
+    <w:rsid w:val="00CD706D"/>
+    <w:rsid w:val="00CD7312"/>
+    <w:rsid w:val="00CD7D38"/>
+    <w:rsid w:val="00CE1F23"/>
+    <w:rsid w:val="00CE3586"/>
+    <w:rsid w:val="00CE551B"/>
+    <w:rsid w:val="00CE75DD"/>
+    <w:rsid w:val="00CF2ED7"/>
+    <w:rsid w:val="00CF31FD"/>
+    <w:rsid w:val="00CF41A0"/>
+    <w:rsid w:val="00CF44CB"/>
+    <w:rsid w:val="00CF6109"/>
+    <w:rsid w:val="00D000BF"/>
+    <w:rsid w:val="00D00C15"/>
+    <w:rsid w:val="00D01194"/>
+    <w:rsid w:val="00D02899"/>
+    <w:rsid w:val="00D046A2"/>
+    <w:rsid w:val="00D07DE3"/>
+    <w:rsid w:val="00D11AD3"/>
+    <w:rsid w:val="00D1201F"/>
+    <w:rsid w:val="00D124F8"/>
+    <w:rsid w:val="00D14727"/>
+    <w:rsid w:val="00D16E3E"/>
+    <w:rsid w:val="00D17F6F"/>
+    <w:rsid w:val="00D22FF1"/>
+    <w:rsid w:val="00D2465F"/>
+    <w:rsid w:val="00D2700F"/>
+    <w:rsid w:val="00D33139"/>
+    <w:rsid w:val="00D3317E"/>
+    <w:rsid w:val="00D342D5"/>
+    <w:rsid w:val="00D3505A"/>
+    <w:rsid w:val="00D356F8"/>
+    <w:rsid w:val="00D35C6B"/>
+    <w:rsid w:val="00D37A19"/>
+    <w:rsid w:val="00D45095"/>
+    <w:rsid w:val="00D501B0"/>
+    <w:rsid w:val="00D50577"/>
+    <w:rsid w:val="00D518A9"/>
+    <w:rsid w:val="00D52538"/>
+    <w:rsid w:val="00D55A97"/>
+    <w:rsid w:val="00D55E30"/>
+    <w:rsid w:val="00D5780D"/>
+    <w:rsid w:val="00D5798A"/>
+    <w:rsid w:val="00D615F7"/>
+    <w:rsid w:val="00D63BC4"/>
+    <w:rsid w:val="00D65CAA"/>
+    <w:rsid w:val="00D65E59"/>
+    <w:rsid w:val="00D67DFC"/>
+    <w:rsid w:val="00D71FF1"/>
+    <w:rsid w:val="00D728E5"/>
+    <w:rsid w:val="00D746B4"/>
+    <w:rsid w:val="00D74E16"/>
+    <w:rsid w:val="00D75180"/>
+    <w:rsid w:val="00D75CFA"/>
+    <w:rsid w:val="00D7653A"/>
+    <w:rsid w:val="00D7737A"/>
+    <w:rsid w:val="00D81CE6"/>
+    <w:rsid w:val="00D82568"/>
+    <w:rsid w:val="00D83296"/>
+    <w:rsid w:val="00D87B39"/>
+    <w:rsid w:val="00D90CC4"/>
+    <w:rsid w:val="00D95029"/>
+    <w:rsid w:val="00D956D3"/>
+    <w:rsid w:val="00DA1065"/>
+    <w:rsid w:val="00DA3E60"/>
+    <w:rsid w:val="00DA6EB5"/>
+    <w:rsid w:val="00DA6EC9"/>
+    <w:rsid w:val="00DA7707"/>
+    <w:rsid w:val="00DB4457"/>
+    <w:rsid w:val="00DC114B"/>
+    <w:rsid w:val="00DC2277"/>
+    <w:rsid w:val="00DC3AAB"/>
+    <w:rsid w:val="00DC4BD1"/>
+    <w:rsid w:val="00DD0188"/>
+    <w:rsid w:val="00DD1266"/>
+    <w:rsid w:val="00DD2D22"/>
+    <w:rsid w:val="00DD2ECA"/>
+    <w:rsid w:val="00DD4EB8"/>
+    <w:rsid w:val="00DD53AB"/>
+    <w:rsid w:val="00DD7413"/>
+    <w:rsid w:val="00DD7768"/>
+    <w:rsid w:val="00DD7C52"/>
+    <w:rsid w:val="00DE2437"/>
+    <w:rsid w:val="00DE2CA4"/>
+    <w:rsid w:val="00DE3155"/>
+    <w:rsid w:val="00DE3548"/>
+    <w:rsid w:val="00DE3603"/>
+    <w:rsid w:val="00DE42D3"/>
+    <w:rsid w:val="00DE4EC6"/>
+    <w:rsid w:val="00DE5633"/>
+    <w:rsid w:val="00DE7477"/>
+    <w:rsid w:val="00DF2BDE"/>
+    <w:rsid w:val="00DF4EDE"/>
+    <w:rsid w:val="00DF501C"/>
+    <w:rsid w:val="00DF5F76"/>
+    <w:rsid w:val="00DF6E94"/>
+    <w:rsid w:val="00DF7A66"/>
+    <w:rsid w:val="00E01A77"/>
+    <w:rsid w:val="00E01B44"/>
+    <w:rsid w:val="00E05686"/>
+    <w:rsid w:val="00E0690B"/>
+    <w:rsid w:val="00E06980"/>
+    <w:rsid w:val="00E07FDA"/>
+    <w:rsid w:val="00E11CF7"/>
+    <w:rsid w:val="00E11ED0"/>
+    <w:rsid w:val="00E141B6"/>
+    <w:rsid w:val="00E15D08"/>
+    <w:rsid w:val="00E16FF3"/>
+    <w:rsid w:val="00E175A0"/>
+    <w:rsid w:val="00E2160D"/>
+    <w:rsid w:val="00E24405"/>
+    <w:rsid w:val="00E24815"/>
+    <w:rsid w:val="00E25704"/>
+    <w:rsid w:val="00E269E3"/>
+    <w:rsid w:val="00E271AB"/>
+    <w:rsid w:val="00E31EAE"/>
+    <w:rsid w:val="00E33644"/>
+    <w:rsid w:val="00E3365E"/>
+    <w:rsid w:val="00E34DD2"/>
+    <w:rsid w:val="00E3623B"/>
+    <w:rsid w:val="00E36A5E"/>
+    <w:rsid w:val="00E37444"/>
+    <w:rsid w:val="00E407CA"/>
+    <w:rsid w:val="00E452A5"/>
+    <w:rsid w:val="00E47892"/>
+    <w:rsid w:val="00E478A0"/>
+    <w:rsid w:val="00E50B48"/>
+    <w:rsid w:val="00E50EA9"/>
+    <w:rsid w:val="00E52273"/>
+    <w:rsid w:val="00E55777"/>
+    <w:rsid w:val="00E5590D"/>
+    <w:rsid w:val="00E55A90"/>
+    <w:rsid w:val="00E56241"/>
+    <w:rsid w:val="00E60017"/>
+    <w:rsid w:val="00E607D5"/>
+    <w:rsid w:val="00E6166D"/>
+    <w:rsid w:val="00E61BA1"/>
+    <w:rsid w:val="00E64B4D"/>
+    <w:rsid w:val="00E65595"/>
+    <w:rsid w:val="00E67223"/>
+    <w:rsid w:val="00E677F5"/>
+    <w:rsid w:val="00E70E31"/>
+    <w:rsid w:val="00E72AF5"/>
+    <w:rsid w:val="00E7393B"/>
+    <w:rsid w:val="00E74CD4"/>
+    <w:rsid w:val="00E77572"/>
+    <w:rsid w:val="00E82870"/>
+    <w:rsid w:val="00E9032A"/>
+    <w:rsid w:val="00E94650"/>
+    <w:rsid w:val="00E94774"/>
+    <w:rsid w:val="00E9550A"/>
+    <w:rsid w:val="00E958BF"/>
+    <w:rsid w:val="00E974F1"/>
+    <w:rsid w:val="00EA01D6"/>
+    <w:rsid w:val="00EA16E2"/>
+    <w:rsid w:val="00EA3C99"/>
+    <w:rsid w:val="00EA51CE"/>
+    <w:rsid w:val="00EA576F"/>
+    <w:rsid w:val="00EA60F1"/>
+    <w:rsid w:val="00EA612D"/>
+    <w:rsid w:val="00EA75CA"/>
+    <w:rsid w:val="00EB08FE"/>
+    <w:rsid w:val="00EB23D3"/>
+    <w:rsid w:val="00EB3FC0"/>
+    <w:rsid w:val="00EB5167"/>
+    <w:rsid w:val="00EC4A1C"/>
+    <w:rsid w:val="00EC4BE5"/>
+    <w:rsid w:val="00EC6330"/>
+    <w:rsid w:val="00EC7FC8"/>
+    <w:rsid w:val="00ED0E07"/>
+    <w:rsid w:val="00ED1FF8"/>
+    <w:rsid w:val="00ED46B2"/>
+    <w:rsid w:val="00EE02B1"/>
+    <w:rsid w:val="00EE0729"/>
+    <w:rsid w:val="00EE163A"/>
+    <w:rsid w:val="00EE3A5B"/>
+    <w:rsid w:val="00EE74C2"/>
+    <w:rsid w:val="00EF06E7"/>
+    <w:rsid w:val="00EF525D"/>
+    <w:rsid w:val="00EF5914"/>
+    <w:rsid w:val="00EF73C4"/>
+    <w:rsid w:val="00F003EC"/>
+    <w:rsid w:val="00F0510A"/>
+    <w:rsid w:val="00F05AF8"/>
+    <w:rsid w:val="00F066AA"/>
+    <w:rsid w:val="00F10554"/>
+    <w:rsid w:val="00F13D57"/>
+    <w:rsid w:val="00F14382"/>
+    <w:rsid w:val="00F146B3"/>
+    <w:rsid w:val="00F15048"/>
+    <w:rsid w:val="00F15182"/>
+    <w:rsid w:val="00F1693C"/>
+    <w:rsid w:val="00F16DBA"/>
+    <w:rsid w:val="00F175F0"/>
+    <w:rsid w:val="00F20650"/>
+    <w:rsid w:val="00F20ECF"/>
+    <w:rsid w:val="00F21209"/>
+    <w:rsid w:val="00F21F3C"/>
+    <w:rsid w:val="00F24E8D"/>
+    <w:rsid w:val="00F278EE"/>
+    <w:rsid w:val="00F30276"/>
+    <w:rsid w:val="00F317BA"/>
+    <w:rsid w:val="00F35721"/>
+    <w:rsid w:val="00F360E6"/>
+    <w:rsid w:val="00F36D7D"/>
+    <w:rsid w:val="00F37681"/>
+    <w:rsid w:val="00F37864"/>
+    <w:rsid w:val="00F43F8C"/>
+    <w:rsid w:val="00F4732A"/>
+    <w:rsid w:val="00F47756"/>
+    <w:rsid w:val="00F47CEB"/>
+    <w:rsid w:val="00F529A2"/>
+    <w:rsid w:val="00F538D4"/>
+    <w:rsid w:val="00F53C01"/>
+    <w:rsid w:val="00F56095"/>
+    <w:rsid w:val="00F569E8"/>
+    <w:rsid w:val="00F577A4"/>
+    <w:rsid w:val="00F661C0"/>
+    <w:rsid w:val="00F71891"/>
+    <w:rsid w:val="00F72C1D"/>
+    <w:rsid w:val="00F736BB"/>
+    <w:rsid w:val="00F775F8"/>
+    <w:rsid w:val="00F776DC"/>
+    <w:rsid w:val="00F77A76"/>
+    <w:rsid w:val="00F82BBB"/>
+    <w:rsid w:val="00F835CB"/>
+    <w:rsid w:val="00F912FD"/>
+    <w:rsid w:val="00F9286D"/>
+    <w:rsid w:val="00F948AB"/>
+    <w:rsid w:val="00F9513B"/>
+    <w:rsid w:val="00F96C56"/>
+    <w:rsid w:val="00FA1360"/>
+    <w:rsid w:val="00FA5C05"/>
+    <w:rsid w:val="00FA5ED0"/>
+    <w:rsid w:val="00FB23DC"/>
+    <w:rsid w:val="00FB7073"/>
+    <w:rsid w:val="00FB75FD"/>
+    <w:rsid w:val="00FB76AB"/>
+    <w:rsid w:val="00FC0012"/>
+    <w:rsid w:val="00FC58B7"/>
+    <w:rsid w:val="00FC7D8A"/>
+    <w:rsid w:val="00FD259E"/>
+    <w:rsid w:val="00FD3AA1"/>
+    <w:rsid w:val="00FD3CB5"/>
+    <w:rsid w:val="00FD4410"/>
+    <w:rsid w:val="00FD66C4"/>
+    <w:rsid w:val="00FE22C5"/>
+    <w:rsid w:val="00FE5DD3"/>
+    <w:rsid w:val="00FE610E"/>
+    <w:rsid w:val="00FE6BC5"/>
+    <w:rsid w:val="00FE70B7"/>
+    <w:rsid w:val="00FE792F"/>
+    <w:rsid w:val="00FE7BBA"/>
+    <w:rsid w:val="00FF19BA"/>
+    <w:rsid w:val="00FF3EA8"/>
+    <w:rsid w:val="00FF46A8"/>
+    <w:rsid w:val="00FF5D25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="68609"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="11ECA451"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="5E95E03A"/>
+  <w15:docId w15:val="{D977B113-EF7A-4760-90A6-28FC97ABD40E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -13545,608 +20625,825 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...106 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002C3367"/>
+    <w:rsid w:val="004C0B42"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
-    <w:rsid w:val="007C14ED"/>
+    <w:rsid w:val="00B65B50"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00826F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="480"/>
       <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2160" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2880" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="3600" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index2">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOAHeading">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
     <w:name w:val="_Equation Caption"/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:rsid w:val="00430171"/>
+    <w:rsid w:val="00393238"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="002610E4"/>
+    <w:rsid w:val="00756FC2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A73340"/>
+    <w:rsid w:val="001A4CBA"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240"/>
       <w:ind w:firstLine="720"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D875C4"/>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="002C3367"/>
+    <w:rsid w:val="00D875C4"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...3 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
-    <w:rsid w:val="007C14ED"/>
+    <w:rsid w:val="00B65B50"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LSA2">
+    <w:name w:val="LSA 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B65B50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LSA1">
+    <w:name w:val="LSA 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B65B50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl/>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
-    <w:rsid w:val="007C14ED"/>
+    <w:rsid w:val="00B65B50"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="009D6802"/>
+    <w:rsid w:val="00920301"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C9499A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00C9499A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00C9499A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C9499A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9499A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007916DA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewInsertion">
+    <w:name w:val="DeltaView Insertion"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE3377"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="double"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B66A9"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="CommentText_1"/>
+    <w:rsid w:val="00177A71"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00826F6E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C308F"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF6E94"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE5DD3"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="89"/>
+      <w:ind w:left="76"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
+    <w:name w:val="Header_1"/>
+    <w:rsid w:val="00DE3155"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:rsid w:val="00A15F8D"/>
+    <w:rsid w:val="00DE3155"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
-    <w:rsid w:val="00A15F8D"/>
+    <w:rsid w:val="00DE3155"/>
     <w:rPr>
       <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText10">
+    <w:name w:val="CommentText_1_0"/>
+    <w:rsid w:val="00DE3155"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteText1">
+    <w:name w:val="FootnoteText_1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE3155"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
+    <w:name w:val="ListParagraph_1"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3155"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F175F0"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F175F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="306207565">
+    <w:div w:id="8412575">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="932128811">
+    <w:div w:id="68772944">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1138500552">
+    <w:div w:id="114060996">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1380977071">
+    <w:div w:id="470026924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="754935628">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1117258840">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1129275764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1190264942">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1488208194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14366,73 +21663,134 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70B34A6B-CB72-458B-9975-7CC303565A26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>34909</Characters>
+  <Pages>27</Pages>
+  <Words>9045</Words>
+  <Characters>51974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1837</Lines>
-  <Paragraphs>1872</Paragraphs>
+  <Lines>433</Lines>
+  <Paragraphs>121</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6414</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39322</CharactersWithSpaces>
+  <CharactersWithSpaces>60898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6414</dc:title>
-  <dc:subject>Subordination Agreement (Conventional)</dc:subject>
-[...1 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:subject>Subordination and Standstill Agreement (Non-Public Entity)</dc:subject>
+  <dc:creator>Fannie Mae</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>4869d4d,44bea4fa,42e21d18,1501ceca,312156c5,6f59d45,10cbd0,50fae8f1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-04-06T15:43:03Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>c71d8860-157c-4608-a03d-7bf59630b1ab</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x0101003D2D02C647136E4990C53FAF8118DA35</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="iManageFooter">
+    <vt:lpwstr>71428892-v6</vt:lpwstr>
+  </property>
+</Properties>
+</file>