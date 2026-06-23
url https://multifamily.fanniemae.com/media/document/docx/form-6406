--- v0 (2025-10-31)
+++ v1 (2026-06-23)
@@ -1,58 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX4.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX5.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX6.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX7.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX8.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX9.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX10.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX11.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX12.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX13.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX14.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX15.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX16.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX17.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX18.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX19.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX20.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX21.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX22.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX23.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX24.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX25.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX26.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX27.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX28.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX29.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX30.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="14A3D1F8" w14:textId="47C3290F" w:rsidR="008820CA" w:rsidRPr="008820CA" w:rsidRDefault="008820CA" w:rsidP="000C17C4">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008820CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FANNIE MAE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBAE012" w14:textId="59CF7B2D" w:rsidR="008820CA" w:rsidRPr="008820CA" w:rsidRDefault="008820CA" w:rsidP="008820CA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008820CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ORGANIZATIONAL CHART</w:t>
       </w:r>
       <w:r w:rsidR="003643FD">
@@ -76,51 +104,59 @@
       <w:r w:rsidR="008820CA">
         <w:t xml:space="preserve"> accurate Organizational Chart (</w:t>
       </w:r>
       <w:r w:rsidR="00025D04">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="008820CA">
         <w:t xml:space="preserve">“Chart”) showing ownership percentages and </w:t>
       </w:r>
       <w:r w:rsidR="00161A89">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="008820CA">
         <w:t>ontrol</w:t>
       </w:r>
       <w:r w:rsidR="00271C83">
         <w:t xml:space="preserve"> is required for every transaction. </w:t>
       </w:r>
       <w:r w:rsidR="000744FA">
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r w:rsidR="000744FA" w:rsidRPr="000744FA">
         <w:t>n the initial quote stage of the transaction, Lender should make reasonable efforts to provide a preliminary Chart</w:t>
       </w:r>
       <w:r w:rsidR="000744FA">
-        <w:t xml:space="preserve"> to Fannie Mae</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000744FA">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000744FA">
+        <w:t xml:space="preserve"> Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidR="000744FA" w:rsidRPr="000744FA">
         <w:t xml:space="preserve">, if possible. </w:t>
       </w:r>
       <w:r w:rsidR="00271C83">
         <w:t xml:space="preserve"> It must be attached to the non-delegated Loan Document modification memo, if any</w:t>
       </w:r>
       <w:r w:rsidR="000E1662">
         <w:t>, regardless of whether a transfer modification</w:t>
       </w:r>
       <w:r w:rsidR="00F20030">
         <w:t xml:space="preserve"> is requested. </w:t>
       </w:r>
       <w:r w:rsidR="008820CA">
         <w:t xml:space="preserve">If applicable, it should </w:t>
       </w:r>
       <w:r w:rsidR="00371092">
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidR="008820CA">
         <w:t xml:space="preserve">any Person </w:t>
       </w:r>
       <w:r w:rsidR="001B088D">
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
@@ -323,78 +359,77 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50348103" w14:textId="0A06A0E0" w:rsidR="008820CA" w:rsidRPr="006536CC" w:rsidRDefault="00AF06F5" w:rsidP="0018089B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006536CC">
         <w:t>Include the following for each Person in the Chart</w:t>
       </w:r>
       <w:r w:rsidR="008820CA" w:rsidRPr="006536CC">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E473616" w14:textId="1BD29B59" w:rsidR="00AF06F5" w:rsidRDefault="00AF06F5" w:rsidP="0018089B">
+    <w:p w14:paraId="7E473616" w14:textId="543D2598" w:rsidR="00AF06F5" w:rsidRDefault="00AF06F5" w:rsidP="0018089B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="008820CA" w:rsidRPr="008820CA">
-        <w:t>ull legal name</w:t>
+        <w:t xml:space="preserve">ull legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008820CA" w:rsidRPr="008820CA">
+        <w:t>name</w:t>
       </w:r>
       <w:r w:rsidR="009A7513">
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="008820CA" w:rsidRPr="008820CA">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="711617B9" w14:textId="3E0E0662" w:rsidR="00A9621B" w:rsidRPr="008820CA" w:rsidRDefault="00A9621B" w:rsidP="0018089B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00C467B7">
         <w:t xml:space="preserve">Each natural Person’s </w:t>
       </w:r>
       <w:r w:rsidR="00025D04" w:rsidRPr="00C467B7">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00AD168F" w:rsidRPr="00C467B7">
         <w:t>tate of domicile,</w:t>
       </w:r>
       <w:r w:rsidR="00AD168F">
         <w:t xml:space="preserve"> or </w:t>
@@ -491,103 +526,117 @@
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="008820CA">
         <w:t>o not include EIN</w:t>
       </w:r>
       <w:r w:rsidR="00025D04">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008820CA">
         <w:t xml:space="preserve"> or Social Security Numbers</w:t>
       </w:r>
       <w:r w:rsidR="00A9621B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C17C4">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00A9621B">
         <w:t>n the Chart</w:t>
       </w:r>
       <w:r w:rsidRPr="008820CA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD1E01B" w14:textId="4AA2D298" w:rsidR="0040267E" w:rsidRPr="008820CA" w:rsidRDefault="6CB769DD" w:rsidP="0040267E">
+    <w:p w14:paraId="6FD1E01B" w14:textId="64786C38" w:rsidR="0040267E" w:rsidRPr="008820CA" w:rsidRDefault="6CB769DD" w:rsidP="0040267E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Chart is complete when the following Person is reached </w:t>
       </w:r>
       <w:r w:rsidRPr="006D53CB">
         <w:t xml:space="preserve">as to </w:t>
       </w:r>
       <w:r w:rsidR="5EE32AAB">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="4568C18E" w:rsidRPr="006D53CB">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="006D53CB">
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidR="34A77680">
         <w:t xml:space="preserve"> and 2) ownership</w:t>
       </w:r>
       <w:r w:rsidRPr="006D53CB">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="4568C18E" w:rsidRPr="006D53CB">
         <w:t>a</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> natural person; a Publicly</w:t>
+        <w:t xml:space="preserve"> natural person; a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Publicly</w:t>
       </w:r>
       <w:r w:rsidR="7CC3AC4C">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Held Corporation or </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Publicly-Held </w:t>
+        <w:t>Held</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005E0565">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1551">
+        <w:t>Entity</w:t>
       </w:r>
       <w:r>
-        <w:t>Trust;</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00A16808">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> a U.S. public pension fund.  </w:t>
+        <w:t xml:space="preserve"> a U.S. public pension fund</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0565">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0073319A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618F6C62" w14:textId="4B736613" w:rsidR="0040267E" w:rsidRPr="008820CA" w:rsidRDefault="00FF2619" w:rsidP="0040267E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0040267E">
         <w:t xml:space="preserve">Chart </w:t>
       </w:r>
       <w:r>
         <w:t>must be legible</w:t>
       </w:r>
       <w:r w:rsidR="0040267E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563DE01D" w14:textId="77777777" w:rsidR="0040267E" w:rsidRPr="008820CA" w:rsidRDefault="0040267E" w:rsidP="0040267E">
       <w:pPr>
@@ -711,1804 +760,2273 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13170" w:type="dxa"/>
         <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="11460"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C17C4" w:rsidRPr="00D5476B" w14:paraId="260A5581" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E65F8B" w14:textId="4D3987E2" w:rsidR="000C17C4" w:rsidRPr="00D5476B" w:rsidRDefault="000C17C4">
+          <w:p w14:paraId="72E65F8B" w14:textId="3A3D6D87" w:rsidR="000C17C4" w:rsidRPr="00D5476B" w:rsidRDefault="000C17C4" w:rsidP="00141CAC">
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidR="00141CAC" w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141CAC" w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1AF09619">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1085" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId8" w:name="CheckBox1236311423111126521215555332035141353" w:shapeid="_x0000_i1085"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidR="00141CAC" w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>☐</w:t>
+              <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141CAC" w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1E479D39">
+                <v:shape id="_x0000_i1087" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId9" w:name="CheckBox12363114231111265212155553320351413531" w:shapeid="_x0000_i1087"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidR="00141CAC" w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AEC4B1D" w14:textId="53C2CC93" w:rsidR="000C17C4" w:rsidRPr="00D5476B" w:rsidRDefault="666391E2" w:rsidP="00A875D7">
             <w:r>
               <w:t>All</w:t>
             </w:r>
             <w:r w:rsidR="00A875D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A875D7" w:rsidRPr="00418B4A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Borrowers, Key Principals, Principals, and Guarantors</w:t>
             </w:r>
             <w:r w:rsidR="00A875D7">
               <w:t xml:space="preserve"> are identified </w:t>
             </w:r>
             <w:r w:rsidR="130C9FCC">
               <w:t xml:space="preserve">by name </w:t>
             </w:r>
             <w:r w:rsidR="00A875D7">
               <w:t>with roles (e.g., limited partner, general partner, managing member, trustee) and ownership percentages.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C17C4" w:rsidRPr="00D5476B" w14:paraId="642FE71E" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="642FE71E" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="757EF1A7" w14:textId="61A9E16A" w:rsidR="000C17C4" w:rsidRPr="00D5476B" w:rsidRDefault="008D0859">
+          <w:p w14:paraId="757EF1A7" w14:textId="4C8B0F76" w:rsidR="00141CAC" w:rsidRPr="00D5476B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="7769F10E">
+                <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId10" w:name="CheckBox123631142311112652121555533203514135324" w:shapeid="_x0000_i1089"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="36518EB0">
+                <v:shape id="_x0000_i1091" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId11" w:name="CheckBox1236311423111126521215555332035141353114" w:shapeid="_x0000_i1091"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="220991ED" w14:textId="36BA2780" w:rsidR="000C17C4" w:rsidRPr="0018089B" w:rsidRDefault="000C17C4">
+          <w:p w14:paraId="220991ED" w14:textId="36BA2780" w:rsidR="00141CAC" w:rsidRPr="0018089B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
-              <w:t xml:space="preserve">All direct owners </w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">All direct owners (and non-member managers) of Borrower, Key </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t xml:space="preserve">and their respective interests are identified, and the interests </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Principal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>100%.</w:t>
+              <w:t>, Guarantor and their respective interests are identified, and the interests total 100%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C17C4" w:rsidRPr="00D5476B" w14:paraId="6EFB315D" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="6EFB315D" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC268AE" w14:textId="707F609A" w:rsidR="000C17C4" w:rsidRPr="00D5476B" w:rsidRDefault="008D0859">
+          <w:p w14:paraId="1CC268AE" w14:textId="15C6EC31" w:rsidR="00141CAC" w:rsidRPr="00D5476B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="27C69B53">
+                <v:shape id="_x0000_i1093" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId12" w:name="CheckBox123631142311112652121555533203514135323" w:shapeid="_x0000_i1093"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="094195A0">
+                <v:shape id="_x0000_i1095" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId13" w:name="CheckBox1236311423111126521215555332035141353113" w:shapeid="_x0000_i1095"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69369B92" w14:textId="2BD22247" w:rsidR="000C17C4" w:rsidRPr="0018089B" w:rsidRDefault="6A5205D0" w:rsidP="00A875D7">
+          <w:p w14:paraId="69369B92" w14:textId="2BD22247" w:rsidR="00141CAC" w:rsidRPr="0018089B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
-              <w:t xml:space="preserve">All indirect owners and non-member managers </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">All indirect owners and non-member managers that Control Borrower </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>are identified</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>ontrol Borrower are identified with their ownership interests.</w:t>
+              <w:t xml:space="preserve"> with their ownership interests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C17C4" w:rsidRPr="00D5476B" w14:paraId="1B5B2FBA" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="1B5B2FBA" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A1AA42" w14:textId="331EC3EA" w:rsidR="000C17C4" w:rsidRPr="00D5476B" w:rsidRDefault="008D0859">
+          <w:p w14:paraId="35A1AA42" w14:textId="4C81DD69" w:rsidR="00141CAC" w:rsidRPr="00D5476B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="30EB8F70">
+                <v:shape id="_x0000_i1097" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId14" w:name="CheckBox123631142311112652121555533203514135322" w:shapeid="_x0000_i1097"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="57EA8C76">
+                <v:shape id="_x0000_i1099" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId15" w:name="CheckBox1236311423111126521215555332035141353112" w:shapeid="_x0000_i1099"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160D67FE" w14:textId="3C359EC6" w:rsidR="000C17C4" w:rsidRPr="0018089B" w:rsidRDefault="000C17C4">
+          <w:p w14:paraId="160D67FE" w14:textId="3C359EC6" w:rsidR="00141CAC" w:rsidRPr="0018089B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r w:rsidRPr="0018089B">
-              <w:t xml:space="preserve">If any of the Borrower, </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00C84086">
+              <w:t xml:space="preserve">If any of the Borrower, Key </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0018089B">
+              <w:t>Principal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0018089B">
+              <w:t xml:space="preserve">, Guarantor, or any Person </w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">directly or indirectly </w:t>
             </w:r>
-            <w:r w:rsidR="00442672" w:rsidRPr="0018089B">
-[...8 lines deleted...]
-            <w:r w:rsidR="009125B9">
+            <w:r w:rsidRPr="0018089B">
+              <w:t xml:space="preserve">Controlling the Borrower, Key Principal or Guarantor </w:t>
+            </w:r>
+            <w:r>
               <w:t>has a governing board</w:t>
             </w:r>
             <w:r w:rsidRPr="0018089B">
               <w:t xml:space="preserve">, the names of </w:t>
             </w:r>
             <w:r w:rsidRPr="003B705D">
               <w:t xml:space="preserve">all </w:t>
             </w:r>
             <w:r w:rsidRPr="0018089B">
               <w:t xml:space="preserve">directors </w:t>
             </w:r>
-            <w:r w:rsidR="009125B9">
+            <w:r>
               <w:t xml:space="preserve">or trustees </w:t>
             </w:r>
             <w:r w:rsidRPr="0018089B">
               <w:t xml:space="preserve">of each such </w:t>
             </w:r>
-            <w:r w:rsidR="009125B9">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve">entity </w:t>
             </w:r>
             <w:r w:rsidRPr="0018089B">
               <w:t xml:space="preserve">are included.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="388E03DB" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="388E03DB" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBA5E00" w14:textId="6DB530AA" w:rsidR="00B0479D" w:rsidRPr="5D483697" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="6DBA5E00" w14:textId="687AA96B" w:rsidR="00141CAC" w:rsidRPr="5D483697" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="55C6B6B3">
+                <v:shape id="_x0000_i1101" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId16" w:name="CheckBox123631142311112652121555533203514135321" w:shapeid="_x0000_i1101"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="435BE744">
+                <v:shape id="_x0000_i1103" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId17" w:name="CheckBox1236311423111126521215555332035141353111" w:shapeid="_x0000_i1103"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21B50503" w14:textId="1CB79FEC" w:rsidR="00B0479D" w:rsidRPr="0018089B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="21B50503" w14:textId="1CB79FEC" w:rsidR="00141CAC" w:rsidRPr="0018089B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
-              <w:t>If any of the Borrower, Key Principal, Guarantor, or any Person directly or indirectly Controlling the Borrower, Key Principal or Guarantor is a partnership, the names of all general partners of each such partnership are included.</w:t>
+              <w:t xml:space="preserve">If any of the Borrower, Key </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Principal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>, Guarantor, or any Person directly or indirectly Controlling the Borrower, Key Principal or Guarantor is a partnership, the names of all general partners of each such partnership are included.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="4E9B37FC" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="4E9B37FC" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1442ABBE" w14:textId="01AB5C54" w:rsidR="00B0479D" w:rsidRPr="00D5476B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="1442ABBE" w14:textId="3B3D9266" w:rsidR="00141CAC" w:rsidRPr="00D5476B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="5C6A5EC8">
+                <v:shape id="_x0000_i1105" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId18" w:name="CheckBox123631142311112652121555533203514135320" w:shapeid="_x0000_i1105"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="77C318DC">
+                <v:shape id="_x0000_i1107" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId19" w:name="CheckBox1236311423111126521215555332035141353110" w:shapeid="_x0000_i1107"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC36233" w14:textId="3E635D7A" w:rsidR="00B0479D" w:rsidRPr="0018089B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="5CC36233" w14:textId="3E635D7A" w:rsidR="00141CAC" w:rsidRPr="0018089B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
-              <w:t xml:space="preserve">If any of the Borrower, Key Principal, Guarantor, or any Person directly or indirectly Controlling the Borrower, Key Principal or Guarantor is an LLC, the names of all managers of each such LLC are included. </w:t>
+              <w:t xml:space="preserve">If any of the Borrower, Key </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Principal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Guarantor, or any Person directly or indirectly Controlling the Borrower, Key Principal or Guarantor is an LLC, the names of all managers of each such LLC are included. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="77845B00" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="77845B00" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33BFA93F" w14:textId="29C1192E" w:rsidR="00B0479D" w:rsidRPr="00D5476B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="33BFA93F" w14:textId="418FADD3" w:rsidR="00141CAC" w:rsidRPr="00D5476B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="5499656B">
+                <v:shape id="_x0000_i1109" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId20" w:name="CheckBox123631142311112652121555533203514135310" w:shapeid="_x0000_i1109"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1BD48A92">
+                <v:shape id="_x0000_i1111" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId21" w:name="CheckBox123631142311112652121555533203514135319" w:shapeid="_x0000_i1111"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACCA289" w14:textId="5455A19F" w:rsidR="00B0479D" w:rsidRPr="0018089B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="5ACCA289" w14:textId="60D74AA1" w:rsidR="00141CAC" w:rsidRPr="0018089B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
-              <w:t>All Domestic Persons that hold twenty-five percent (25%) or more of the ownership interests in Borrower are identified with their ownership interests.  Ownership interests of Immediate Family Members</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">All Domestic Persons that hold 25% or more of the ownership interests in Borrower are identified with their ownership interests.  Ownership interests of Immediate Family Members must be aggregated together for this purpose, and all Immediate Family Members with ownership interests aggregating 25% or more must be identified. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="0F95E126" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="0F95E126" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE67210" w14:textId="4304F8A7" w:rsidR="00B0479D" w:rsidRPr="5D483697" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="4DE67210" w14:textId="0FF719D0" w:rsidR="00141CAC" w:rsidRPr="5D483697" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="295E156B">
+                <v:shape id="_x0000_i1113" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId22" w:name="CheckBox12363114231111265212155553320351413539" w:shapeid="_x0000_i1113"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="19687D45">
+                <v:shape id="_x0000_i1115" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId23" w:name="CheckBox123631142311112652121555533203514135318" w:shapeid="_x0000_i1115"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB2B9FD" w14:textId="6118E18F" w:rsidR="00B0479D" w:rsidRPr="0018089B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="1CB2B9FD" w14:textId="78C0E609" w:rsidR="00141CAC" w:rsidRPr="0018089B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
-              <w:t xml:space="preserve">All Foreign Persons that hold ten percent (10%) or more (through one or more entities) </w:t>
+              <w:t xml:space="preserve">All Foreign Persons that hold 10% or more (through one or more entities) </w:t>
             </w:r>
             <w:r w:rsidRPr="0018089B">
               <w:t xml:space="preserve">of the ownership interests in Borrower are identified with their ownership interests. </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="09CEF292" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="09CEF292" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="104BA68F" w14:textId="5CC63EA6" w:rsidR="00B0479D" w:rsidRPr="5D483697" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="104BA68F" w14:textId="683B47D2" w:rsidR="00141CAC" w:rsidRPr="5D483697" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="777D0CB7">
+                <v:shape id="_x0000_i1117" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId24" w:name="CheckBox12363114231111265212155553320351413538" w:shapeid="_x0000_i1117"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="135DB68E">
+                <v:shape id="_x0000_i1119" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId25" w:name="CheckBox123631142311112652121555533203514135317" w:shapeid="_x0000_i1119"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4141866E" w14:textId="0B9F90AF" w:rsidR="00B0479D" w:rsidRPr="0018089B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="4141866E" w14:textId="0B9F90AF" w:rsidR="00141CAC" w:rsidRPr="0018089B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r w:rsidRPr="0018089B">
-              <w:t xml:space="preserve">If the Borrower, Key Principal, Guarantor, or any Person </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C3AC6">
+              <w:t xml:space="preserve">If the Borrower, Key </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0018089B">
+              <w:t>Principal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0018089B">
+              <w:t xml:space="preserve">, Guarantor, or any Person </w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">directly or indirectly </w:t>
             </w:r>
             <w:r w:rsidRPr="0018089B">
-              <w:t>Controlling the Borrower, Key Principal or Guarantor is a trust, or a trust has a 25% or greater aggregate ownership interest in Borrower, each settlor and trustee of a living or revocable trust and each trustee of an irrevocable trust is identified.</w:t>
+              <w:t xml:space="preserve">Controlling the Borrower, Key Principal or Guarantor is a trust, or a trust has a 25% or greater aggregate ownership interest in Borrower, each </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0018089B">
+              <w:t>settlor</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0018089B">
+              <w:t xml:space="preserve"> and trustee of a living or revocable trust and each trustee of an irrevocable trust is identified.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="558263E8" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="558263E8" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107C6532" w14:textId="2A1B40D8" w:rsidR="00B0479D" w:rsidRPr="5D483697" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="107C6532" w14:textId="71DAA5BC" w:rsidR="00141CAC" w:rsidRPr="5D483697" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="682A77D6">
+                <v:shape id="_x0000_i1121" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId26" w:name="CheckBox12363114231111265212155553320351413537" w:shapeid="_x0000_i1121"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="4044477A">
+                <v:shape id="_x0000_i1123" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId27" w:name="CheckBox123631142311112652121555533203514135316" w:shapeid="_x0000_i1123"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14FD53BE" w14:textId="6C5C4E00" w:rsidR="00B0479D" w:rsidRPr="00B75478" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="14FD53BE" w14:textId="76191C2E" w:rsidR="00141CAC" w:rsidRPr="00B75478" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75478">
               <w:t>The Chart includes the following statement “</w:t>
             </w:r>
             <w:r w:rsidRPr="00B75478">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>Except as identified on the Organizational Chart (a) there is no Person (together with such Person’s Immediate Family Members, if an individual), owning twenty-five percent (25%) or more directly or indirectly (through one or more entities) of the ownership interests in Borrower (excluding any Publicly-Held Corporations or Publicly-Held Trusts)</w:t>
+              <w:t>Except as identified on the Organizational Chart (a) there is no Person (together with such Person’s Immediate Family Members, if an individual), owning 25% or more directly or indirectly (through one or more entities) of the ownership interests in Borrower (excluding any Publicly-Held</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7094C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A1551">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Entity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B75478">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>, or Controlling Borrower</w:t>
             </w:r>
             <w:r w:rsidRPr="00B75478">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> there is no Foreign Person owning ten percent (10%) or more </w:t>
-[...11 lines deleted...]
-              <w:t>indirectly (through one or more entities) of the ownership interests in Borrower, or Controlling Borrower.”</w:t>
+              <w:t xml:space="preserve"> there is no Foreign Person owning 10% or more directly or indirectly (through one or more entities) of the ownership interests in Borrower, or Controlling Borrower.”</w:t>
             </w:r>
             <w:r w:rsidRPr="00B75478" w:rsidDel="00B75478">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="77BD7981" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="77BD7981" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="063FAADA" w14:textId="1C19DBCA" w:rsidR="00B0479D" w:rsidRPr="00D5476B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="063FAADA" w14:textId="11984B83" w:rsidR="00141CAC" w:rsidRPr="00D5476B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="4652ED86">
+                <v:shape id="_x0000_i1125" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId28" w:name="CheckBox12363114231111265212155553320351413536" w:shapeid="_x0000_i1125"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="766F1454">
+                <v:shape id="_x0000_i1127" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId29" w:name="CheckBox123631142311112652121555533203514135315" w:shapeid="_x0000_i1127"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538A326E" w14:textId="07FA9ED9" w:rsidR="00B0479D" w:rsidRPr="00B75478" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="538A326E" w14:textId="283ABDD7" w:rsidR="00141CAC" w:rsidRPr="00B75478" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r w:rsidRPr="7D09C047">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Preferred Equity holders</w:t>
+              <w:t xml:space="preserve">Preferred Equity </w:t>
+            </w:r>
+            <w:r w:rsidR="00933368">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">and/or Structured Common Equity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7D09C047">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>holders</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> are identified along with their ownership percentages in the Borrower.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="15AB5151" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="15AB5151" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEB3802" w14:textId="6AFCA1E5" w:rsidR="00B0479D" w:rsidRPr="00D5476B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="3AEB3802" w14:textId="0D68DCC8" w:rsidR="00141CAC" w:rsidRPr="00D5476B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="06D3BBBF">
+                <v:shape id="_x0000_i1129" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId30" w:name="CheckBox12363114231111265212155553320351413535" w:shapeid="_x0000_i1129"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="03D63B46">
+                <v:shape id="_x0000_i1131" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId31" w:name="CheckBox123631142311112652121555533203514135314" w:shapeid="_x0000_i1131"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD07F2A" w14:textId="77777777" w:rsidR="00B0479D" w:rsidRPr="00D5476B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="6CD07F2A" w14:textId="77777777" w:rsidR="00141CAC" w:rsidRPr="00D5476B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r w:rsidRPr="7D09C047">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Mezzanine Lenders </w:t>
             </w:r>
             <w:r>
               <w:t>are identified.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="1DAB88D0" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="1DAB88D0" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="685B48FF" w14:textId="22D79275" w:rsidR="00B0479D" w:rsidRPr="5D483697" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="685B48FF" w14:textId="638D615C" w:rsidR="00141CAC" w:rsidRPr="5D483697" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="4FBC9B13">
+                <v:shape id="_x0000_i1133" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId32" w:name="CheckBox12363114231111265212155553320351413534" w:shapeid="_x0000_i1133"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1195F6A8">
+                <v:shape id="_x0000_i1135" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId33" w:name="CheckBox123631142311112652121555533203514135313" w:shapeid="_x0000_i1135"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="110C3DCD" w14:textId="29D3E333" w:rsidR="00B0479D" w:rsidRDefault="00B0479D" w:rsidP="00930463">
+          <w:p w14:paraId="110C3DCD" w14:textId="094EF93E" w:rsidR="00141CAC" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00D5476B">
               <w:t>f there is a master lease structure (e.g., Seniors Housing, DSTs, Student Housing, Sharia)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5476B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Master Tenant</w:t>
             </w:r>
-            <w:r w:rsidR="007A74D2">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">/Lessee </w:t>
             </w:r>
             <w:r w:rsidRPr="0085409E">
               <w:t>is iden</w:t>
             </w:r>
             <w:r>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0085409E">
               <w:t>ified</w:t>
             </w:r>
-            <w:r w:rsidR="00ED7ECB">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>F</w:t>
+              <w:t>. F</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3675">
               <w:t>or any Affiliated Master Tenant</w:t>
             </w:r>
-            <w:r w:rsidR="00883DE8">
+            <w:r>
               <w:t>/Lessee</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3675">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00EA4F43">
-[...17 lines deleted...]
-            <w:r w:rsidR="004770C3" w:rsidRPr="00EC3675">
+            <w:r>
+              <w:t xml:space="preserve">a) all direct owners (and non-member managers) of Affiliated Master Tenant/Lessee, b) all indirect owners and non-member managers that Control </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3675">
               <w:t>Affiliated Master Tenant</w:t>
             </w:r>
-            <w:r w:rsidR="004770C3">
+            <w:r>
               <w:t>/Lessee, and c)</w:t>
             </w:r>
-            <w:r w:rsidR="004770C3" w:rsidRPr="00EC3675">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00EC3675">
-              <w:t>all Persons that hold twenty-five percent (25%) or more of the ownership interests in Affiliated Master Tenant</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E227BD">
+              <w:t xml:space="preserve"> all Persons that hold 25% or more of the ownership interests in Affiliated Master Tenant</w:t>
+            </w:r>
+            <w:r>
               <w:t>/Lessee</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3675">
               <w:t xml:space="preserve"> are identified with their ownership interests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="19E458E2" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="19E458E2" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACC1830" w14:textId="66C408C3" w:rsidR="00B0479D" w:rsidRPr="5D483697" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="2ACC1830" w14:textId="08F59F04" w:rsidR="00141CAC" w:rsidRPr="5D483697" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="4EF3564D">
+                <v:shape id="_x0000_i1137" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId34" w:name="CheckBox12363114231111265212155553320351413533" w:shapeid="_x0000_i1137"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="6842AA34">
+                <v:shape id="_x0000_i1139" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId35" w:name="CheckBox123631142311112652121555533203514135312" w:shapeid="_x0000_i1139"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72C8BC15" w14:textId="1C6BAAA5" w:rsidR="00B0479D" w:rsidRPr="0018089B" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="72C8BC15" w14:textId="1C6BAAA5" w:rsidR="00141CAC" w:rsidRPr="0018089B" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">If there is a ground lease, </w:t>
+              <w:t xml:space="preserve">If there </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> a ground lease, </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD168F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="0018089B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>round Lessor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0018089B">
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Ground Lessee</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> are identified.</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="008B74AA" w:rsidRPr="007C1244">
+              <w:t xml:space="preserve"> are identified. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Affiliated</w:t>
             </w:r>
-            <w:r w:rsidR="00461A1E">
+            <w:r>
               <w:t>, all direct and indirect owners are identified.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0479D" w:rsidRPr="00D5476B" w14:paraId="1DB76AF5" w14:textId="77777777" w:rsidTr="006D53CB">
+      <w:tr w:rsidR="00141CAC" w:rsidRPr="00D5476B" w14:paraId="1DB76AF5" w14:textId="77777777" w:rsidTr="006D53CB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="106E644F" w14:textId="0DD86886" w:rsidR="00B0479D" w:rsidRPr="5D483697" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="106E644F" w14:textId="57754B68" w:rsidR="00141CAC" w:rsidRPr="5D483697" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+            <w:r w:rsidRPr="00141CAC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="7DB7FB5E">
+                <v:shape id="_x0000_i1141" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId36" w:name="CheckBox12363114231111265212155553320351413532" w:shapeid="_x0000_i1141"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>/A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5D483697">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D483697">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D483697">
-[...7 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="163352D7">
+                <v:shape id="_x0000_i1143" type="#_x0000_t75" style="width:12pt;height:15.75pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <w:control r:id="rId37" w:name="CheckBox123631142311112652121555533203514135311" w:shapeid="_x0000_i1143"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="00141CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="760AF720" w14:textId="6C390AED" w:rsidR="00B0479D" w:rsidRDefault="00B0479D" w:rsidP="00B0479D">
+          <w:p w14:paraId="760AF720" w14:textId="6C390AED" w:rsidR="00141CAC" w:rsidRDefault="00141CAC" w:rsidP="00141CAC">
             <w:r>
               <w:t>All Persons identified in a Transfer request are included in the Chart.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68830668" w14:textId="77777777" w:rsidR="000C17C4" w:rsidRDefault="000C17C4" w:rsidP="008820CA"/>
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6C7D2EF7" w14:textId="77777777" w:rsidR="002B2003" w:rsidRDefault="002B2003"/>
     <w:sectPr w:rsidR="002B2003">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="even" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="first" r:id="rId41"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="60B81F6D" w14:textId="77777777" w:rsidR="0051621B" w:rsidRDefault="0051621B" w:rsidP="006536CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4B9213EF" w14:textId="77777777" w:rsidR="0051621B" w:rsidRDefault="0051621B" w:rsidP="006536CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="11C4C18B" w14:textId="77777777" w:rsidR="0051621B" w:rsidRDefault="0051621B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00C02498" w14:textId="332A46D5" w:rsidR="006536CC" w:rsidRDefault="006536CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77EC2A73" wp14:editId="6047ACE2">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1510030" cy="357505"/>
               <wp:effectExtent l="0" t="0" r="13970" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1242606980" name="Text Box 2" descr="Fannie Mae Confidential">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -2594,51 +3112,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="006536CC">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37405E69" w14:textId="77777777" w:rsidR="00875169" w:rsidRDefault="00875169" w:rsidP="00875169">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="12960" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5330"/>
       <w:gridCol w:w="3321"/>
       <w:gridCol w:w="4309"/>
     </w:tblGrid>
     <w:tr w:rsidR="00875169" w:rsidRPr="004745BD" w14:paraId="3232E8BB" w14:textId="77777777" w:rsidTr="00875169">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3948" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7417F748" w14:textId="1F5B52CC" w:rsidR="00875169" w:rsidRPr="004745BD" w:rsidRDefault="00875169" w:rsidP="00875169">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
@@ -2757,110 +3275,131 @@
           <w:tcW w:w="3948" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="66172A05" w14:textId="77777777" w:rsidR="00875169" w:rsidRPr="004745BD" w:rsidRDefault="00875169" w:rsidP="00875169">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004745BD">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="21B3E4B9" w14:textId="328993EF" w:rsidR="00875169" w:rsidRPr="004745BD" w:rsidRDefault="00875169" w:rsidP="00875169">
+        <w:p w14:paraId="21B3E4B9" w14:textId="53AF5AE3" w:rsidR="00875169" w:rsidRPr="004745BD" w:rsidRDefault="00875169" w:rsidP="00875169">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="005E0565">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="003046FA">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0D5A5E0F" w14:textId="4456194D" w:rsidR="00875169" w:rsidRPr="004745BD" w:rsidRDefault="00875169" w:rsidP="00875169">
+        <w:p w14:paraId="0D5A5E0F" w14:textId="2542B64A" w:rsidR="00875169" w:rsidRPr="004745BD" w:rsidRDefault="00875169" w:rsidP="00875169">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025</w:t>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="003046FA">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="004745BD">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="07E7BC3B" w14:textId="37F95AAA" w:rsidR="006536CC" w:rsidRPr="00875169" w:rsidRDefault="006536CC" w:rsidP="00875169">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="175B5AEA" w14:textId="05FC63C9" w:rsidR="006536CC" w:rsidRDefault="006536CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E8CC586" wp14:editId="7671CF6A">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1510030" cy="357505"/>
               <wp:effectExtent l="0" t="0" r="13970" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1982843298" name="Text Box 1" descr="Fannie Mae Confidential">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -2908,182 +3447,161 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3E8CC586" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:118.9pt;height:28.15pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVG1YaEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG9vZuh9WnFW6q1SV&#10;ot2VstWeCYbYEjAISOz013fAcdJue6p6weOZYT7eeyxuB63IUTjfgalpMcspEYZD05l9Tb8/r999&#10;osQHZhqmwIianoSnt8u3bxa9rcQcWlCNcASLGF/1tqZtCLbKMs9boZmfgRUGgxKcZgF/3T5rHOux&#10;ulbZPM8/ZD24xjrgwnv03o9Bukz1pRQ8PErpRSCqpjhbSKdL5y6e2XLBqr1jtu34eQz2D1No1hls&#10;eil1zwIjB9f9UUp33IEHGWYcdAZSdlykHXCbIn+1zbZlVqRdEBxvLzD5/1eWPxy39smRMHyBAQmM&#10;gPTWVx6dcZ9BOh2/OCnBOEJ4usAmhkB4vFQWeX6DIY6xm/JjmZexTHa9bZ0PXwVoEo2aOqQlocWO&#10;Gx/G1CklNjOw7pRK1CjzmwNrRk92HTFaYdgNpGtqOp/G30Fzwq0cjIR7y9cdtt4wH56YQ4ZxWlRt&#10;eMRDKuhrCmeLkhbcj7/5Yz4Cj1FKelRMTQ1KmhL1zSAh8/J9nkeFpT803GTsklF8zssYNwd9ByjG&#10;At+F5cmMyUFNpnSgX1DUq9gNQ8xw7FnT3WTehVG/+Ci4WK1SEorJsrAxW8tj6YhZBPR5eGHOnlEP&#10;yNcDTJpi1Svwx9x409vVISAFiZmI74jmGXYUYuL2/Gii0n/9T1nXp738CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAcsVBrtoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2uRuFGHVASU&#10;xqmq8qNeCUj06MTbOGq8DrHbhrfvwgUuI61mNfNNsZpcL044hs6Tgrt5AgKp8aajVsHH+8vtI4gQ&#10;NRnde0IF3xhgVc6uCp0bf6Y3PFWxFRxCIdcKbIxDLmVoLDod5n5AYm/vR6cjn2MrzajPHO56mSZJ&#10;Jp3uiBusHnBjsTlUR6cge3pd2+Ez233t07ANtT/Eyj8rdXM9rZcgIk7x7xl+8BkdSmaq/ZFMEL0C&#10;HhJ/lb108cAzagX32QJkWcj/8OUFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVRtWGhIC&#10;AAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcsVB&#10;rtoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:118.9pt;height:28.15pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEjaVYEQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+yk89YZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqeiF5kmKX689zS/6bUiB+F8C6ai00lOiTAc6tbsKvrrafXp&#10;mhIfmKmZAiMqehSe3iw+fph3thQzaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgX8dbusdqzD&#10;6lplszz/knXgauuAC+/RezcE6SLVl1Lw8CClF4GoiuJsIZ0undt4Zos5K3eO2ablpzHYG6bQrDXY&#10;9FzqjgVG9q79p5RuuQMPMkw46AykbLlIO+A20/zVNpuGWZF2QXC8PcPk368svz9s7KMjof8OPRIY&#10;AemsLz064z69dDp+cVKCcYTweIZN9IHweKmY5vkVhjjGroqvRV7EMtnltnU+/BCgSTQq6pCWhBY7&#10;rH0YUseU2MzAqlUqUaPMXw6sGT3ZZcRohX7bk7Z+Mf4W6iNu5WAg3Fu+arH1mvnwyBwyjNOiasMD&#10;HlJBV1E4WZQ04H7/zx/zEXiMUtKhYipqUNKUqJ8GCZkVn/M8Kiz9oeFGY5uM6be8iHGz17eAYpzi&#10;u7A8mTE5qNGUDvQzinoZu2GIGY49K7odzdsw6BcfBRfLZUpCMVkW1mZjeSwdMYuAPvXPzNkT6gH5&#10;uodRU6x8Bf6QG296u9wHpCAxE/Ed0DzBjkJM3J4eTVT6y/+UdXnaiz8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQByxUGu2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Ha5G4UYdUBJTG&#10;qaryo14JSPToxNs4arwOsduGt+/CBS4jrWY1802xmlwvTjiGzpOCu3kCAqnxpqNWwcf7y+0jiBA1&#10;Gd17QgXfGGBVzq4KnRt/pjc8VbEVHEIh1wpsjEMuZWgsOh3mfkBib+9HpyOfYyvNqM8c7nqZJkkm&#10;ne6IG6wecGOxOVRHpyB7el3b4TPbfe3TsA21P8TKPyt1cz2tlyAiTvHvGX7wGR1KZqr9kUwQvQIe&#10;En+VvXTxwDNqBffZAmRZyP/w5QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEjaVYEQIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQByxUGu&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="6538C855" w14:textId="4E6A51D3" w:rsidR="006536CC" w:rsidRPr="006536CC" w:rsidRDefault="006536CC" w:rsidP="006536CC">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006536CC">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7A65DEB3" w14:textId="77777777" w:rsidR="0051621B" w:rsidRDefault="0051621B" w:rsidP="006536CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="50F1D313" w14:textId="77777777" w:rsidR="0051621B" w:rsidRDefault="0051621B" w:rsidP="006536CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="4BA614E3" w14:textId="77777777" w:rsidR="0051621B" w:rsidRDefault="0051621B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:id w:val="1535153687"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="70AB1F28" w14:textId="58F8BD93" w:rsidR="000C17C4" w:rsidRPr="008D0859" w:rsidRDefault="00E14D77">
+      <w:p w14:paraId="70AB1F28" w14:textId="4441E373" w:rsidR="000C17C4" w:rsidRPr="008D0859" w:rsidRDefault="00D0370A">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
-        <w:r>
-[...19 lines deleted...]
-        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="47D36168" w14:textId="77777777" w:rsidR="000C17C4" w:rsidRDefault="000C17C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F8517C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80DCE55C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5338,419 +5856,452 @@
   <w:num w:numId="13" w16cid:durableId="460421109">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1433823526">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1560022018">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="132449427">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1826781171">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1352414423">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="534345586">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008820CA"/>
     <w:rsid w:val="0000099D"/>
     <w:rsid w:val="000027A5"/>
     <w:rsid w:val="000034B9"/>
     <w:rsid w:val="00005F4F"/>
     <w:rsid w:val="00006C66"/>
     <w:rsid w:val="00011766"/>
     <w:rsid w:val="00012D8B"/>
     <w:rsid w:val="00014963"/>
     <w:rsid w:val="00020CAA"/>
     <w:rsid w:val="00025D04"/>
     <w:rsid w:val="000365D6"/>
     <w:rsid w:val="00050662"/>
+    <w:rsid w:val="00065F7B"/>
     <w:rsid w:val="000744FA"/>
     <w:rsid w:val="000769C9"/>
     <w:rsid w:val="00082C1E"/>
     <w:rsid w:val="000876CD"/>
     <w:rsid w:val="000953C5"/>
     <w:rsid w:val="000A38C4"/>
     <w:rsid w:val="000A74C9"/>
     <w:rsid w:val="000B38B0"/>
     <w:rsid w:val="000B734B"/>
     <w:rsid w:val="000C17C4"/>
     <w:rsid w:val="000C45E3"/>
+    <w:rsid w:val="000D36D6"/>
     <w:rsid w:val="000E1662"/>
     <w:rsid w:val="000E7449"/>
     <w:rsid w:val="0010270B"/>
     <w:rsid w:val="00105885"/>
     <w:rsid w:val="001258DA"/>
     <w:rsid w:val="00134889"/>
+    <w:rsid w:val="00141CAC"/>
     <w:rsid w:val="00146222"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00161A89"/>
     <w:rsid w:val="00177FD3"/>
     <w:rsid w:val="001800C3"/>
     <w:rsid w:val="0018089B"/>
+    <w:rsid w:val="00190590"/>
     <w:rsid w:val="001958C1"/>
     <w:rsid w:val="001B088D"/>
     <w:rsid w:val="001B1BBF"/>
     <w:rsid w:val="001B38A4"/>
     <w:rsid w:val="001C11B1"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C7550"/>
     <w:rsid w:val="001D13F4"/>
     <w:rsid w:val="001E6C31"/>
     <w:rsid w:val="00201D53"/>
     <w:rsid w:val="002057C3"/>
     <w:rsid w:val="00230235"/>
     <w:rsid w:val="0023604B"/>
     <w:rsid w:val="00253D52"/>
     <w:rsid w:val="002643CB"/>
     <w:rsid w:val="0027032F"/>
     <w:rsid w:val="00271C83"/>
     <w:rsid w:val="00283F25"/>
     <w:rsid w:val="00287587"/>
+    <w:rsid w:val="002914B0"/>
     <w:rsid w:val="002A238F"/>
     <w:rsid w:val="002B1504"/>
     <w:rsid w:val="002B169A"/>
     <w:rsid w:val="002B2003"/>
     <w:rsid w:val="002D13FD"/>
+    <w:rsid w:val="002D2B7A"/>
     <w:rsid w:val="002D632F"/>
     <w:rsid w:val="002E6133"/>
     <w:rsid w:val="002E6993"/>
     <w:rsid w:val="002F2D05"/>
     <w:rsid w:val="002F34A5"/>
+    <w:rsid w:val="0030172B"/>
     <w:rsid w:val="00302379"/>
+    <w:rsid w:val="003046FA"/>
+    <w:rsid w:val="003063F8"/>
     <w:rsid w:val="0031244C"/>
     <w:rsid w:val="003226E1"/>
     <w:rsid w:val="00334E5A"/>
     <w:rsid w:val="00353D99"/>
     <w:rsid w:val="003643FD"/>
     <w:rsid w:val="003662A6"/>
     <w:rsid w:val="00367E89"/>
     <w:rsid w:val="00371092"/>
     <w:rsid w:val="003710A8"/>
     <w:rsid w:val="003777FF"/>
     <w:rsid w:val="00381050"/>
     <w:rsid w:val="003833C2"/>
     <w:rsid w:val="003910C0"/>
+    <w:rsid w:val="003B2360"/>
     <w:rsid w:val="003B2A9F"/>
     <w:rsid w:val="003B2CD9"/>
     <w:rsid w:val="003B6F62"/>
     <w:rsid w:val="003B705D"/>
     <w:rsid w:val="003C202B"/>
     <w:rsid w:val="003C509F"/>
     <w:rsid w:val="003C6B7C"/>
     <w:rsid w:val="003E042C"/>
     <w:rsid w:val="003E4527"/>
     <w:rsid w:val="003F27B7"/>
     <w:rsid w:val="0040267E"/>
     <w:rsid w:val="0040682D"/>
     <w:rsid w:val="00418B4A"/>
     <w:rsid w:val="00426933"/>
+    <w:rsid w:val="004279FC"/>
     <w:rsid w:val="00442672"/>
     <w:rsid w:val="0044421E"/>
     <w:rsid w:val="00453FA8"/>
     <w:rsid w:val="00454EF2"/>
     <w:rsid w:val="00461A1E"/>
     <w:rsid w:val="004703C5"/>
     <w:rsid w:val="004759ED"/>
     <w:rsid w:val="004770C3"/>
     <w:rsid w:val="00487826"/>
     <w:rsid w:val="00490EAB"/>
     <w:rsid w:val="004939B9"/>
     <w:rsid w:val="004959BA"/>
     <w:rsid w:val="004A43DA"/>
     <w:rsid w:val="004B7085"/>
     <w:rsid w:val="004C2B1B"/>
     <w:rsid w:val="004E1585"/>
+    <w:rsid w:val="004E6D6E"/>
     <w:rsid w:val="0050294F"/>
     <w:rsid w:val="00503281"/>
     <w:rsid w:val="00513B8B"/>
     <w:rsid w:val="00515255"/>
     <w:rsid w:val="0051621B"/>
     <w:rsid w:val="00522EC7"/>
+    <w:rsid w:val="005354E5"/>
     <w:rsid w:val="00546EA5"/>
     <w:rsid w:val="00561C4D"/>
     <w:rsid w:val="00580A6E"/>
     <w:rsid w:val="005835B6"/>
     <w:rsid w:val="0058742C"/>
     <w:rsid w:val="005A5407"/>
     <w:rsid w:val="005B57F7"/>
     <w:rsid w:val="005B5D5E"/>
     <w:rsid w:val="005B6701"/>
     <w:rsid w:val="005C1958"/>
     <w:rsid w:val="005C3FA5"/>
     <w:rsid w:val="005D5252"/>
+    <w:rsid w:val="005E0565"/>
     <w:rsid w:val="005E1A4C"/>
     <w:rsid w:val="005F72ED"/>
     <w:rsid w:val="00601182"/>
     <w:rsid w:val="00617170"/>
     <w:rsid w:val="0062330E"/>
     <w:rsid w:val="0064182B"/>
     <w:rsid w:val="0064205A"/>
     <w:rsid w:val="00644969"/>
     <w:rsid w:val="00647E62"/>
     <w:rsid w:val="006529B6"/>
     <w:rsid w:val="006536CC"/>
     <w:rsid w:val="00662269"/>
     <w:rsid w:val="00663CBF"/>
     <w:rsid w:val="00665A5F"/>
     <w:rsid w:val="0066623D"/>
     <w:rsid w:val="00667645"/>
     <w:rsid w:val="006721E5"/>
     <w:rsid w:val="00675E15"/>
     <w:rsid w:val="006811D1"/>
+    <w:rsid w:val="00693E4E"/>
+    <w:rsid w:val="006948E7"/>
     <w:rsid w:val="00694BEA"/>
     <w:rsid w:val="0069616F"/>
     <w:rsid w:val="0069764C"/>
+    <w:rsid w:val="006A1551"/>
     <w:rsid w:val="006A2F04"/>
     <w:rsid w:val="006A368F"/>
+    <w:rsid w:val="006A5B90"/>
     <w:rsid w:val="006B040A"/>
     <w:rsid w:val="006B653C"/>
     <w:rsid w:val="006C07B7"/>
     <w:rsid w:val="006C3AC6"/>
     <w:rsid w:val="006D53CB"/>
     <w:rsid w:val="006F0150"/>
     <w:rsid w:val="00701F6B"/>
     <w:rsid w:val="007279CB"/>
     <w:rsid w:val="0073070E"/>
+    <w:rsid w:val="0073319A"/>
     <w:rsid w:val="0073592A"/>
     <w:rsid w:val="007466E7"/>
     <w:rsid w:val="00753B3B"/>
     <w:rsid w:val="007600DC"/>
     <w:rsid w:val="007763FB"/>
+    <w:rsid w:val="00795820"/>
     <w:rsid w:val="007A0303"/>
     <w:rsid w:val="007A06D0"/>
     <w:rsid w:val="007A614B"/>
     <w:rsid w:val="007A74D2"/>
     <w:rsid w:val="007B51F4"/>
     <w:rsid w:val="007C1244"/>
     <w:rsid w:val="007C5F11"/>
     <w:rsid w:val="007D12F4"/>
     <w:rsid w:val="007D3D94"/>
     <w:rsid w:val="007E0AF9"/>
     <w:rsid w:val="00815AEF"/>
     <w:rsid w:val="00826A47"/>
     <w:rsid w:val="00834D5A"/>
     <w:rsid w:val="00840B54"/>
     <w:rsid w:val="00850504"/>
     <w:rsid w:val="00856972"/>
     <w:rsid w:val="00867811"/>
     <w:rsid w:val="00875169"/>
     <w:rsid w:val="008768EC"/>
     <w:rsid w:val="008820CA"/>
     <w:rsid w:val="00883DE8"/>
     <w:rsid w:val="00886F41"/>
     <w:rsid w:val="0089433F"/>
     <w:rsid w:val="008A5361"/>
     <w:rsid w:val="008B05CF"/>
     <w:rsid w:val="008B1C19"/>
     <w:rsid w:val="008B3228"/>
     <w:rsid w:val="008B36A7"/>
     <w:rsid w:val="008B5624"/>
     <w:rsid w:val="008B74AA"/>
+    <w:rsid w:val="008B7815"/>
     <w:rsid w:val="008D0859"/>
     <w:rsid w:val="008E1193"/>
     <w:rsid w:val="009024BE"/>
     <w:rsid w:val="00907C1D"/>
     <w:rsid w:val="009125B9"/>
     <w:rsid w:val="00914527"/>
     <w:rsid w:val="00930463"/>
+    <w:rsid w:val="00933368"/>
     <w:rsid w:val="00934C75"/>
     <w:rsid w:val="00941A5C"/>
     <w:rsid w:val="00943CBF"/>
     <w:rsid w:val="009558F1"/>
     <w:rsid w:val="00973321"/>
     <w:rsid w:val="00976FDC"/>
     <w:rsid w:val="00984C64"/>
     <w:rsid w:val="00993168"/>
     <w:rsid w:val="009A0463"/>
     <w:rsid w:val="009A4066"/>
     <w:rsid w:val="009A7513"/>
     <w:rsid w:val="009B15E8"/>
     <w:rsid w:val="009C07C3"/>
     <w:rsid w:val="009D1705"/>
     <w:rsid w:val="009F13B7"/>
     <w:rsid w:val="00A14281"/>
     <w:rsid w:val="00A15729"/>
     <w:rsid w:val="00A16808"/>
     <w:rsid w:val="00A1795B"/>
     <w:rsid w:val="00A24915"/>
     <w:rsid w:val="00A26BF1"/>
     <w:rsid w:val="00A305FE"/>
     <w:rsid w:val="00A40F23"/>
     <w:rsid w:val="00A50653"/>
     <w:rsid w:val="00A609C7"/>
     <w:rsid w:val="00A620D7"/>
     <w:rsid w:val="00A64C17"/>
     <w:rsid w:val="00A669EF"/>
     <w:rsid w:val="00A70C2D"/>
     <w:rsid w:val="00A75CA8"/>
     <w:rsid w:val="00A875D7"/>
     <w:rsid w:val="00A9621B"/>
     <w:rsid w:val="00AA52AA"/>
     <w:rsid w:val="00AB0A05"/>
     <w:rsid w:val="00AD168F"/>
     <w:rsid w:val="00AD4806"/>
     <w:rsid w:val="00AF06F5"/>
     <w:rsid w:val="00AF3950"/>
     <w:rsid w:val="00B0479D"/>
     <w:rsid w:val="00B204F9"/>
     <w:rsid w:val="00B30100"/>
     <w:rsid w:val="00B371D3"/>
     <w:rsid w:val="00B42718"/>
     <w:rsid w:val="00B60688"/>
+    <w:rsid w:val="00B62FE3"/>
     <w:rsid w:val="00B67B2C"/>
     <w:rsid w:val="00B75478"/>
     <w:rsid w:val="00B75E70"/>
     <w:rsid w:val="00B81CF5"/>
     <w:rsid w:val="00B83FFD"/>
     <w:rsid w:val="00B8599F"/>
     <w:rsid w:val="00B9210C"/>
     <w:rsid w:val="00B937B7"/>
     <w:rsid w:val="00B93C96"/>
     <w:rsid w:val="00B97B2B"/>
     <w:rsid w:val="00BA6849"/>
     <w:rsid w:val="00BB167A"/>
     <w:rsid w:val="00BB1E75"/>
     <w:rsid w:val="00BB56F0"/>
     <w:rsid w:val="00BC2908"/>
     <w:rsid w:val="00BD079D"/>
     <w:rsid w:val="00BD2089"/>
     <w:rsid w:val="00BE6F49"/>
     <w:rsid w:val="00BF7B12"/>
     <w:rsid w:val="00C05223"/>
     <w:rsid w:val="00C101EC"/>
+    <w:rsid w:val="00C2166E"/>
+    <w:rsid w:val="00C2369C"/>
     <w:rsid w:val="00C308A5"/>
     <w:rsid w:val="00C467B7"/>
     <w:rsid w:val="00C471D2"/>
     <w:rsid w:val="00C622D3"/>
     <w:rsid w:val="00C76D5C"/>
     <w:rsid w:val="00C84086"/>
     <w:rsid w:val="00C84FEB"/>
     <w:rsid w:val="00C92C87"/>
     <w:rsid w:val="00C96890"/>
     <w:rsid w:val="00CA4B13"/>
     <w:rsid w:val="00CB52BE"/>
     <w:rsid w:val="00CC0C5F"/>
     <w:rsid w:val="00CD200F"/>
     <w:rsid w:val="00CD3261"/>
     <w:rsid w:val="00CD3500"/>
     <w:rsid w:val="00CE0CEB"/>
     <w:rsid w:val="00CE751E"/>
     <w:rsid w:val="00CF0B86"/>
+    <w:rsid w:val="00D0370A"/>
     <w:rsid w:val="00D24830"/>
     <w:rsid w:val="00D250A4"/>
     <w:rsid w:val="00D260F7"/>
     <w:rsid w:val="00D27022"/>
     <w:rsid w:val="00D32D7C"/>
+    <w:rsid w:val="00D34EBA"/>
     <w:rsid w:val="00D6587F"/>
     <w:rsid w:val="00D7295A"/>
     <w:rsid w:val="00D80305"/>
     <w:rsid w:val="00D83588"/>
     <w:rsid w:val="00DA1D41"/>
     <w:rsid w:val="00DB6893"/>
+    <w:rsid w:val="00DC1973"/>
     <w:rsid w:val="00DC3119"/>
     <w:rsid w:val="00DD5FED"/>
     <w:rsid w:val="00DD6FB2"/>
     <w:rsid w:val="00DE4718"/>
     <w:rsid w:val="00DF28C4"/>
     <w:rsid w:val="00E00C9B"/>
     <w:rsid w:val="00E02A6B"/>
     <w:rsid w:val="00E05866"/>
     <w:rsid w:val="00E07DB8"/>
     <w:rsid w:val="00E14D77"/>
     <w:rsid w:val="00E227BD"/>
     <w:rsid w:val="00E26FEF"/>
     <w:rsid w:val="00E45C41"/>
     <w:rsid w:val="00E526C9"/>
     <w:rsid w:val="00E5479C"/>
     <w:rsid w:val="00E61BAB"/>
     <w:rsid w:val="00E659F5"/>
+    <w:rsid w:val="00E7094C"/>
     <w:rsid w:val="00E7234C"/>
     <w:rsid w:val="00E83226"/>
     <w:rsid w:val="00E94C19"/>
     <w:rsid w:val="00E97F82"/>
     <w:rsid w:val="00EA2F79"/>
     <w:rsid w:val="00EA4F43"/>
     <w:rsid w:val="00EC3675"/>
     <w:rsid w:val="00EC536A"/>
     <w:rsid w:val="00ED7ECB"/>
     <w:rsid w:val="00EE723B"/>
     <w:rsid w:val="00EF45C4"/>
     <w:rsid w:val="00EF7F44"/>
     <w:rsid w:val="00F0573C"/>
     <w:rsid w:val="00F1443A"/>
     <w:rsid w:val="00F15F00"/>
     <w:rsid w:val="00F20030"/>
     <w:rsid w:val="00F21ED9"/>
     <w:rsid w:val="00F22789"/>
     <w:rsid w:val="00F22FA5"/>
     <w:rsid w:val="00F3087F"/>
     <w:rsid w:val="00F334D4"/>
     <w:rsid w:val="00F449F6"/>
     <w:rsid w:val="00F60698"/>
     <w:rsid w:val="00F65D61"/>
     <w:rsid w:val="00F743B5"/>
     <w:rsid w:val="00F816B8"/>
     <w:rsid w:val="00F919E3"/>
     <w:rsid w:val="00FA2A94"/>
     <w:rsid w:val="00FA6A48"/>
     <w:rsid w:val="00FD5F9C"/>
+    <w:rsid w:val="00FE145F"/>
     <w:rsid w:val="00FE65D1"/>
     <w:rsid w:val="00FE792B"/>
     <w:rsid w:val="00FF0BF3"/>
     <w:rsid w:val="00FF2518"/>
     <w:rsid w:val="00FF2619"/>
     <w:rsid w:val="02C462B6"/>
     <w:rsid w:val="068F899F"/>
     <w:rsid w:val="070A93C2"/>
     <w:rsid w:val="0844706B"/>
     <w:rsid w:val="086F56CF"/>
     <w:rsid w:val="0B321AEB"/>
     <w:rsid w:val="0CD6787F"/>
     <w:rsid w:val="0E100589"/>
     <w:rsid w:val="10A22751"/>
     <w:rsid w:val="130C9FCC"/>
     <w:rsid w:val="1354896C"/>
     <w:rsid w:val="1564F386"/>
     <w:rsid w:val="1671EDBE"/>
     <w:rsid w:val="1A2A637A"/>
     <w:rsid w:val="1A638D50"/>
     <w:rsid w:val="1C046234"/>
     <w:rsid w:val="1EF165BF"/>
     <w:rsid w:val="1F75281D"/>
     <w:rsid w:val="22E352E0"/>
     <w:rsid w:val="25520B65"/>
@@ -5812,65 +6363,64 @@
     <w:rsid w:val="7C57FF69"/>
     <w:rsid w:val="7C675F9A"/>
     <w:rsid w:val="7CC3AC4C"/>
     <w:rsid w:val="7D09C047"/>
     <w:rsid w:val="7D45DA1C"/>
     <w:rsid w:val="7E8DF20F"/>
     <w:rsid w:val="7F7AA995"/>
     <w:rsid w:val="7FC58B51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D8F8F9E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5F5DEB5B-E655-4C2E-B359-5FB698816B09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6916,51 +7466,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000C17C4"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F15F00"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00875169"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="50428826">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="94594571">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7011,58 +7561,311 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="223638515">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="242424"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="242424"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="242424"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="242424"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2061633249">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX27.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX25.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX30.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX29.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX23.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX28.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX26.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX10.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX11.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX12.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX13.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX14.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX15.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX16.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX17.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX18.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX19.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX20.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX21.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX22.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX23.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX24.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX25.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX26.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX27.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX28.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX29.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX3.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX30.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX4.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX5.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX6.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX7.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX8.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/_rels/activeX9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX9.bin"/></Relationships>
+</file>
+
+<file path=word/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX10.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX11.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX12.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX13.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX14.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX15.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX16.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX17.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX18.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX19.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX20.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX21.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX22.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX23.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX24.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX25.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX26.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX27.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX28.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX29.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX3.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX30.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX4.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX5.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX6.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX7.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX8.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+</file>
+
+<file path=word/activeX/activeX9.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7316,437 +8119,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...320 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1002</Words>
-  <Characters>5483</Characters>
+  <Words>1153</Words>
+  <Characters>6103</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
+  <Lines>115</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6406</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6443</CharactersWithSpaces>
+  <CharactersWithSpaces>7214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6406</dc:title>
   <dc:subject>Organizational Chart Requirements</dc:subject>
-  <dc:creator>Fannie Mae</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...39 lines deleted...]
-</file>