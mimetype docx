--- v0 (2025-10-26)
+++ v1 (2026-08-04)
@@ -1,147 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44681E6F" w14:textId="5349F990" w:rsidR="00EB2720" w:rsidRPr="007F3410" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
+    <w:p w14:paraId="44681E6F" w14:textId="4241365E" w:rsidR="00EB2720" w:rsidRPr="007F3410" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk234586113"/>
       <w:r w:rsidRPr="007F3410">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[DRAFTING NOTE:  </w:t>
       </w:r>
       <w:r w:rsidR="005919F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">THIS FORM 6308.ALT JOINDER AND CONSENT TO GROUND LESSOR IS TO BE USED IN LIEU OF THE JOINDER AND CONSENT ATTACHED TO THE FORM 6308 (I) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005919F2" w:rsidRPr="007F3410">
+        <w:t xml:space="preserve">THIS FORM 6308.ALT JOINDER AND CONSENT </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57885">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">IF </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F3410">
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r w:rsidR="005919F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">GROUND LESSOR </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005919F2">
+        <w:t xml:space="preserve"> GROUND LESSOR IS TO BE USED IN LIEU OF THE JOINDER AND CONSENT ATTACHED TO THE FORM 6308 (I) </w:t>
+      </w:r>
+      <w:r w:rsidR="005919F2" w:rsidRPr="007F3410">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">IS A MUNICIPALITY OR OTHER GOVERNMENTAL AUTHORITY </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E4EAE">
+        <w:t xml:space="preserve">IF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3410">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(UNAFFILIATED WITH THE GROUND LESSEE) </w:t>
+        <w:t xml:space="preserve">GROUND LESSOR </w:t>
       </w:r>
       <w:r w:rsidR="005919F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">THAT OWNS FEE TITLE THE LAND AND IMPROVEMENTS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F3410">
+        <w:t xml:space="preserve">IS A MUNICIPALITY OR OTHER GOVERNMENTAL AUTHORITY </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4EAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">AND </w:t>
+        <w:t xml:space="preserve">(UNAFFILIATED WITH THE GROUND LESSEE) </w:t>
       </w:r>
       <w:r w:rsidR="005919F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">HAS LEASED BACK THE IMPROVEMENTS TO </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F3410">
+        <w:t xml:space="preserve">THAT OWNS FEE TITLE </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57885">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>GROUND LESSEE</w:t>
+        <w:t xml:space="preserve">TO </w:t>
       </w:r>
       <w:r w:rsidR="005919F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>, OR (II) IF OTHERWISE DETERMINED BY LENDER TO BE PRUDENT FOR THE TRANSACTION</w:t>
+        <w:t xml:space="preserve">THE LAND AND IMPROVEMENTS </w:t>
       </w:r>
       <w:r w:rsidRPr="007F3410">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">AND </w:t>
+      </w:r>
+      <w:r w:rsidR="005919F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAS LEASED BACK THE IMPROVEMENTS TO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3410">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GROUND LESSEE</w:t>
+      </w:r>
+      <w:r w:rsidR="005919F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, OR (II) IF OTHERWISE DETERMINED BY LENDER TO BE PRUDENT FOR THE TRANSACTION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3410">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6964738B" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="00B24D71" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EXHIBIT [__]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB198ED" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="00B24D71" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
           <w:b/>
@@ -1682,51 +1713,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve">at all times promptly and fully perform, observe and comply with all other terms, covenants and conditions of the Ground Lease to be </w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">performed, observed or complied with by </w:t>
       </w:r>
       <w:r>
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> as less</w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> under the Ground Lease</w:t>
       </w:r>
       <w:r w:rsidR="006C7391">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BD5" w14:textId="268568DA" w:rsidR="006C7391" w:rsidRDefault="00B25775" w:rsidP="00FF6AC2">
+    <w:p w14:paraId="480D6BD5" w14:textId="793A33C5" w:rsidR="006C7391" w:rsidRDefault="00B25775" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if applicable </w:t>
       </w:r>
       <w:r w:rsidR="003F1680">
         <w:t xml:space="preserve">to Ground Lessor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under law, </w:t>
       </w:r>
@@ -1775,51 +1806,51 @@
       <w:r w:rsidR="00473655" w:rsidRPr="00D26196">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5" w:rsidRPr="004B1F17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5" w:rsidRPr="004B1F17">
         <w:t xml:space="preserve">not modify or amend such certificate or change its legal name or jurisdiction of formation/existence without Lender's prior </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve">written </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5" w:rsidRPr="004B1F17">
         <w:t>consent,</w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve"> which will</w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5" w:rsidRPr="004B1F17">
-        <w:t xml:space="preserve"> not to be unreasonably withheld</w:t>
+        <w:t xml:space="preserve"> not be unreasonably withheld</w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D83928">
         <w:t>Ground Lessor shall</w:t>
       </w:r>
       <w:r w:rsidR="00D83928" w:rsidRPr="00A85ADB">
         <w:t xml:space="preserve"> notify Lender in writing of any change in its chief executive office within five</w:t>
       </w:r>
       <w:r w:rsidR="00D83928">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D83928" w:rsidRPr="00A85ADB">
         <w:t>(5) days of such change</w:t>
       </w:r>
       <w:r w:rsidR="00D83928">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve">In the event of </w:t>
       </w:r>
       <w:r w:rsidR="00D83928">
         <w:t>any</w:t>
       </w:r>
@@ -1989,52 +2020,57 @@
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>amend, modify or change the Ground Lease, either orally or in writing;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6453DE83" w14:textId="15215F13" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">pledge, assign, convey, transfer, sell, further encumber or mortgage Ground Lessor’s Estate or subordinate the Ground Lease or </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>pledge, assign</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, convey, transfer, sell, further encumber or mortgage Ground Lessor’s Estate or subordinate the Ground Lease or </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Ground Lessor’s Estate to any mortgage, deed of trust or other lien on Ground Lessor’s Estate other than this Security Instrument; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008C4493" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>except as otherwise provided in Section</w:t>
@@ -2081,66 +2117,66 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="569B00F6" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ground Lessor assigns to Lender, as additional security for the Indebtedness, Ground Lessor’s right to reject the Ground Lease under the Insolvency Laws after the occurrence of a Bankruptcy Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3263E">
         <w:t xml:space="preserve">, subject to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_DV_M80"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="_DV_M80"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00C3263E">
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="009B354F">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3263E">
         <w:t>[__](d)(2) (Ground Lease Provisions – Ground Lessor Bankruptcy Event)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of this Security Instrument.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_DV_M81"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="2" w:name="_DV_M81"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1380CD5A" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>If, after the occurrence of a Ground Lessor Bankruptcy Event, Ground Lessor decides to reject the Ground Lease, Ground Lessor shall give Lender written notice, at least ten</w:t>
       </w:r>
       <w:r w:rsidR="00FF6AC2">
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -2362,207 +2398,139 @@
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Subordination; Ground Lessor Consent to Leasehold Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0271239D" w14:textId="33659A3D" w:rsidR="00E62338" w:rsidRPr="00E62338" w:rsidRDefault="00E62338" w:rsidP="008A1F63">
+    <w:p w14:paraId="0271239D" w14:textId="678C9D44" w:rsidR="00E62338" w:rsidRPr="00E62338" w:rsidRDefault="005B6A9B" w:rsidP="008A1F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_DV_C73"/>
-[...39 lines deleted...]
-      <w:r w:rsidR="00070028">
+      <w:r w:rsidRPr="005B6A9B">
+        <w:t>Ground Lessor acknowledges and agrees that the obligations of Borrower to make payments to Ground Lessor required under the Ground Lease and to perform and observe the other covenants and agreements on the part of Borrower as contained in the Ground Lease (including claims under the Ground Lease or any rights to subrogation Ground Lessor may have as a result of the Security Instrument or any action taken by Lender under the Security Instrument), shall: (i)</w:t>
+      </w:r>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0033543D" w:rsidRPr="003D28D6">
+      <w:r w:rsidRPr="005B6A9B">
         <w:t>be personal to Borrower; (ii)</w:t>
       </w:r>
-      <w:r w:rsidR="00070028">
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0033543D" w:rsidRPr="003D28D6">
+      <w:r w:rsidRPr="005B6A9B">
         <w:t>be subordinate and junior in priority, right of payment and all other respects to any and all obligations of Borrower under the Loan Documents; (iii)</w:t>
       </w:r>
-      <w:r w:rsidR="00070028">
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0033543D" w:rsidRPr="003D28D6">
-[...8 lines deleted...]
-      <w:r w:rsidR="00070028">
+      <w:r w:rsidRPr="005B6A9B">
+        <w:t>not be secured by this Security Instrument; and (iv)</w:t>
+      </w:r>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0033543D" w:rsidRPr="003D28D6">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005B6A9B">
+        <w:t xml:space="preserve">not constitute a lien on the Mortgaged Property.  Ground Lessor acknowledges and agrees that the lien of the Security Instrument encumbers Ground Lessor’s Estate and is prior and superior to Ground Lessor’s right, title, and interest therein; provided, however, that the foregoing shall not be deemed to subordinate, terminate, extinguish, merge, or impair the Ground Lease or the Leasehold Estate created thereunder, or Lender’s rights as leasehold mortgagee under the Ground Lease (as described in Section [__](f)(3)(B)); and provided further that nothing in this sentence shall limit the lien, pledge, assignment, or security interest granted to Lender in Ground Lessor’s right, title, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6A9B">
+        <w:lastRenderedPageBreak/>
+        <w:t>interest in, under, and to the Ground Lease to the extent included in Ground Lessor’s Estate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496FEB84" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="008A1F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003D28D6">
         <w:t>Ground</w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t xml:space="preserve"> Lessor hereby consents to the hypothecation, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">transfer, </w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t xml:space="preserve">pledge and assignment of Borrower’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">present and hereafter acquired right, title and </w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t xml:space="preserve">interest in the Ground Lease </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidR="00213367">
-        <w:t xml:space="preserve">Leasehold </w:t>
-[...3 lines deleted...]
-        <w:t>Estate</w:t>
+        <w:t>Leasehold Estate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pursuant to </w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t xml:space="preserve">the Security Instrument.  Ground Lessor </w:t>
       </w:r>
       <w:r>
         <w:t>acknowledges, agrees and consents to the terms contained in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AB0A9C" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="004C570A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
@@ -2570,51 +2538,59 @@
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ground Lessor acknowledges and agrees that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC2E37A" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00897552">
-        <w:t xml:space="preserve">all leasehold mortgagee protection provisions set forth in the Ground Lease, and all other provisions inuring to the benefit of leasehold mortgagees or their successors or assigns contained in the Ground Lease, are </w:t>
+        <w:t xml:space="preserve">all leasehold mortgagee protection provisions set forth in the Ground Lease, and all other provisions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00897552">
+        <w:t>inuring</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00897552">
+        <w:t xml:space="preserve"> to the benefit of leasehold mortgagees or their successors or assigns contained in the Ground Lease, are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hereby </w:t>
       </w:r>
       <w:r w:rsidRPr="00897552">
         <w:t>incorporated into the Security Instrument herein by reference and are restated and confirmed by Ground Lessor for the benefit of Lender and its successors and assigns;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DB33B" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2747,103 +2723,103 @@
       <w:r>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve"> under the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ground </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">Lease which cannot be remedied within such time frame, if </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">commences to cure such default within such time and thereafter diligently proceeds with such efforts and pursues the same to completion, </w:t>
       </w:r>
       <w:r>
         <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00E125AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
-        <w:t xml:space="preserve">shall have such time as is reasonably necessary to complete curing such default.  Notwithstanding the foregoing, with respect to any default of </w:t>
+        <w:t xml:space="preserve">shall have such time as is reasonably necessary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000DF4">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">to complete curing such default.  Notwithstanding the foregoing, with respect to any default of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">under the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ground </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">Lease that cannot be remedied without </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t>obtaining possession of the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00213367">
         <w:t>Leasehold Estate</w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">, any cure period afforded to Borrower in the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ground </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t>Lease shall not commence until</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00E125AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">obtains possession of the </w:t>
       </w:r>
       <w:r w:rsidR="00213367">
         <w:t>Leasehold Estate</w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
-        <w:t xml:space="preserve">, as long as all other defaults which </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">reasonably can be cured by </w:t>
+        <w:t xml:space="preserve">, as long as all other defaults which reasonably can be cured by </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t>without</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00E125AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">obtaining possession of the </w:t>
       </w:r>
       <w:r w:rsidR="00213367">
         <w:t>Leasehold Estate</w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve"> are so cured, and provided that </w:t>
       </w:r>
       <w:r>
         <w:t>Lender</w:t>
       </w:r>
@@ -2851,51 +2827,59 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t>commences to exercise any rights to obtain possession or to effect foreclosure, and diligently pursues the exercise of such rights thereafter</w:t>
       </w:r>
       <w:r w:rsidR="00E651FE">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B7B1DB" w14:textId="77777777" w:rsidR="00E651FE" w:rsidRDefault="00E651FE" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>all insurance proceeds and condemnation proceeds and awards shall be applied in accordance with the Loan Documents notwithstanding anything to the contrary contained in the Ground Lease.</w:t>
+        <w:t xml:space="preserve">all insurance proceeds and condemnation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>proceeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and awards shall be applied in accordance with the Loan Documents notwithstanding anything to the contrary contained in the Ground Lease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092EECCA" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="00EA72A4" w:rsidRDefault="00EB2720" w:rsidP="006407F6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3092,50 +3076,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B27C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Notices Under Ground Lease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF454B1" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FE2714">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_DV_M99"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Ground Lessor shall deliver to Lender, (1)</w:t>
       </w:r>
       <w:r w:rsidR="00BA678F">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>within ten (10)</w:t>
       </w:r>
       <w:r w:rsidR="00DB52D5">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>days after Ground Lessor’s receipt, a true and correct copy of each notice, demand, complaint or request from Borrower under, or with respect to, the Ground Lease; and (2)</w:t>
@@ -3157,106 +3142,108 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_DV_M100"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appointment of Lender as </w:t>
       </w:r>
       <w:r w:rsidR="0033543D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>’s Attorney-In-Fact.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065760CC" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FE2714">
+    <w:p w14:paraId="065760CC" w14:textId="1BD9348F" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FE2714">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_DV_M101"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t>Ground Lessor makes, constitutes and appoints Lender as Ground Lessor’s attorney-in-fact, in Ground Lessor’s name, place and stead, with full power of substitution, to take all actions and to sign all documents and instruments which Lender, in its discretion, considers to be necessary or desirable to (1)</w:t>
       </w:r>
       <w:r w:rsidR="009B354F">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>prevent or cure a Ground Lessor Default, (2)</w:t>
       </w:r>
       <w:r w:rsidR="009B354F">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>perform or carry out any of Ground Lessor’s covenants under Section</w:t>
       </w:r>
       <w:r w:rsidR="009B354F">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>[__](d) (Ground Lease Provisions – Ground Lessor Bankruptcy Event) of this Security Instrument, (3)</w:t>
       </w:r>
       <w:r w:rsidR="009B354F">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>renew or extend the term of the Ground Lease pursuant to any rights granted to Ground Lessor under the Ground Lease, and (4)</w:t>
       </w:r>
       <w:r w:rsidR="009B354F">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>appoint arbitrators and conduct arbitration proceedings pursuant to the Ground Lease.  Ground Lessor gives and grants to Lender, as Ground Lessor’s attorney-in-fact, full power and authority to do and perform every act and sign every document and instrument necessary and proper to be done in the exercise of the foregoing power as fully as Ground Lessor might or could do, and Ground Lessor hereby ratifies and confirms all acts that Lender, as Ground Lessor’s attorney-in-fact, shall lawfully do or cause to be done by virtue of this power of attorney.  This power of attorney, being coupled with an interest, shall be irrevocable as long as any of the Indebtedness remains unpaid</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16F04">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61291AB8" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="000C5899" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00EB2720" w:rsidRPr="000C5899" w:rsidSect="00DB52D5">
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
@@ -3925,175 +3912,159 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> IN RECORDABLE FORM AND AS REQUIRED UNDER APPLICABLE LA</w:t>
       </w:r>
       <w:r w:rsidR="00DB52D5" w:rsidRPr="00E125AF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>W]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00933524" w:rsidRPr="0013018A" w:rsidSect="00DB52D5">
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="76E2C3AD" w14:textId="77777777" w:rsidR="00F6522C" w:rsidRDefault="00F6522C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7FA21593" w14:textId="77777777" w:rsidR="00F6522C" w:rsidRDefault="00F6522C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52B8EE6F" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="00177F9F" w:rsidRDefault="00EB2720" w:rsidP="00177F9F">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EB2720" w:rsidRPr="00177F9F" w14:paraId="40DDAAF5" w14:textId="77777777" w:rsidTr="00F843C4">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1BA00B7E" w14:textId="71B1D0FB" w:rsidR="00EB2720" w:rsidRPr="00177F9F" w:rsidRDefault="00EB2720" w:rsidP="00177F9F">
+        <w:p w14:paraId="1BA00B7E" w14:textId="7D202BB6" w:rsidR="00EB2720" w:rsidRPr="00177F9F" w:rsidRDefault="00EB2720" w:rsidP="00177F9F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Modifications to Security Instrument (</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00597A06" w:rsidRPr="00597A06">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Ground </w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> – Unaffiliated Ground Lessor</w:t>
+            <w:t>Joinder and Consent of Ground Lessor – Unaffiliated Ground Lessor</w:t>
           </w:r>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="65E59B37" w14:textId="4835AD41" w:rsidR="00EB2720" w:rsidRPr="00177F9F" w:rsidRDefault="00EB2720" w:rsidP="00177F9F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
@@ -4204,168 +4175,182 @@
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3FD65444" w14:textId="63578D8E" w:rsidR="0031317F" w:rsidRPr="00177F9F" w:rsidRDefault="0031317F" w:rsidP="0031317F">
+        <w:p w14:paraId="3FD65444" w14:textId="7A4EAABF" w:rsidR="0031317F" w:rsidRPr="00177F9F" w:rsidRDefault="00BF4DCC" w:rsidP="0031317F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>07</w:t>
+          </w:r>
+          <w:r w:rsidR="0078376D">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1C6B828E" w14:textId="62338BB3" w:rsidR="0031317F" w:rsidRPr="00177F9F" w:rsidRDefault="0031317F" w:rsidP="0031317F">
+        <w:p w14:paraId="1C6B828E" w14:textId="23D9A512" w:rsidR="0031317F" w:rsidRPr="00177F9F" w:rsidRDefault="0031317F" w:rsidP="0031317F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="0078376D">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3336E881" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="00177F9F" w:rsidRDefault="00EB2720" w:rsidP="00177F9F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37381231" w14:textId="77777777" w:rsidR="00DB52D5" w:rsidRPr="00177F9F" w:rsidRDefault="00DB52D5" w:rsidP="00DB52D5">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00DB52D5" w:rsidRPr="00177F9F" w14:paraId="32995751" w14:textId="77777777" w:rsidTr="00FF3D12">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7D1EAA8E" w14:textId="19287BBC" w:rsidR="00DB52D5" w:rsidRPr="00177F9F" w:rsidRDefault="00DB52D5" w:rsidP="00DB52D5">
+        <w:p w14:paraId="7D1EAA8E" w14:textId="6DFE4BEB" w:rsidR="00DB52D5" w:rsidRPr="00177F9F" w:rsidRDefault="00DB52D5" w:rsidP="00DB52D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Modifications to Security Instrument (</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00597A06" w:rsidRPr="00597A06">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Ground Lease Provisions</w:t>
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> – Unaffiliated Ground Lessor</w:t>
+            <w:t>Joinder and Consent of Ground Lessor – Unaffiliated Ground Lessor</w:t>
           </w:r>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1C81F1BD" w14:textId="10B2D474" w:rsidR="00DB52D5" w:rsidRPr="00177F9F" w:rsidRDefault="00DB52D5" w:rsidP="00DB52D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
@@ -4476,132 +4461,139 @@
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7D992591" w14:textId="05EE9A53" w:rsidR="0031317F" w:rsidRPr="00177F9F" w:rsidRDefault="0031317F" w:rsidP="0031317F">
+        <w:p w14:paraId="7D992591" w14:textId="4DAB0080" w:rsidR="0031317F" w:rsidRPr="00177F9F" w:rsidRDefault="00BF4DCC" w:rsidP="0031317F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>07</w:t>
+          </w:r>
+          <w:r w:rsidR="0078376D" w:rsidRPr="0078376D">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="774326C8" w14:textId="6658FDF3" w:rsidR="0031317F" w:rsidRPr="00177F9F" w:rsidRDefault="0031317F" w:rsidP="0031317F">
+        <w:p w14:paraId="774326C8" w14:textId="77D44F9C" w:rsidR="0031317F" w:rsidRPr="00177F9F" w:rsidRDefault="0078376D" w:rsidP="0031317F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="0078376D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6824DCEA" w14:textId="77777777" w:rsidR="00DB52D5" w:rsidRPr="00177F9F" w:rsidRDefault="00DB52D5" w:rsidP="00DB52D5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="76F27836" w14:textId="77777777" w:rsidR="00F6522C" w:rsidRDefault="00F6522C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7E46EA5A" w14:textId="77777777" w:rsidR="00F6522C" w:rsidRDefault="00F6522C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12701399"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4A852B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
@@ -6961,62 +6953,60 @@
   <w:num w:numId="7" w16cid:durableId="1688676825">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="343017182">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="11803036">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1263219119">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="133178840">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2123912622">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2111967517">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537"/>
+    <o:shapedefaults v:ext="edit" spidmax="83969"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD30EF"/>
     <w:rsid w:val="0000144E"/>
     <w:rsid w:val="0000169D"/>
     <w:rsid w:val="0000211D"/>
     <w:rsid w:val="0000290A"/>
     <w:rsid w:val="00005206"/>
     <w:rsid w:val="00005624"/>
@@ -7030,76 +7020,78 @@
     <w:rsid w:val="000232D5"/>
     <w:rsid w:val="00025949"/>
     <w:rsid w:val="0002706A"/>
     <w:rsid w:val="0003064E"/>
     <w:rsid w:val="00031558"/>
     <w:rsid w:val="000348AD"/>
     <w:rsid w:val="00036216"/>
     <w:rsid w:val="000365B4"/>
     <w:rsid w:val="00040A13"/>
     <w:rsid w:val="00042A59"/>
     <w:rsid w:val="00042BE5"/>
     <w:rsid w:val="00044670"/>
     <w:rsid w:val="00046748"/>
     <w:rsid w:val="0005218D"/>
     <w:rsid w:val="00052AA6"/>
     <w:rsid w:val="00052FF4"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="0005622D"/>
     <w:rsid w:val="000567E9"/>
     <w:rsid w:val="00057396"/>
     <w:rsid w:val="000601A8"/>
     <w:rsid w:val="00063571"/>
     <w:rsid w:val="00063601"/>
     <w:rsid w:val="00063B1A"/>
     <w:rsid w:val="00064161"/>
+    <w:rsid w:val="00064971"/>
     <w:rsid w:val="00065114"/>
     <w:rsid w:val="0006528B"/>
     <w:rsid w:val="0006552C"/>
     <w:rsid w:val="00065BF9"/>
     <w:rsid w:val="00070028"/>
     <w:rsid w:val="00070733"/>
     <w:rsid w:val="0007196E"/>
     <w:rsid w:val="000724AB"/>
     <w:rsid w:val="00075CD9"/>
     <w:rsid w:val="000770F7"/>
     <w:rsid w:val="000825B3"/>
     <w:rsid w:val="000834FD"/>
     <w:rsid w:val="00083CEA"/>
     <w:rsid w:val="000874FC"/>
     <w:rsid w:val="0009087E"/>
     <w:rsid w:val="000913B3"/>
     <w:rsid w:val="00093B2F"/>
     <w:rsid w:val="00094205"/>
     <w:rsid w:val="00094E93"/>
     <w:rsid w:val="00096086"/>
     <w:rsid w:val="000960C4"/>
     <w:rsid w:val="000978F6"/>
     <w:rsid w:val="000A01D1"/>
     <w:rsid w:val="000A0F5C"/>
     <w:rsid w:val="000A150D"/>
     <w:rsid w:val="000A2C14"/>
+    <w:rsid w:val="000A305D"/>
     <w:rsid w:val="000A5CC4"/>
     <w:rsid w:val="000A7E3E"/>
     <w:rsid w:val="000B3651"/>
     <w:rsid w:val="000B4C06"/>
     <w:rsid w:val="000B4EEE"/>
     <w:rsid w:val="000B5A32"/>
     <w:rsid w:val="000B698D"/>
     <w:rsid w:val="000B706B"/>
     <w:rsid w:val="000B7A27"/>
     <w:rsid w:val="000C2A6C"/>
     <w:rsid w:val="000C2AF3"/>
     <w:rsid w:val="000C3057"/>
     <w:rsid w:val="000C7CAD"/>
     <w:rsid w:val="000D00E4"/>
     <w:rsid w:val="000D2A5B"/>
     <w:rsid w:val="000D5E89"/>
     <w:rsid w:val="000D75FD"/>
     <w:rsid w:val="000E1505"/>
     <w:rsid w:val="000E3F13"/>
     <w:rsid w:val="000E4804"/>
     <w:rsid w:val="000E4FB9"/>
     <w:rsid w:val="000F118C"/>
     <w:rsid w:val="000F2092"/>
     <w:rsid w:val="000F226F"/>
     <w:rsid w:val="000F36A5"/>
@@ -7254,50 +7246,51 @@
     <w:rsid w:val="002A1C20"/>
     <w:rsid w:val="002A3982"/>
     <w:rsid w:val="002A3FB9"/>
     <w:rsid w:val="002A5050"/>
     <w:rsid w:val="002A5393"/>
     <w:rsid w:val="002A69B6"/>
     <w:rsid w:val="002B02DF"/>
     <w:rsid w:val="002B0C6C"/>
     <w:rsid w:val="002B1A46"/>
     <w:rsid w:val="002B4B66"/>
     <w:rsid w:val="002B758A"/>
     <w:rsid w:val="002C00A6"/>
     <w:rsid w:val="002C7315"/>
     <w:rsid w:val="002D02C6"/>
     <w:rsid w:val="002D3392"/>
     <w:rsid w:val="002D5878"/>
     <w:rsid w:val="002D6349"/>
     <w:rsid w:val="002D70E5"/>
     <w:rsid w:val="002E33A2"/>
     <w:rsid w:val="002E5C3B"/>
     <w:rsid w:val="002F1076"/>
     <w:rsid w:val="002F1F42"/>
     <w:rsid w:val="002F233E"/>
     <w:rsid w:val="002F2C01"/>
     <w:rsid w:val="002F2E9D"/>
+    <w:rsid w:val="002F3152"/>
     <w:rsid w:val="002F5022"/>
     <w:rsid w:val="002F5463"/>
     <w:rsid w:val="002F6330"/>
     <w:rsid w:val="00300612"/>
     <w:rsid w:val="00301546"/>
     <w:rsid w:val="0030485B"/>
     <w:rsid w:val="00305957"/>
     <w:rsid w:val="003075EE"/>
     <w:rsid w:val="003121C5"/>
     <w:rsid w:val="0031317F"/>
     <w:rsid w:val="00313180"/>
     <w:rsid w:val="00314E95"/>
     <w:rsid w:val="00317020"/>
     <w:rsid w:val="003209DE"/>
     <w:rsid w:val="003229EC"/>
     <w:rsid w:val="00324DF2"/>
     <w:rsid w:val="00326ED2"/>
     <w:rsid w:val="003275D3"/>
     <w:rsid w:val="00327D06"/>
     <w:rsid w:val="00327E13"/>
     <w:rsid w:val="003323D9"/>
     <w:rsid w:val="00333715"/>
     <w:rsid w:val="0033543D"/>
     <w:rsid w:val="00335C0C"/>
     <w:rsid w:val="003408F6"/>
@@ -7356,50 +7349,51 @@
     <w:rsid w:val="003D6856"/>
     <w:rsid w:val="003D78C0"/>
     <w:rsid w:val="003E127B"/>
     <w:rsid w:val="003E2FE3"/>
     <w:rsid w:val="003E4483"/>
     <w:rsid w:val="003E464E"/>
     <w:rsid w:val="003F0179"/>
     <w:rsid w:val="003F0595"/>
     <w:rsid w:val="003F1546"/>
     <w:rsid w:val="003F1680"/>
     <w:rsid w:val="003F70A4"/>
     <w:rsid w:val="00400429"/>
     <w:rsid w:val="00401144"/>
     <w:rsid w:val="004012C9"/>
     <w:rsid w:val="0040245E"/>
     <w:rsid w:val="00402B33"/>
     <w:rsid w:val="00404638"/>
     <w:rsid w:val="00406C64"/>
     <w:rsid w:val="004077B0"/>
     <w:rsid w:val="004079AD"/>
     <w:rsid w:val="004115C0"/>
     <w:rsid w:val="00413214"/>
     <w:rsid w:val="0041434E"/>
     <w:rsid w:val="00424B36"/>
     <w:rsid w:val="004256FB"/>
+    <w:rsid w:val="004258DB"/>
     <w:rsid w:val="00426A65"/>
     <w:rsid w:val="00427148"/>
     <w:rsid w:val="00430617"/>
     <w:rsid w:val="00430862"/>
     <w:rsid w:val="00431140"/>
     <w:rsid w:val="0043148D"/>
     <w:rsid w:val="00431547"/>
     <w:rsid w:val="00431F97"/>
     <w:rsid w:val="004337A6"/>
     <w:rsid w:val="00434E0C"/>
     <w:rsid w:val="00441EFE"/>
     <w:rsid w:val="00442081"/>
     <w:rsid w:val="00442AF2"/>
     <w:rsid w:val="004444AE"/>
     <w:rsid w:val="004459E5"/>
     <w:rsid w:val="00452D4D"/>
     <w:rsid w:val="00452FAC"/>
     <w:rsid w:val="004603D7"/>
     <w:rsid w:val="00462B73"/>
     <w:rsid w:val="00463D9F"/>
     <w:rsid w:val="0046455B"/>
     <w:rsid w:val="00464FA5"/>
     <w:rsid w:val="0047082D"/>
     <w:rsid w:val="00470A29"/>
     <w:rsid w:val="00470CB2"/>
@@ -7415,50 +7409,51 @@
     <w:rsid w:val="00477E1D"/>
     <w:rsid w:val="00481829"/>
     <w:rsid w:val="00482FE5"/>
     <w:rsid w:val="004858F6"/>
     <w:rsid w:val="00485F34"/>
     <w:rsid w:val="00486AFE"/>
     <w:rsid w:val="00490CCF"/>
     <w:rsid w:val="00496A94"/>
     <w:rsid w:val="00496BA1"/>
     <w:rsid w:val="004A2F4E"/>
     <w:rsid w:val="004A3753"/>
     <w:rsid w:val="004B1571"/>
     <w:rsid w:val="004B1BB9"/>
     <w:rsid w:val="004B27D6"/>
     <w:rsid w:val="004B3B07"/>
     <w:rsid w:val="004C00A8"/>
     <w:rsid w:val="004C366B"/>
     <w:rsid w:val="004C376E"/>
     <w:rsid w:val="004C37D5"/>
     <w:rsid w:val="004C3F71"/>
     <w:rsid w:val="004C5374"/>
     <w:rsid w:val="004C570A"/>
     <w:rsid w:val="004C6E5B"/>
     <w:rsid w:val="004D5E71"/>
     <w:rsid w:val="004E0DFE"/>
+    <w:rsid w:val="004E1771"/>
     <w:rsid w:val="004E4520"/>
     <w:rsid w:val="004E62ED"/>
     <w:rsid w:val="004E6A5D"/>
     <w:rsid w:val="004F1975"/>
     <w:rsid w:val="004F19EF"/>
     <w:rsid w:val="004F2DC9"/>
     <w:rsid w:val="004F31CE"/>
     <w:rsid w:val="004F3B22"/>
     <w:rsid w:val="004F3B99"/>
     <w:rsid w:val="004F3E99"/>
     <w:rsid w:val="004F46B6"/>
     <w:rsid w:val="004F4C83"/>
     <w:rsid w:val="004F513C"/>
     <w:rsid w:val="004F5AEE"/>
     <w:rsid w:val="004F6930"/>
     <w:rsid w:val="00500CCE"/>
     <w:rsid w:val="00501515"/>
     <w:rsid w:val="00503145"/>
     <w:rsid w:val="00503149"/>
     <w:rsid w:val="00503A28"/>
     <w:rsid w:val="00504D48"/>
     <w:rsid w:val="0050747C"/>
     <w:rsid w:val="0050798C"/>
     <w:rsid w:val="00512555"/>
     <w:rsid w:val="0051449F"/>
@@ -7466,155 +7461,160 @@
     <w:rsid w:val="00514AC1"/>
     <w:rsid w:val="00516B1F"/>
     <w:rsid w:val="00517FE4"/>
     <w:rsid w:val="005202C2"/>
     <w:rsid w:val="00520C91"/>
     <w:rsid w:val="005241D8"/>
     <w:rsid w:val="00524E32"/>
     <w:rsid w:val="00530A5F"/>
     <w:rsid w:val="00532A05"/>
     <w:rsid w:val="00535919"/>
     <w:rsid w:val="00537C62"/>
     <w:rsid w:val="00537D0E"/>
     <w:rsid w:val="005418C6"/>
     <w:rsid w:val="00541E69"/>
     <w:rsid w:val="00543375"/>
     <w:rsid w:val="0054372E"/>
     <w:rsid w:val="0054522E"/>
     <w:rsid w:val="0054595B"/>
     <w:rsid w:val="00546A59"/>
     <w:rsid w:val="00546B77"/>
     <w:rsid w:val="0055006D"/>
     <w:rsid w:val="00550EE9"/>
     <w:rsid w:val="0055104E"/>
     <w:rsid w:val="00551972"/>
     <w:rsid w:val="005565D8"/>
+    <w:rsid w:val="00557CD1"/>
     <w:rsid w:val="00557E8D"/>
     <w:rsid w:val="0056047C"/>
     <w:rsid w:val="00561A45"/>
     <w:rsid w:val="00562195"/>
     <w:rsid w:val="00563183"/>
     <w:rsid w:val="005633DE"/>
     <w:rsid w:val="0056451C"/>
     <w:rsid w:val="005707D3"/>
     <w:rsid w:val="00570D20"/>
     <w:rsid w:val="00570DF5"/>
     <w:rsid w:val="00571F77"/>
     <w:rsid w:val="00573AAF"/>
     <w:rsid w:val="00574985"/>
     <w:rsid w:val="00574F97"/>
     <w:rsid w:val="00577001"/>
     <w:rsid w:val="00580F20"/>
     <w:rsid w:val="0058296C"/>
     <w:rsid w:val="005834E3"/>
     <w:rsid w:val="00583CB2"/>
     <w:rsid w:val="00584692"/>
     <w:rsid w:val="00584C65"/>
     <w:rsid w:val="005876AF"/>
     <w:rsid w:val="00587FF2"/>
     <w:rsid w:val="0059029F"/>
     <w:rsid w:val="005919F2"/>
     <w:rsid w:val="0059227F"/>
     <w:rsid w:val="00592E1B"/>
     <w:rsid w:val="00594BF9"/>
     <w:rsid w:val="00594CA9"/>
     <w:rsid w:val="005974FA"/>
+    <w:rsid w:val="00597A06"/>
     <w:rsid w:val="005A1060"/>
     <w:rsid w:val="005A3B64"/>
     <w:rsid w:val="005A4B17"/>
     <w:rsid w:val="005A54D1"/>
     <w:rsid w:val="005A7748"/>
     <w:rsid w:val="005A7F4C"/>
     <w:rsid w:val="005B21F9"/>
     <w:rsid w:val="005B222B"/>
     <w:rsid w:val="005B25D7"/>
     <w:rsid w:val="005B42FE"/>
     <w:rsid w:val="005B538A"/>
+    <w:rsid w:val="005B6A9B"/>
     <w:rsid w:val="005B73C9"/>
     <w:rsid w:val="005B7F6F"/>
     <w:rsid w:val="005C19F1"/>
     <w:rsid w:val="005C22DA"/>
     <w:rsid w:val="005C3B80"/>
     <w:rsid w:val="005C43EC"/>
     <w:rsid w:val="005C4962"/>
     <w:rsid w:val="005C4A0C"/>
     <w:rsid w:val="005C52F4"/>
     <w:rsid w:val="005C735E"/>
     <w:rsid w:val="005D05A4"/>
     <w:rsid w:val="005D1F1C"/>
     <w:rsid w:val="005D2D07"/>
     <w:rsid w:val="005D34CA"/>
     <w:rsid w:val="005D497E"/>
     <w:rsid w:val="005D4D03"/>
     <w:rsid w:val="005D569E"/>
     <w:rsid w:val="005D6A64"/>
     <w:rsid w:val="005E0E0D"/>
     <w:rsid w:val="005E0F3C"/>
     <w:rsid w:val="005E28D8"/>
     <w:rsid w:val="005E3D45"/>
     <w:rsid w:val="005E55A7"/>
     <w:rsid w:val="005E60F7"/>
+    <w:rsid w:val="005F06F0"/>
     <w:rsid w:val="005F07C2"/>
     <w:rsid w:val="005F2432"/>
     <w:rsid w:val="005F3BCE"/>
     <w:rsid w:val="005F539D"/>
     <w:rsid w:val="005F6C88"/>
     <w:rsid w:val="0060125A"/>
     <w:rsid w:val="00601942"/>
     <w:rsid w:val="00601FDE"/>
     <w:rsid w:val="006039B9"/>
     <w:rsid w:val="006046EA"/>
     <w:rsid w:val="00604887"/>
     <w:rsid w:val="00605824"/>
     <w:rsid w:val="00610960"/>
     <w:rsid w:val="006113E9"/>
     <w:rsid w:val="006126D0"/>
     <w:rsid w:val="00614B92"/>
     <w:rsid w:val="00616EFE"/>
     <w:rsid w:val="00620D6E"/>
     <w:rsid w:val="006251D7"/>
     <w:rsid w:val="00625FF1"/>
     <w:rsid w:val="006264DA"/>
     <w:rsid w:val="00630573"/>
     <w:rsid w:val="00637FA7"/>
     <w:rsid w:val="006407F6"/>
     <w:rsid w:val="00640E37"/>
     <w:rsid w:val="006423C0"/>
     <w:rsid w:val="0064242C"/>
     <w:rsid w:val="00642B41"/>
     <w:rsid w:val="0064468C"/>
     <w:rsid w:val="006449C4"/>
     <w:rsid w:val="00645945"/>
     <w:rsid w:val="006463B7"/>
     <w:rsid w:val="00650E16"/>
     <w:rsid w:val="00651641"/>
     <w:rsid w:val="00652520"/>
     <w:rsid w:val="006532DA"/>
     <w:rsid w:val="006543C2"/>
     <w:rsid w:val="0066049B"/>
     <w:rsid w:val="00663596"/>
     <w:rsid w:val="00663BAA"/>
+    <w:rsid w:val="00663D0A"/>
     <w:rsid w:val="00664725"/>
     <w:rsid w:val="00664BED"/>
     <w:rsid w:val="006652B5"/>
     <w:rsid w:val="00671DFC"/>
     <w:rsid w:val="0067312C"/>
     <w:rsid w:val="006741DC"/>
     <w:rsid w:val="006831D8"/>
     <w:rsid w:val="00684B83"/>
     <w:rsid w:val="0068514E"/>
     <w:rsid w:val="006852AF"/>
     <w:rsid w:val="0068631C"/>
     <w:rsid w:val="00690053"/>
     <w:rsid w:val="0069072D"/>
     <w:rsid w:val="006948BF"/>
     <w:rsid w:val="006969EC"/>
     <w:rsid w:val="006978C3"/>
     <w:rsid w:val="006A117B"/>
     <w:rsid w:val="006A5F58"/>
     <w:rsid w:val="006B1FF2"/>
     <w:rsid w:val="006B228C"/>
     <w:rsid w:val="006B41D1"/>
     <w:rsid w:val="006B5DC6"/>
     <w:rsid w:val="006B5ED1"/>
     <w:rsid w:val="006C55B0"/>
     <w:rsid w:val="006C7391"/>
@@ -7656,50 +7656,51 @@
     <w:rsid w:val="00733945"/>
     <w:rsid w:val="00733D44"/>
     <w:rsid w:val="007344C6"/>
     <w:rsid w:val="0073488E"/>
     <w:rsid w:val="0074044D"/>
     <w:rsid w:val="0074194C"/>
     <w:rsid w:val="00742F98"/>
     <w:rsid w:val="0074492C"/>
     <w:rsid w:val="00752207"/>
     <w:rsid w:val="00753D34"/>
     <w:rsid w:val="00754770"/>
     <w:rsid w:val="00755DA5"/>
     <w:rsid w:val="00756527"/>
     <w:rsid w:val="00760DC5"/>
     <w:rsid w:val="007618C8"/>
     <w:rsid w:val="00761B76"/>
     <w:rsid w:val="007635F6"/>
     <w:rsid w:val="00766A0E"/>
     <w:rsid w:val="007716CC"/>
     <w:rsid w:val="00771D02"/>
     <w:rsid w:val="007732BC"/>
     <w:rsid w:val="007804A2"/>
     <w:rsid w:val="007814CA"/>
     <w:rsid w:val="0078237C"/>
     <w:rsid w:val="00783116"/>
+    <w:rsid w:val="0078376D"/>
     <w:rsid w:val="00783DC1"/>
     <w:rsid w:val="007855E9"/>
     <w:rsid w:val="00791E23"/>
     <w:rsid w:val="00792672"/>
     <w:rsid w:val="00797581"/>
     <w:rsid w:val="00797A6E"/>
     <w:rsid w:val="00797A6F"/>
     <w:rsid w:val="007A15F1"/>
     <w:rsid w:val="007A2015"/>
     <w:rsid w:val="007A3927"/>
     <w:rsid w:val="007A71AA"/>
     <w:rsid w:val="007A7840"/>
     <w:rsid w:val="007A79FE"/>
     <w:rsid w:val="007B25A1"/>
     <w:rsid w:val="007B511B"/>
     <w:rsid w:val="007B77DC"/>
     <w:rsid w:val="007B7C4E"/>
     <w:rsid w:val="007C3606"/>
     <w:rsid w:val="007C484A"/>
     <w:rsid w:val="007D0ADD"/>
     <w:rsid w:val="007D1E4B"/>
     <w:rsid w:val="007D31DB"/>
     <w:rsid w:val="007D6870"/>
     <w:rsid w:val="007D7BC7"/>
     <w:rsid w:val="007E073B"/>
@@ -7820,174 +7821,179 @@
     <w:rsid w:val="00900596"/>
     <w:rsid w:val="00902573"/>
     <w:rsid w:val="00903396"/>
     <w:rsid w:val="00904E02"/>
     <w:rsid w:val="00910EA8"/>
     <w:rsid w:val="00913043"/>
     <w:rsid w:val="00913D40"/>
     <w:rsid w:val="00916487"/>
     <w:rsid w:val="0092054A"/>
     <w:rsid w:val="00920CE6"/>
     <w:rsid w:val="00921554"/>
     <w:rsid w:val="00927214"/>
     <w:rsid w:val="00930FAD"/>
     <w:rsid w:val="00933365"/>
     <w:rsid w:val="00933524"/>
     <w:rsid w:val="00933B4C"/>
     <w:rsid w:val="009349CB"/>
     <w:rsid w:val="00935429"/>
     <w:rsid w:val="00935E88"/>
     <w:rsid w:val="00936001"/>
     <w:rsid w:val="009371CA"/>
     <w:rsid w:val="009374BB"/>
     <w:rsid w:val="00937CFB"/>
     <w:rsid w:val="00937E33"/>
     <w:rsid w:val="00940C53"/>
+    <w:rsid w:val="00941A59"/>
     <w:rsid w:val="00942233"/>
     <w:rsid w:val="009451F8"/>
     <w:rsid w:val="009458CA"/>
     <w:rsid w:val="009476AC"/>
     <w:rsid w:val="00950306"/>
     <w:rsid w:val="00950559"/>
     <w:rsid w:val="009510C5"/>
     <w:rsid w:val="0095131A"/>
     <w:rsid w:val="009533FB"/>
     <w:rsid w:val="0096194A"/>
     <w:rsid w:val="0096238B"/>
     <w:rsid w:val="00962D7E"/>
     <w:rsid w:val="00964AB0"/>
     <w:rsid w:val="00966AA4"/>
     <w:rsid w:val="009674EE"/>
     <w:rsid w:val="00974040"/>
     <w:rsid w:val="0097418A"/>
     <w:rsid w:val="009751B5"/>
     <w:rsid w:val="009756DC"/>
     <w:rsid w:val="00975CD5"/>
     <w:rsid w:val="00977BD4"/>
     <w:rsid w:val="009838C2"/>
     <w:rsid w:val="00990135"/>
     <w:rsid w:val="00990CF1"/>
     <w:rsid w:val="009918CB"/>
     <w:rsid w:val="00991A35"/>
     <w:rsid w:val="00993C9A"/>
     <w:rsid w:val="009961B5"/>
     <w:rsid w:val="009A23E6"/>
     <w:rsid w:val="009A4C3C"/>
     <w:rsid w:val="009A705D"/>
     <w:rsid w:val="009A7866"/>
     <w:rsid w:val="009B012C"/>
     <w:rsid w:val="009B03EB"/>
     <w:rsid w:val="009B1ACF"/>
     <w:rsid w:val="009B1B14"/>
     <w:rsid w:val="009B354F"/>
     <w:rsid w:val="009B4890"/>
     <w:rsid w:val="009B523A"/>
     <w:rsid w:val="009B6BDD"/>
     <w:rsid w:val="009B6E0D"/>
     <w:rsid w:val="009B722A"/>
+    <w:rsid w:val="009B750B"/>
     <w:rsid w:val="009C08C6"/>
     <w:rsid w:val="009C10CB"/>
     <w:rsid w:val="009C2BE9"/>
     <w:rsid w:val="009C3CFF"/>
     <w:rsid w:val="009C491A"/>
     <w:rsid w:val="009D3887"/>
     <w:rsid w:val="009D3DFC"/>
     <w:rsid w:val="009D512F"/>
+    <w:rsid w:val="009E0882"/>
     <w:rsid w:val="009E1D4C"/>
     <w:rsid w:val="009E2644"/>
     <w:rsid w:val="009F257A"/>
     <w:rsid w:val="009F2F46"/>
     <w:rsid w:val="009F37FC"/>
     <w:rsid w:val="009F3C03"/>
     <w:rsid w:val="009F451C"/>
     <w:rsid w:val="009F7E95"/>
     <w:rsid w:val="00A03FF1"/>
     <w:rsid w:val="00A0418E"/>
     <w:rsid w:val="00A0479D"/>
     <w:rsid w:val="00A0674E"/>
     <w:rsid w:val="00A06CFA"/>
     <w:rsid w:val="00A0774B"/>
     <w:rsid w:val="00A11E2B"/>
     <w:rsid w:val="00A12B0A"/>
     <w:rsid w:val="00A13CA9"/>
     <w:rsid w:val="00A157E0"/>
     <w:rsid w:val="00A15A10"/>
     <w:rsid w:val="00A16F9A"/>
     <w:rsid w:val="00A23C36"/>
     <w:rsid w:val="00A2473F"/>
     <w:rsid w:val="00A247F7"/>
     <w:rsid w:val="00A253E0"/>
     <w:rsid w:val="00A265CD"/>
     <w:rsid w:val="00A26AF4"/>
+    <w:rsid w:val="00A27B24"/>
     <w:rsid w:val="00A30108"/>
     <w:rsid w:val="00A301D8"/>
     <w:rsid w:val="00A3023C"/>
     <w:rsid w:val="00A30DA2"/>
     <w:rsid w:val="00A323C6"/>
     <w:rsid w:val="00A324C0"/>
     <w:rsid w:val="00A36BC1"/>
     <w:rsid w:val="00A36DB6"/>
     <w:rsid w:val="00A406A2"/>
     <w:rsid w:val="00A42167"/>
     <w:rsid w:val="00A42C15"/>
     <w:rsid w:val="00A43FEB"/>
     <w:rsid w:val="00A46181"/>
     <w:rsid w:val="00A46722"/>
     <w:rsid w:val="00A5027A"/>
     <w:rsid w:val="00A519D3"/>
     <w:rsid w:val="00A5286E"/>
     <w:rsid w:val="00A545DE"/>
     <w:rsid w:val="00A54BB4"/>
     <w:rsid w:val="00A55711"/>
     <w:rsid w:val="00A57D32"/>
     <w:rsid w:val="00A63263"/>
     <w:rsid w:val="00A64A5F"/>
     <w:rsid w:val="00A64F7D"/>
     <w:rsid w:val="00A66254"/>
     <w:rsid w:val="00A7592B"/>
     <w:rsid w:val="00A7657F"/>
     <w:rsid w:val="00A82ABD"/>
     <w:rsid w:val="00A83781"/>
     <w:rsid w:val="00A869DA"/>
     <w:rsid w:val="00A86F85"/>
     <w:rsid w:val="00A8729F"/>
     <w:rsid w:val="00A87C16"/>
     <w:rsid w:val="00A92344"/>
     <w:rsid w:val="00A93092"/>
     <w:rsid w:val="00A94720"/>
     <w:rsid w:val="00A968C9"/>
     <w:rsid w:val="00AA058E"/>
     <w:rsid w:val="00AA0856"/>
     <w:rsid w:val="00AA0DAE"/>
     <w:rsid w:val="00AA5948"/>
     <w:rsid w:val="00AA5A80"/>
     <w:rsid w:val="00AA5C7E"/>
     <w:rsid w:val="00AA707A"/>
     <w:rsid w:val="00AB1DCA"/>
     <w:rsid w:val="00AB2599"/>
     <w:rsid w:val="00AB3C49"/>
     <w:rsid w:val="00AB3EAA"/>
+    <w:rsid w:val="00AB7386"/>
     <w:rsid w:val="00AC2F71"/>
     <w:rsid w:val="00AC61BD"/>
     <w:rsid w:val="00AC64A6"/>
     <w:rsid w:val="00AD08A5"/>
     <w:rsid w:val="00AD4E8B"/>
     <w:rsid w:val="00AD7CF7"/>
     <w:rsid w:val="00AE00E0"/>
     <w:rsid w:val="00AE125B"/>
     <w:rsid w:val="00AE4592"/>
     <w:rsid w:val="00AE462D"/>
     <w:rsid w:val="00AE478E"/>
     <w:rsid w:val="00AE5E58"/>
     <w:rsid w:val="00AE6297"/>
     <w:rsid w:val="00AE7AB7"/>
     <w:rsid w:val="00AF056E"/>
     <w:rsid w:val="00AF06E4"/>
     <w:rsid w:val="00AF0704"/>
     <w:rsid w:val="00AF0F0F"/>
     <w:rsid w:val="00AF1067"/>
     <w:rsid w:val="00AF1CD9"/>
     <w:rsid w:val="00AF4683"/>
     <w:rsid w:val="00AF4A5F"/>
     <w:rsid w:val="00AF4E0F"/>
     <w:rsid w:val="00AF5168"/>
     <w:rsid w:val="00AF7374"/>
@@ -8003,98 +8009,100 @@
     <w:rsid w:val="00B102F5"/>
     <w:rsid w:val="00B1042F"/>
     <w:rsid w:val="00B11FC1"/>
     <w:rsid w:val="00B1314F"/>
     <w:rsid w:val="00B20774"/>
     <w:rsid w:val="00B218DF"/>
     <w:rsid w:val="00B220A7"/>
     <w:rsid w:val="00B228EA"/>
     <w:rsid w:val="00B22924"/>
     <w:rsid w:val="00B23D13"/>
     <w:rsid w:val="00B23EE0"/>
     <w:rsid w:val="00B24D71"/>
     <w:rsid w:val="00B25166"/>
     <w:rsid w:val="00B25775"/>
     <w:rsid w:val="00B26DE6"/>
     <w:rsid w:val="00B33652"/>
     <w:rsid w:val="00B33D01"/>
     <w:rsid w:val="00B3402C"/>
     <w:rsid w:val="00B473F1"/>
     <w:rsid w:val="00B50B17"/>
     <w:rsid w:val="00B51194"/>
     <w:rsid w:val="00B52F3F"/>
     <w:rsid w:val="00B5427C"/>
     <w:rsid w:val="00B55017"/>
     <w:rsid w:val="00B5541F"/>
+    <w:rsid w:val="00B554E7"/>
     <w:rsid w:val="00B56F8F"/>
     <w:rsid w:val="00B601D8"/>
     <w:rsid w:val="00B60F80"/>
     <w:rsid w:val="00B61798"/>
     <w:rsid w:val="00B70F79"/>
     <w:rsid w:val="00B717BF"/>
     <w:rsid w:val="00B72385"/>
     <w:rsid w:val="00B75CC0"/>
     <w:rsid w:val="00B75F8B"/>
     <w:rsid w:val="00B82A6D"/>
     <w:rsid w:val="00B84B15"/>
     <w:rsid w:val="00B8686D"/>
     <w:rsid w:val="00B90360"/>
     <w:rsid w:val="00B91433"/>
     <w:rsid w:val="00B91CC5"/>
     <w:rsid w:val="00B9259D"/>
     <w:rsid w:val="00B92EB2"/>
     <w:rsid w:val="00B93CE9"/>
     <w:rsid w:val="00B95AAD"/>
     <w:rsid w:val="00BA0852"/>
     <w:rsid w:val="00BA1070"/>
     <w:rsid w:val="00BA1E15"/>
     <w:rsid w:val="00BA385D"/>
     <w:rsid w:val="00BA678F"/>
     <w:rsid w:val="00BB20AA"/>
     <w:rsid w:val="00BB478F"/>
     <w:rsid w:val="00BB5E52"/>
     <w:rsid w:val="00BB6054"/>
     <w:rsid w:val="00BB6A03"/>
     <w:rsid w:val="00BC1D2E"/>
     <w:rsid w:val="00BC2E2A"/>
     <w:rsid w:val="00BC78A0"/>
     <w:rsid w:val="00BC7A5A"/>
     <w:rsid w:val="00BD1434"/>
     <w:rsid w:val="00BD26D0"/>
     <w:rsid w:val="00BD30EF"/>
     <w:rsid w:val="00BD3A48"/>
     <w:rsid w:val="00BD5090"/>
     <w:rsid w:val="00BD5168"/>
     <w:rsid w:val="00BD7535"/>
     <w:rsid w:val="00BE0708"/>
     <w:rsid w:val="00BE11EC"/>
     <w:rsid w:val="00BE3555"/>
     <w:rsid w:val="00BE6FB3"/>
     <w:rsid w:val="00BF028B"/>
     <w:rsid w:val="00BF38B4"/>
     <w:rsid w:val="00BF4592"/>
     <w:rsid w:val="00BF4C4D"/>
+    <w:rsid w:val="00BF4DCC"/>
     <w:rsid w:val="00BF509A"/>
     <w:rsid w:val="00BF5FAF"/>
     <w:rsid w:val="00C02C3F"/>
     <w:rsid w:val="00C03022"/>
     <w:rsid w:val="00C06177"/>
     <w:rsid w:val="00C0661D"/>
     <w:rsid w:val="00C07966"/>
     <w:rsid w:val="00C07FEB"/>
     <w:rsid w:val="00C10217"/>
     <w:rsid w:val="00C11385"/>
     <w:rsid w:val="00C12A04"/>
     <w:rsid w:val="00C138AC"/>
     <w:rsid w:val="00C142C4"/>
     <w:rsid w:val="00C161F0"/>
     <w:rsid w:val="00C164A4"/>
     <w:rsid w:val="00C16F1B"/>
     <w:rsid w:val="00C20438"/>
     <w:rsid w:val="00C2198A"/>
     <w:rsid w:val="00C228EC"/>
     <w:rsid w:val="00C24688"/>
     <w:rsid w:val="00C2507D"/>
     <w:rsid w:val="00C25D3D"/>
     <w:rsid w:val="00C271DD"/>
     <w:rsid w:val="00C308FF"/>
     <w:rsid w:val="00C31448"/>
@@ -8145,99 +8153,103 @@
     <w:rsid w:val="00C92E50"/>
     <w:rsid w:val="00C94787"/>
     <w:rsid w:val="00C95A59"/>
     <w:rsid w:val="00CA06CF"/>
     <w:rsid w:val="00CA127E"/>
     <w:rsid w:val="00CA1817"/>
     <w:rsid w:val="00CA1A57"/>
     <w:rsid w:val="00CA50BB"/>
     <w:rsid w:val="00CA64CF"/>
     <w:rsid w:val="00CB0E99"/>
     <w:rsid w:val="00CB12A9"/>
     <w:rsid w:val="00CB19A5"/>
     <w:rsid w:val="00CB253E"/>
     <w:rsid w:val="00CB363D"/>
     <w:rsid w:val="00CB433D"/>
     <w:rsid w:val="00CB4843"/>
     <w:rsid w:val="00CB4854"/>
     <w:rsid w:val="00CB48CE"/>
     <w:rsid w:val="00CB4B11"/>
     <w:rsid w:val="00CB57B7"/>
     <w:rsid w:val="00CB5F51"/>
     <w:rsid w:val="00CB6536"/>
     <w:rsid w:val="00CB732F"/>
     <w:rsid w:val="00CC275D"/>
     <w:rsid w:val="00CC2B85"/>
+    <w:rsid w:val="00CC4156"/>
     <w:rsid w:val="00CC4699"/>
     <w:rsid w:val="00CC4763"/>
     <w:rsid w:val="00CC6084"/>
     <w:rsid w:val="00CD20A8"/>
     <w:rsid w:val="00CD3223"/>
     <w:rsid w:val="00CD336E"/>
     <w:rsid w:val="00CD3E3B"/>
     <w:rsid w:val="00CD3EF0"/>
     <w:rsid w:val="00CD4AB8"/>
     <w:rsid w:val="00CD4CCF"/>
     <w:rsid w:val="00CD5613"/>
     <w:rsid w:val="00CD5F40"/>
     <w:rsid w:val="00CE2862"/>
     <w:rsid w:val="00CE3320"/>
     <w:rsid w:val="00CE562E"/>
     <w:rsid w:val="00CE790C"/>
     <w:rsid w:val="00CE7AC2"/>
     <w:rsid w:val="00CF3976"/>
     <w:rsid w:val="00CF462A"/>
     <w:rsid w:val="00CF5A09"/>
     <w:rsid w:val="00CF7B47"/>
     <w:rsid w:val="00D000BD"/>
     <w:rsid w:val="00D01AC0"/>
     <w:rsid w:val="00D02822"/>
     <w:rsid w:val="00D02FFC"/>
     <w:rsid w:val="00D041C7"/>
     <w:rsid w:val="00D04231"/>
     <w:rsid w:val="00D06B24"/>
     <w:rsid w:val="00D11441"/>
+    <w:rsid w:val="00D11604"/>
     <w:rsid w:val="00D11B65"/>
     <w:rsid w:val="00D12EB2"/>
     <w:rsid w:val="00D13785"/>
     <w:rsid w:val="00D13830"/>
+    <w:rsid w:val="00D1680B"/>
     <w:rsid w:val="00D21279"/>
     <w:rsid w:val="00D24002"/>
     <w:rsid w:val="00D241F6"/>
     <w:rsid w:val="00D25CF3"/>
     <w:rsid w:val="00D266C7"/>
     <w:rsid w:val="00D268E4"/>
     <w:rsid w:val="00D41122"/>
     <w:rsid w:val="00D41A03"/>
     <w:rsid w:val="00D42E29"/>
     <w:rsid w:val="00D47B36"/>
     <w:rsid w:val="00D51F83"/>
     <w:rsid w:val="00D52684"/>
     <w:rsid w:val="00D53AF4"/>
     <w:rsid w:val="00D54A04"/>
     <w:rsid w:val="00D5541E"/>
     <w:rsid w:val="00D55538"/>
+    <w:rsid w:val="00D57885"/>
     <w:rsid w:val="00D60030"/>
     <w:rsid w:val="00D60173"/>
     <w:rsid w:val="00D602F2"/>
     <w:rsid w:val="00D6087B"/>
     <w:rsid w:val="00D60AA6"/>
     <w:rsid w:val="00D63F0E"/>
     <w:rsid w:val="00D675C5"/>
     <w:rsid w:val="00D70159"/>
     <w:rsid w:val="00D73D1B"/>
     <w:rsid w:val="00D75DFE"/>
     <w:rsid w:val="00D77F74"/>
     <w:rsid w:val="00D820B4"/>
     <w:rsid w:val="00D825B4"/>
     <w:rsid w:val="00D83928"/>
     <w:rsid w:val="00D8458B"/>
     <w:rsid w:val="00D86AEF"/>
     <w:rsid w:val="00D86F04"/>
     <w:rsid w:val="00D8799A"/>
     <w:rsid w:val="00D87C84"/>
     <w:rsid w:val="00D90F1F"/>
     <w:rsid w:val="00D9269A"/>
     <w:rsid w:val="00D93790"/>
     <w:rsid w:val="00D939EE"/>
     <w:rsid w:val="00D94774"/>
     <w:rsid w:val="00D94E12"/>
@@ -8343,146 +8355,151 @@
     <w:rsid w:val="00EC6966"/>
     <w:rsid w:val="00ED1714"/>
     <w:rsid w:val="00ED2242"/>
     <w:rsid w:val="00ED4F13"/>
     <w:rsid w:val="00ED582D"/>
     <w:rsid w:val="00ED7AAE"/>
     <w:rsid w:val="00EE0320"/>
     <w:rsid w:val="00EE112A"/>
     <w:rsid w:val="00EE185B"/>
     <w:rsid w:val="00EE2729"/>
     <w:rsid w:val="00EE748C"/>
     <w:rsid w:val="00EE7BAF"/>
     <w:rsid w:val="00EF097A"/>
     <w:rsid w:val="00EF4EEA"/>
     <w:rsid w:val="00F01065"/>
     <w:rsid w:val="00F0293B"/>
     <w:rsid w:val="00F03972"/>
     <w:rsid w:val="00F06420"/>
     <w:rsid w:val="00F07AC0"/>
     <w:rsid w:val="00F12B52"/>
     <w:rsid w:val="00F140A7"/>
     <w:rsid w:val="00F143B9"/>
     <w:rsid w:val="00F14804"/>
     <w:rsid w:val="00F15423"/>
     <w:rsid w:val="00F1556A"/>
+    <w:rsid w:val="00F16F04"/>
     <w:rsid w:val="00F174CA"/>
     <w:rsid w:val="00F201AD"/>
     <w:rsid w:val="00F20A15"/>
     <w:rsid w:val="00F21CFA"/>
     <w:rsid w:val="00F25E72"/>
     <w:rsid w:val="00F26CAC"/>
     <w:rsid w:val="00F2770F"/>
     <w:rsid w:val="00F27F84"/>
     <w:rsid w:val="00F27FC3"/>
     <w:rsid w:val="00F3106D"/>
     <w:rsid w:val="00F336BD"/>
     <w:rsid w:val="00F401FB"/>
     <w:rsid w:val="00F4257E"/>
+    <w:rsid w:val="00F42CD8"/>
     <w:rsid w:val="00F43C70"/>
+    <w:rsid w:val="00F44FB5"/>
     <w:rsid w:val="00F5002A"/>
     <w:rsid w:val="00F509C7"/>
     <w:rsid w:val="00F53F49"/>
     <w:rsid w:val="00F611F0"/>
     <w:rsid w:val="00F61A5C"/>
     <w:rsid w:val="00F651BB"/>
     <w:rsid w:val="00F6522C"/>
     <w:rsid w:val="00F65581"/>
     <w:rsid w:val="00F65CE2"/>
     <w:rsid w:val="00F66AF9"/>
     <w:rsid w:val="00F66B39"/>
     <w:rsid w:val="00F703C5"/>
     <w:rsid w:val="00F70A8C"/>
     <w:rsid w:val="00F729F2"/>
     <w:rsid w:val="00F731BC"/>
     <w:rsid w:val="00F74558"/>
     <w:rsid w:val="00F76082"/>
     <w:rsid w:val="00F77DC3"/>
     <w:rsid w:val="00F83E58"/>
     <w:rsid w:val="00F841E3"/>
     <w:rsid w:val="00F860AC"/>
     <w:rsid w:val="00F9196D"/>
     <w:rsid w:val="00F93330"/>
     <w:rsid w:val="00F95A00"/>
+    <w:rsid w:val="00FA250F"/>
     <w:rsid w:val="00FA4CE1"/>
     <w:rsid w:val="00FA6DC5"/>
     <w:rsid w:val="00FA7592"/>
     <w:rsid w:val="00FB0391"/>
     <w:rsid w:val="00FB1FEE"/>
     <w:rsid w:val="00FC6A2B"/>
     <w:rsid w:val="00FD080B"/>
     <w:rsid w:val="00FD2AAD"/>
     <w:rsid w:val="00FD4398"/>
     <w:rsid w:val="00FE1598"/>
     <w:rsid w:val="00FE1D53"/>
     <w:rsid w:val="00FE2714"/>
     <w:rsid w:val="00FE2C2A"/>
     <w:rsid w:val="00FE355F"/>
     <w:rsid w:val="00FE37E3"/>
     <w:rsid w:val="00FE3EEE"/>
     <w:rsid w:val="00FE3EEF"/>
     <w:rsid w:val="00FE46F5"/>
     <w:rsid w:val="00FE5206"/>
     <w:rsid w:val="00FE585B"/>
     <w:rsid w:val="00FE60EE"/>
     <w:rsid w:val="00FE679E"/>
     <w:rsid w:val="00FE6E89"/>
     <w:rsid w:val="00FF4F02"/>
     <w:rsid w:val="00FF62C1"/>
     <w:rsid w:val="00FF6AC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537"/>
+    <o:shapedefaults v:ext="edit" spidmax="83969"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A7230FE"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{15D595B2-8D91-4A2A-A4FF-E7A07B8A3DB3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -8970,51 +8987,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewInsertion">
     <w:name w:val="DeltaView Insertion"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EB2720"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="double"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004C366B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="86460870">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="258175440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9037,51 +9054,77 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="759065596">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="761073991">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1073284703">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1337420036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1527330715">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -9348,70 +9391,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3810</Words>
-  <Characters>20402</Characters>
+  <Words>3873</Words>
+  <Characters>20781</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>377</Lines>
-  <Paragraphs>101</Paragraphs>
+  <Lines>1154</Lines>
+  <Paragraphs>666</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6308.ALT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24111</CharactersWithSpaces>
+  <CharactersWithSpaces>23988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6308.ALT</dc:title>
-  <dc:subject>Modifications to Security Instrument (Ground Lease Provisions - Lease-Back Structure)</dc:subject>
-  <dc:creator/>
+  <dc:subject>Modifications to Security Instrument (Joinder and Consent of Ground Lessor – Unaffiliated Ground Lessor)</dc:subject>
+  <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iManageFooter">
+    <vt:lpwstr>71968915-v1</vt:lpwstr>
+  </property>
+</Properties>
+</file>