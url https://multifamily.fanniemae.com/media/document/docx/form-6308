--- v0 (2025-10-26)
+++ v1 (2026-08-03)
@@ -13,51 +13,51 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7FD0DDD5" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EXHIBIT [__]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADB3FC0" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
@@ -1093,51 +1093,59 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_DV_M64"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00B24D71">
         <w:lastRenderedPageBreak/>
         <w:t>awards, payments and other compensation made or to be made by any municipal, state or federal authority with respect to the Land, the Improvements, the Personalty or any other part of the Mortgaged Property, including any awards or settlements resulting from (1) Condemnation Actions, (2) any damage to the Mortgaged Property caused by governmental action that does not result in a Condemnation Action, or (3) the total or partial taking of the Land, the Improvements, the Personalty or any other part of the Mortgaged Property under the power of eminent domain or otherwise and including any conveyance in lieu thereof;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A0B0F9" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00213367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_DV_M65"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00B24D71">
-        <w:t>contracts, options and other agreements for the sale of the Land, the Improvements, the Personalty or any other part of the Mortgaged Property entered into by Borrower now or in the future, including cash or securities deposited to secure performance by parties of their obligations;</w:t>
+        <w:t xml:space="preserve">contracts, options and other agreements for the sale of the Land, the Improvements, the Personalty or any other part of the Mortgaged Property entered into by Borrower now or in the future, including cash or securities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B24D71">
+        <w:t>deposited</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B24D71">
+        <w:t xml:space="preserve"> to secure performance by parties of their obligations;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B20132" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00213367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_DV_M66"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00B24D71">
         <w:t>Leases and Lease guaranties, letters of credit and any other supporting obligation for any of the Leases given in connection with any of the Leases, and all Rents;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE4B29A" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00213367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1590,65 +1598,71 @@
       <w:r w:rsidR="0046455B" w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> is free and clear of all liens, encumbrances and other matters affecting title, other than the lien of </w:t>
       </w:r>
       <w:r w:rsidR="007224C4">
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidR="0046455B" w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> Security Instrument and the easements and restrictions listed in a schedule of exceptions to coverage in the title insurance policy issued to Lender contemporaneously with the execution and recordation of </w:t>
       </w:r>
       <w:r w:rsidR="007224C4">
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidR="0046455B" w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> Security Instrument and insuring Lender’s interest in the Mortgaged Property, including </w:t>
       </w:r>
       <w:r w:rsidR="0005218D">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00213367">
         <w:t>he Leasehold Estate</w:t>
       </w:r>
       <w:r w:rsidR="0046455B" w:rsidRPr="00B24D71">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A44485A" w14:textId="77777777" w:rsidR="00434E0C" w:rsidRDefault="009B354F" w:rsidP="009B354F">
+    <w:p w14:paraId="2A44485A" w14:textId="173CB777" w:rsidR="00434E0C" w:rsidRDefault="009B354F" w:rsidP="009B354F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0046455B" w:rsidRPr="00B24D71">
-        <w:t>there is no existing Ground Lessee Default and no event has occurred which, with the passage of time or the giving of notice, or both, would constitute a Ground Lessee Default;</w:t>
+        <w:t>there is no existing Ground Lessee</w:t>
+      </w:r>
+      <w:r w:rsidR="00706D89">
+        <w:t xml:space="preserve"> Default, </w:t>
+      </w:r>
+      <w:r w:rsidR="0046455B" w:rsidRPr="00B24D71">
+        <w:t>and no event has occurred which, with the passage of time or the giving of notice, or both, would constitute a Ground Lessee Default;</w:t>
       </w:r>
       <w:r w:rsidR="003E127B">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18986F67" w14:textId="77777777" w:rsidR="0046455B" w:rsidRDefault="009B354F" w:rsidP="009B354F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00227842" w:rsidRPr="009B354F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="008E7D66" w:rsidRPr="009B354F">
@@ -2701,64 +2715,70 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003E127B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Notices Under Ground Lease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4947C422" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00FF6AC2">
+    <w:p w14:paraId="4947C422" w14:textId="731A9DC3" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:t>Borrower shall deliver to Lender, (1) </w:t>
       </w:r>
       <w:r w:rsidR="0064468C">
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
-        <w:t>ten (10) days after Borrower’s receipt, a true and correct copy of each notice, demand, complaint or request from Ground Lessor under, or with respect to, the Ground Lease; and (2) within ten (10) days after Borrower’s receipt of request from Lender, such other information and evidence as Lender may reasonably request concerning Borrower’s due observance, performance and compliance with the terms, covenants and provisions of the Ground Lease.</w:t>
+        <w:t>ten (10) days after Borrower’s receipt, a true and correct copy of each notice, demand, complaint or request from Ground Lessor under, or with respect to, the Ground Lease; and (2) within ten (10) days after Borrower’s receipt of</w:t>
+      </w:r>
+      <w:r w:rsidR="00706D89">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24D71">
+        <w:t xml:space="preserve"> request from Lender, such other information and evidence as Lender may reasonably request concerning Borrower’s due observance, performance and compliance with the terms, covenants and provisions of the Ground Lease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613C3865" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003E127B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
@@ -2778,51 +2798,51 @@
       <w:r w:rsidR="00E477EE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">f Lender </w:t>
       </w:r>
       <w:r w:rsidR="00E477EE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s Borrower’s Attorney-In-Fact.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4C780B" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00FF6AC2">
+    <w:p w14:paraId="5E4C780B" w14:textId="1C5333D3" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:t>Borrower makes, constitutes and appoints Lender as Borrower’s attorney-in-fact, in Borrower’s name, place and stead, with full power of substitution, to take all actions and to sign all documents and instruments which Lender, in its discretion, considers to be necessary or desirable to (1) prevent or cure a Ground Lessee Default pursuant to Section </w:t>
       </w:r>
       <w:r w:rsidR="009D512F">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="009D512F" w:rsidRPr="00B24D71">
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="009D512F">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t>(f) (Ground Lease Provisions – Lender’s Right To Cure Ground Lessee Defaults) of this Security Instrument, (2) perform or carry out any of Borrower’s covenants under Section </w:t>
       </w:r>
       <w:r w:rsidR="009D512F">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="009D512F" w:rsidRPr="00B24D71">
         <w:t>__</w:t>
@@ -2834,50 +2854,53 @@
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve">) (Ground Lease Provisions – </w:t>
       </w:r>
       <w:r w:rsidR="001D6368">
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t>Bankruptcy Event) of this Security Instrument, (3) renew or extend the term of the Ground Lease pursuant to Section </w:t>
       </w:r>
       <w:r w:rsidR="009D512F">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="009D512F" w:rsidRPr="00B24D71">
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="009D512F">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t>(g) (Ground Lease Provisions – Option to Renew or Extend Ground Lease) of this Security Instrument, (4) appoint arbitrators and conduct arbitration proceedings pursuant to the Ground Lease, and (5) request and obtain estoppel certificates from Ground Lessor pursuant to the Ground Lease.  Borrower gives and grants to Lender, as Borrower’s attorney-in-fact, full power and authority to do and perform every act and sign every document and instrument necessary and proper to be done in the exercise of the foregoing power as fully as Borrower might or could do, and Borrower hereby ratifies and confirms all acts that Lender, as Borrower’s attorney-in-fact, shall lawfully do or cause to be done by virtue of this power of attorney.  This power of attorney, being coupled with an interest, shall be irrevocable as long as any of the Indebtedness remains unpaid</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21025">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A639C7" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00B24D71" w:rsidRDefault="0046455B" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003E127B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
@@ -3520,77 +3543,83 @@
         </w:rPr>
         <w:t>)] of the definition of Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E23331B" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="00337197" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00337197">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ground Lessor Joinder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776C4C5A" w14:textId="019FDDF6" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
+    <w:p w14:paraId="776C4C5A" w14:textId="2DCF3EFC" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1BF2">
         <w:t xml:space="preserve">The undersigned, </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BF2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[to be inserted]</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BF2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D1BF2">
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D1BF2">
-        <w:t xml:space="preserve"> ______________ organized and existing under the laws of the State of _________________ is Ground Lessor, owner of the Fee Estate and the landlord under the Ground Lease.</w:t>
+        <w:t xml:space="preserve"> ______________ organized and existing under the laws of the State of _________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00706D89">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1BF2">
+        <w:t xml:space="preserve"> is Ground Lessor, owner of the Fee Estate and the landlord under the Ground Lease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BA05B8" w14:textId="24F8C8CF" w:rsidR="00EB2720" w:rsidRPr="008647C0" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ground Lessor </w:t>
       </w:r>
       <w:r w:rsidRPr="00C05A7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: INCLUDE THE FOLLOWING IF GROUND LESSOR AND BORROWER ARE AFFILIATES, OTHERWISE DELETE</w:t>
       </w:r>
       <w:r w:rsidR="00070028">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -3677,64 +3706,64 @@
       <w:r w:rsidR="0005218D">
         <w:t xml:space="preserve">Mortgaged Property, including the Leasehold Estate, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pursuant to the Security Instrument, and </w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t>) acknowledging the agreements, covenants and obligations set forth in the Security Instrument</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, including those set forth in this Joinder and Consent, </w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t>as may be applicable to Ground Lessor</w:t>
       </w:r>
       <w:r>
         <w:t>, and agreeing to the modifications, agreements, representations, warranties, waivers and covenants contained in this Joinder and Consent, to wit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2786E353" w14:textId="30F0220E" w:rsidR="00EB2720" w:rsidRPr="008647C0" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
+    <w:p w14:paraId="2786E353" w14:textId="74F8D777" w:rsidR="00EB2720" w:rsidRPr="008647C0" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008647C0">
         <w:t xml:space="preserve">Ground Lessor, in consideration of </w:t>
       </w:r>
       <w:r w:rsidRPr="0060193E">
         <w:t>Lender’s making the Mortgage Loan and approving the Ground Lease, to secure to Lender the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents (excluding the Environmental Indemnity Agreement),</w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
-        <w:t xml:space="preserve">  irrevocably and unconditionally </w:t>
+        <w:t xml:space="preserve"> irrevocably and unconditionally </w:t>
       </w:r>
       <w:r w:rsidRPr="00337197">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00386A18">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DRAFTING NOTE: MIRROR GRANTING LANGUAGE ON PAGE</w:t>
       </w:r>
       <w:r w:rsidR="0005218D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00386A18">
         <w:rPr>
           <w:b/>
@@ -3968,73 +3997,69 @@
         <w:t xml:space="preserve">Ground Lessor’s Estate </w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t>against all claims and demands other than Permitted Encumbrances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7C1E36" w14:textId="0757352D" w:rsidR="00EB2720" w:rsidRPr="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2720">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Each reference to Borrower contained in the Security Instrument shall be deemed to include Ground Lessor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2720">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00EB2720">
+      <w:r w:rsidRPr="00706D89">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2720">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>except for those references pertaining solely to Borrower as obligor of the Indebtedness.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2720">
+      <w:r w:rsidRPr="00463B67">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2720">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ground Lessor agrees and acknowledges that each pledge, assignment, grant, transfer, agreement, acknowledgement, consent, release, waiver, covenant, representation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2720">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>warranty contained in the Security Instrument (individually and collectively, the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2720">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
@@ -4231,78 +4256,78 @@
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> has</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> waived, canceled or surrendered any of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">its </w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t>rights under the Ground Lease;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EF8858" w14:textId="379FBAC4" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="0060125A">
+    <w:p w14:paraId="00EF8858" w14:textId="440CDE4E" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="0060125A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> is the sole owner of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ground Lessor’s Estate</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
-        <w:t xml:space="preserve">, and has good and marketable title to, </w:t>
+        <w:t xml:space="preserve"> and has good and marketable title to </w:t>
       </w:r>
       <w:r>
         <w:t>the Fee Estate</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004E4B60" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="0060125A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4648,94 +4673,102 @@
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720" w:right="720"/>
       </w:pPr>
       <w:r>
         <w:t>Ground Lessor shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144D592D" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">notify Lender if Borrower or Ground Lessor initiates any appraisal, arbitration, litigation or other dispute resolution proceeding affecting the Ground Lease, and allow Lender to participate in such proceeding on Ground Lessor’s or Borrower’s behalf, in Ground Lessor’s or Borrower’s name, place and stead, or to exercise any or all of Ground Lessor’s or Borrower’s rights in such proceeding; </w:t>
+        <w:t xml:space="preserve">notify Lender if Borrower or Ground Lessor initiates any appraisal, arbitration, litigation or other dispute resolution proceeding affecting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the Ground Lease, and allow Lender to participate in such proceeding on Ground Lessor’s or Borrower’s behalf, in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ground Lessor’s or Borrower’s name, place and stead, or to exercise any or all of Ground Lessor’s or Borrower’s rights in such proceeding; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7662D189" w14:textId="05960219" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve">at all times promptly and fully perform, observe and comply with all other terms, covenants and conditions of the Ground Lease to be </w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">performed, observed or complied with by </w:t>
       </w:r>
       <w:r>
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> as less</w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> under the Ground Lease</w:t>
       </w:r>
       <w:r w:rsidR="006C7391">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D6BD5" w14:textId="139A6D99" w:rsidR="006C7391" w:rsidRDefault="00473655" w:rsidP="00FF6AC2">
+    <w:p w14:paraId="480D6BD5" w14:textId="6B26E11C" w:rsidR="006C7391" w:rsidRDefault="00473655" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D26196">
         <w:t>maintain its existence, its entity status, franchises, rights</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26196">
         <w:t xml:space="preserve"> and privileges under the laws of the state of its formation or organization (as applicable)</w:t>
       </w:r>
@@ -4775,51 +4808,51 @@
       <w:r w:rsidRPr="00D26196">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5" w:rsidRPr="004B1F17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5" w:rsidRPr="004B1F17">
         <w:t xml:space="preserve">not modify or amend such certificate or change its legal name or jurisdiction of formation/existence without Lender's prior </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve">written </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5" w:rsidRPr="004B1F17">
         <w:t>consent,</w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve"> which will</w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5" w:rsidRPr="004B1F17">
-        <w:t xml:space="preserve"> not to be unreasonably withheld</w:t>
+        <w:t xml:space="preserve"> not be unreasonably withheld</w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D83928">
         <w:t>Ground Lessor shall</w:t>
       </w:r>
       <w:r w:rsidR="00D83928" w:rsidRPr="00A85ADB">
         <w:t xml:space="preserve"> notify Lender in writing of any change in its chief executive office within five</w:t>
       </w:r>
       <w:r w:rsidR="00D83928">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D83928" w:rsidRPr="00A85ADB">
         <w:t>(5) days of such change</w:t>
       </w:r>
       <w:r w:rsidR="00D83928">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD08A5">
         <w:t xml:space="preserve">In the event of </w:t>
       </w:r>
       <w:r w:rsidR="00D83928">
         <w:t>any</w:t>
       </w:r>
@@ -4989,52 +5022,57 @@
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>amend, modify or change the Ground Lease, either orally or in writing;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6453DE83" w14:textId="15215F13" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t>pledge, assign, convey, transfer, sell, further encumber or mortgage Ground Lessor’s Estate or subordinate the Ground Lease or Ground Lessor’s Estate to any mortgage, deed of trust or other lien on Ground Lessor’s Estate other than this Security Instrument; or</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>pledge, assign</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, convey, transfer, sell, further encumber or mortgage Ground Lessor’s Estate or subordinate the Ground Lease or Ground Lessor’s Estate to any mortgage, deed of trust or other lien on Ground Lessor’s Estate other than this Security Instrument; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008C4493" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>except as otherwise provided in Section</w:t>
       </w:r>
       <w:r w:rsidR="009B354F">
         <w:t> </w:t>
@@ -5206,53 +5244,53 @@
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B24D71">
         <w:t>If, after the occurrence of a Bankruptcy Event</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A71012">
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t>rejects the Ground Lease pursuant to the Insolvency Laws, (A) </w:t>
       </w:r>
       <w:r>
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t>, immediately after obtaining notice of the rejection, shall deliver a copy of the notice to Lender,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24D71">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="005640D4">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t>(B) </w:t>
       </w:r>
       <w:r>
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> shall not, without Lender’s prior written consent (which may be given or withheld in Lender’s discretion), elect to treat the Ground Lease as terminated pursuant to the applicable Insolvency Laws, and (C) this Security Instrument and the lien created by this Security Instrument shall extend to and encumber </w:t>
       </w:r>
       <w:r>
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve">’s retained rights under the Ground Lease that are appurtenant to the </w:t>
       </w:r>
       <w:r>
         <w:t>Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
         <w:t xml:space="preserve"> Estate for the balance of the term of the Ground </w:t>
       </w:r>
       <w:r w:rsidRPr="00B24D71">
@@ -5359,51 +5397,51 @@
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Subordination; Ground Lessor Consent to Leasehold Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0271239D" w14:textId="33659A3D" w:rsidR="00E62338" w:rsidRPr="00E62338" w:rsidRDefault="00E62338" w:rsidP="008A1F63">
+    <w:p w14:paraId="0271239D" w14:textId="4AA61577" w:rsidR="00E62338" w:rsidRPr="00E62338" w:rsidRDefault="00E62338" w:rsidP="008A1F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_DV_C73"/>
       <w:r>
         <w:t xml:space="preserve">Ground Lessor acknowledges and agrees that </w:t>
       </w:r>
       <w:r w:rsidR="009D3887">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">obligations of Borrower </w:t>
@@ -5449,91 +5487,125 @@
       </w:r>
       <w:r w:rsidR="0033543D" w:rsidRPr="003D28D6">
         <w:t>be subordinate and junior in priority, right of payment and all other respects to any and all obligations of Borrower under the Loan Documents; (iii)</w:t>
       </w:r>
       <w:r w:rsidR="00070028">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0033543D" w:rsidRPr="003D28D6">
         <w:t>not be secured by this Security Instrument; and (</w:t>
       </w:r>
       <w:r w:rsidR="00070028">
         <w:t>iv</w:t>
       </w:r>
       <w:r w:rsidR="0033543D" w:rsidRPr="003D28D6">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00070028">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0033543D" w:rsidRPr="003D28D6">
         <w:t>not constitute a lien on the Mortgaged Property.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0072199E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00EB2720" w:rsidRPr="00FF6AC2">
-        <w:t>Ground Lessor acknowledges and agrees that the lien of the Security Instrument shall be senior to Ground Lessor’s Estate (</w:t>
+        <w:t xml:space="preserve">Ground Lessor acknowledges and agrees that the lien of the Security Instrument </w:t>
+      </w:r>
+      <w:r w:rsidR="0072199E">
+        <w:t>encumbers Ground Lessor’s Estate and is prior and superior</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2720" w:rsidRPr="00FF6AC2">
+        <w:t xml:space="preserve"> to Ground Lessor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="0072199E">
+        <w:t>right, title</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651E0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0072199E">
+        <w:t xml:space="preserve"> and interest therein; provided, however, that the foregoing shall</w:t>
       </w:r>
       <w:r w:rsidR="003D28D6">
-        <w:t xml:space="preserve">but not </w:t>
+        <w:t xml:space="preserve"> not </w:t>
+      </w:r>
+      <w:r w:rsidR="0072199E">
+        <w:t xml:space="preserve">be deemed to subordinate, terminate, extinguish, merge, or impair </w:t>
       </w:r>
       <w:r w:rsidR="00EB2720" w:rsidRPr="00FF6AC2">
-        <w:t>the Ground Lease itself) and Ground Lessor’s Estate (</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">but not </w:t>
+        <w:t xml:space="preserve">the Ground Lease </w:t>
+      </w:r>
+      <w:r w:rsidR="00697E31">
+        <w:t>or the Leasehold Estate created thereunder, or Lender’s rights as leasehold mortgagee under</w:t>
       </w:r>
       <w:r w:rsidR="00EB2720" w:rsidRPr="00FF6AC2">
-        <w:t xml:space="preserve">the Ground Lease itself) is hereby subjected and made subordinate to the lien of the Security </w:t>
-[...2 lines deleted...]
-        <w:t>Instrument</w:t>
+        <w:t xml:space="preserve"> the Ground Lease </w:t>
+      </w:r>
+      <w:r w:rsidR="00697E31">
+        <w:t>(as described in Section [__](f)(3)(B)); and provided further that nothing in this sentence shall limit the lien, pledge, assignment, or security interest granted to Lender in Ground Lessor’s right, title</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651E0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00697E31">
+        <w:t xml:space="preserve"> and interest in, under, and</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2720" w:rsidRPr="00FF6AC2">
+        <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="00697E31">
+        <w:t>Ground Lease to the extent included in Ground Lessor’s Estate</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496FEB84" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="008A1F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003D28D6">
+        <w:lastRenderedPageBreak/>
         <w:t>Ground</w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t xml:space="preserve"> Lessor hereby consents to the hypothecation, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">transfer, </w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t xml:space="preserve">pledge and assignment of Borrower’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">present and hereafter acquired right, title and </w:t>
       </w:r>
       <w:r w:rsidRPr="008647C0">
         <w:t xml:space="preserve">interest in the Ground Lease </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidR="00213367">
         <w:t>Leasehold Estate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pursuant to </w:t>
@@ -5542,73 +5614,80 @@
         <w:t xml:space="preserve">the Security Instrument.  Ground Lessor </w:t>
       </w:r>
       <w:r>
         <w:t>acknowledges, agrees and consents to the terms contained in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AB0A9C" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="004C570A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Ground Lessor acknowledges and agrees that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC2E37A" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00897552">
-        <w:t xml:space="preserve">all leasehold mortgagee protection provisions set forth in the Ground Lease, and all other provisions inuring to the benefit of leasehold mortgagees or their successors or assigns contained in the Ground Lease, are </w:t>
+        <w:t xml:space="preserve">all leasehold mortgagee protection provisions set forth in the Ground Lease, and all other provisions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00897552">
+        <w:t>inuring</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00897552">
+        <w:t xml:space="preserve"> to the benefit of leasehold mortgagees or their successors or assigns contained in the Ground Lease, are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hereby </w:t>
       </w:r>
       <w:r w:rsidRPr="00897552">
         <w:t>incorporated into the Security Instrument herein by reference and are restated and confirmed by Ground Lessor for the benefit of Lender and its successors and assigns;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DB33B" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5765,50 +5844,51 @@
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">shall have such time as is reasonably necessary to complete curing such default.  Notwithstanding the foregoing, with respect to any default of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">under the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ground </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">Lease that cannot be remedied without </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t>obtaining possession of the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00213367">
+        <w:lastRenderedPageBreak/>
         <w:t>Leasehold Estate</w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">, any cure period afforded to Borrower in the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ground </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t>Lease shall not commence until</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00E125AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">obtains possession of the </w:t>
       </w:r>
       <w:r w:rsidR="00213367">
         <w:t>Leasehold Estate</w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">, as long as all other defaults which reasonably can be cured by </w:t>
@@ -5819,77 +5899,81 @@
       <w:r w:rsidRPr="00000DF4">
         <w:t>without</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00E125AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve">obtaining possession of the </w:t>
       </w:r>
       <w:r w:rsidR="00213367">
         <w:t>Leasehold Estate</w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
         <w:t xml:space="preserve"> are so cured, and provided that </w:t>
       </w:r>
       <w:r>
         <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00E125AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000DF4">
-        <w:t xml:space="preserve">commences to exercise any rights to obtain possession or to </w:t>
-[...3 lines deleted...]
-        <w:t>effect foreclosure, and diligently pursues the exercise of such rights thereafter</w:t>
+        <w:t>commences to exercise any rights to obtain possession or to effect foreclosure, and diligently pursues the exercise of such rights thereafter</w:t>
       </w:r>
       <w:r w:rsidR="00E651FE">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B7B1DB" w14:textId="77777777" w:rsidR="00E651FE" w:rsidRDefault="00E651FE" w:rsidP="00FF6AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>all insurance proceeds and condemnation proceeds and awards shall be applied in accordance with the Loan Documents notwithstanding anything to the contrary contained in the Ground Lease.</w:t>
+        <w:t xml:space="preserve">all insurance proceeds and condemnation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>proceeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and awards shall be applied in accordance with the Loan Documents notwithstanding anything to the contrary contained in the Ground Lease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092EECCA" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="00EA72A4" w:rsidRDefault="00EB2720" w:rsidP="00D9654A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6089,113 +6173,122 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B27C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Notices Under Ground Lease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF454B1" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FE2714">
+    <w:p w14:paraId="2FF454B1" w14:textId="415712E1" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FE2714">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_DV_M99"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>Ground Lessor shall deliver to Lender, (1)</w:t>
       </w:r>
       <w:r w:rsidR="00BA678F">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>within ten (10)</w:t>
       </w:r>
       <w:r w:rsidR="00DB52D5">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>days after Ground Lessor’s receipt, a true and correct copy of each notice, demand, complaint or request from Borrower under, or with respect to, the Ground Lease; and (2)</w:t>
       </w:r>
       <w:r w:rsidR="00BA678F">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>within ten (10)</w:t>
       </w:r>
       <w:r w:rsidR="00DB52D5">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t>days after Ground Lessor’s receipt of request from Lender, such other information and evidence as Lender may reasonably request concerning Ground Lessor’s due observance, performance and compliance with the terms, covenants and provisions of the Ground Lease.</w:t>
+        <w:t xml:space="preserve">days after Ground Lessor’s receipt of </w:t>
+      </w:r>
+      <w:r w:rsidR="00706D89">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">request from Lender, such other information and evidence as Lender may reasonably request concerning Ground </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lessor’s due observance, performance and compliance with the terms, covenants and provisions of the Ground Lease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B61E9E9" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="001D6368">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_DV_M100"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appointment of Lender as </w:t>
       </w:r>
       <w:r w:rsidR="0033543D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ground Lessor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>’s Attorney-In-Fact.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065760CC" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720" w:rsidP="00FE2714">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_DV_M101"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Ground Lessor makes, constitutes and appoints Lender as Ground Lessor’s attorney-in-fact, in Ground Lessor’s name, place and stead, with full power of substitution, to take all actions and to sign all documents and instruments which Lender, in its discretion, considers to be necessary or desirable to (1)</w:t>
@@ -6924,113 +7017,111 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> IN RECORDABLE FORM AND AS REQUIRED UNDER APPLICABLE LA</w:t>
       </w:r>
       <w:r w:rsidR="00DB52D5" w:rsidRPr="00E125AF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>W]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00933524" w:rsidRPr="00133B0D" w:rsidSect="00DB52D5">
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C35BD9D" w14:textId="77777777" w:rsidR="00150F4F" w:rsidRDefault="00150F4F">
+    <w:p w14:paraId="5E75E56B" w14:textId="77777777" w:rsidR="00FD2C9A" w:rsidRDefault="00FD2C9A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77FFF2C3" w14:textId="77777777" w:rsidR="00150F4F" w:rsidRDefault="00150F4F">
+    <w:p w14:paraId="4EAE74F6" w14:textId="77777777" w:rsidR="00FD2C9A" w:rsidRDefault="00FD2C9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F9E19E3" w14:textId="77777777" w:rsidR="0046455B" w:rsidRDefault="0046455B" w:rsidP="004F513C">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00133B0D" w:rsidRPr="00A3023C" w14:paraId="080164D9" w14:textId="77777777" w:rsidTr="00103041">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -7118,134 +7209,141 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
           <w:r w:rsidRPr="00A3023C">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DA182D" w:rsidRPr="00A3023C" w14:paraId="548A407F" w14:textId="77777777" w:rsidTr="00103041">
+    <w:tr w:rsidR="0072199E" w:rsidRPr="00A3023C" w14:paraId="548A407F" w14:textId="77777777" w:rsidTr="00103041">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3886803F" w14:textId="77777777" w:rsidR="00DA182D" w:rsidRPr="00A3023C" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="3886803F" w14:textId="77777777" w:rsidR="0072199E" w:rsidRPr="00A3023C" w:rsidRDefault="0072199E" w:rsidP="0072199E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A3023C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1AF2B932" w14:textId="0B9B05F9" w:rsidR="00DA182D" w:rsidRPr="00A3023C" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="1AF2B932" w14:textId="02BB23DA" w:rsidR="0072199E" w:rsidRPr="00A3023C" w:rsidRDefault="00C51AC7" w:rsidP="0072199E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>07</w:t>
+          </w:r>
+          <w:r w:rsidR="0072199E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6CB77181" w14:textId="31725ACD" w:rsidR="00DA182D" w:rsidRPr="00A3023C" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="6CB77181" w14:textId="35CB40BD" w:rsidR="0072199E" w:rsidRPr="00A3023C" w:rsidRDefault="0072199E" w:rsidP="0072199E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="56D931DC" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="004F513C" w:rsidRDefault="0046455B" w:rsidP="004F513C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DB6FC08" w14:textId="77777777" w:rsidR="0046455B" w:rsidRDefault="0046455B" w:rsidP="004F513C">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="0046455B" w:rsidRPr="00A3023C" w14:paraId="041C5FCB" w14:textId="77777777" w:rsidTr="00103041">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -7363,156 +7461,170 @@
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="4F93B088" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="00A3023C" w:rsidRDefault="0046455B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A3023C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6FE83DAD" w14:textId="678103EA" w:rsidR="0046455B" w:rsidRPr="00A3023C" w:rsidRDefault="00DA182D" w:rsidP="006C78EE">
+        <w:p w14:paraId="6FE83DAD" w14:textId="066339B0" w:rsidR="0046455B" w:rsidRPr="00A3023C" w:rsidRDefault="00C51AC7" w:rsidP="006C78EE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>07</w:t>
           </w:r>
           <w:r w:rsidR="00133B0D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00DA182D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>25</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="0072199E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3B9301BF" w14:textId="5D88FF6A" w:rsidR="0046455B" w:rsidRPr="00A3023C" w:rsidRDefault="0046455B" w:rsidP="0080083B">
+        <w:p w14:paraId="3B9301BF" w14:textId="710F1EA5" w:rsidR="0046455B" w:rsidRPr="00A3023C" w:rsidRDefault="0046455B" w:rsidP="0080083B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r w:rsidR="0050747C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="00DA182D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>25</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="0072199E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="0050747C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00D94E12">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2BC15DB6" w14:textId="77777777" w:rsidR="0046455B" w:rsidRPr="004F513C" w:rsidRDefault="0046455B" w:rsidP="004F513C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D248D50" w14:textId="77777777" w:rsidR="0074044D" w:rsidRPr="00937E33" w:rsidRDefault="0074044D" w:rsidP="00937E33">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04E455BC" w14:textId="77777777" w:rsidR="0074044D" w:rsidRDefault="0074044D" w:rsidP="004F513C">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00133B0D" w:rsidRPr="00A3023C" w14:paraId="53E34BDF" w14:textId="77777777" w:rsidTr="00103041">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -7607,144 +7719,151 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>11</w:t>
           </w:r>
           <w:r w:rsidRPr="00A3023C">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DA182D" w:rsidRPr="00A3023C" w14:paraId="491305CF" w14:textId="77777777" w:rsidTr="00103041">
+    <w:tr w:rsidR="0072199E" w:rsidRPr="00A3023C" w14:paraId="491305CF" w14:textId="77777777" w:rsidTr="00103041">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="51E29828" w14:textId="77777777" w:rsidR="00DA182D" w:rsidRPr="00A3023C" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="51E29828" w14:textId="77777777" w:rsidR="0072199E" w:rsidRPr="00A3023C" w:rsidRDefault="0072199E" w:rsidP="0072199E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A3023C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7CF410D1" w14:textId="0FDA5916" w:rsidR="00DA182D" w:rsidRPr="00A3023C" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="7CF410D1" w14:textId="3F86B817" w:rsidR="0072199E" w:rsidRPr="00A3023C" w:rsidRDefault="00C51AC7" w:rsidP="0072199E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>07</w:t>
+          </w:r>
+          <w:r w:rsidR="0072199E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3A361D69" w14:textId="5FECCEBC" w:rsidR="00DA182D" w:rsidRPr="00A3023C" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="3A361D69" w14:textId="4C66EAD5" w:rsidR="0072199E" w:rsidRPr="00A3023C" w:rsidRDefault="0072199E" w:rsidP="0072199E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="79D2A6AB" w14:textId="77777777" w:rsidR="0074044D" w:rsidRPr="004F513C" w:rsidRDefault="0074044D" w:rsidP="004F513C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B1F5D4A" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52B8EE6F" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="00177F9F" w:rsidRDefault="00EB2720" w:rsidP="00177F9F">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00133B0D" w:rsidRPr="00177F9F" w14:paraId="40DDAAF5" w14:textId="77777777" w:rsidTr="00F843C4">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -7849,156 +7968,163 @@
           </w:r>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DA182D" w:rsidRPr="00177F9F" w14:paraId="637C50DC" w14:textId="77777777" w:rsidTr="00F843C4">
+    <w:tr w:rsidR="0072199E" w:rsidRPr="00177F9F" w14:paraId="637C50DC" w14:textId="77777777" w:rsidTr="00F843C4">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="12F443B6" w14:textId="77777777" w:rsidR="00DA182D" w:rsidRPr="00177F9F" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="12F443B6" w14:textId="77777777" w:rsidR="0072199E" w:rsidRPr="00177F9F" w:rsidRDefault="0072199E" w:rsidP="0072199E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3FD65444" w14:textId="63D98941" w:rsidR="00DA182D" w:rsidRPr="00177F9F" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="3FD65444" w14:textId="605DC992" w:rsidR="0072199E" w:rsidRPr="00177F9F" w:rsidRDefault="00C51AC7" w:rsidP="0072199E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>07</w:t>
+          </w:r>
+          <w:r w:rsidR="0072199E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1C6B828E" w14:textId="0868C95F" w:rsidR="00DA182D" w:rsidRPr="00177F9F" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="1C6B828E" w14:textId="5448F3AB" w:rsidR="0072199E" w:rsidRPr="00177F9F" w:rsidRDefault="0072199E" w:rsidP="0072199E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3336E881" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRPr="00177F9F" w:rsidRDefault="00EB2720" w:rsidP="00177F9F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B63CB1B" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37381231" w14:textId="77777777" w:rsidR="00DB52D5" w:rsidRPr="00177F9F" w:rsidRDefault="00DB52D5" w:rsidP="00DB52D5">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00133B0D" w:rsidRPr="00177F9F" w14:paraId="32995751" w14:textId="77777777" w:rsidTr="00FF3D12">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -8103,205 +8229,212 @@
           </w:r>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DA182D" w:rsidRPr="00177F9F" w14:paraId="6633B147" w14:textId="77777777" w:rsidTr="00FF3D12">
+    <w:tr w:rsidR="0072199E" w:rsidRPr="00177F9F" w14:paraId="6633B147" w14:textId="77777777" w:rsidTr="00FF3D12">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3FB77F3D" w14:textId="77777777" w:rsidR="00DA182D" w:rsidRPr="00177F9F" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="3FB77F3D" w14:textId="77777777" w:rsidR="0072199E" w:rsidRPr="00177F9F" w:rsidRDefault="0072199E" w:rsidP="0072199E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00177F9F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7D992591" w14:textId="42B5EF8C" w:rsidR="00DA182D" w:rsidRPr="00177F9F" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="7D992591" w14:textId="3916237F" w:rsidR="0072199E" w:rsidRPr="00177F9F" w:rsidRDefault="00C51AC7" w:rsidP="0072199E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>07</w:t>
+          </w:r>
+          <w:r w:rsidR="0072199E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="774326C8" w14:textId="00CA9D78" w:rsidR="00DA182D" w:rsidRPr="00177F9F" w:rsidRDefault="00DA182D" w:rsidP="00DA182D">
+        <w:p w14:paraId="774326C8" w14:textId="3672717A" w:rsidR="0072199E" w:rsidRPr="00177F9F" w:rsidRDefault="0072199E" w:rsidP="0072199E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6824DCEA" w14:textId="77777777" w:rsidR="00DB52D5" w:rsidRPr="00177F9F" w:rsidRDefault="00DB52D5" w:rsidP="00DB52D5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7900305D" w14:textId="77777777" w:rsidR="00150F4F" w:rsidRDefault="00150F4F">
+    <w:p w14:paraId="47493ECA" w14:textId="77777777" w:rsidR="00FD2C9A" w:rsidRDefault="00FD2C9A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="672B08BE" w14:textId="77777777" w:rsidR="00150F4F" w:rsidRDefault="00150F4F">
+    <w:p w14:paraId="2E0E8877" w14:textId="77777777" w:rsidR="00FD2C9A" w:rsidRDefault="00FD2C9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CF99F75" w14:textId="1F6737C7" w:rsidR="00FE355F" w:rsidRPr="00FE355F" w:rsidRDefault="00FE355F" w:rsidP="00FE355F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="394C7278" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02274DA2" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14D70024" w14:textId="77777777" w:rsidR="00EB2720" w:rsidRDefault="00EB2720">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12701399"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4A852B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
@@ -10661,54 +10794,52 @@
   <w:num w:numId="7" w16cid:durableId="1844273207">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1152940716">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="906307256">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="285628499">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1610350867">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="233201708">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="142352152">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -10716,50 +10847,51 @@
     <w:rsidRoot w:val="00BD30EF"/>
     <w:rsid w:val="0000144E"/>
     <w:rsid w:val="0000169D"/>
     <w:rsid w:val="0000211D"/>
     <w:rsid w:val="0000290A"/>
     <w:rsid w:val="00005206"/>
     <w:rsid w:val="00005624"/>
     <w:rsid w:val="0001066F"/>
     <w:rsid w:val="00010840"/>
     <w:rsid w:val="00012370"/>
     <w:rsid w:val="000132FA"/>
     <w:rsid w:val="00013876"/>
     <w:rsid w:val="00013F2B"/>
     <w:rsid w:val="000225F0"/>
     <w:rsid w:val="000232D5"/>
     <w:rsid w:val="00025949"/>
     <w:rsid w:val="0002706A"/>
     <w:rsid w:val="0003064E"/>
     <w:rsid w:val="00031558"/>
     <w:rsid w:val="000348AD"/>
     <w:rsid w:val="00036216"/>
     <w:rsid w:val="000365B4"/>
     <w:rsid w:val="00040A13"/>
     <w:rsid w:val="00042A59"/>
     <w:rsid w:val="00042BE5"/>
+    <w:rsid w:val="000434EF"/>
     <w:rsid w:val="00044670"/>
     <w:rsid w:val="00046748"/>
     <w:rsid w:val="0005218D"/>
     <w:rsid w:val="00052AA6"/>
     <w:rsid w:val="00052FF4"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="0005622D"/>
     <w:rsid w:val="000567E9"/>
     <w:rsid w:val="00057396"/>
     <w:rsid w:val="000601A8"/>
     <w:rsid w:val="00063571"/>
     <w:rsid w:val="00063601"/>
     <w:rsid w:val="00063B1A"/>
     <w:rsid w:val="00064161"/>
     <w:rsid w:val="00065114"/>
     <w:rsid w:val="0006528B"/>
     <w:rsid w:val="0006552C"/>
     <w:rsid w:val="00065BF9"/>
     <w:rsid w:val="00070028"/>
     <w:rsid w:val="00070733"/>
     <w:rsid w:val="0007196E"/>
     <w:rsid w:val="000724AB"/>
     <w:rsid w:val="00075CD9"/>
     <w:rsid w:val="000770F7"/>
     <w:rsid w:val="000825B3"/>
@@ -11054,70 +11186,72 @@
     <w:rsid w:val="003D28D6"/>
     <w:rsid w:val="003D4C5A"/>
     <w:rsid w:val="003D6856"/>
     <w:rsid w:val="003D78C0"/>
     <w:rsid w:val="003E127B"/>
     <w:rsid w:val="003E2FE3"/>
     <w:rsid w:val="003E4483"/>
     <w:rsid w:val="003E464E"/>
     <w:rsid w:val="003F0179"/>
     <w:rsid w:val="003F0595"/>
     <w:rsid w:val="003F1546"/>
     <w:rsid w:val="003F70A4"/>
     <w:rsid w:val="00400429"/>
     <w:rsid w:val="004012C9"/>
     <w:rsid w:val="0040245E"/>
     <w:rsid w:val="00402B33"/>
     <w:rsid w:val="00404638"/>
     <w:rsid w:val="00406C64"/>
     <w:rsid w:val="004077B0"/>
     <w:rsid w:val="004079AD"/>
     <w:rsid w:val="004115C0"/>
     <w:rsid w:val="00413214"/>
     <w:rsid w:val="0041434E"/>
     <w:rsid w:val="00424B36"/>
     <w:rsid w:val="004256FB"/>
+    <w:rsid w:val="004258DB"/>
     <w:rsid w:val="00426A65"/>
     <w:rsid w:val="00427148"/>
     <w:rsid w:val="00430617"/>
     <w:rsid w:val="00430862"/>
     <w:rsid w:val="00431140"/>
     <w:rsid w:val="0043148D"/>
     <w:rsid w:val="00431547"/>
     <w:rsid w:val="00431F97"/>
     <w:rsid w:val="004337A6"/>
     <w:rsid w:val="00434E0C"/>
     <w:rsid w:val="004404B0"/>
     <w:rsid w:val="00441EFE"/>
     <w:rsid w:val="00442081"/>
     <w:rsid w:val="00442AF2"/>
     <w:rsid w:val="004444AE"/>
     <w:rsid w:val="004459E5"/>
     <w:rsid w:val="00452D4D"/>
     <w:rsid w:val="00452FAC"/>
     <w:rsid w:val="004603D7"/>
     <w:rsid w:val="00462B73"/>
+    <w:rsid w:val="00463B67"/>
     <w:rsid w:val="00463D9F"/>
     <w:rsid w:val="0046455B"/>
     <w:rsid w:val="00464FA5"/>
     <w:rsid w:val="0047082D"/>
     <w:rsid w:val="00470A29"/>
     <w:rsid w:val="00470CB2"/>
     <w:rsid w:val="00470EAF"/>
     <w:rsid w:val="0047132E"/>
     <w:rsid w:val="0047154F"/>
     <w:rsid w:val="00471B42"/>
     <w:rsid w:val="00473655"/>
     <w:rsid w:val="00473D36"/>
     <w:rsid w:val="00474BE1"/>
     <w:rsid w:val="004763CB"/>
     <w:rsid w:val="00476EAE"/>
     <w:rsid w:val="00477E1D"/>
     <w:rsid w:val="00481829"/>
     <w:rsid w:val="00482FE5"/>
     <w:rsid w:val="004858F6"/>
     <w:rsid w:val="00485F34"/>
     <w:rsid w:val="00486AFE"/>
     <w:rsid w:val="00490CCF"/>
     <w:rsid w:val="00496A94"/>
     <w:rsid w:val="00496BA1"/>
     <w:rsid w:val="004A2F4E"/>
@@ -11170,50 +11304,51 @@
     <w:rsid w:val="00524E32"/>
     <w:rsid w:val="00530A5F"/>
     <w:rsid w:val="00532A05"/>
     <w:rsid w:val="00535919"/>
     <w:rsid w:val="00537C62"/>
     <w:rsid w:val="00537D0E"/>
     <w:rsid w:val="005418C6"/>
     <w:rsid w:val="00541E69"/>
     <w:rsid w:val="00543375"/>
     <w:rsid w:val="0054372E"/>
     <w:rsid w:val="0054522E"/>
     <w:rsid w:val="0054595B"/>
     <w:rsid w:val="00546A59"/>
     <w:rsid w:val="00546B77"/>
     <w:rsid w:val="0055006D"/>
     <w:rsid w:val="00550EE9"/>
     <w:rsid w:val="0055104E"/>
     <w:rsid w:val="00551972"/>
     <w:rsid w:val="005565D8"/>
     <w:rsid w:val="00557E8D"/>
     <w:rsid w:val="0056047C"/>
     <w:rsid w:val="00561A45"/>
     <w:rsid w:val="00562195"/>
     <w:rsid w:val="00563183"/>
     <w:rsid w:val="005633DE"/>
+    <w:rsid w:val="005640D4"/>
     <w:rsid w:val="0056451C"/>
     <w:rsid w:val="005707D3"/>
     <w:rsid w:val="00570D20"/>
     <w:rsid w:val="00571F77"/>
     <w:rsid w:val="00573AAF"/>
     <w:rsid w:val="00574985"/>
     <w:rsid w:val="00574F97"/>
     <w:rsid w:val="00577001"/>
     <w:rsid w:val="0058296C"/>
     <w:rsid w:val="005834E3"/>
     <w:rsid w:val="00583CB2"/>
     <w:rsid w:val="00584692"/>
     <w:rsid w:val="00584C65"/>
     <w:rsid w:val="005876AF"/>
     <w:rsid w:val="00587FF2"/>
     <w:rsid w:val="0059029F"/>
     <w:rsid w:val="0059227F"/>
     <w:rsid w:val="00592E1B"/>
     <w:rsid w:val="00594BF9"/>
     <w:rsid w:val="00594CA9"/>
     <w:rsid w:val="005974FA"/>
     <w:rsid w:val="005A1060"/>
     <w:rsid w:val="005A3B64"/>
     <w:rsid w:val="005A4B17"/>
     <w:rsid w:val="005A54D1"/>
@@ -11238,127 +11373,133 @@
     <w:rsid w:val="005D1F1C"/>
     <w:rsid w:val="005D2D07"/>
     <w:rsid w:val="005D34CA"/>
     <w:rsid w:val="005D497E"/>
     <w:rsid w:val="005D4D03"/>
     <w:rsid w:val="005D569E"/>
     <w:rsid w:val="005D6A64"/>
     <w:rsid w:val="005E0E0D"/>
     <w:rsid w:val="005E0F3C"/>
     <w:rsid w:val="005E28D8"/>
     <w:rsid w:val="005E3D45"/>
     <w:rsid w:val="005E55A7"/>
     <w:rsid w:val="005E60F7"/>
     <w:rsid w:val="005F07C2"/>
     <w:rsid w:val="005F2432"/>
     <w:rsid w:val="005F3BCE"/>
     <w:rsid w:val="005F539D"/>
     <w:rsid w:val="005F6C88"/>
     <w:rsid w:val="0060125A"/>
     <w:rsid w:val="00601942"/>
     <w:rsid w:val="00601FDE"/>
     <w:rsid w:val="006039B9"/>
     <w:rsid w:val="006046EA"/>
     <w:rsid w:val="00604887"/>
     <w:rsid w:val="00605824"/>
+    <w:rsid w:val="006076B8"/>
     <w:rsid w:val="00610960"/>
     <w:rsid w:val="006113E9"/>
     <w:rsid w:val="006126D0"/>
     <w:rsid w:val="00614B92"/>
     <w:rsid w:val="00616EFE"/>
     <w:rsid w:val="00620D6E"/>
     <w:rsid w:val="006251D7"/>
     <w:rsid w:val="00625FF1"/>
     <w:rsid w:val="006264DA"/>
     <w:rsid w:val="00630573"/>
     <w:rsid w:val="00637FA7"/>
     <w:rsid w:val="00640E37"/>
     <w:rsid w:val="006423C0"/>
     <w:rsid w:val="0064242C"/>
     <w:rsid w:val="00642B41"/>
     <w:rsid w:val="0064468C"/>
     <w:rsid w:val="006449C4"/>
     <w:rsid w:val="00645945"/>
     <w:rsid w:val="006463B7"/>
     <w:rsid w:val="00650E16"/>
     <w:rsid w:val="00651641"/>
     <w:rsid w:val="00652520"/>
     <w:rsid w:val="006532DA"/>
     <w:rsid w:val="006543C2"/>
     <w:rsid w:val="0066049B"/>
     <w:rsid w:val="00663596"/>
     <w:rsid w:val="00663BAA"/>
     <w:rsid w:val="00664725"/>
     <w:rsid w:val="00664BED"/>
     <w:rsid w:val="006652B5"/>
     <w:rsid w:val="00671DFC"/>
     <w:rsid w:val="0067312C"/>
     <w:rsid w:val="006741DC"/>
     <w:rsid w:val="006831D8"/>
     <w:rsid w:val="00684B83"/>
     <w:rsid w:val="0068514E"/>
     <w:rsid w:val="006852AF"/>
     <w:rsid w:val="0068631C"/>
     <w:rsid w:val="00690053"/>
     <w:rsid w:val="0069072D"/>
     <w:rsid w:val="006948BF"/>
     <w:rsid w:val="006969EC"/>
     <w:rsid w:val="006978C3"/>
+    <w:rsid w:val="00697E31"/>
     <w:rsid w:val="006A117B"/>
     <w:rsid w:val="006A5F58"/>
     <w:rsid w:val="006B1FF2"/>
     <w:rsid w:val="006B228C"/>
     <w:rsid w:val="006B41D1"/>
     <w:rsid w:val="006B5DC6"/>
     <w:rsid w:val="006B5ED1"/>
     <w:rsid w:val="006C55B0"/>
     <w:rsid w:val="006C7391"/>
     <w:rsid w:val="006C78EE"/>
     <w:rsid w:val="006D1347"/>
     <w:rsid w:val="006D3836"/>
     <w:rsid w:val="006D7462"/>
     <w:rsid w:val="006E059B"/>
     <w:rsid w:val="006E1EF2"/>
     <w:rsid w:val="006E4AFB"/>
     <w:rsid w:val="006E7BF8"/>
     <w:rsid w:val="006F2EC9"/>
     <w:rsid w:val="006F2FAA"/>
     <w:rsid w:val="006F490A"/>
     <w:rsid w:val="006F6900"/>
     <w:rsid w:val="00700DB8"/>
+    <w:rsid w:val="007026E6"/>
     <w:rsid w:val="00702A2E"/>
+    <w:rsid w:val="007037B0"/>
     <w:rsid w:val="00705F56"/>
     <w:rsid w:val="00706278"/>
+    <w:rsid w:val="00706D89"/>
     <w:rsid w:val="007100E1"/>
     <w:rsid w:val="00710E02"/>
     <w:rsid w:val="00711463"/>
     <w:rsid w:val="00711C7D"/>
     <w:rsid w:val="00712A50"/>
     <w:rsid w:val="00713480"/>
     <w:rsid w:val="00713993"/>
     <w:rsid w:val="00715923"/>
     <w:rsid w:val="007206D1"/>
+    <w:rsid w:val="0072199E"/>
     <w:rsid w:val="00721DE9"/>
     <w:rsid w:val="0072225B"/>
     <w:rsid w:val="007224C4"/>
     <w:rsid w:val="00722E03"/>
     <w:rsid w:val="00727191"/>
     <w:rsid w:val="007323A9"/>
     <w:rsid w:val="007329FD"/>
     <w:rsid w:val="00732E67"/>
     <w:rsid w:val="007331A4"/>
     <w:rsid w:val="00733945"/>
     <w:rsid w:val="00733D44"/>
     <w:rsid w:val="007344C6"/>
     <w:rsid w:val="0073488E"/>
     <w:rsid w:val="0074044D"/>
     <w:rsid w:val="0074194C"/>
     <w:rsid w:val="00742F98"/>
     <w:rsid w:val="0074492C"/>
     <w:rsid w:val="00752207"/>
     <w:rsid w:val="00753D34"/>
     <w:rsid w:val="00754770"/>
     <w:rsid w:val="00755DA5"/>
     <w:rsid w:val="00756527"/>
     <w:rsid w:val="00760DC5"/>
     <w:rsid w:val="007618C8"/>
     <w:rsid w:val="00761B76"/>
@@ -11523,50 +11664,51 @@
     <w:rsid w:val="00930FAD"/>
     <w:rsid w:val="00933365"/>
     <w:rsid w:val="00933524"/>
     <w:rsid w:val="00933B4C"/>
     <w:rsid w:val="009349CB"/>
     <w:rsid w:val="00935429"/>
     <w:rsid w:val="00935E88"/>
     <w:rsid w:val="00936001"/>
     <w:rsid w:val="009371CA"/>
     <w:rsid w:val="00937CFB"/>
     <w:rsid w:val="00937E33"/>
     <w:rsid w:val="00940148"/>
     <w:rsid w:val="00940C53"/>
     <w:rsid w:val="00942233"/>
     <w:rsid w:val="009451F8"/>
     <w:rsid w:val="009458CA"/>
     <w:rsid w:val="009476AC"/>
     <w:rsid w:val="00950306"/>
     <w:rsid w:val="00950559"/>
     <w:rsid w:val="009510C5"/>
     <w:rsid w:val="0095131A"/>
     <w:rsid w:val="009533FB"/>
     <w:rsid w:val="0096194A"/>
     <w:rsid w:val="0096238B"/>
     <w:rsid w:val="00962D7E"/>
+    <w:rsid w:val="009634EA"/>
     <w:rsid w:val="00964AB0"/>
     <w:rsid w:val="00966AA4"/>
     <w:rsid w:val="009674EE"/>
     <w:rsid w:val="00974040"/>
     <w:rsid w:val="0097418A"/>
     <w:rsid w:val="009751B5"/>
     <w:rsid w:val="009756DC"/>
     <w:rsid w:val="00975CD5"/>
     <w:rsid w:val="00977BD4"/>
     <w:rsid w:val="009838C2"/>
     <w:rsid w:val="00990135"/>
     <w:rsid w:val="00990CF1"/>
     <w:rsid w:val="009918CB"/>
     <w:rsid w:val="00991A35"/>
     <w:rsid w:val="00993C9A"/>
     <w:rsid w:val="009961B5"/>
     <w:rsid w:val="009A23E6"/>
     <w:rsid w:val="009A4C3C"/>
     <w:rsid w:val="009A705D"/>
     <w:rsid w:val="009A7866"/>
     <w:rsid w:val="009B012C"/>
     <w:rsid w:val="009B03EB"/>
     <w:rsid w:val="009B1ACF"/>
     <w:rsid w:val="009B1B14"/>
     <w:rsid w:val="009B354F"/>
@@ -11611,50 +11753,51 @@
     <w:rsid w:val="00A26AF4"/>
     <w:rsid w:val="00A30108"/>
     <w:rsid w:val="00A301D8"/>
     <w:rsid w:val="00A3023C"/>
     <w:rsid w:val="00A30DA2"/>
     <w:rsid w:val="00A323C6"/>
     <w:rsid w:val="00A324C0"/>
     <w:rsid w:val="00A36BC1"/>
     <w:rsid w:val="00A36DB6"/>
     <w:rsid w:val="00A406A2"/>
     <w:rsid w:val="00A42167"/>
     <w:rsid w:val="00A42C15"/>
     <w:rsid w:val="00A43FEB"/>
     <w:rsid w:val="00A46181"/>
     <w:rsid w:val="00A46722"/>
     <w:rsid w:val="00A5027A"/>
     <w:rsid w:val="00A519D3"/>
     <w:rsid w:val="00A5286E"/>
     <w:rsid w:val="00A545DE"/>
     <w:rsid w:val="00A54BB4"/>
     <w:rsid w:val="00A55711"/>
     <w:rsid w:val="00A57D32"/>
     <w:rsid w:val="00A63263"/>
     <w:rsid w:val="00A64A5F"/>
     <w:rsid w:val="00A64F7D"/>
+    <w:rsid w:val="00A651E0"/>
     <w:rsid w:val="00A66254"/>
     <w:rsid w:val="00A71012"/>
     <w:rsid w:val="00A7592B"/>
     <w:rsid w:val="00A7657F"/>
     <w:rsid w:val="00A82ABD"/>
     <w:rsid w:val="00A83781"/>
     <w:rsid w:val="00A869DA"/>
     <w:rsid w:val="00A86F85"/>
     <w:rsid w:val="00A8729F"/>
     <w:rsid w:val="00A87C16"/>
     <w:rsid w:val="00A92344"/>
     <w:rsid w:val="00A93092"/>
     <w:rsid w:val="00A94720"/>
     <w:rsid w:val="00A968C9"/>
     <w:rsid w:val="00AA058E"/>
     <w:rsid w:val="00AA0856"/>
     <w:rsid w:val="00AA0DAE"/>
     <w:rsid w:val="00AA5948"/>
     <w:rsid w:val="00AA5A80"/>
     <w:rsid w:val="00AA5C7E"/>
     <w:rsid w:val="00AA707A"/>
     <w:rsid w:val="00AB1DCA"/>
     <w:rsid w:val="00AB2599"/>
     <w:rsid w:val="00AB3C49"/>
     <w:rsid w:val="00AB3EAA"/>
@@ -11673,98 +11816,102 @@
     <w:rsid w:val="00AE6297"/>
     <w:rsid w:val="00AE7AB7"/>
     <w:rsid w:val="00AF06E4"/>
     <w:rsid w:val="00AF0704"/>
     <w:rsid w:val="00AF0F0F"/>
     <w:rsid w:val="00AF1067"/>
     <w:rsid w:val="00AF1CD9"/>
     <w:rsid w:val="00AF4683"/>
     <w:rsid w:val="00AF4A5F"/>
     <w:rsid w:val="00AF4E0F"/>
     <w:rsid w:val="00AF5168"/>
     <w:rsid w:val="00AF7374"/>
     <w:rsid w:val="00AF7572"/>
     <w:rsid w:val="00AF7E9A"/>
     <w:rsid w:val="00B01480"/>
     <w:rsid w:val="00B01541"/>
     <w:rsid w:val="00B019C6"/>
     <w:rsid w:val="00B0273B"/>
     <w:rsid w:val="00B04BA3"/>
     <w:rsid w:val="00B0513D"/>
     <w:rsid w:val="00B05484"/>
     <w:rsid w:val="00B102F5"/>
     <w:rsid w:val="00B1042F"/>
     <w:rsid w:val="00B11FC1"/>
     <w:rsid w:val="00B1314F"/>
+    <w:rsid w:val="00B15ECD"/>
     <w:rsid w:val="00B20774"/>
     <w:rsid w:val="00B218DF"/>
     <w:rsid w:val="00B220A7"/>
     <w:rsid w:val="00B228EA"/>
     <w:rsid w:val="00B22924"/>
     <w:rsid w:val="00B23D13"/>
     <w:rsid w:val="00B23EE0"/>
     <w:rsid w:val="00B24D71"/>
     <w:rsid w:val="00B25166"/>
     <w:rsid w:val="00B26DE6"/>
     <w:rsid w:val="00B33652"/>
     <w:rsid w:val="00B33D01"/>
     <w:rsid w:val="00B3402C"/>
     <w:rsid w:val="00B473F1"/>
     <w:rsid w:val="00B50B17"/>
     <w:rsid w:val="00B51194"/>
     <w:rsid w:val="00B52F3F"/>
     <w:rsid w:val="00B5427C"/>
     <w:rsid w:val="00B55017"/>
     <w:rsid w:val="00B5541F"/>
+    <w:rsid w:val="00B554E7"/>
     <w:rsid w:val="00B56F8F"/>
     <w:rsid w:val="00B601D8"/>
     <w:rsid w:val="00B60F80"/>
     <w:rsid w:val="00B61798"/>
     <w:rsid w:val="00B70F79"/>
     <w:rsid w:val="00B717BF"/>
     <w:rsid w:val="00B72385"/>
     <w:rsid w:val="00B75CC0"/>
     <w:rsid w:val="00B75F8B"/>
     <w:rsid w:val="00B82A6D"/>
     <w:rsid w:val="00B84B15"/>
     <w:rsid w:val="00B8686D"/>
     <w:rsid w:val="00B90360"/>
     <w:rsid w:val="00B91433"/>
+    <w:rsid w:val="00B92310"/>
     <w:rsid w:val="00B9259D"/>
     <w:rsid w:val="00B92EB2"/>
     <w:rsid w:val="00B93CE9"/>
     <w:rsid w:val="00B95AAD"/>
     <w:rsid w:val="00BA0852"/>
     <w:rsid w:val="00BA1070"/>
     <w:rsid w:val="00BA1E15"/>
     <w:rsid w:val="00BA385D"/>
     <w:rsid w:val="00BA678F"/>
     <w:rsid w:val="00BB20AA"/>
     <w:rsid w:val="00BB478F"/>
     <w:rsid w:val="00BB5E52"/>
     <w:rsid w:val="00BB6054"/>
     <w:rsid w:val="00BB6A03"/>
+    <w:rsid w:val="00BB7574"/>
     <w:rsid w:val="00BC1D2E"/>
     <w:rsid w:val="00BC2E2A"/>
     <w:rsid w:val="00BC4A7D"/>
     <w:rsid w:val="00BC78A0"/>
     <w:rsid w:val="00BC7A5A"/>
     <w:rsid w:val="00BD1434"/>
     <w:rsid w:val="00BD26D0"/>
     <w:rsid w:val="00BD30EF"/>
     <w:rsid w:val="00BD3A48"/>
     <w:rsid w:val="00BD5090"/>
     <w:rsid w:val="00BD5168"/>
     <w:rsid w:val="00BD7535"/>
     <w:rsid w:val="00BE0708"/>
     <w:rsid w:val="00BE11EC"/>
     <w:rsid w:val="00BE3555"/>
     <w:rsid w:val="00BE6FB3"/>
     <w:rsid w:val="00BF028B"/>
     <w:rsid w:val="00BF38B4"/>
     <w:rsid w:val="00BF4592"/>
     <w:rsid w:val="00BF4C4D"/>
     <w:rsid w:val="00BF509A"/>
     <w:rsid w:val="00BF5FAF"/>
     <w:rsid w:val="00C02C3F"/>
     <w:rsid w:val="00C03022"/>
     <w:rsid w:val="00C06177"/>
@@ -11778,50 +11925,51 @@
     <w:rsid w:val="00C142C4"/>
     <w:rsid w:val="00C161F0"/>
     <w:rsid w:val="00C164A4"/>
     <w:rsid w:val="00C16F1B"/>
     <w:rsid w:val="00C20438"/>
     <w:rsid w:val="00C2198A"/>
     <w:rsid w:val="00C228EC"/>
     <w:rsid w:val="00C24688"/>
     <w:rsid w:val="00C2507D"/>
     <w:rsid w:val="00C25D3D"/>
     <w:rsid w:val="00C271DD"/>
     <w:rsid w:val="00C308FF"/>
     <w:rsid w:val="00C31448"/>
     <w:rsid w:val="00C31A83"/>
     <w:rsid w:val="00C32482"/>
     <w:rsid w:val="00C3455D"/>
     <w:rsid w:val="00C34FA7"/>
     <w:rsid w:val="00C35112"/>
     <w:rsid w:val="00C35D13"/>
     <w:rsid w:val="00C403F3"/>
     <w:rsid w:val="00C4466A"/>
     <w:rsid w:val="00C44A90"/>
     <w:rsid w:val="00C45182"/>
     <w:rsid w:val="00C470F4"/>
     <w:rsid w:val="00C50E6A"/>
+    <w:rsid w:val="00C51AC7"/>
     <w:rsid w:val="00C52466"/>
     <w:rsid w:val="00C54F38"/>
     <w:rsid w:val="00C554A1"/>
     <w:rsid w:val="00C561D2"/>
     <w:rsid w:val="00C57D72"/>
     <w:rsid w:val="00C60E01"/>
     <w:rsid w:val="00C61509"/>
     <w:rsid w:val="00C627E6"/>
     <w:rsid w:val="00C62DFD"/>
     <w:rsid w:val="00C63319"/>
     <w:rsid w:val="00C638E9"/>
     <w:rsid w:val="00C64E82"/>
     <w:rsid w:val="00C651EB"/>
     <w:rsid w:val="00C658CF"/>
     <w:rsid w:val="00C67059"/>
     <w:rsid w:val="00C70287"/>
     <w:rsid w:val="00C711A5"/>
     <w:rsid w:val="00C718AD"/>
     <w:rsid w:val="00C7206F"/>
     <w:rsid w:val="00C7318D"/>
     <w:rsid w:val="00C73508"/>
     <w:rsid w:val="00C74800"/>
     <w:rsid w:val="00C770E3"/>
     <w:rsid w:val="00C80076"/>
     <w:rsid w:val="00C8153E"/>
@@ -11835,84 +11983,86 @@
     <w:rsid w:val="00C92E50"/>
     <w:rsid w:val="00C94787"/>
     <w:rsid w:val="00C95A59"/>
     <w:rsid w:val="00CA06CF"/>
     <w:rsid w:val="00CA127E"/>
     <w:rsid w:val="00CA1817"/>
     <w:rsid w:val="00CA1A57"/>
     <w:rsid w:val="00CA50BB"/>
     <w:rsid w:val="00CA64CF"/>
     <w:rsid w:val="00CB0E99"/>
     <w:rsid w:val="00CB12A9"/>
     <w:rsid w:val="00CB19A5"/>
     <w:rsid w:val="00CB253E"/>
     <w:rsid w:val="00CB363D"/>
     <w:rsid w:val="00CB433D"/>
     <w:rsid w:val="00CB4843"/>
     <w:rsid w:val="00CB4854"/>
     <w:rsid w:val="00CB48CE"/>
     <w:rsid w:val="00CB4B11"/>
     <w:rsid w:val="00CB57B7"/>
     <w:rsid w:val="00CB5F51"/>
     <w:rsid w:val="00CB6536"/>
     <w:rsid w:val="00CB732F"/>
     <w:rsid w:val="00CC275D"/>
     <w:rsid w:val="00CC2B85"/>
+    <w:rsid w:val="00CC4156"/>
     <w:rsid w:val="00CC4699"/>
     <w:rsid w:val="00CC4763"/>
     <w:rsid w:val="00CC6084"/>
     <w:rsid w:val="00CD20A8"/>
     <w:rsid w:val="00CD3223"/>
     <w:rsid w:val="00CD336E"/>
     <w:rsid w:val="00CD3E3B"/>
     <w:rsid w:val="00CD3EF0"/>
     <w:rsid w:val="00CD4AB8"/>
     <w:rsid w:val="00CD4CCF"/>
     <w:rsid w:val="00CD5613"/>
     <w:rsid w:val="00CD5F40"/>
     <w:rsid w:val="00CE2862"/>
     <w:rsid w:val="00CE3320"/>
     <w:rsid w:val="00CE562E"/>
     <w:rsid w:val="00CE790C"/>
     <w:rsid w:val="00CE7AC2"/>
     <w:rsid w:val="00CF3976"/>
     <w:rsid w:val="00CF462A"/>
     <w:rsid w:val="00CF5A09"/>
     <w:rsid w:val="00CF7B47"/>
     <w:rsid w:val="00D000BD"/>
     <w:rsid w:val="00D01AC0"/>
     <w:rsid w:val="00D02822"/>
     <w:rsid w:val="00D02FFC"/>
     <w:rsid w:val="00D03C2E"/>
     <w:rsid w:val="00D041C7"/>
     <w:rsid w:val="00D04231"/>
     <w:rsid w:val="00D06B24"/>
     <w:rsid w:val="00D11441"/>
     <w:rsid w:val="00D11B65"/>
     <w:rsid w:val="00D12EB2"/>
     <w:rsid w:val="00D13785"/>
     <w:rsid w:val="00D13830"/>
+    <w:rsid w:val="00D1680B"/>
     <w:rsid w:val="00D21279"/>
     <w:rsid w:val="00D24002"/>
     <w:rsid w:val="00D241F6"/>
     <w:rsid w:val="00D25CF3"/>
     <w:rsid w:val="00D266C7"/>
     <w:rsid w:val="00D268E4"/>
     <w:rsid w:val="00D41122"/>
     <w:rsid w:val="00D41A03"/>
     <w:rsid w:val="00D42E29"/>
     <w:rsid w:val="00D47B36"/>
     <w:rsid w:val="00D51F83"/>
     <w:rsid w:val="00D52684"/>
     <w:rsid w:val="00D53AF4"/>
     <w:rsid w:val="00D54A04"/>
     <w:rsid w:val="00D5541E"/>
     <w:rsid w:val="00D55538"/>
     <w:rsid w:val="00D60030"/>
     <w:rsid w:val="00D60173"/>
     <w:rsid w:val="00D602F2"/>
     <w:rsid w:val="00D6087B"/>
     <w:rsid w:val="00D60AA6"/>
     <w:rsid w:val="00D63F0E"/>
     <w:rsid w:val="00D675C5"/>
     <w:rsid w:val="00D70159"/>
     <w:rsid w:val="00D73D1B"/>
@@ -11939,85 +12089,88 @@
     <w:rsid w:val="00DA1EED"/>
     <w:rsid w:val="00DA623A"/>
     <w:rsid w:val="00DA6C22"/>
     <w:rsid w:val="00DA7237"/>
     <w:rsid w:val="00DB51F9"/>
     <w:rsid w:val="00DB52D5"/>
     <w:rsid w:val="00DB6B6F"/>
     <w:rsid w:val="00DC0203"/>
     <w:rsid w:val="00DC1734"/>
     <w:rsid w:val="00DC2626"/>
     <w:rsid w:val="00DC3F6E"/>
     <w:rsid w:val="00DC434A"/>
     <w:rsid w:val="00DC5641"/>
     <w:rsid w:val="00DC5BB0"/>
     <w:rsid w:val="00DC6AD3"/>
     <w:rsid w:val="00DD3D11"/>
     <w:rsid w:val="00DD5F64"/>
     <w:rsid w:val="00DD618A"/>
     <w:rsid w:val="00DE07E8"/>
     <w:rsid w:val="00DE1884"/>
     <w:rsid w:val="00DE25D7"/>
     <w:rsid w:val="00DE3E4E"/>
     <w:rsid w:val="00DE422C"/>
     <w:rsid w:val="00DE5CE1"/>
     <w:rsid w:val="00DE75D5"/>
+    <w:rsid w:val="00DE79F0"/>
     <w:rsid w:val="00DF01F6"/>
     <w:rsid w:val="00DF1FBB"/>
     <w:rsid w:val="00DF2D14"/>
     <w:rsid w:val="00DF3813"/>
     <w:rsid w:val="00DF3CC3"/>
     <w:rsid w:val="00DF4604"/>
     <w:rsid w:val="00DF4B80"/>
     <w:rsid w:val="00DF51D6"/>
     <w:rsid w:val="00DF5BC3"/>
     <w:rsid w:val="00E00C3E"/>
     <w:rsid w:val="00E0322A"/>
     <w:rsid w:val="00E04A6B"/>
     <w:rsid w:val="00E1031C"/>
     <w:rsid w:val="00E11095"/>
     <w:rsid w:val="00E1641A"/>
+    <w:rsid w:val="00E21025"/>
     <w:rsid w:val="00E2200F"/>
     <w:rsid w:val="00E25180"/>
     <w:rsid w:val="00E26CB1"/>
     <w:rsid w:val="00E27564"/>
     <w:rsid w:val="00E27F4A"/>
     <w:rsid w:val="00E3054E"/>
     <w:rsid w:val="00E30C19"/>
     <w:rsid w:val="00E35E81"/>
     <w:rsid w:val="00E36CDC"/>
     <w:rsid w:val="00E37B1A"/>
     <w:rsid w:val="00E404C1"/>
     <w:rsid w:val="00E4051D"/>
     <w:rsid w:val="00E41A33"/>
     <w:rsid w:val="00E4299F"/>
     <w:rsid w:val="00E43844"/>
     <w:rsid w:val="00E43A6A"/>
     <w:rsid w:val="00E45199"/>
     <w:rsid w:val="00E45533"/>
     <w:rsid w:val="00E470B5"/>
     <w:rsid w:val="00E477EE"/>
+    <w:rsid w:val="00E5296D"/>
     <w:rsid w:val="00E554DC"/>
     <w:rsid w:val="00E5631A"/>
     <w:rsid w:val="00E60ED3"/>
     <w:rsid w:val="00E6163F"/>
     <w:rsid w:val="00E62338"/>
     <w:rsid w:val="00E63249"/>
     <w:rsid w:val="00E64400"/>
     <w:rsid w:val="00E65136"/>
     <w:rsid w:val="00E651FE"/>
     <w:rsid w:val="00E66A3C"/>
     <w:rsid w:val="00E67143"/>
     <w:rsid w:val="00E7008E"/>
     <w:rsid w:val="00E750CD"/>
     <w:rsid w:val="00E77B45"/>
     <w:rsid w:val="00E83855"/>
     <w:rsid w:val="00E85D9B"/>
     <w:rsid w:val="00E869FC"/>
     <w:rsid w:val="00E86E45"/>
     <w:rsid w:val="00E86FC2"/>
     <w:rsid w:val="00E90FD5"/>
     <w:rsid w:val="00E911A2"/>
     <w:rsid w:val="00E92448"/>
     <w:rsid w:val="00E94EE7"/>
     <w:rsid w:val="00EA357C"/>
     <w:rsid w:val="00EA39DB"/>
@@ -12031,142 +12184,147 @@
     <w:rsid w:val="00ED1714"/>
     <w:rsid w:val="00ED2242"/>
     <w:rsid w:val="00ED4F13"/>
     <w:rsid w:val="00ED582D"/>
     <w:rsid w:val="00ED7AAE"/>
     <w:rsid w:val="00EE0320"/>
     <w:rsid w:val="00EE185B"/>
     <w:rsid w:val="00EE2729"/>
     <w:rsid w:val="00EE748C"/>
     <w:rsid w:val="00EE7BAF"/>
     <w:rsid w:val="00EF097A"/>
     <w:rsid w:val="00EF4EEA"/>
     <w:rsid w:val="00F01065"/>
     <w:rsid w:val="00F0293B"/>
     <w:rsid w:val="00F06420"/>
     <w:rsid w:val="00F07AC0"/>
     <w:rsid w:val="00F12B52"/>
     <w:rsid w:val="00F140A7"/>
     <w:rsid w:val="00F143B9"/>
     <w:rsid w:val="00F14804"/>
     <w:rsid w:val="00F15423"/>
     <w:rsid w:val="00F1556A"/>
     <w:rsid w:val="00F174CA"/>
     <w:rsid w:val="00F201AD"/>
     <w:rsid w:val="00F20A15"/>
+    <w:rsid w:val="00F20D47"/>
     <w:rsid w:val="00F21CFA"/>
     <w:rsid w:val="00F25E72"/>
     <w:rsid w:val="00F26CAC"/>
     <w:rsid w:val="00F2770F"/>
     <w:rsid w:val="00F27F84"/>
     <w:rsid w:val="00F27FC3"/>
     <w:rsid w:val="00F3106D"/>
     <w:rsid w:val="00F336BD"/>
     <w:rsid w:val="00F401FB"/>
     <w:rsid w:val="00F4257E"/>
     <w:rsid w:val="00F43C70"/>
+    <w:rsid w:val="00F44FB5"/>
     <w:rsid w:val="00F5002A"/>
     <w:rsid w:val="00F509C7"/>
     <w:rsid w:val="00F53F49"/>
     <w:rsid w:val="00F611F0"/>
     <w:rsid w:val="00F61A5C"/>
     <w:rsid w:val="00F651BB"/>
     <w:rsid w:val="00F6522C"/>
     <w:rsid w:val="00F65581"/>
     <w:rsid w:val="00F65CE2"/>
     <w:rsid w:val="00F66AF9"/>
     <w:rsid w:val="00F66B39"/>
     <w:rsid w:val="00F703C5"/>
     <w:rsid w:val="00F70A8C"/>
     <w:rsid w:val="00F729F2"/>
     <w:rsid w:val="00F731BC"/>
     <w:rsid w:val="00F74558"/>
     <w:rsid w:val="00F76082"/>
     <w:rsid w:val="00F77DC3"/>
     <w:rsid w:val="00F83E58"/>
     <w:rsid w:val="00F841E3"/>
     <w:rsid w:val="00F860AC"/>
     <w:rsid w:val="00F9196D"/>
     <w:rsid w:val="00F93330"/>
     <w:rsid w:val="00F95A00"/>
     <w:rsid w:val="00FA4CE1"/>
     <w:rsid w:val="00FA6DC5"/>
     <w:rsid w:val="00FB0391"/>
     <w:rsid w:val="00FB1FEE"/>
     <w:rsid w:val="00FC6A2B"/>
     <w:rsid w:val="00FD080B"/>
     <w:rsid w:val="00FD2AAD"/>
+    <w:rsid w:val="00FD2C9A"/>
     <w:rsid w:val="00FD4398"/>
+    <w:rsid w:val="00FD6FFC"/>
     <w:rsid w:val="00FE1598"/>
     <w:rsid w:val="00FE1D53"/>
     <w:rsid w:val="00FE2714"/>
     <w:rsid w:val="00FE2C2A"/>
     <w:rsid w:val="00FE355F"/>
     <w:rsid w:val="00FE37E3"/>
     <w:rsid w:val="00FE3EEE"/>
     <w:rsid w:val="00FE3EEF"/>
     <w:rsid w:val="00FE46F5"/>
     <w:rsid w:val="00FE5206"/>
     <w:rsid w:val="00FE585B"/>
     <w:rsid w:val="00FE60EE"/>
     <w:rsid w:val="00FE679E"/>
     <w:rsid w:val="00FE6E89"/>
     <w:rsid w:val="00FF4F02"/>
     <w:rsid w:val="00FF62C1"/>
     <w:rsid w:val="00FF6AC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A7230FE"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E97C71A5-7A70-4CEC-B84E-EA11E866A86A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -12654,51 +12812,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewInsertion">
     <w:name w:val="DeltaView Insertion"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EB2720"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="double"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D03C2E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="86460870">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="258175440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13032,78 +13190,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>8027</Words>
-  <Characters>42267</Characters>
+  <Words>8091</Words>
+  <Characters>42645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>782</Lines>
-  <Paragraphs>210</Paragraphs>
+  <Lines>2369</Lines>
+  <Paragraphs>1371</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6308</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50084</CharactersWithSpaces>
+  <CharactersWithSpaces>49365</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6308</dc:title>
   <dc:subject>Modifications to Security Instrument (Ground Lease Provisions)</dc:subject>
-  <dc:creator/>
+  <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iManageFooter">
     <vt:lpwstr>66572687-v1</vt:lpwstr>
   </property>
 </Properties>
 </file>