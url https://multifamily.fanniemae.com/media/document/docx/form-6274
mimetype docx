--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,58 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5FF19CD0" w14:textId="77777777" w:rsidR="001D1EA0" w:rsidRDefault="00D43E71" w:rsidP="00927E75">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>EXHIBIT [___]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5319C149" w14:textId="77777777" w:rsidR="001D1EA0" w:rsidRPr="00CB08F2" w:rsidRDefault="00D43E71" w:rsidP="00927E75">
@@ -1806,67 +1800,51 @@
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>[managing member] [sole member] [general partner] [other controlling entities] [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>DRAFTING NOTE:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">REVIEW ORGANIZATIONAL STRUCTURE AND INSERT APPROPRIATE ENTITIES IN ACCORDANCE WITH THE </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> GUIDANCE ABOVE]</w:t>
+        <w:t>REVIEW ORGANIZATIONAL STRUCTURE AND INSERT APPROPRIATE ENTITIES IN ACCORDANCE WITH THE SPE GUIDANCE ABOVE]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> at all times since its formation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34FD898B" w14:textId="77777777" w:rsidR="00A01D2B" w:rsidRDefault="00A01D2B" w:rsidP="00A01D2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
@@ -2444,67 +2422,51 @@
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>[other controlling entities’] [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>DRAFTING NOTE:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">REVIEW ORGANIZATIONAL STRUCTURE AND INSERT APPROPRIATE ENTITIES IN ACCORDANCE WITH THE </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> GUIDANCE ABOVE]</w:t>
+        <w:t>REVIEW ORGANIZATIONAL STRUCTURE AND INSERT APPROPRIATE ENTITIES IN ACCORDANCE WITH THE SPE GUIDANCE ABOVE]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ownership interest in Borrower, owned any subsidiary or made any investment in any Person without the prior written consent of Lender; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037E1B3D" w14:textId="77777777" w:rsidR="00A01D2B" w:rsidRPr="00B07759" w:rsidRDefault="00A01D2B" w:rsidP="00A01D2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2669,67 +2631,51 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>] [insert other entities controlling Borrower]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [DRAFTING </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOTE: REVIEW ORGANIZATIONAL STRUCTURE AND INSERT APPROPRIATE ENTITIES IN ACCORDANCE WITH THE </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> GUIDANCE ABOVE]</w:t>
+        <w:t>NOTE: REVIEW ORGANIZATIONAL STRUCTURE AND INSERT APPROPRIATE ENTITIES IN ACCORDANCE WITH THE SPE GUIDANCE ABOVE]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E70FF3C" w14:textId="77777777" w:rsidR="00A01D2B" w:rsidRDefault="00A01D2B" w:rsidP="00A01D2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Ref444841471"/>
       <w:r>
         <w:rPr>
@@ -3410,67 +3356,51 @@
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> [other controlling entities’] [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>DRAFTING NOTE:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">REVIEW ORGANIZATIONAL STRUCTURE AND INSERT APPROPRIATE ENTITIES IN ACCORDANCE WITH THE </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> GUIDANCE ABOVE]</w:t>
+        <w:t>REVIEW ORGANIZATIONAL STRUCTURE AND INSERT APPROPRIATE ENTITIES IN ACCORDANCE WITH THE SPE GUIDANCE ABOVE]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ownership interest in Borrower,]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> own any subsidiary or make any investment in any Person without the prior written consent of Lender;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7735D7" w14:textId="77777777" w:rsidR="00A01D2B" w:rsidRPr="00F4589C" w:rsidRDefault="00A01D2B" w:rsidP="00A01D2B">
@@ -3965,69 +3895,51 @@
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFC9CDA" w14:textId="12A28F91" w:rsidR="001005E8" w:rsidRDefault="00A01D2B" w:rsidP="00A01D2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">[DRAFTING NOTE: INSERT THIS SUBSECTION (18) IF AN LLC BORROWER OR ANY CONTROLLING LLC ENTITY IS REQUIRED TO MAINTAIN TWO OR MORE MEMBERS TO COMPLY WITH THE </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> GUIDANCE] </w:t>
+        <w:t xml:space="preserve">[DRAFTING NOTE: INSERT THIS SUBSECTION (18) IF AN LLC BORROWER OR ANY CONTROLLING LLC ENTITY IS REQUIRED TO MAINTAIN TWO OR MORE MEMBERS TO COMPLY WITH THE SPE GUIDANCE] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04162">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
@@ -4830,100 +4742,142 @@
       <w:r w:rsidR="00922C6B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7CE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such new Principal is not a Prohibited Person; and (3)</w:t>
       </w:r>
       <w:r w:rsidR="00922C6B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7CE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such new Principal and, to Borrower’s knowledge, any Person Controlling such Principal, or any Person Controlled by such Principal that also has a direct or indirect ownership interest in Borrower, Guarantor, or Key Principal, or Principal is not a Blocked Person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C05167" w14:textId="7F1B96A5" w:rsidR="00013540" w:rsidRDefault="00013540" w:rsidP="00BD7CE4">
+    <w:p w14:paraId="15C05167" w14:textId="3F811E80" w:rsidR="00013540" w:rsidRDefault="00013540" w:rsidP="00BD7CE4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013540">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notwithstanding the </w:t>
       </w:r>
       <w:r w:rsidR="00BD7CE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>other provisions of this Section 11.02(b)(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00013540">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, if a Publicly-Held Corporation or a Publicly-Held Trust Controls Borrower, Key Principal, or Guarantor, or owns a direct or indirect Restricted Ownership Interest in Borrower, Key Principal, or Guarantor, a Transfer of any ownership interest in such Publicly-Held Corporation or Publicly-Held Trust shall not be prohibited under this Loan Agreement as long as </w:t>
+        <w:t xml:space="preserve">, if a Publicly-Held </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2FBE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013540">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Controls Borrower, Key Principal, or Guarantor, or owns a direct or indirect Restricted Ownership Interest in Borrower, Key Principal, or Guarantor, a Transfer of any ownership interest in such Publicly-Held </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2FBE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013540">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall not be prohibited under this Loan Agreement as long as </w:t>
       </w:r>
       <w:r w:rsidR="00BD7CE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00013540">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> such Transfer does not result in a conversion of such Publicly-Held Corporation or Publicly-Held Trust to a privately held entity, and </w:t>
+        <w:t xml:space="preserve"> such Transfer does not result in a conversion of such Publicly-Held </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2FBE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013540">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to a privately held entity, and </w:t>
       </w:r>
       <w:r w:rsidR="00BD7CE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(ii) </w:t>
       </w:r>
       <w:r w:rsidRPr="00013540">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower provides written notice to Lender not later than thirty (30) days thereafter of any such Transfer that results in any Person owning ten percent (10%) or more of the ownership interests in such Publicly-Held Corporation or Publicly-Held Trust</w:t>
+        <w:t xml:space="preserve">Borrower provides written notice to Lender not later than thirty (30) days thereafter of any such Transfer that results in any Person owning ten percent (10%) or more of the ownership interests in such Publicly-Held </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2FBE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
       </w:r>
       <w:r w:rsidR="00B54D15">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFF9FB5" w14:textId="1BD90411" w:rsidR="00890F8B" w:rsidRPr="00BB5E05" w:rsidRDefault="00890F8B" w:rsidP="00C3387B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Hlk86828548"/>
       <w:r w:rsidRPr="003C594F">
@@ -6266,59 +6220,51 @@
       <w:r w:rsidRPr="00924542">
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidR="00494A8E">
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidRPr="00924542">
         <w:t>, and the provisions of Section</w:t>
       </w:r>
       <w:r w:rsidR="00B04162">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00924542">
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidR="00A966D0">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00924542">
         <w:t xml:space="preserve"> and Section</w:t>
       </w:r>
       <w:r w:rsidR="00B04162">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00924542">
-        <w:t xml:space="preserve">15.05, each Borrower shall have joint and several liability for the Indebtedness.  Each Borrower, on a joint and several </w:t>
-[...7 lines deleted...]
-        <w:t>, hereby irrevocably guarantees on a non-recourse basis, subject to the exceptions to non-recourse provisions of Section</w:t>
+        <w:t>15.05, each Borrower shall have joint and several liability for the Indebtedness.  Each Borrower, on a joint and several basis, hereby irrevocably guarantees on a non-recourse basis, subject to the exceptions to non-recourse provisions of Section</w:t>
       </w:r>
       <w:r w:rsidR="00B04162">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00924542">
         <w:t>3.01</w:t>
       </w:r>
       <w:r w:rsidR="00C3387B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DC5691">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00924542">
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00B04162">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00924542">
         <w:t>3.02(a) and Section</w:t>
       </w:r>
       <w:r w:rsidR="00C3387B">
         <w:t> </w:t>
       </w:r>
@@ -9020,56 +8966,51 @@
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FADF76" w14:textId="77777777" w:rsidR="00E05AA2" w:rsidRDefault="00E05AA2">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00E05AA2" w:rsidSect="001D1EA0">
-          <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="645B96A5" w14:textId="77777777" w:rsidR="00C05DC4" w:rsidRPr="00C05DC4" w:rsidRDefault="00C05DC4" w:rsidP="008E0D4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A505C0">
         <w:rPr>
           <w:b/>
@@ -9199,59 +9140,51 @@
       <w:r w:rsidR="001255A3">
         <w:t xml:space="preserve">each </w:t>
       </w:r>
       <w:r>
         <w:t>Borrower who executed such Loan Document or guaranteed such debt (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Waiving Borrower</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”) hereby agrees to the extent permitted by law, to the provisions of this </w:t>
       </w:r>
       <w:r w:rsidR="001255A3">
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00B04162">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001255A3">
         <w:t>[__].05</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.  To the extent that any Mortgaged Properties are located in California, and to the extent permitted by law, the references to the California statutes below shall apply to this Master Agreement and any California Security Instrument securing or encumbering a Mortgaged Property located in California; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the California statutes referenced below shall have no effect on this Master Agreement or any other Loan Document.  All references in </w:t>
+        <w:t xml:space="preserve">.  To the extent that any Mortgaged Properties are located in California, and to the extent permitted by law, the references to the California statutes below shall apply to this Master Agreement and any California Security Instrument securing or encumbering a Mortgaged Property located in California; otherwise the California statutes referenced below shall have no effect on this Master Agreement or any other Loan Document.  All references in </w:t>
       </w:r>
       <w:r w:rsidR="001255A3">
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidR="00E05AA2">
         <w:t>Article [__]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to California law are only applicable if any Mortgaged Property is located in California.  To the maximum extent permitted by </w:t>
       </w:r>
       <w:r w:rsidR="001255A3">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pplicable </w:t>
       </w:r>
       <w:r w:rsidR="001255A3">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t>aw:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75220456" w14:textId="77777777" w:rsidR="00E03290" w:rsidRDefault="00E03290" w:rsidP="00E03290">
       <w:pPr>
@@ -9474,201 +9407,192 @@
         <w:t xml:space="preserve"> Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575F3C0B" w14:textId="77777777" w:rsidR="00E05AA2" w:rsidRPr="00E05AA2" w:rsidRDefault="00E05AA2" w:rsidP="00E05AA2">
       <w:pPr>
         <w:pStyle w:val="List307"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E05AA2" w:rsidRPr="00E05AA2" w:rsidSect="001D1EA0">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="669DF37B" w14:textId="77777777" w:rsidR="00236D17" w:rsidRDefault="00236D17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="16848EC0" w14:textId="77777777" w:rsidR="00236D17" w:rsidRDefault="00236D17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1F0E69D9" w14:textId="77777777" w:rsidR="00236D17" w:rsidRDefault="00236D17"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24EF86F3" w14:textId="77777777" w:rsidR="00927E75" w:rsidRDefault="00927E75" w:rsidP="00927E75"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4230"/>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00927E75" w14:paraId="012A73EC" w14:textId="77777777" w:rsidTr="001D1EA0">
       <w:trPr>
         <w:trHeight w:val="297"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4230" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1418E575" w14:textId="77777777" w:rsidR="00927E75" w:rsidRDefault="00927E75" w:rsidP="00927E75">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
@@ -9784,129 +9708,140 @@
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="54ADDDE7" w14:textId="77777777" w:rsidR="00397CF1" w:rsidRDefault="00397CF1" w:rsidP="00397CF1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2D26D777" w14:textId="5A7479E4" w:rsidR="00397CF1" w:rsidRDefault="009C00A5" w:rsidP="00397CF1">
+        <w:p w14:paraId="2D26D777" w14:textId="4FAEAAEF" w:rsidR="00397CF1" w:rsidRDefault="00AE2FBE" w:rsidP="00397CF1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="003E4372">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4624A86D" w14:textId="3E78028F" w:rsidR="00397CF1" w:rsidRPr="00F80479" w:rsidRDefault="00397CF1" w:rsidP="00397CF1">
+        <w:p w14:paraId="4624A86D" w14:textId="730D77F1" w:rsidR="00397CF1" w:rsidRPr="00F80479" w:rsidRDefault="00397CF1" w:rsidP="00397CF1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r w:rsidR="009C00A5">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2025</w:t>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AE2FBE">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="45D4C619" w14:textId="77777777" w:rsidR="001D1EA0" w:rsidRPr="00927E75" w:rsidRDefault="001D1EA0" w:rsidP="00927E75">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48FFFE85" w14:textId="77777777" w:rsidR="00E05AA2" w:rsidRDefault="00E05AA2" w:rsidP="00927E75"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4230"/>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E05AA2" w14:paraId="24C021FA" w14:textId="77777777" w:rsidTr="001D1EA0">
       <w:trPr>
         <w:trHeight w:val="297"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4230" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1FD40E02" w14:textId="77777777" w:rsidR="00E05AA2" w:rsidRDefault="00E05AA2" w:rsidP="00927E75">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
@@ -10022,170 +9957,161 @@
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="79E4469D" w14:textId="77777777" w:rsidR="00397CF1" w:rsidRDefault="00397CF1" w:rsidP="00397CF1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4575EA39" w14:textId="414CF344" w:rsidR="00397CF1" w:rsidRDefault="009C00A5" w:rsidP="00397CF1">
+        <w:p w14:paraId="4575EA39" w14:textId="6A0C50C5" w:rsidR="00397CF1" w:rsidRDefault="00AE2FBE" w:rsidP="00397CF1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="003E4372">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="57A769D7" w14:textId="2F8C2330" w:rsidR="00397CF1" w:rsidRDefault="00397CF1" w:rsidP="00397CF1">
+        <w:p w14:paraId="57A769D7" w14:textId="53B74D23" w:rsidR="00397CF1" w:rsidRDefault="00397CF1" w:rsidP="00397CF1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r w:rsidR="009C00A5">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2025</w:t>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r w:rsidR="00AE2FBE">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="71879FFB" w14:textId="77777777" w:rsidR="00E05AA2" w:rsidRPr="00927E75" w:rsidRDefault="00E05AA2" w:rsidP="00927E75">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="42D6087E" w14:textId="77777777" w:rsidR="00236D17" w:rsidRDefault="00236D17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="219B0D1F" w14:textId="77777777" w:rsidR="00236D17" w:rsidRDefault="00236D17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="16B059BA" w14:textId="77777777" w:rsidR="00236D17" w:rsidRDefault="00236D17"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="06E61434"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="37A89178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -14686,51 +14612,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1948537019">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14768,133 +14694,139 @@
     <w:rsid w:val="000F321F"/>
     <w:rsid w:val="001005E8"/>
     <w:rsid w:val="00100BFE"/>
     <w:rsid w:val="001026EE"/>
     <w:rsid w:val="0010282D"/>
     <w:rsid w:val="00105FE1"/>
     <w:rsid w:val="00106CF9"/>
     <w:rsid w:val="001106A1"/>
     <w:rsid w:val="0011265D"/>
     <w:rsid w:val="001161BE"/>
     <w:rsid w:val="00120BB8"/>
     <w:rsid w:val="00121351"/>
     <w:rsid w:val="00122930"/>
     <w:rsid w:val="0012294A"/>
     <w:rsid w:val="001255A3"/>
     <w:rsid w:val="00125C60"/>
     <w:rsid w:val="001274A9"/>
     <w:rsid w:val="0013053B"/>
     <w:rsid w:val="0013350D"/>
     <w:rsid w:val="0013359E"/>
     <w:rsid w:val="00133D62"/>
     <w:rsid w:val="00134455"/>
     <w:rsid w:val="001344E8"/>
     <w:rsid w:val="00136449"/>
     <w:rsid w:val="001369A2"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00161A43"/>
     <w:rsid w:val="0016490B"/>
     <w:rsid w:val="00164D9C"/>
     <w:rsid w:val="001678A5"/>
     <w:rsid w:val="00180748"/>
     <w:rsid w:val="001861FD"/>
     <w:rsid w:val="00190639"/>
     <w:rsid w:val="001A0007"/>
     <w:rsid w:val="001A4C21"/>
     <w:rsid w:val="001B3E17"/>
     <w:rsid w:val="001C03FD"/>
     <w:rsid w:val="001C29CD"/>
     <w:rsid w:val="001C3247"/>
     <w:rsid w:val="001C401C"/>
     <w:rsid w:val="001C6E82"/>
     <w:rsid w:val="001D1980"/>
     <w:rsid w:val="001D1EA0"/>
     <w:rsid w:val="001D6AB3"/>
     <w:rsid w:val="001E5356"/>
     <w:rsid w:val="001E577F"/>
     <w:rsid w:val="0020288F"/>
     <w:rsid w:val="0020345C"/>
     <w:rsid w:val="00211124"/>
     <w:rsid w:val="00225170"/>
     <w:rsid w:val="00227100"/>
     <w:rsid w:val="00232F07"/>
     <w:rsid w:val="00233D87"/>
     <w:rsid w:val="00236D17"/>
     <w:rsid w:val="00242CE6"/>
     <w:rsid w:val="00243042"/>
     <w:rsid w:val="00255668"/>
     <w:rsid w:val="00255C99"/>
     <w:rsid w:val="0026418C"/>
     <w:rsid w:val="002667C0"/>
     <w:rsid w:val="002711CA"/>
     <w:rsid w:val="00273F7A"/>
     <w:rsid w:val="002740E4"/>
     <w:rsid w:val="002833B8"/>
     <w:rsid w:val="00286901"/>
     <w:rsid w:val="00290E81"/>
     <w:rsid w:val="002A47E4"/>
     <w:rsid w:val="002B1CBD"/>
     <w:rsid w:val="002C21B5"/>
     <w:rsid w:val="002C537A"/>
     <w:rsid w:val="002C7E32"/>
     <w:rsid w:val="002D22ED"/>
     <w:rsid w:val="002D25A6"/>
+    <w:rsid w:val="002D2B7A"/>
     <w:rsid w:val="002D2E20"/>
     <w:rsid w:val="002D5CB7"/>
     <w:rsid w:val="002E03E9"/>
     <w:rsid w:val="002E141A"/>
     <w:rsid w:val="002F3F69"/>
     <w:rsid w:val="002F7105"/>
+    <w:rsid w:val="00302161"/>
     <w:rsid w:val="0030427B"/>
     <w:rsid w:val="00312768"/>
     <w:rsid w:val="0032204F"/>
     <w:rsid w:val="00323490"/>
     <w:rsid w:val="00331454"/>
     <w:rsid w:val="00331593"/>
     <w:rsid w:val="00332858"/>
     <w:rsid w:val="003329C9"/>
+    <w:rsid w:val="00334814"/>
     <w:rsid w:val="003358C4"/>
     <w:rsid w:val="003424BC"/>
     <w:rsid w:val="003553DF"/>
     <w:rsid w:val="0036677F"/>
     <w:rsid w:val="00374DF3"/>
     <w:rsid w:val="00377881"/>
     <w:rsid w:val="00381A1F"/>
     <w:rsid w:val="00391C1F"/>
     <w:rsid w:val="00394452"/>
+    <w:rsid w:val="00395153"/>
     <w:rsid w:val="00396237"/>
     <w:rsid w:val="003965D8"/>
     <w:rsid w:val="00397841"/>
     <w:rsid w:val="00397CF1"/>
     <w:rsid w:val="003A64BF"/>
     <w:rsid w:val="003B0B2C"/>
     <w:rsid w:val="003B6099"/>
     <w:rsid w:val="003B66E3"/>
     <w:rsid w:val="003C594F"/>
     <w:rsid w:val="003C5FEE"/>
     <w:rsid w:val="003D1E6C"/>
     <w:rsid w:val="003D4D7D"/>
     <w:rsid w:val="003D5089"/>
+    <w:rsid w:val="003E4372"/>
     <w:rsid w:val="003F0050"/>
     <w:rsid w:val="003F0538"/>
     <w:rsid w:val="003F1832"/>
     <w:rsid w:val="003F1C99"/>
     <w:rsid w:val="003F2451"/>
     <w:rsid w:val="003F5345"/>
     <w:rsid w:val="00400EB2"/>
     <w:rsid w:val="00404DEE"/>
     <w:rsid w:val="004118BE"/>
     <w:rsid w:val="00431206"/>
     <w:rsid w:val="004323EA"/>
     <w:rsid w:val="00441F6C"/>
     <w:rsid w:val="00442A96"/>
     <w:rsid w:val="00446083"/>
     <w:rsid w:val="004466B1"/>
     <w:rsid w:val="00450F35"/>
     <w:rsid w:val="00460973"/>
     <w:rsid w:val="00472C65"/>
     <w:rsid w:val="00477811"/>
     <w:rsid w:val="004842FE"/>
     <w:rsid w:val="00494A8E"/>
     <w:rsid w:val="004A2C7B"/>
     <w:rsid w:val="004A6525"/>
     <w:rsid w:val="004B0343"/>
     <w:rsid w:val="004B202D"/>
@@ -14922,98 +14854,104 @@
     <w:rsid w:val="00574EBE"/>
     <w:rsid w:val="00577264"/>
     <w:rsid w:val="00577E5D"/>
     <w:rsid w:val="00577E85"/>
     <w:rsid w:val="0058330D"/>
     <w:rsid w:val="005928D8"/>
     <w:rsid w:val="005A00D0"/>
     <w:rsid w:val="005A58BC"/>
     <w:rsid w:val="005A5F67"/>
     <w:rsid w:val="005B0831"/>
     <w:rsid w:val="005B18F2"/>
     <w:rsid w:val="005B2EC8"/>
     <w:rsid w:val="005B5BE8"/>
     <w:rsid w:val="005B7763"/>
     <w:rsid w:val="005B7C0D"/>
     <w:rsid w:val="005C55CC"/>
     <w:rsid w:val="005C72D9"/>
     <w:rsid w:val="005D1D52"/>
     <w:rsid w:val="005D45BA"/>
     <w:rsid w:val="005D4E1A"/>
     <w:rsid w:val="005E36B5"/>
     <w:rsid w:val="005E3923"/>
     <w:rsid w:val="005F1B3A"/>
     <w:rsid w:val="005F753B"/>
     <w:rsid w:val="006008E6"/>
+    <w:rsid w:val="00603C97"/>
     <w:rsid w:val="006133A4"/>
     <w:rsid w:val="00617B9A"/>
     <w:rsid w:val="00625968"/>
     <w:rsid w:val="00627BB1"/>
     <w:rsid w:val="0064296E"/>
     <w:rsid w:val="0064308E"/>
     <w:rsid w:val="0064697E"/>
     <w:rsid w:val="006564F6"/>
     <w:rsid w:val="006647D7"/>
     <w:rsid w:val="00666F13"/>
     <w:rsid w:val="00672202"/>
+    <w:rsid w:val="00681FA4"/>
     <w:rsid w:val="00683CAC"/>
+    <w:rsid w:val="00684922"/>
     <w:rsid w:val="00686E09"/>
     <w:rsid w:val="00696B30"/>
     <w:rsid w:val="006A1190"/>
     <w:rsid w:val="006A2B85"/>
     <w:rsid w:val="006B6DD4"/>
     <w:rsid w:val="006B6EA8"/>
     <w:rsid w:val="006C2403"/>
+    <w:rsid w:val="006C60E6"/>
     <w:rsid w:val="006C63D5"/>
     <w:rsid w:val="006C699D"/>
     <w:rsid w:val="006D16DA"/>
     <w:rsid w:val="006D69F5"/>
     <w:rsid w:val="006E1114"/>
     <w:rsid w:val="006E15F2"/>
     <w:rsid w:val="006E5593"/>
     <w:rsid w:val="006F5CE5"/>
     <w:rsid w:val="006F60B3"/>
     <w:rsid w:val="006F70D5"/>
     <w:rsid w:val="00701462"/>
     <w:rsid w:val="00702E35"/>
     <w:rsid w:val="0070476E"/>
     <w:rsid w:val="00710EE3"/>
     <w:rsid w:val="00711F18"/>
+    <w:rsid w:val="0071779E"/>
     <w:rsid w:val="00724A97"/>
     <w:rsid w:val="0072735B"/>
     <w:rsid w:val="00727DAE"/>
     <w:rsid w:val="00733F3A"/>
     <w:rsid w:val="00745A79"/>
     <w:rsid w:val="00747079"/>
     <w:rsid w:val="00752F12"/>
     <w:rsid w:val="007535ED"/>
     <w:rsid w:val="00754476"/>
     <w:rsid w:val="00757A7C"/>
     <w:rsid w:val="00764075"/>
     <w:rsid w:val="0077154B"/>
     <w:rsid w:val="00776401"/>
     <w:rsid w:val="007766CA"/>
+    <w:rsid w:val="00776815"/>
     <w:rsid w:val="0078694D"/>
     <w:rsid w:val="007A1E5A"/>
     <w:rsid w:val="007A211C"/>
     <w:rsid w:val="007A5E94"/>
     <w:rsid w:val="007B0107"/>
     <w:rsid w:val="007B0893"/>
     <w:rsid w:val="007B4F4D"/>
     <w:rsid w:val="007B5BF2"/>
     <w:rsid w:val="007C2E16"/>
     <w:rsid w:val="007D56AD"/>
     <w:rsid w:val="007D649D"/>
     <w:rsid w:val="007E421C"/>
     <w:rsid w:val="007E5930"/>
     <w:rsid w:val="007F1B52"/>
     <w:rsid w:val="00801D97"/>
     <w:rsid w:val="008040FC"/>
     <w:rsid w:val="00804512"/>
     <w:rsid w:val="00813E32"/>
     <w:rsid w:val="00815AF6"/>
     <w:rsid w:val="00820D00"/>
     <w:rsid w:val="00826BF0"/>
     <w:rsid w:val="0082774C"/>
     <w:rsid w:val="00835C70"/>
     <w:rsid w:val="00835DDC"/>
     <w:rsid w:val="00847BBA"/>
@@ -15103,50 +15041,51 @@
     <w:rsid w:val="00A3417E"/>
     <w:rsid w:val="00A36B46"/>
     <w:rsid w:val="00A3759A"/>
     <w:rsid w:val="00A505C0"/>
     <w:rsid w:val="00A531DA"/>
     <w:rsid w:val="00A54B2D"/>
     <w:rsid w:val="00A55B02"/>
     <w:rsid w:val="00A55C12"/>
     <w:rsid w:val="00A64CC7"/>
     <w:rsid w:val="00A66A35"/>
     <w:rsid w:val="00A71C81"/>
     <w:rsid w:val="00A8338F"/>
     <w:rsid w:val="00A850F6"/>
     <w:rsid w:val="00A85A6A"/>
     <w:rsid w:val="00A966D0"/>
     <w:rsid w:val="00AA6A1C"/>
     <w:rsid w:val="00AA7462"/>
     <w:rsid w:val="00AB15DF"/>
     <w:rsid w:val="00AB652E"/>
     <w:rsid w:val="00AB6D26"/>
     <w:rsid w:val="00AB79CB"/>
     <w:rsid w:val="00AC0C90"/>
     <w:rsid w:val="00AC7E3C"/>
     <w:rsid w:val="00AD3CD1"/>
     <w:rsid w:val="00AD6DFA"/>
+    <w:rsid w:val="00AE2FBE"/>
     <w:rsid w:val="00AE3ED4"/>
     <w:rsid w:val="00AE4991"/>
     <w:rsid w:val="00AE6085"/>
     <w:rsid w:val="00AF6C31"/>
     <w:rsid w:val="00B00AB3"/>
     <w:rsid w:val="00B02DF9"/>
     <w:rsid w:val="00B04162"/>
     <w:rsid w:val="00B07274"/>
     <w:rsid w:val="00B07759"/>
     <w:rsid w:val="00B1428D"/>
     <w:rsid w:val="00B20D61"/>
     <w:rsid w:val="00B230A9"/>
     <w:rsid w:val="00B25CE4"/>
     <w:rsid w:val="00B30A4D"/>
     <w:rsid w:val="00B33947"/>
     <w:rsid w:val="00B33E1E"/>
     <w:rsid w:val="00B37D8B"/>
     <w:rsid w:val="00B41728"/>
     <w:rsid w:val="00B54D15"/>
     <w:rsid w:val="00B630FE"/>
     <w:rsid w:val="00B66BB4"/>
     <w:rsid w:val="00B72FD6"/>
     <w:rsid w:val="00B758F0"/>
     <w:rsid w:val="00B77274"/>
     <w:rsid w:val="00B80260"/>
@@ -15244,50 +15183,51 @@
     <w:rsid w:val="00DE6142"/>
     <w:rsid w:val="00DF1877"/>
     <w:rsid w:val="00DF27FC"/>
     <w:rsid w:val="00DF4789"/>
     <w:rsid w:val="00DF7301"/>
     <w:rsid w:val="00E03290"/>
     <w:rsid w:val="00E04F03"/>
     <w:rsid w:val="00E05AA2"/>
     <w:rsid w:val="00E05D33"/>
     <w:rsid w:val="00E138E1"/>
     <w:rsid w:val="00E16571"/>
     <w:rsid w:val="00E25F35"/>
     <w:rsid w:val="00E269DE"/>
     <w:rsid w:val="00E365D2"/>
     <w:rsid w:val="00E3740E"/>
     <w:rsid w:val="00E405B2"/>
     <w:rsid w:val="00E43A1A"/>
     <w:rsid w:val="00E43E7D"/>
     <w:rsid w:val="00E47E7F"/>
     <w:rsid w:val="00E5038B"/>
     <w:rsid w:val="00E62C36"/>
     <w:rsid w:val="00E71424"/>
     <w:rsid w:val="00E75843"/>
     <w:rsid w:val="00E764CD"/>
     <w:rsid w:val="00E7662E"/>
+    <w:rsid w:val="00E81DFB"/>
     <w:rsid w:val="00E8220E"/>
     <w:rsid w:val="00E84055"/>
     <w:rsid w:val="00E90907"/>
     <w:rsid w:val="00EA3092"/>
     <w:rsid w:val="00EA4A68"/>
     <w:rsid w:val="00EB330A"/>
     <w:rsid w:val="00ED04A8"/>
     <w:rsid w:val="00ED27B7"/>
     <w:rsid w:val="00ED3899"/>
     <w:rsid w:val="00EE4A6C"/>
     <w:rsid w:val="00EF1490"/>
     <w:rsid w:val="00EF2BEF"/>
     <w:rsid w:val="00F0293E"/>
     <w:rsid w:val="00F02CB3"/>
     <w:rsid w:val="00F05030"/>
     <w:rsid w:val="00F054B7"/>
     <w:rsid w:val="00F06C90"/>
     <w:rsid w:val="00F12286"/>
     <w:rsid w:val="00F171A0"/>
     <w:rsid w:val="00F21562"/>
     <w:rsid w:val="00F26085"/>
     <w:rsid w:val="00F30BD2"/>
     <w:rsid w:val="00F31A30"/>
     <w:rsid w:val="00F36387"/>
     <w:rsid w:val="00F42B30"/>
@@ -15322,51 +15262,51 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3CCDB296"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16401,51 +16341,51 @@
     <w:rsid w:val="00ED3899"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="double"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00702E35"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17825904">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="28845845">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16722,51 +16662,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2038387707">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16986,89 +16926,73 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>11877</Words>
-  <Characters>65087</Characters>
+  <Words>12217</Words>
+  <Characters>64633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1033</Lines>
-  <Paragraphs>493</Paragraphs>
+  <Lines>1219</Lines>
+  <Paragraphs>452</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6274</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>76471</CharactersWithSpaces>
+  <CharactersWithSpaces>76398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6274</dc:title>
   <dc:subject>Modifications to Multifamily Loan and Security Agreement (Co-Borrowers)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>