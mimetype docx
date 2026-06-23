--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,59 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2802C35B" w14:textId="77777777" w:rsidR="00E672B6" w:rsidRDefault="00E672B6" w:rsidP="00F51B7B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EXHIBIT [</w:t>
       </w:r>
       <w:r w:rsidR="002935CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
@@ -1017,62 +1023,68 @@
       <w:r>
         <w:t>[(__)]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any action is commenced for the partition of the Mortgaged Property;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A7576E" w14:textId="6BE9329B" w:rsidR="00BA2AF1" w:rsidRDefault="00BA2AF1" w:rsidP="0089232C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[(__)]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the Condominium is terminated for any reason without Lender’s prior written consent;</w:t>
       </w:r>
       <w:r w:rsidR="009207AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B94AEEB" w14:textId="22C28617" w:rsidR="00706225" w:rsidRDefault="00706225" w:rsidP="0089232C">
+    <w:p w14:paraId="7B94AEEB" w14:textId="1BEADD4B" w:rsidR="00706225" w:rsidRDefault="00706225" w:rsidP="0089232C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk122446854"/>
       <w:r>
         <w:t>[(___)] Borrower fails to pay assessments or other amounts due under the Condominium Documents when due and payable</w:t>
       </w:r>
       <w:r w:rsidR="00EE58EA">
-        <w:t xml:space="preserve"> (after the expiration of any notice and cure period set other in the Condominium Documents)</w:t>
+        <w:t xml:space="preserve"> (after the expiration of any notice and cure period set </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2188">
+        <w:t>forth</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE58EA">
+        <w:t xml:space="preserve"> in the Condominium Documents)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00106B28">
         <w:t>or</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="0ED2107F" w14:textId="77777777" w:rsidR="00BA2AF1" w:rsidRDefault="00BA2AF1" w:rsidP="0089232C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[(__)]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA2AF1">
         <w:t>if any provision of the Condominium Act is held invalid, which, in Lender’s reasonable judgment, could result in a forfeiture of the Mortgaged Property or otherwise materially impair the lien created by this Loan Agreement or the Security Instrument or Lender’s interest in the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
@@ -1657,51 +1669,51 @@
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00E672B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E672B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E672B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liens; Encumbrances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F815AF0" w14:textId="77777777" w:rsidR="003F1951" w:rsidRDefault="003F1951" w:rsidP="0089232C">
+    <w:p w14:paraId="3F815AF0" w14:textId="1F767383" w:rsidR="003F1951" w:rsidRDefault="003F1951" w:rsidP="0089232C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E672B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower shall not in any way pledge, sell, convey or encumber or enter into a contract or agreement to pledge, sell, convey or encumber any </w:t>
       </w:r>
       <w:r w:rsidR="00E32BA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -1774,50 +1786,57 @@
         </w:rPr>
         <w:t>orrower</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51B7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Affiliate</w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_DV_M31"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00F51B7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> unless expressly agreed to in </w:t>
       </w:r>
       <w:r w:rsidR="00632D76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">advance </w:t>
+      </w:r>
+      <w:r w:rsidR="00947481">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51B7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>writing by Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608A7204" w14:textId="77777777" w:rsidR="00632D76" w:rsidRPr="00632D76" w:rsidRDefault="00B85F0F" w:rsidP="00632D76">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
@@ -4684,67 +4703,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00C80CDE" w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">he Association is not the owner of any assets other than the funds in the accounts and those items of personal property, if any, described on </w:t>
       </w:r>
       <w:r w:rsidR="003D02BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Exhibit D</w:t>
       </w:r>
       <w:r w:rsidR="00C80CDE" w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> attached hereto and made a part hereof for all purposes.  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> is expressly certified that the Association </w:t>
+        <w:t xml:space="preserve"> attached hereto and made a part hereof for all purposes.  Without limiting the foregoing sentence, it is expressly certified that the Association </w:t>
       </w:r>
       <w:r w:rsidR="00BF70C1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">does not </w:t>
       </w:r>
       <w:r w:rsidR="00C80CDE" w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>own any units at the Condominium.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FE3EB6" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00116A8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6243,53 +6246,55 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00946540" w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mortgagee</w:t>
       </w:r>
       <w:r w:rsidR="006C06B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00EA06E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C06B6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="006C06B6" w:rsidRPr="00DC7DF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="006C06B6" w:rsidRPr="006C06B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DRAFTING NOTE: IF THE CONDOMINIUM DOCUMENTS USE A DEFINED TERM TO REFER TO A PERMITTED MORTGAGE ENTITLED TO RIGHTS UNDER THE DECLARATION, USE SUCH DEFINED TERM</w:t>
       </w:r>
       <w:r w:rsidR="006C06B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. “</w:t>
       </w:r>
       <w:r w:rsidR="006C06B6" w:rsidRPr="006C06B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -6463,285 +6468,245 @@
         </w:rPr>
         <w:t xml:space="preserve">and any other notices </w:t>
       </w:r>
       <w:r w:rsidR="006C06B6" w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>from the Association to Borrower under the Condominium Documents</w:t>
       </w:r>
       <w:r w:rsidR="006C06B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436D65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>shall be sent to Lender at the address below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5C7021" w14:textId="77777777" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00EA01DE">
+    <w:p w14:paraId="6C5C7021" w14:textId="727F20DB" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00EA01DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Lender:</w:t>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31468725" w14:textId="77777777" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00EA01DE">
+    <w:p w14:paraId="31468725" w14:textId="64376659" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00DC7DF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
+        <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946540">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BB524E" w14:textId="77777777" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00EA01DE">
+    <w:p w14:paraId="79BB524E" w14:textId="074486FF" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00DC7DF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
+        <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946540">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22517F90" w14:textId="77777777" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00EA01DE">
+    <w:p w14:paraId="22517F90" w14:textId="4FD3D00B" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00DC7DF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
+        <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
-[...5 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Attention: </w:t>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B97694B" w14:textId="77777777" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00EA01DE">
+    <w:p w14:paraId="2B97694B" w14:textId="56F23657" w:rsidR="00946540" w:rsidRPr="00946540" w:rsidRDefault="00946540" w:rsidP="00DC7DF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="720"/>
         </w:tabs>
+        <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
-[...5 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Re: </w:t>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00946540">
         <w:rPr>
@@ -7267,118 +7232,120 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CCD4D5" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0DC0DE" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
+    <w:p w14:paraId="39C2A0D3" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="00C80CDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="00DC7DF2" w:rsidSect="00A10947">
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="29ACB966" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="29ACB966" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00DC7DF2">
+      <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXECUTED to be effective ___________________.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="64EDC623" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ASSOCIATION:</w:t>
+        <w:t>ASSOCIATION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7DF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D727AD" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -7403,351 +7370,331 @@
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2919CE19" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
+    <w:p w14:paraId="2919CE19" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00DC7DF2">
+      <w:pPr>
+        <w:spacing w:after="480"/>
+        <w:ind w:firstLine="4320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6050D31C" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
+        <w:t>By:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7DF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C80CDE">
-[...8 lines deleted...]
-    <w:p w14:paraId="5E045C0A" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
+    </w:p>
+    <w:p w14:paraId="17BFD063" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="684BC5FF" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7DF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7DF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C80CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AA1911" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>By:</w:t>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7DF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C80CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C80CDE">
-[...143 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CF5404" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DC7DF2" w:rsidSect="00A10947">
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4D19E225" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750571CA" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
       <w:pPr>
@@ -7862,339 +7809,119 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONDOMINIUM DOCUMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="616E5353" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_DV_M59"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(To be attached)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607F75B6" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
+    <w:p w14:paraId="78DD7E53" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="008850A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DC7DF2" w:rsidSect="00A10947">
+          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_DV_C58"/>
-      <w:r>
-[...229 lines deleted...]
-    <w:p w14:paraId="3E1E6266" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="607F75B6" w14:textId="64443D19" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>EXHIBIT C</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EB1B16E" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
+        <w:t>EXHIBIT B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D3A9CD" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F0A2A6" w14:textId="7D82AB43" w:rsidR="008850A9" w:rsidRDefault="00106B28" w:rsidP="008850A9">
+    <w:p w14:paraId="1725D96B" w14:textId="709615BE" w:rsidR="008850A9" w:rsidRDefault="00106B28" w:rsidP="008850A9">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="008850A9" w:rsidRPr="008850A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -8213,215 +7940,227 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="008850A9" w:rsidRPr="008850A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> CO</w:t>
       </w:r>
       <w:r w:rsidR="00195BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NDOMINIUM ESTOPPEL CERTIFICATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379CA467" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
-[...58 lines deleted...]
-    <w:p w14:paraId="0F5BE50E" w14:textId="77777777" w:rsidR="008407F3" w:rsidRPr="00DD19B3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
+    <w:p w14:paraId="22129D56" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD19B3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>other material contract</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">schedule of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD19B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="536EF133" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
+        <w:t>assessments to be paid pursua</w:t>
+      </w:r>
+      <w:r w:rsidR="008850A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nt to the Condominium Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2AC050" w14:textId="3B908F41" w:rsidR="0090306C" w:rsidRPr="00DD19B3" w:rsidRDefault="0090306C" w:rsidP="008850A9">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005F615F" w:rsidRPr="00A10947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drafting note: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>INCLUD</w:t>
+      </w:r>
+      <w:r w:rsidR="005F615F" w:rsidRPr="00A10947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REGULAR AND SPECIAL ASSESSMENTS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66208F42" w14:textId="61F1563F" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(To be inserted)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62280452" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
+        <w:t>(To be attached)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E8C72B" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="008407F3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="343AB2FA" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
+        <w:sectPr w:rsidR="00DC7DF2" w:rsidSect="00A10947">
+          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1E6266" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>EXHIBIT D</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4AF0FDF5" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
+        <w:t>EXHIBIT C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB1B16E" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4B7161" w14:textId="7674AF95" w:rsidR="008850A9" w:rsidRDefault="00106B28" w:rsidP="008850A9">
+    <w:p w14:paraId="71F0A2A6" w14:textId="7D82AB43" w:rsidR="008850A9" w:rsidRDefault="00106B28" w:rsidP="008850A9">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="008850A9" w:rsidRPr="008850A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -8440,249 +8179,944 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="008850A9" w:rsidRPr="008850A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> CO</w:t>
       </w:r>
       <w:r w:rsidR="00195BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NDOMINIUM ESTOPPEL CERTIFICATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4953C1" w14:textId="77777777" w:rsidR="008407F3" w:rsidRPr="00DD19B3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
+    <w:p w14:paraId="379CA467" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIST OF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>management agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, services contract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5BE50E" w14:textId="77777777" w:rsidR="008407F3" w:rsidRPr="00DD19B3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DD19B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>LIST OF assets owned by the association</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="271EF1D3" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
+        <w:t>other material contract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536EF133" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(To be inserted)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3E14FF84" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="008407F3">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DC7DF2" w:rsidSect="00A10947">
+          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343AB2FA" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>EXHIBIT D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF0FDF5" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4B7161" w14:textId="7674AF95" w:rsidR="008850A9" w:rsidRDefault="00106B28" w:rsidP="008850A9">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008850A9" w:rsidRPr="008850A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FRACTURED/COMMERCIAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="008850A9" w:rsidRPr="008850A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CO</w:t>
+      </w:r>
+      <w:r w:rsidR="00195BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NDOMINIUM ESTOPPEL CERTIFICATE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4953C1" w14:textId="77777777" w:rsidR="008407F3" w:rsidRPr="00DD19B3" w:rsidRDefault="008407F3" w:rsidP="008850A9">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>LIST OF assets owned by the association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271EF1D3" w14:textId="77777777" w:rsidR="008407F3" w:rsidRDefault="008407F3" w:rsidP="008407F3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(To be inserted)</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="008407F3" w:rsidSect="00A10947">
-      <w:footerReference w:type="even" r:id="rId12"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6A3AEBCA" w14:textId="77777777" w:rsidR="009C6A80" w:rsidRDefault="009C6A80" w:rsidP="008507E5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="21D82BCE" w14:textId="77777777" w:rsidR="009C6A80" w:rsidRDefault="009C6A80" w:rsidP="008507E5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="586CB336" w14:textId="0E07E7EB" w:rsidR="008507E5" w:rsidRPr="008507E5" w:rsidRDefault="008507E5" w:rsidP="008507E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY  YCFooter \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B13E90">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Error! Unknown document property name.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2660CC0F" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="5EF8912E" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:trPr>
+        <w:trHeight w:val="297"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6A811BCF" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Fractured/Commercial] </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Condominium </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Estoppel Certificate</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="7614D586" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6258</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="18506327" w14:textId="676A2717" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>C-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="4ACA9B7E" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="00E66C87" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="22DE3037" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>12-25</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="40EC7829" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2025 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="59BC03CB" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="005A3A98" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="223AEB36" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="5123383A" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:trPr>
+        <w:trHeight w:val="297"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="495E33C2" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Fractured/Commercial] </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Condominium </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Estoppel Certificate</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="3DF47BB5" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6258</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="673AAD9C" w14:textId="3D573079" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>D-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="248D2C75" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="4F30DAE4" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="204A4428" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>12-25</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5C257883" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2025 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="56EF4970" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="005A3A98" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47391B19" w14:textId="77777777" w:rsidR="0089232C" w:rsidRDefault="0089232C" w:rsidP="0089232C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4230"/>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C80CDE" w14:paraId="1317BCA6" w14:textId="77777777" w:rsidTr="008E2AC0">
       <w:trPr>
         <w:trHeight w:val="297"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -8840,125 +9274,118 @@
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="10ACFAE8" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="001F21ED" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F21ED">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="57225E83" w14:textId="0EFAEB6F" w:rsidR="00C80CDE" w:rsidRPr="001F21ED" w:rsidRDefault="00415957" w:rsidP="00C80CDE">
+        <w:p w14:paraId="57225E83" w14:textId="3B24B25E" w:rsidR="00C80CDE" w:rsidRPr="001F21ED" w:rsidRDefault="00947481" w:rsidP="00C80CDE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5C90A553" w14:textId="00028CA9" w:rsidR="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
+        <w:p w14:paraId="5C90A553" w14:textId="16451922" w:rsidR="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00415957">
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> Fannie</w:t>
+          <w:r w:rsidR="00947481">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="47F1048E" w14:textId="77777777" w:rsidR="008507E5" w:rsidRPr="0089232C" w:rsidRDefault="008507E5" w:rsidP="0089232C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27D33D2C" w14:textId="77777777" w:rsidR="003B4225" w:rsidRDefault="003B4225" w:rsidP="003B4225">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4230"/>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="003B4225" w14:paraId="12907C90" w14:textId="77777777" w:rsidTr="008E2AC0">
       <w:trPr>
         <w:trHeight w:val="297"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -9109,160 +9536,160 @@
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="4C076120" w14:textId="77777777" w:rsidR="00A10947" w:rsidRDefault="00A10947" w:rsidP="00A10947">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5225E709" w14:textId="2879DC8F" w:rsidR="00A10947" w:rsidRDefault="00415957" w:rsidP="00A10947">
+        <w:p w14:paraId="5225E709" w14:textId="482276EB" w:rsidR="00A10947" w:rsidRDefault="00947481" w:rsidP="00A10947">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="131D1904" w14:textId="7252CCCC" w:rsidR="00A10947" w:rsidRDefault="00A10947" w:rsidP="00A10947">
+        <w:p w14:paraId="131D1904" w14:textId="3DB9DCD3" w:rsidR="00A10947" w:rsidRDefault="00A10947" w:rsidP="00A10947">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00415957">
-[...4 lines deleted...]
-            <w:t>2025</w:t>
+          <w:r w:rsidR="00947481">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0F1BBC4C" w14:textId="77777777" w:rsidR="008507E5" w:rsidRPr="003B4225" w:rsidRDefault="008507E5" w:rsidP="003B4225">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20FDF278" w14:textId="4BAED064" w:rsidR="00415957" w:rsidRPr="002723DA" w:rsidRDefault="008A3487" w:rsidP="002723DA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY  YCFooter \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B13E90">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Error! Unknown document property name.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="752AAE79" w14:textId="77777777" w:rsidR="008A3487" w:rsidRDefault="008A3487" w:rsidP="0089232C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A10947" w14:paraId="31DA4BF1" w14:textId="77777777" w:rsidTr="00F13C6C">
       <w:trPr>
         <w:trHeight w:val="297"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -9396,118 +9823,118 @@
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="085FB40A" w14:textId="77777777" w:rsidR="00A10947" w:rsidRPr="001F21ED" w:rsidRDefault="00A10947" w:rsidP="00A10947">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F21ED">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5A8AA3C5" w14:textId="6CB0872E" w:rsidR="00A10947" w:rsidRPr="001F21ED" w:rsidRDefault="00415957" w:rsidP="00A10947">
+        <w:p w14:paraId="5A8AA3C5" w14:textId="3DB08B9B" w:rsidR="00A10947" w:rsidRPr="001F21ED" w:rsidRDefault="00947481" w:rsidP="00A10947">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="13B9A8FE" w14:textId="07991770" w:rsidR="00A10947" w:rsidRDefault="00A10947" w:rsidP="00A10947">
+        <w:p w14:paraId="13B9A8FE" w14:textId="639CA809" w:rsidR="00A10947" w:rsidRDefault="00A10947" w:rsidP="00A10947">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00415957">
-[...4 lines deleted...]
-            <w:t>2025</w:t>
+          <w:r w:rsidR="00947481">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6A65016A" w14:textId="77777777" w:rsidR="008A3487" w:rsidRPr="0089232C" w:rsidRDefault="008A3487" w:rsidP="0089232C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23495EB6" w14:textId="77777777" w:rsidR="00415957" w:rsidRDefault="00415957" w:rsidP="005A3A98">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BE4380" w14:paraId="3D04ED04" w14:textId="77777777" w:rsidTr="009A36F7">
       <w:trPr>
         <w:trHeight w:val="297"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
@@ -9659,142 +10086,844 @@
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="01058F12" w14:textId="77777777" w:rsidR="00A10947" w:rsidRPr="001F21ED" w:rsidRDefault="00A10947" w:rsidP="00A10947">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F21ED">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4D4E4622" w14:textId="43A16E24" w:rsidR="00A10947" w:rsidRPr="001F21ED" w:rsidRDefault="00415957" w:rsidP="00A10947">
+        <w:p w14:paraId="4D4E4622" w14:textId="4E2561AF" w:rsidR="00A10947" w:rsidRPr="001F21ED" w:rsidRDefault="00947481" w:rsidP="00A10947">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4EE560B7" w14:textId="794E4FB9" w:rsidR="00A10947" w:rsidRPr="00DE6B8B" w:rsidRDefault="00A10947" w:rsidP="00A10947">
+        <w:p w14:paraId="4EE560B7" w14:textId="4129AEF7" w:rsidR="00A10947" w:rsidRPr="00DE6B8B" w:rsidRDefault="00A10947" w:rsidP="00A10947">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00415957">
-[...4 lines deleted...]
-            <w:t>2025</w:t>
+          <w:r w:rsidR="00947481">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5F24F1CB" w14:textId="77777777" w:rsidR="00415957" w:rsidRPr="005A3A98" w:rsidRDefault="00415957" w:rsidP="005A3A98">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08E6142E" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="54C5B229" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:trPr>
+        <w:trHeight w:val="297"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="7DA0E5B3" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Fractured/Commercial] </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Condominium </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Estoppel Certificate</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="2098FEB0" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6258</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="286F66C1" w14:textId="0EE22F67" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>S-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="1942197D" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="3F50A3A4" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="13A28EC4" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>12-25</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5E4BB3EB" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2025 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="17D87F18" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="005A3A98" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22E2C364" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="634F50E7" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:trPr>
+        <w:trHeight w:val="297"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="706E93D7" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Fractured/Commercial] </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Condominium </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Estoppel Certificate</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5D2A8801" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6258</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="43B07397" w14:textId="55249E65" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>A-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="184256ED" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="74DFA114" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="42338370" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>12-25</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="4D462D3D" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2025 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="440D8CCD" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="005A3A98" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="426ACB0A" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4038"/>
+      <w:gridCol w:w="2460"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="3C7F68E6" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:trPr>
+        <w:trHeight w:val="297"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="15FC169A" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Fractured/Commercial] </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Condominium </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Estoppel Certificate</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="02FBCEDE" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Form 6258</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="113BC19D" w14:textId="7AB429E0" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00BE4380">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>B-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE6B8B">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00DC7DF2" w14:paraId="30A7D181" w14:textId="77777777" w:rsidTr="009A36F7">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="7EE80742" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001F21ED">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="266B68A9" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="001F21ED" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>12-25</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="019AF4A3" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="00DE6B8B" w:rsidRDefault="00DC7DF2" w:rsidP="00A10947">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>© 2025 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="311D15DC" w14:textId="77777777" w:rsidR="00DC7DF2" w:rsidRPr="005A3A98" w:rsidRDefault="00DC7DF2" w:rsidP="005A3A98">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="711957D4" w14:textId="77777777" w:rsidR="009C6A80" w:rsidRDefault="009C6A80" w:rsidP="008507E5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="06086C19" w14:textId="77777777" w:rsidR="009C6A80" w:rsidRDefault="009C6A80" w:rsidP="008507E5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11AE229C" w14:textId="29FD9D9B" w:rsidR="001020D2" w:rsidRDefault="001020D2" w:rsidP="001020D2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="360"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="8" w:name="_Hlk114178826"/>
     <w:r w:rsidRPr="00A04882">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="yellow"/>
         <w:u w:color="FF0000"/>
       </w:rPr>
       <w:t>[</w:t>
     </w:r>
     <w:r w:rsidR="009C3EC3">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -9980,117 +11109,71 @@
         <w:b/>
         <w:caps/>
       </w:rPr>
       <w:t>DEFINED BELOW</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:caps/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="005525CE" w:rsidRPr="00327074">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:bookmarkEnd w:id="8"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="132C951E" w14:textId="77368A85" w:rsidR="00415957" w:rsidRPr="00C411FC" w:rsidRDefault="008A3487" w:rsidP="00C411FC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="132C951E" w14:textId="0237D912" w:rsidR="00415957" w:rsidRPr="008B2D70" w:rsidRDefault="00415957" w:rsidP="008B2D70">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:spacing w:after="360"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...49 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61A83265" w14:textId="0CA22E1A" w:rsidR="00DC7DF2" w:rsidRPr="00DC7DF2" w:rsidRDefault="00DC7DF2" w:rsidP="00DC7DF2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F2E60FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FF38BCC0"/>
@@ -10892,367 +11975,385 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="769086392">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F1951"/>
     <w:rsid w:val="000006F2"/>
     <w:rsid w:val="00004935"/>
     <w:rsid w:val="00005789"/>
     <w:rsid w:val="00016428"/>
     <w:rsid w:val="00025D49"/>
     <w:rsid w:val="00026AE1"/>
     <w:rsid w:val="00035693"/>
     <w:rsid w:val="00037452"/>
     <w:rsid w:val="00051E54"/>
     <w:rsid w:val="00062364"/>
+    <w:rsid w:val="00064812"/>
     <w:rsid w:val="00083912"/>
     <w:rsid w:val="00092FA4"/>
     <w:rsid w:val="0009496F"/>
     <w:rsid w:val="0009662B"/>
     <w:rsid w:val="000A0E44"/>
     <w:rsid w:val="000C3480"/>
     <w:rsid w:val="000D41CE"/>
     <w:rsid w:val="000F58DE"/>
     <w:rsid w:val="001020D2"/>
     <w:rsid w:val="00106B28"/>
     <w:rsid w:val="00116A8B"/>
     <w:rsid w:val="00141168"/>
     <w:rsid w:val="001452B9"/>
     <w:rsid w:val="00174660"/>
     <w:rsid w:val="00195BE5"/>
     <w:rsid w:val="001B2FAF"/>
     <w:rsid w:val="001B641C"/>
     <w:rsid w:val="001C1DC9"/>
     <w:rsid w:val="001D443F"/>
     <w:rsid w:val="001D5BB4"/>
     <w:rsid w:val="001E384D"/>
     <w:rsid w:val="001F0074"/>
     <w:rsid w:val="001F55E8"/>
     <w:rsid w:val="0020209C"/>
     <w:rsid w:val="00207366"/>
     <w:rsid w:val="00207A88"/>
     <w:rsid w:val="002149AF"/>
     <w:rsid w:val="00224AA8"/>
     <w:rsid w:val="00250A09"/>
     <w:rsid w:val="00251862"/>
     <w:rsid w:val="00253EF9"/>
     <w:rsid w:val="00263AE4"/>
     <w:rsid w:val="0028112E"/>
     <w:rsid w:val="002935CC"/>
     <w:rsid w:val="002A2808"/>
     <w:rsid w:val="002B1F8C"/>
     <w:rsid w:val="002C28E6"/>
     <w:rsid w:val="002D1675"/>
+    <w:rsid w:val="002E129E"/>
     <w:rsid w:val="002F05A7"/>
     <w:rsid w:val="002F0ACF"/>
     <w:rsid w:val="002F2B0D"/>
     <w:rsid w:val="003045F4"/>
     <w:rsid w:val="00320C8F"/>
     <w:rsid w:val="00327074"/>
     <w:rsid w:val="0033143C"/>
     <w:rsid w:val="00337552"/>
     <w:rsid w:val="00351C9A"/>
     <w:rsid w:val="0035472D"/>
     <w:rsid w:val="003748A1"/>
     <w:rsid w:val="0037640A"/>
     <w:rsid w:val="00386E6A"/>
     <w:rsid w:val="003A4D16"/>
     <w:rsid w:val="003A6365"/>
     <w:rsid w:val="003A7DDE"/>
     <w:rsid w:val="003B4225"/>
     <w:rsid w:val="003B49C7"/>
     <w:rsid w:val="003C3B6F"/>
     <w:rsid w:val="003C7FC2"/>
     <w:rsid w:val="003D02BE"/>
     <w:rsid w:val="003D7179"/>
     <w:rsid w:val="003E6681"/>
     <w:rsid w:val="003F1951"/>
     <w:rsid w:val="00413E77"/>
     <w:rsid w:val="00415957"/>
+    <w:rsid w:val="00427252"/>
     <w:rsid w:val="00434629"/>
     <w:rsid w:val="00436D65"/>
     <w:rsid w:val="00440A1A"/>
     <w:rsid w:val="00472479"/>
     <w:rsid w:val="00475599"/>
     <w:rsid w:val="004759E0"/>
     <w:rsid w:val="004B7C32"/>
     <w:rsid w:val="004D0B8B"/>
     <w:rsid w:val="004D1760"/>
     <w:rsid w:val="004E10B0"/>
     <w:rsid w:val="004E234F"/>
     <w:rsid w:val="00502DDD"/>
     <w:rsid w:val="00503529"/>
     <w:rsid w:val="00523B01"/>
     <w:rsid w:val="005257DD"/>
     <w:rsid w:val="0053206A"/>
     <w:rsid w:val="005525CE"/>
     <w:rsid w:val="00567416"/>
     <w:rsid w:val="00567D59"/>
     <w:rsid w:val="00570544"/>
     <w:rsid w:val="00573933"/>
     <w:rsid w:val="005747DE"/>
+    <w:rsid w:val="005809B6"/>
     <w:rsid w:val="005A25D5"/>
     <w:rsid w:val="005A3FE6"/>
     <w:rsid w:val="005B0A40"/>
     <w:rsid w:val="005B3950"/>
     <w:rsid w:val="005B71D4"/>
     <w:rsid w:val="005D3A34"/>
     <w:rsid w:val="005D3D56"/>
     <w:rsid w:val="005D67F3"/>
     <w:rsid w:val="005D6E08"/>
+    <w:rsid w:val="005E3B50"/>
     <w:rsid w:val="005F4B3E"/>
     <w:rsid w:val="005F615F"/>
     <w:rsid w:val="005F7E29"/>
     <w:rsid w:val="005F7EAB"/>
     <w:rsid w:val="0061687C"/>
     <w:rsid w:val="00631B7E"/>
     <w:rsid w:val="00632D76"/>
     <w:rsid w:val="00652DE6"/>
     <w:rsid w:val="00662BD9"/>
     <w:rsid w:val="00684D01"/>
     <w:rsid w:val="006A5721"/>
     <w:rsid w:val="006B0C65"/>
     <w:rsid w:val="006C06B6"/>
     <w:rsid w:val="006D3B97"/>
     <w:rsid w:val="006E01E0"/>
+    <w:rsid w:val="006E2188"/>
     <w:rsid w:val="006E3B75"/>
     <w:rsid w:val="00706225"/>
     <w:rsid w:val="007250D0"/>
     <w:rsid w:val="00767626"/>
     <w:rsid w:val="007A5339"/>
     <w:rsid w:val="007B789D"/>
     <w:rsid w:val="007C5055"/>
     <w:rsid w:val="007C7F00"/>
     <w:rsid w:val="00801263"/>
     <w:rsid w:val="0080699C"/>
+    <w:rsid w:val="00815DCB"/>
     <w:rsid w:val="008209C4"/>
     <w:rsid w:val="00822EC8"/>
     <w:rsid w:val="00833A8B"/>
     <w:rsid w:val="008407F3"/>
     <w:rsid w:val="00840C69"/>
     <w:rsid w:val="008452AE"/>
     <w:rsid w:val="008507E5"/>
     <w:rsid w:val="00850FB8"/>
     <w:rsid w:val="00854B8B"/>
+    <w:rsid w:val="008571ED"/>
     <w:rsid w:val="00863D19"/>
     <w:rsid w:val="00882285"/>
     <w:rsid w:val="008850A9"/>
     <w:rsid w:val="0089232C"/>
     <w:rsid w:val="008A0217"/>
     <w:rsid w:val="008A3487"/>
     <w:rsid w:val="008A3F83"/>
     <w:rsid w:val="008A4E36"/>
+    <w:rsid w:val="008B2D70"/>
     <w:rsid w:val="008E2AC0"/>
     <w:rsid w:val="008F308E"/>
     <w:rsid w:val="00900696"/>
     <w:rsid w:val="0090306C"/>
     <w:rsid w:val="00906072"/>
     <w:rsid w:val="009207AE"/>
+    <w:rsid w:val="00922D76"/>
     <w:rsid w:val="00930B37"/>
     <w:rsid w:val="0093169D"/>
     <w:rsid w:val="00946540"/>
+    <w:rsid w:val="00947481"/>
     <w:rsid w:val="009556A5"/>
     <w:rsid w:val="00974681"/>
     <w:rsid w:val="00992189"/>
     <w:rsid w:val="009A1B18"/>
     <w:rsid w:val="009B037D"/>
     <w:rsid w:val="009B1E95"/>
     <w:rsid w:val="009C3EC3"/>
     <w:rsid w:val="009C4B52"/>
     <w:rsid w:val="009C6A80"/>
     <w:rsid w:val="009C6E84"/>
     <w:rsid w:val="009D3931"/>
     <w:rsid w:val="009F5E28"/>
     <w:rsid w:val="00A00DFE"/>
     <w:rsid w:val="00A10947"/>
     <w:rsid w:val="00A210E5"/>
+    <w:rsid w:val="00A3162E"/>
     <w:rsid w:val="00A404C4"/>
     <w:rsid w:val="00A4233A"/>
     <w:rsid w:val="00A45A3E"/>
     <w:rsid w:val="00A51CBC"/>
     <w:rsid w:val="00A602FB"/>
+    <w:rsid w:val="00A6392C"/>
     <w:rsid w:val="00A871F5"/>
+    <w:rsid w:val="00AA7655"/>
     <w:rsid w:val="00AB72D3"/>
     <w:rsid w:val="00AD0BDE"/>
     <w:rsid w:val="00AD201B"/>
     <w:rsid w:val="00AF2E06"/>
     <w:rsid w:val="00AF5803"/>
     <w:rsid w:val="00B13E90"/>
     <w:rsid w:val="00B452CD"/>
     <w:rsid w:val="00B51A5B"/>
     <w:rsid w:val="00B60F3C"/>
     <w:rsid w:val="00B7506D"/>
     <w:rsid w:val="00B81F62"/>
+    <w:rsid w:val="00B835B1"/>
     <w:rsid w:val="00B85A2E"/>
     <w:rsid w:val="00B85D25"/>
     <w:rsid w:val="00B85F0F"/>
     <w:rsid w:val="00B954CA"/>
     <w:rsid w:val="00BA2AF1"/>
     <w:rsid w:val="00BD3775"/>
     <w:rsid w:val="00BD3961"/>
     <w:rsid w:val="00BF5821"/>
     <w:rsid w:val="00BF70C1"/>
     <w:rsid w:val="00C01336"/>
     <w:rsid w:val="00C16769"/>
     <w:rsid w:val="00C30A42"/>
     <w:rsid w:val="00C55DB6"/>
     <w:rsid w:val="00C64CF0"/>
     <w:rsid w:val="00C65781"/>
     <w:rsid w:val="00C67F41"/>
     <w:rsid w:val="00C72A11"/>
     <w:rsid w:val="00C76EED"/>
     <w:rsid w:val="00C80CDE"/>
     <w:rsid w:val="00C859C7"/>
     <w:rsid w:val="00C876CF"/>
     <w:rsid w:val="00CA42E5"/>
+    <w:rsid w:val="00CF3FD0"/>
     <w:rsid w:val="00CF7B0A"/>
     <w:rsid w:val="00D06DD5"/>
     <w:rsid w:val="00D31843"/>
     <w:rsid w:val="00D72515"/>
     <w:rsid w:val="00D818AA"/>
     <w:rsid w:val="00D86192"/>
     <w:rsid w:val="00D87D61"/>
+    <w:rsid w:val="00DC7DF2"/>
     <w:rsid w:val="00DD1AF8"/>
     <w:rsid w:val="00DE092C"/>
     <w:rsid w:val="00DE7D00"/>
     <w:rsid w:val="00DF3CA0"/>
     <w:rsid w:val="00E04583"/>
     <w:rsid w:val="00E1258E"/>
     <w:rsid w:val="00E163E1"/>
     <w:rsid w:val="00E26380"/>
     <w:rsid w:val="00E26E08"/>
     <w:rsid w:val="00E32BA4"/>
     <w:rsid w:val="00E33FC6"/>
     <w:rsid w:val="00E34754"/>
     <w:rsid w:val="00E55E56"/>
     <w:rsid w:val="00E672B6"/>
     <w:rsid w:val="00E6730C"/>
     <w:rsid w:val="00E76F01"/>
     <w:rsid w:val="00E85E5A"/>
     <w:rsid w:val="00E92890"/>
     <w:rsid w:val="00E92A87"/>
     <w:rsid w:val="00E969C8"/>
     <w:rsid w:val="00EA01DE"/>
     <w:rsid w:val="00EA06E2"/>
     <w:rsid w:val="00EA166B"/>
     <w:rsid w:val="00EB18DF"/>
     <w:rsid w:val="00ED7409"/>
     <w:rsid w:val="00EE58EA"/>
     <w:rsid w:val="00EE7C72"/>
     <w:rsid w:val="00EF5103"/>
     <w:rsid w:val="00F063F4"/>
     <w:rsid w:val="00F1196E"/>
     <w:rsid w:val="00F27DA2"/>
     <w:rsid w:val="00F44B6F"/>
     <w:rsid w:val="00F51B7B"/>
     <w:rsid w:val="00F70E60"/>
     <w:rsid w:val="00F92F30"/>
     <w:rsid w:val="00F97FB0"/>
     <w:rsid w:val="00FA38C8"/>
     <w:rsid w:val="00FB24AA"/>
     <w:rsid w:val="00FB3CF2"/>
     <w:rsid w:val="00FC74B2"/>
+    <w:rsid w:val="00FE0990"/>
     <w:rsid w:val="00FE6D84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="66857ACC"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
@@ -12243,51 +13344,51 @@
     <w:rsid w:val="000A0E44"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="000A0E44"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="253126728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="307321698">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12343,51 +13444,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2001956415">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12640,81 +13741,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F7A9076-74FA-4841-BF7D-60DA472959BB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B794D5C-05B4-4FEF-9D1E-BC03919F9315}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>3843</Words>
-  <Characters>21909</Characters>
+  <Words>3295</Words>
+  <Characters>22443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>182</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>1181</Lines>
+  <Paragraphs>1169</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6258</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25701</CharactersWithSpaces>
+  <CharactersWithSpaces>24569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6258</dc:title>
   <dc:subject>Modifications to Multifamily Loan and Security Agreement ([Fractured/Commercial] Condominium Provisions)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>