--- v0 (2025-10-18)
+++ v1 (2026-08-03)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A9C6D52" w14:textId="77777777" w:rsidR="001210C0" w:rsidRPr="00AC7CCE" w:rsidRDefault="001210C0" w:rsidP="001210C0">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXHIBIT [___]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9C6D53" w14:textId="77777777" w:rsidR="001210C0" w:rsidRPr="00AC7CCE" w:rsidRDefault="001210C0" w:rsidP="001210C0">
       <w:pPr>
         <w:widowControl/>
@@ -114,62 +113,52 @@
         </w:rPr>
         <w:t>Restricting Rent, Income</w:t>
       </w:r>
       <w:r w:rsidR="00B71508">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005248B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Both</w:t>
       </w:r>
       <w:r w:rsidR="009A6246" w:rsidRPr="009A6246">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> – M.TEB</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9C6D55" w14:textId="6A521560" w:rsidR="009F3AEA" w:rsidRPr="00AC7CCE" w:rsidRDefault="009F3AEA" w:rsidP="009F3AEA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -178,213 +167,185 @@
       </w:r>
       <w:r w:rsidR="00B53E9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DRAFTING NOTE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  THIS FORM IS FOR USE </w:t>
       </w:r>
       <w:r w:rsidR="00DA7A06">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IN CONNECTION WITH </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A6246" w:rsidRPr="009A6246">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>M.TEB</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">M.TEB TRANSACTIONS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHEN THE MORTGAGED PROPERTY IS </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC022D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ENCUMBERED BY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D132AA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N AGENCY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REGULATORY AGREEMENT OR RECORDED USE RESTRICTION</w:t>
+      </w:r>
+      <w:r w:rsidR="00391340">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00391340" w:rsidRPr="00391340">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDER WHICH ALL OR A PORTION OF THE </w:t>
+      </w:r>
+      <w:r w:rsidR="0041437E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESIDENTIAL </w:t>
+      </w:r>
+      <w:r w:rsidR="00391340" w:rsidRPr="00391340">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UNITS ARE RESTRICTED FOR OCCUPANCY BY TENANTS WITH LIMITED INCOMES AND</w:t>
+      </w:r>
+      <w:r w:rsidR="007878CF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00391340" w:rsidRPr="00391340">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WHICH RESTRICT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41D93">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00391340" w:rsidRPr="00391340">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> THE RENTS THAT CAN BE CHARGED FOR THOSE UNITS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6246">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidR="009A6246" w:rsidRPr="009A6246">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TRANSACTIONS </w:t>
-[...145 lines deleted...]
-        <w:t xml:space="preserve"> TRANSACTIONS WITHOUT THE PRIOR REDEMPTION OF BONDS, DO NOT USE</w:t>
+        <w:t>FOR M.TEB TRANSACTIONS WITHOUT THE PRIOR REDEMPTION OF BONDS, DO NOT USE</w:t>
       </w:r>
       <w:r w:rsidR="00A45B2C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> THE FOLLOWING</w:t>
       </w:r>
       <w:r w:rsidR="009A6246" w:rsidRPr="009A6246">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: FORM 6102.22 – MODIFICATIONS TO MULTIFAMILY LOAN AND SECURITY AGREEMENT – SCHEDULE 2 ADDENDA – SUMMARY OF LOAN TERMS (BOND REGULATORY AGREEMENT); FORM 6238 – MODIFICATIONS TO MULTIFAMILY LOAN AND SECURITY AGREEMENT (BOND REDEMPTION AND BOND REGULATORY AGREEMENT); AND FORM 6318 – MODIFICATIONS TO MULTIFAMILY SECURITY INSTRUMENT (BOND REGULATORY AGREEMENT)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
@@ -597,111 +558,136 @@
         </w:rPr>
         <w:t>identified</w:t>
       </w:r>
       <w:r w:rsidR="00DB045C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as “Agency”</w:t>
       </w:r>
       <w:r w:rsidR="00631B37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidR="00BC0430">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9C6D5A" w14:textId="59E083D2" w:rsidR="009A6246" w:rsidRDefault="009A6246" w:rsidP="00EE4790">
+    <w:p w14:paraId="7A9C6D5A" w14:textId="770694E5" w:rsidR="009A6246" w:rsidRDefault="009A6246" w:rsidP="00EE4790">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6246">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00260A59">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bonds</w:t>
       </w:r>
       <w:r w:rsidRPr="009A6246">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means the [</w:t>
+        <w:t xml:space="preserve">” means the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580A50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00DA7A06" w:rsidRPr="00B71508">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71508">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INSERT BOND NAME:</w:t>
       </w:r>
       <w:r w:rsidRPr="009A6246">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Issuer Name] [Multifamily Housing Revenue Bonds] [Series [____]].</w:t>
+        <w:t xml:space="preserve"> [Issuer Name] [Multifamily Housing Revenue Bonds] [Series [____]]</w:t>
+      </w:r>
+      <w:r w:rsidR="00580A50" w:rsidRPr="00580A50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6246">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9C6D5B" w14:textId="6A7EE709" w:rsidR="003C177C" w:rsidRDefault="00BC0430" w:rsidP="00EE4790">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00E41D93">
@@ -927,51 +913,51 @@
     <w:p w14:paraId="7A9C6D5E" w14:textId="77777777" w:rsidR="004775C9" w:rsidRPr="00C56465" w:rsidRDefault="004775C9" w:rsidP="004775C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C56465">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 3.02(a) (Personal Liability Based on Lender’s Loss) of the Loan Agreement is hereby amended by adding the following subsection to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9C6D5F" w14:textId="4DBB8752" w:rsidR="009A6246" w:rsidRDefault="004775C9" w:rsidP="009A6246">
+    <w:p w14:paraId="7A9C6D5F" w14:textId="29F21C15" w:rsidR="009A6246" w:rsidRDefault="004775C9" w:rsidP="009A6246">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C56465">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00C56465">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1066,51 +1052,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__]</w:t>
       </w:r>
       <w:r w:rsidR="00903308">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A264AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA547B" w:rsidRPr="004775C9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Events of Default Subject to a Specified Cure Period)</w:t>
+        <w:t>(Events of Default Subject to a Specified Period)</w:t>
       </w:r>
       <w:r w:rsidR="00FA547B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00631B37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of this Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidR="009A6246" w:rsidRPr="00260A59">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9C6D60" w14:textId="17E460AB" w:rsidR="004775C9" w:rsidRDefault="009A6246" w:rsidP="009A6246">
       <w:pPr>
@@ -1215,51 +1201,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> or the </w:t>
       </w:r>
       <w:r w:rsidR="00592A05">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidRPr="00260A59">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>documents executed in connection with the Bonds</w:t>
       </w:r>
       <w:r w:rsidR="004775C9" w:rsidRPr="00C56465">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9C6D61" w14:textId="77777777" w:rsidR="001210C0" w:rsidRPr="004775C9" w:rsidRDefault="004775C9" w:rsidP="004775C9">
+    <w:p w14:paraId="7A9C6D61" w14:textId="482C1A62" w:rsidR="001210C0" w:rsidRPr="004775C9" w:rsidRDefault="004775C9" w:rsidP="004775C9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="001210C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1288,51 +1274,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (</w:t>
       </w:r>
       <w:r w:rsidR="00C455C5" w:rsidRPr="004775C9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Events of Default Subject to a </w:t>
       </w:r>
       <w:r w:rsidR="00EE4790" w:rsidRPr="004775C9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Specified </w:t>
       </w:r>
       <w:r w:rsidR="00C455C5" w:rsidRPr="004775C9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Cure Period</w:t>
+        <w:t>Period</w:t>
       </w:r>
       <w:r w:rsidR="001210C0" w:rsidRPr="004775C9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) of the Loan Agreement is hereby amended by adding the following provision to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9C6D62" w14:textId="6191B178" w:rsidR="009A6246" w:rsidRDefault="001210C0" w:rsidP="009A6246">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -2228,128 +2214,128 @@
       <w:r w:rsidR="00E41D93" w:rsidRPr="00F31EC2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rent Restriction Agreement</w:t>
       </w:r>
       <w:r w:rsidR="001210C0" w:rsidRPr="00F31EC2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00034B27" w:rsidRPr="00F31EC2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and shall identify the manner in which Borrower or the Mortgaged Property is alleged to be non-compliant</w:t>
       </w:r>
       <w:r w:rsidR="00B71508">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9C6D6B" w14:textId="482BD19D" w:rsidR="00007A7A" w:rsidRDefault="00AD38FB" w:rsidP="00AD38FB">
+    <w:p w14:paraId="7A9C6D6B" w14:textId="47339131" w:rsidR="00007A7A" w:rsidRDefault="00AD38FB" w:rsidP="00AD38FB">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E478FC" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borrower </w:t>
+        <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidR="002E2261">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B71508">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hall</w:t>
       </w:r>
       <w:r w:rsidR="00E478FC" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> comply with all requirements of </w:t>
       </w:r>
       <w:r w:rsidR="00631B37" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00E478FC" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E41D93">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rent Restriction Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00B71508">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9C6D6C" w14:textId="2050C319" w:rsidR="001210C0" w:rsidRPr="00B71508" w:rsidRDefault="00AD38FB" w:rsidP="00AD38FB">
+    <w:p w14:paraId="7A9C6D6C" w14:textId="7FA90056" w:rsidR="001210C0" w:rsidRPr="00B71508" w:rsidRDefault="00AD38FB" w:rsidP="00AD38FB">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B71508">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2367,51 +2353,65 @@
         </w:rPr>
         <w:t>Rent Restriction Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00DA6802" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001210C0" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>require</w:t>
       </w:r>
       <w:r w:rsidR="00FF3B7E" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s Borrower </w:t>
       </w:r>
       <w:r w:rsidR="001210C0" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>to provide evidence of compliance to the Agency</w:t>
+        <w:t xml:space="preserve">to provide evidence of compliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001210C0" w:rsidRPr="001F7A83">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001210C0" w:rsidRPr="001F7A83">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Agency</w:t>
       </w:r>
       <w:r w:rsidR="008C7043" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00007A7A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="008C7043" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00A015FA" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>its designee</w:t>
       </w:r>
@@ -2577,51 +2577,51 @@
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00007A7A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">its </w:t>
       </w:r>
       <w:r w:rsidR="00A015FA" w:rsidRPr="001F7A83">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>designee</w:t>
       </w:r>
       <w:r w:rsidR="00007A7A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B71508">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9C6D6E" w14:textId="01143078" w:rsidR="001210C0" w:rsidRDefault="00AD38FB" w:rsidP="00AD38FB">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B71508">
@@ -2788,51 +2788,51 @@
         <w:tab/>
         <w:t xml:space="preserve">except with respect to disclosure about Fannie Mae provided by Fannie Mae, any inaccuracy or alleged inaccuracy in any material respect, or any untrue statement or alleged untrue statement of a material fact, contained in the </w:t>
       </w:r>
       <w:r w:rsidR="009C2B54" w:rsidRPr="009C2B54">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">preliminary official statement or the official statement </w:t>
       </w:r>
       <w:r w:rsidR="00F47704">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">used to offer the Bonds, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D22343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or any amendment or supplement thereto, or by reason of the omission or alleged omission to state therein a material fact necessary to make such statements, in the light of the circumstances under which they were made, not misleading;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB84174" w14:textId="2B5D183A" w:rsidR="00D22343" w:rsidRPr="00D22343" w:rsidRDefault="00D22343" w:rsidP="00E97AD9">
+    <w:p w14:paraId="1FB84174" w14:textId="75532046" w:rsidR="00D22343" w:rsidRPr="00D22343" w:rsidRDefault="00D22343" w:rsidP="00E97AD9">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D22343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E97AD9">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2845,51 +2845,67 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D22343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>to the extent not covered by paragraph (</w:t>
       </w:r>
       <w:r w:rsidR="00E97AD9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D22343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>), any act, statement or omission, by or on behalf of the Borrower in connection with the offering, issuance, sale, delivery or any remarketing or reoffering (from time to time) of the Bonds;</w:t>
+        <w:t xml:space="preserve">), any act, statement or omission, by or on behalf of Borrower in connection with the offering, issuance, sale, delivery or any remarketing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D22343">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or reoffering</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D22343">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (from time to time) of the Bonds;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6508143C" w14:textId="03DB2338" w:rsidR="00D056B4" w:rsidRDefault="00D22343" w:rsidP="00E97AD9">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D22343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E97AD9">
@@ -2921,51 +2937,51 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D22343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) or (</w:t>
       </w:r>
       <w:r w:rsidR="00E97AD9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D22343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) above;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8CED6B" w14:textId="6B4DA8E2" w:rsidR="004479C4" w:rsidRDefault="001A3E8F" w:rsidP="00AD38FB">
+    <w:p w14:paraId="0F8CED6B" w14:textId="7392216F" w:rsidR="004479C4" w:rsidRDefault="001A3E8F" w:rsidP="00AD38FB">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A3E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provided that </w:t>
       </w:r>
       <w:r w:rsidR="009C2B54" w:rsidRPr="009C2B54">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower will not be liable in any such case to the extent that any </w:t>
       </w:r>
@@ -2973,206 +2989,197 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such l</w:t>
       </w:r>
       <w:r w:rsidR="009C2B54" w:rsidRPr="009C2B54">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iability arises out of or is based upon any such untrue statement or alleged untrue statement or omission or alleged omission made therein in reliance upon and in conformity with written information furnished to the </w:t>
       </w:r>
       <w:r w:rsidR="009C2B54">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bond u</w:t>
       </w:r>
       <w:r w:rsidR="009C2B54" w:rsidRPr="009C2B54">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nderwriter, its counsel or the Borrower by or on behalf of Fannie Mae specifically for use in connection with the preparation of the preliminary official statement or the official statement or any other offering or reoffering of the Bonds</w:t>
+        <w:t>nderwriter, its counsel or Borrower by or on behalf of Fannie Mae specifically for use in connection with the preparation of the preliminary official statement or the official statement or any other offering or reoffering of the Bonds</w:t>
       </w:r>
       <w:r w:rsidR="004479C4" w:rsidRPr="009433C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CA4F2E" w14:textId="2DE7257C" w:rsidR="004479C4" w:rsidRPr="00AD38FB" w:rsidRDefault="00AD38FB" w:rsidP="00AD38FB">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="840"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004479C4" w:rsidRPr="00AD38FB" w:rsidSect="00971BCF">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="25102B35" w14:textId="77777777" w:rsidR="00D7080A" w:rsidRDefault="00D7080A" w:rsidP="001210C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="23FD85BE" w14:textId="77777777" w:rsidR="00D7080A" w:rsidRDefault="00D7080A" w:rsidP="001210C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="3E206612" w14:textId="77777777" w:rsidR="00D7080A" w:rsidRDefault="00D7080A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9C6D79" w14:textId="3A458F77" w:rsidR="00B737DE" w:rsidRDefault="00B737DE" w:rsidP="00B737DE"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B737DE" w14:paraId="7A9C6D7D" w14:textId="77777777" w:rsidTr="00620FEB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7A9C6D7A" w14:textId="6AD13DDC" w:rsidR="00B737DE" w:rsidRDefault="00B737DE" w:rsidP="00B319F1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (</w:t>
           </w:r>
           <w:r w:rsidR="00BF042F" w:rsidRPr="00BF042F">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">Agreement Restricting Rent, Income, or Both – </w:t>
+            <w:t>Agreement Restricting Rent, Income, or Both – M.TEB</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7A9C6D7B" w14:textId="31F3EDBD" w:rsidR="00B737DE" w:rsidRDefault="00B737DE" w:rsidP="00505964">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
@@ -3258,195 +3265,146 @@
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7A9C6D7E" w14:textId="77777777" w:rsidR="00B737DE" w:rsidRDefault="00B737DE" w:rsidP="00B737DE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7A9C6D7F" w14:textId="406D80E2" w:rsidR="00B737DE" w:rsidRDefault="00EF2A85" w:rsidP="00B737DE">
+        <w:p w14:paraId="7A9C6D7F" w14:textId="66EA9BEB" w:rsidR="00B737DE" w:rsidRDefault="00EF2A85" w:rsidP="00B737DE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>07-24</w:t>
+            <w:t>07-2</w:t>
+          </w:r>
+          <w:r w:rsidR="007638DC">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7A9C6D80" w14:textId="4EA0617E" w:rsidR="00B737DE" w:rsidRDefault="00B737DE" w:rsidP="00FF3B7E">
+        <w:p w14:paraId="7A9C6D80" w14:textId="4A4E5444" w:rsidR="00B737DE" w:rsidRDefault="00B737DE" w:rsidP="00FF3B7E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>© 20</w:t>
           </w:r>
           <w:r w:rsidR="00EF2A85">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>24</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="007638DC">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7A9C6D82" w14:textId="77777777" w:rsidR="00B737DE" w:rsidRDefault="00B737DE" w:rsidP="00B737DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="09F7152F" w14:textId="77777777" w:rsidR="00D7080A" w:rsidRDefault="00D7080A" w:rsidP="001210C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="46BAC4A3" w14:textId="77777777" w:rsidR="00D7080A" w:rsidRDefault="00D7080A" w:rsidP="001210C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="28D48A3E" w14:textId="77777777" w:rsidR="00D7080A" w:rsidRDefault="00D7080A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...59 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27773E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07BACFE6"/>
     <w:lvl w:ilvl="0" w:tplc="AF7470C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3774,269 +3732,282 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="283971612">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1968508939">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1418360471">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001210C0"/>
     <w:rsid w:val="00005771"/>
     <w:rsid w:val="00007A7A"/>
     <w:rsid w:val="00017E30"/>
     <w:rsid w:val="00034B27"/>
     <w:rsid w:val="00042195"/>
     <w:rsid w:val="000464AB"/>
     <w:rsid w:val="000510B2"/>
     <w:rsid w:val="00052D9A"/>
     <w:rsid w:val="000823C7"/>
+    <w:rsid w:val="000B6322"/>
     <w:rsid w:val="000C0F01"/>
     <w:rsid w:val="000C38F2"/>
     <w:rsid w:val="000D15C9"/>
     <w:rsid w:val="000D6C9D"/>
     <w:rsid w:val="00105CE7"/>
     <w:rsid w:val="001210C0"/>
     <w:rsid w:val="00153EBE"/>
     <w:rsid w:val="0019694D"/>
     <w:rsid w:val="00197020"/>
     <w:rsid w:val="001A12EE"/>
     <w:rsid w:val="001A3E8F"/>
     <w:rsid w:val="001E0D69"/>
     <w:rsid w:val="001F7A83"/>
+    <w:rsid w:val="00204E22"/>
     <w:rsid w:val="00212FC4"/>
     <w:rsid w:val="00213EA3"/>
     <w:rsid w:val="002238B4"/>
     <w:rsid w:val="00241F98"/>
     <w:rsid w:val="00260A59"/>
     <w:rsid w:val="0029020C"/>
     <w:rsid w:val="00293FBC"/>
     <w:rsid w:val="002A0EFA"/>
     <w:rsid w:val="002B7094"/>
+    <w:rsid w:val="002C2EF8"/>
     <w:rsid w:val="002C6BFB"/>
     <w:rsid w:val="002D1E56"/>
     <w:rsid w:val="002D3357"/>
     <w:rsid w:val="002D58E0"/>
     <w:rsid w:val="002E1B67"/>
     <w:rsid w:val="002E2261"/>
     <w:rsid w:val="002F75A1"/>
     <w:rsid w:val="002F7D87"/>
     <w:rsid w:val="00331217"/>
     <w:rsid w:val="00334259"/>
     <w:rsid w:val="00344F40"/>
+    <w:rsid w:val="003519B6"/>
     <w:rsid w:val="0035296E"/>
     <w:rsid w:val="003551F5"/>
     <w:rsid w:val="0038544B"/>
     <w:rsid w:val="00386453"/>
     <w:rsid w:val="00391340"/>
     <w:rsid w:val="0039668C"/>
     <w:rsid w:val="00396EE9"/>
     <w:rsid w:val="003A5CAA"/>
     <w:rsid w:val="003B469D"/>
     <w:rsid w:val="003B5C9D"/>
     <w:rsid w:val="003B783A"/>
     <w:rsid w:val="003C177C"/>
     <w:rsid w:val="003D3C2F"/>
     <w:rsid w:val="003D5094"/>
     <w:rsid w:val="003E6274"/>
     <w:rsid w:val="003F30B4"/>
     <w:rsid w:val="003F438C"/>
     <w:rsid w:val="003F498A"/>
     <w:rsid w:val="00410F8E"/>
     <w:rsid w:val="0041437E"/>
     <w:rsid w:val="004146F7"/>
     <w:rsid w:val="004479C4"/>
     <w:rsid w:val="0045458B"/>
     <w:rsid w:val="00465FAA"/>
     <w:rsid w:val="004775C9"/>
     <w:rsid w:val="004777E7"/>
     <w:rsid w:val="00477A07"/>
     <w:rsid w:val="00485653"/>
     <w:rsid w:val="004A2D5D"/>
     <w:rsid w:val="004B4E75"/>
     <w:rsid w:val="004E69B0"/>
     <w:rsid w:val="004F2FC9"/>
     <w:rsid w:val="004F62B3"/>
     <w:rsid w:val="00500C8C"/>
     <w:rsid w:val="00505964"/>
     <w:rsid w:val="005248B3"/>
     <w:rsid w:val="005446B0"/>
     <w:rsid w:val="005616F2"/>
+    <w:rsid w:val="00580A50"/>
     <w:rsid w:val="00581E2B"/>
     <w:rsid w:val="00592A05"/>
     <w:rsid w:val="00594208"/>
+    <w:rsid w:val="005967BE"/>
     <w:rsid w:val="00596814"/>
     <w:rsid w:val="005A01E5"/>
     <w:rsid w:val="005F24EE"/>
     <w:rsid w:val="00600779"/>
     <w:rsid w:val="006204E6"/>
     <w:rsid w:val="00620FEB"/>
     <w:rsid w:val="00631B37"/>
+    <w:rsid w:val="00635F7E"/>
     <w:rsid w:val="00655265"/>
     <w:rsid w:val="0067529C"/>
     <w:rsid w:val="00675377"/>
     <w:rsid w:val="00682EEA"/>
     <w:rsid w:val="0068512D"/>
     <w:rsid w:val="006935E3"/>
     <w:rsid w:val="006C1333"/>
     <w:rsid w:val="006E531E"/>
     <w:rsid w:val="006F0D6B"/>
     <w:rsid w:val="00727BF9"/>
     <w:rsid w:val="0073366A"/>
     <w:rsid w:val="00734E80"/>
     <w:rsid w:val="00753765"/>
+    <w:rsid w:val="007638DC"/>
     <w:rsid w:val="00764BAF"/>
     <w:rsid w:val="007753EB"/>
     <w:rsid w:val="007878CF"/>
+    <w:rsid w:val="007B5F33"/>
     <w:rsid w:val="007B7547"/>
     <w:rsid w:val="007C0D4D"/>
     <w:rsid w:val="007C446B"/>
     <w:rsid w:val="007C6154"/>
     <w:rsid w:val="007F5F29"/>
     <w:rsid w:val="0080257A"/>
     <w:rsid w:val="00806D72"/>
     <w:rsid w:val="008265AE"/>
     <w:rsid w:val="00832544"/>
     <w:rsid w:val="00860A8B"/>
     <w:rsid w:val="0086699D"/>
     <w:rsid w:val="0087153E"/>
     <w:rsid w:val="00874816"/>
+    <w:rsid w:val="00895B68"/>
     <w:rsid w:val="008A10B1"/>
     <w:rsid w:val="008A6695"/>
     <w:rsid w:val="008B638A"/>
     <w:rsid w:val="008C0009"/>
     <w:rsid w:val="008C7043"/>
     <w:rsid w:val="008D1054"/>
     <w:rsid w:val="008D4CC5"/>
     <w:rsid w:val="008E0372"/>
     <w:rsid w:val="00903308"/>
     <w:rsid w:val="0091357F"/>
     <w:rsid w:val="00971BCF"/>
     <w:rsid w:val="00980608"/>
     <w:rsid w:val="009847FE"/>
     <w:rsid w:val="009A6246"/>
     <w:rsid w:val="009B0932"/>
     <w:rsid w:val="009B286F"/>
     <w:rsid w:val="009B69C5"/>
+    <w:rsid w:val="009B6C1B"/>
     <w:rsid w:val="009C2B54"/>
     <w:rsid w:val="009D3BFC"/>
     <w:rsid w:val="009F3AEA"/>
     <w:rsid w:val="00A015FA"/>
     <w:rsid w:val="00A02617"/>
     <w:rsid w:val="00A264AA"/>
     <w:rsid w:val="00A267CF"/>
     <w:rsid w:val="00A3233C"/>
     <w:rsid w:val="00A35C64"/>
     <w:rsid w:val="00A43348"/>
     <w:rsid w:val="00A45B2C"/>
+    <w:rsid w:val="00A822A1"/>
     <w:rsid w:val="00A97C2A"/>
     <w:rsid w:val="00AA2637"/>
     <w:rsid w:val="00AA2FA9"/>
     <w:rsid w:val="00AB0140"/>
     <w:rsid w:val="00AC7FF2"/>
     <w:rsid w:val="00AD0E80"/>
     <w:rsid w:val="00AD38FB"/>
     <w:rsid w:val="00AD69A3"/>
     <w:rsid w:val="00AE2D2F"/>
     <w:rsid w:val="00AF48F3"/>
     <w:rsid w:val="00B319F1"/>
     <w:rsid w:val="00B33E75"/>
     <w:rsid w:val="00B340E8"/>
     <w:rsid w:val="00B47BE1"/>
     <w:rsid w:val="00B51FDC"/>
     <w:rsid w:val="00B53E9F"/>
     <w:rsid w:val="00B6431F"/>
+    <w:rsid w:val="00B668DA"/>
     <w:rsid w:val="00B71508"/>
     <w:rsid w:val="00B737DE"/>
+    <w:rsid w:val="00B90A1A"/>
     <w:rsid w:val="00B94ADF"/>
     <w:rsid w:val="00BA38F6"/>
     <w:rsid w:val="00BB0290"/>
     <w:rsid w:val="00BB34B3"/>
     <w:rsid w:val="00BC0430"/>
     <w:rsid w:val="00BD5813"/>
     <w:rsid w:val="00BD5CDC"/>
     <w:rsid w:val="00BE20BE"/>
     <w:rsid w:val="00BE5E4D"/>
     <w:rsid w:val="00BE71B5"/>
     <w:rsid w:val="00BF042F"/>
     <w:rsid w:val="00C01A49"/>
     <w:rsid w:val="00C455C5"/>
     <w:rsid w:val="00C54448"/>
     <w:rsid w:val="00C57C61"/>
     <w:rsid w:val="00C74CC4"/>
     <w:rsid w:val="00C82BD6"/>
     <w:rsid w:val="00CA4F35"/>
     <w:rsid w:val="00CB260C"/>
     <w:rsid w:val="00CB4F49"/>
     <w:rsid w:val="00CB539E"/>
     <w:rsid w:val="00CB5C33"/>
     <w:rsid w:val="00CC022D"/>
+    <w:rsid w:val="00CC4156"/>
     <w:rsid w:val="00CD28E3"/>
     <w:rsid w:val="00CE7C43"/>
     <w:rsid w:val="00D056B4"/>
     <w:rsid w:val="00D132AA"/>
     <w:rsid w:val="00D22343"/>
     <w:rsid w:val="00D376E2"/>
     <w:rsid w:val="00D44D9F"/>
     <w:rsid w:val="00D54620"/>
     <w:rsid w:val="00D7080A"/>
     <w:rsid w:val="00D75230"/>
     <w:rsid w:val="00DA6802"/>
     <w:rsid w:val="00DA7A06"/>
     <w:rsid w:val="00DB045C"/>
     <w:rsid w:val="00DB5273"/>
     <w:rsid w:val="00DD3463"/>
     <w:rsid w:val="00DE61AA"/>
     <w:rsid w:val="00DE6568"/>
     <w:rsid w:val="00E41D93"/>
     <w:rsid w:val="00E478FC"/>
     <w:rsid w:val="00E6217D"/>
     <w:rsid w:val="00E97AD9"/>
     <w:rsid w:val="00EA1D37"/>
     <w:rsid w:val="00EB1220"/>
     <w:rsid w:val="00EB5749"/>
     <w:rsid w:val="00EC49EE"/>
@@ -4058,55 +4029,56 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A9C6D52"/>
+  <w15:docId w15:val="{37BD9836-7815-49F3-869F-CB687DCFB54B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4664,85 +4636,85 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewDeletion">
     <w:name w:val="DeltaView Deletion"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0091357F"/>
     <w:rPr>
       <w:strike/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB0140"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1713925083">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2051566166">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4964,103 +4936,106 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1151</Words>
-  <Characters>6312</Characters>
+  <Words>1045</Words>
+  <Characters>6399</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>355</Lines>
+  <Paragraphs>201</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6253.M.TEB</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7413</CharactersWithSpaces>
+  <CharactersWithSpaces>7243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6253.M.TEB</dc:title>
   <dc:subject>Modifications to Multifamily Loan and Security Agreement (Agreement Restricting Rent, Income, or Both) (M.TEB)</dc:subject>
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Fannie Mae</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="WS_TRACKING_ID">
     <vt:lpwstr>d7fbc5c2-982b-4ef6-81d9-fa33b3953574</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010036D04AACC76C724A85F915AA72ECA671</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2022-12-15T18:52:53Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>ab12d1b1-33d4-448e-a9ba-b798c7a6e537</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="iManageFooter">
+    <vt:lpwstr>72040155-v1</vt:lpwstr>
+  </property>
 </Properties>
 </file>