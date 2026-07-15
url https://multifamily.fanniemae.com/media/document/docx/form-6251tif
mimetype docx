--- v0 (2025-10-18)
+++ v1 (2026-07-15)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7DB80A42" w14:textId="6F6CB325" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EXHIBIT [___]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186E76E5" w14:textId="77777777" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
       <w:pPr>
@@ -169,51 +170,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>he Definitions Schedule is hereby amended by adding the following new definitions in the appropriate alphabetical order:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C22122" w14:textId="35C0BF95" w:rsidR="006A6F35" w:rsidRPr="00344619" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
+    <w:p w14:paraId="41C22122" w14:textId="4A102669" w:rsidR="006A6F35" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -296,536 +297,1229 @@
       </w:r>
       <w:r w:rsidR="007A1FB3" w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>State</w:t>
       </w:r>
       <w:r w:rsidR="007A1FB3" w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>][Commonwealth]</w:t>
       </w:r>
+      <w:r w:rsidR="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [District]</w:t>
+      </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9F7C0B" w14:textId="3267C71C" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
+    <w:p w14:paraId="770BA15A" w14:textId="2FE71205" w:rsidR="008F1248" w:rsidRPr="00344619" w:rsidRDefault="008F1248" w:rsidP="006A6F35">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344619">
-[...7 lines deleted...]
-      <w:r w:rsidR="00507810" w:rsidRPr="007A1FB3">
+      <w:r w:rsidRPr="007A5BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="0006786A" w:rsidRPr="0006786A">
-[...21 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: “Authority” includes any city, county, authority, agency, commission, or other public body administering the TIF.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344619">
-[...79 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6D66A635" w14:textId="77777777" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
+    <w:p w14:paraId="57B580A9" w14:textId="1A432FEF" w:rsidR="002F1141" w:rsidRDefault="002F1141" w:rsidP="002F1141">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344619">
+      <w:r w:rsidRPr="002F1141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344619">
-[...14 lines deleted...]
-        <w:t>” means all of Borrower’s right, title and interest in and to any and all payments made or to be made under the Tax Increment Revenue Note and all rights, benefits and proceeds therefrom.</w:t>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Authority Consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain Consent to Collateral Assignment of Tax Increment </w:t>
+      </w:r>
+      <w:r w:rsidR="00482733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financing Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(or similar acknowledgment, recognition agreement or consent) executed by the Authority in favor of Lender in connection with the Collateral Assignment</w:t>
+      </w:r>
+      <w:r w:rsidR="00482733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00482733" w:rsidRPr="00482733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00482733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TIF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160334E5" w14:textId="08D362A6" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
+    <w:p w14:paraId="78531BAF" w14:textId="10B29886" w:rsidR="00482733" w:rsidRDefault="00482733" w:rsidP="002F1141">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344619">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
+      <w:r w:rsidRPr="00482733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Collateral Assignment of TIF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” means that certain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collateral Assignment of Tax Increment Financing Documents dated as of the Effective Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between Borrower and Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653B7AA3" w14:textId="299E1CC0" w:rsidR="002F1141" w:rsidRPr="00344619" w:rsidRDefault="002F1141" w:rsidP="002F1141">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tax Increment Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” means the TIF Payments and all related rights, benefits</w:t>
+      </w:r>
+      <w:r w:rsidR="002775C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and proceeds under the TIF Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193DC328" w14:textId="74246390" w:rsidR="008F1248" w:rsidRPr="008F1248" w:rsidRDefault="002F1141" w:rsidP="008F1248">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tax Increment Revenue Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96" w:rsidRPr="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INSERT TITLE OF NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96" w:rsidRPr="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Tax Increment Note] dated ___________, made by the Authority in favor of </w:t>
-[...7 lines deleted...]
-        <w:t>[Borrower or Borrower’s predecessor]</w:t>
+        <w:t>Tax Increment Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">dated ___________, made by the Authority in favor of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96" w:rsidRPr="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INSERT “BORROWER” OR NAME OF BORROWER’S PREDECESSOR WHO EXECUTED THE NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in the original principal amount of $__________</w:t>
       </w:r>
-      <w:r w:rsidR="00D256E6" w:rsidRPr="008F5BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidR="00025F96" w:rsidRPr="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INSERT AND MODIFY AS APPLICABLE:</w:t>
+      </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, as the same has been assigned to Borrower pursuant to that certain _______________ </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[to be inserted] </w:t>
+        <w:t xml:space="preserve">, as the same has been assigned to Borrower pursuant to that certain </w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96" w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96" w:rsidRPr="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INSERT NAME OF ASSIGNMENT DOCUMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dated as of ___________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96" w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> dated as of ___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, as </w:t>
       </w:r>
-      <w:r w:rsidR="00D256E6" w:rsidRPr="008F5BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>further</w:t>
       </w:r>
-      <w:r w:rsidR="00D256E6" w:rsidRPr="008F5BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> assigned from Borrower to Lender pursuant to a Collateral Assignment of</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> [Tax Increment Note] and</w:t>
+        <w:t xml:space="preserve"> assigned from Borrower to Lender pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00482733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Collateral Assignment</w:t>
+      </w:r>
+      <w:r w:rsidR="00482733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of TIF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694CCB07" w14:textId="6F8799C9" w:rsidR="008F1248" w:rsidRPr="008F1248" w:rsidRDefault="008F1248" w:rsidP="008F1248">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: “</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Increment Revenue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Note” includes any tax increment note, reimbursement obligation, grant/payment contract, bond, certificate, or other instrument or record evidencing the payment obligation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If no </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82429" w:rsidRPr="00D82429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Increment Revenue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Note has been issued as of the review date, identify the current form of the payment right.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9F7C0B" w14:textId="181D0722" w:rsidR="006D620F" w:rsidRDefault="006D620F" w:rsidP="006D620F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TIF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96" w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1248" w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96" w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>INSERT NAME OF AGREEMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A25DC2" w:rsidRPr="008F5BAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D256E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1248" w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="0006786A" w:rsidRPr="008F5BAD">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F1248" w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: INSERT “BORROWER” OR NAME OF BORROWER’S PREDECESSOR WHO EXECUTED THE </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AGREEMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1248" w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1248" w:rsidRPr="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dated as of the Effective Date.</w:t>
+        <w:t xml:space="preserve"> and the Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50150182" w14:textId="43C1F7EF" w:rsidR="008F1248" w:rsidRPr="008F1248" w:rsidRDefault="008F1248" w:rsidP="008F1248">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1248">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: “TIF Agreement” includes any development agreement, redevelopment agreement, reimbursement agreement, economic development agreement, incentive agreement, brownfield plan/work plan, or similar agreement governing TIF payments.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186A1290" w14:textId="6F27C540" w:rsidR="002F1141" w:rsidRPr="002F1141" w:rsidRDefault="002F1141" w:rsidP="002F1141">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, collectively, the TIF Agreement, the Tax Increment Revenue Note, the Authority Consent, and any related </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk226655034"/>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ordinance, resolution, reimbursement agreement, payment direction, registration record, estoppel, certificate, plan, work plan</w:t>
+      </w:r>
+      <w:r w:rsidR="002775C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other document governing Borrower’s entitlement to or Lender’s enforcement of the TIF Payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="32F16B0D" w14:textId="004AE823" w:rsidR="002F1141" w:rsidRPr="00344619" w:rsidRDefault="002F1141" w:rsidP="002F1141">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TIF Payments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” means all payments, reimbursements, debt service payments, tax increment payments, proceeds, claims, refunds</w:t>
+      </w:r>
+      <w:r w:rsidR="000C578D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other amounts now or hereafter payable to Borrower under the TIF Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C32DE5" w14:textId="77777777" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Section 3.02(a) (Personal Liability Based on Lender’s Loss) of the Loan Agreement is hereby amended by adding the following subsection to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C48814" w14:textId="4CFA800F" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
+    <w:p w14:paraId="16E394DF" w14:textId="491754E0" w:rsidR="000C2302" w:rsidRPr="00624F56" w:rsidRDefault="006D620F" w:rsidP="006D620F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344619">
+      <w:r w:rsidRPr="00624F56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344619">
+      <w:r w:rsidRPr="00624F56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>the occurrence of an Event of Default under Section</w:t>
       </w:r>
-      <w:r w:rsidR="004E781A">
+      <w:r w:rsidR="004E781A" w:rsidRPr="00624F56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00344619">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>14.01(a)([__]), ([__]) or ([__]) of this Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2302" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that results in or could reasonably be expected to result in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64862" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(i) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2302" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the termination, suspension, recapture, offset</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64862" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2302" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64862" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>material</w:t>
+      </w:r>
+      <w:r w:rsidR="00624F56" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2302" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reduction </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64862" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or impairment </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2302" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Tax Increment Financing or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64862" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(ii)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2302" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any obligation to repay amounts previously received under the TIF Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A53198" w14:textId="1336C12A" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Section 14.01(a) (Events of Default – Automatic Events of Default) of the Loan Agreement is hereby amended by adding the following provision</w:t>
@@ -841,372 +1535,366 @@
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E781A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246C7541" w14:textId="5C0E166F" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
+    <w:p w14:paraId="4F1E9A80" w14:textId="0CDC3D4C" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344619">
+      <w:r w:rsidRPr="000C2302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344619">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">any default, event of default, or breach (however such terms may be defined) under the Tax Increment Revenue Note and </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00344619">
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>any default, event of default or breach under any TIF Document after giving effect to all applicable notice and cure periods</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64862">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the TIF Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDAFAB4" w14:textId="59604A1B" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
+    <w:p w14:paraId="52C2977E" w14:textId="41318D2F" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344619">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00344619">
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any failure by Borrower to comply with Section</w:t>
-[...63 lines deleted...]
-        <w:t>; or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>any amendment, modification, termination, cancellation, surrender, waiver, compromise, settlement, prepayment, reduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, impairment,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or discharge of any TIF Document or TIF Payment, in each case without Lender’s prior written consent;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED0BF28" w14:textId="688547FC" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
+    <w:p w14:paraId="7B6B5747" w14:textId="067DC7F2" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>([__])</w:t>
       </w:r>
-      <w:r w:rsidR="006A6F35">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00344619">
-[...30 lines deleted...]
-        <w:t>to terminate or be substantially reduced.</w:t>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any failure of Borrower to obtain or maintain any consent, acknowledgment, endorsement, reissuance, registration or other action necessary for Lender to enforce the Collateral Assignment </w:t>
+      </w:r>
+      <w:r w:rsidR="00A04120">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of TIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>against the Authority or receive payment of the Tax Increment Financing following an Event of Default; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED0BF28" w14:textId="69E13A9E" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any Transfer of the Mortgaged Property, any interest therein, or any </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direct or indirect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interest in Borrower that </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1396" w:rsidRPr="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>results in or could reasonably be expected to result in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Tax Increment Financing to terminate, be suspended, be recaptured or be materially reduced or cause any obligation to repay amounts previously received under the TIF Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69422D6E" w14:textId="77777777" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The following article is hereby added to the Loan Agreement as Article [___] (Tax Increment Financing):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD5D53D" w14:textId="77777777" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc263870054"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc271706538"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc263870054"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc263870613"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc241299261"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc241480314"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc264474021"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc266373268"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc271706538"/>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ARTICLE [___]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Toc263870055"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc263870055"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc263870614"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TAX INCREMENT FINANCING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68625DCC" w14:textId="77777777" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="004E781A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1234,396 +1922,500 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tax</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Increment Financing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B556BE" w14:textId="6F13912F" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="006D620F">
+    <w:p w14:paraId="20B556BE" w14:textId="5434A216" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="000C2302" w:rsidP="006D620F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344619">
-[...55 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower is entitled to receive the TIF Payments pursuant to the TIF Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A841518" w14:textId="180FF5DA" w:rsidR="008F5BAD" w:rsidRPr="00344619" w:rsidRDefault="008F5BAD" w:rsidP="008F5BAD">
+    <w:p w14:paraId="6A841518" w14:textId="72A19A9E" w:rsidR="008F5BAD" w:rsidRPr="00344619" w:rsidRDefault="008F5BAD" w:rsidP="008F5BAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Representations and Warranties.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="682A1DAC" w14:textId="77777777" w:rsidR="008F5BAD" w:rsidRPr="00344619" w:rsidRDefault="008F5BAD" w:rsidP="008F5BAD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower represents and warrants that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C1352A" w14:textId="3E497D22" w:rsidR="008F5BAD" w:rsidRPr="00344619" w:rsidRDefault="008F5BAD" w:rsidP="008F5BAD">
+    <w:p w14:paraId="3F4E1DBC" w14:textId="2CBEA414" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="008F5BAD" w:rsidP="000C2302">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidR="000C2302" w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2302" w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entitled to receive the TIF Payments pursuant to the TIF Documents;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39215264" w14:textId="77777777" w:rsidR="008F5BAD" w:rsidRPr="00344619" w:rsidRDefault="008F5BAD" w:rsidP="008F5BAD">
+    <w:p w14:paraId="0F621F82" w14:textId="2947C607" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344619">
+      <w:r w:rsidRPr="000C2302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344619">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Borrower has not received any notice indicating that the Tax Increment Financing will be terminated or substantially reduced before its scheduled expiration date</w:t>
-[...7 lines deleted...]
-        <w:t>; and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>complete and correct copies of all TIF Documents, including all amendments and Authority approvals, have been delivered to Lender;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E62A0C4" w14:textId="04C96C43" w:rsidR="008F5BAD" w:rsidRDefault="008F5BAD" w:rsidP="008F5BAD">
-[...1 lines deleted...]
-        <w:spacing w:after="360"/>
+    <w:p w14:paraId="65F27185" w14:textId="6FDA720D" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344619">
+      <w:r w:rsidRPr="000C2302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344619">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Borrower has adhered to any restrictions imposed by the Tax Increment Revenue Note and the </w:t>
-[...7 lines deleted...]
-        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower has not received any notice indicating that the Tax Increment Financing will be terminated, suspended, recaptured, offset</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materially reduced</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or impaired</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before its scheduled expiration date;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3110708B" w14:textId="4C74E24C" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Redevelopment</w:t>
-[...7 lines deleted...]
-        <w:t>]</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neither a Foreclosure Event nor a permitted transfer </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to Lender or its designee will, by itself, terminate, suspend, recapture</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materially reduce </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or impair </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Tax Increment Financing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9A4AC4" w14:textId="7518BABA" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Agreement</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower has complied with all material restrictions, conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and requirements imposed by the TIF Documents; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E62A0C4" w14:textId="4771F7AD" w:rsidR="008F5BAD" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower has not </w:t>
+      </w:r>
+      <w:r w:rsidR="00624F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>filed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any tax protest, assessment appeal, exemption, abatement, deferral, classification change, or similar action that could reduce, suspend, or recapture TIF </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ayments on account of such action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4709B1DF" w14:textId="31429586" w:rsidR="0094631A" w:rsidRDefault="006D620F" w:rsidP="004E781A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1774,654 +2566,1279 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and shall provide</w:t>
       </w:r>
       <w:r w:rsidRPr="004E781A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender with copies of such documentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CF67CB" w14:textId="5FCE5C88" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="008F5BAD">
+    <w:p w14:paraId="62CF67CB" w14:textId="50446370" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="008F5BAD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0094631A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Borrower must comply or cause compliance fully with the Tax Increment Revenue Note and the </w:t>
-[...48 lines deleted...]
-        <w:t>to maintain the Tax Increment Financing</w:t>
+        <w:t xml:space="preserve">Borrower must comply or cause compliance fully with the </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to maintain the Tax Increment Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="0006786A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, including, but not limited to, making timely payments of taxes and </w:t>
+        <w:t xml:space="preserve">, including making timely payments of taxes and </w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maintaining adequate insurance coverage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CDB980" w14:textId="1FC260AF" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="008F5BAD">
+    <w:p w14:paraId="49CDB980" w14:textId="48CE69C8" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="008F5BAD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0094631A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Borrower shall promptly provide Lender with a copy of any notice Borrower may receive alleging that Borrower is in breach of the requirements of the Tax Increment Financing or that the Mortgaged Property is not being maintained as required by the Tax Increment Revenue Note or the </w:t>
-[...7 lines deleted...]
-        <w:t>[</w:t>
+        <w:t xml:space="preserve">Borrower shall promptly provide Lender with a copy of any notice Borrower may receive alleging that Borrower is in breach of the requirements of the Tax Increment Financing or that the Mortgaged Property is not being maintained as required by the </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF</w:t>
       </w:r>
       <w:r w:rsidR="0006786A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Redevelopment</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Agreement</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74524CC5" w14:textId="428345CC" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="008F5BAD">
+    <w:p w14:paraId="74524CC5" w14:textId="1811EE2D" w:rsidR="006D620F" w:rsidRPr="00344619" w:rsidRDefault="006D620F" w:rsidP="008F5BAD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0094631A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Borrower shall notify Lender if the Transfer of (1)</w:t>
+        <w:t>Borrower shall notify Lender if the Transfer of (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004E781A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the Mortgaged Property, (2)</w:t>
+        <w:t>the Mortgaged Property, (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004E781A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any interest in the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidR="004E781A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or (3)</w:t>
+        <w:t xml:space="preserve"> or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004E781A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>any interest in Borrower, without the consent of the agency administering the Tax Increment Financing</w:t>
+        <w:t xml:space="preserve">any interest in Borrower, without the consent of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E781A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>would result in the termination or substantial reduction of the Tax Increment Financing.</w:t>
+        <w:t xml:space="preserve">would result in </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or could reasonably be expected to result in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82429" w:rsidRPr="00D82429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the termination, suspension, recapture, offset, material reduction or impairment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Tax Increment Financing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145829A4" w14:textId="41197CB9" w:rsidR="006D620F" w:rsidRDefault="006D620F" w:rsidP="008F5BAD">
+    <w:p w14:paraId="145829A4" w14:textId="7202127F" w:rsidR="006D620F" w:rsidRDefault="006D620F" w:rsidP="008F5BAD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0094631A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00344619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Borrower shall not voluntarily take or cause to be taken any action that would threaten the Tax Increment Financing</w:t>
+      </w:r>
+      <w:r w:rsidR="00543B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Without the prior written consent of Lender, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower shall not voluntarily take or cause to be taken any action</w:t>
+      </w:r>
+      <w:r w:rsidR="00543B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00543B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">results in or </w:t>
+      </w:r>
+      <w:r w:rsidR="0061565B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">could </w:t>
+      </w:r>
+      <w:r w:rsidR="00543B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reasonably be expected to result in (</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00543B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0061565B" w:rsidRPr="0061565B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the termination, suspension, recapture, offset, material reduction or impairment </w:t>
+      </w:r>
+      <w:r w:rsidR="00614F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Tax Increment Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="004E781A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00344619">
-[...22 lines deleted...]
-        <w:t>to terminate or be substantially reduced without the prior written consent of Lender.</w:t>
+      <w:r w:rsidR="00543B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00543B50" w:rsidRPr="00543B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00543B50" w:rsidRPr="00543B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) any obligation to repay amounts previously received under the TIF Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5923603D" w14:textId="4FEF6604" w:rsidR="0094631A" w:rsidRPr="008F5BAD" w:rsidRDefault="0094631A" w:rsidP="006D620F">
+    <w:p w14:paraId="64422422" w14:textId="055DBA8B" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower shall not, without Lender’s prior written consent, amend, modify, terminate, cancel, surrender, waive, compromise, settle, release, prepay, reduce, subordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or consent to any offset, defense</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or recoupment with respect to any TIF Document or TIF Payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069F2E18" w14:textId="77CA0F54" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower shall not file, prosecute</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or support any tax protest, assessment appeal, exemption, abatement, deferral, classification change</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or similar action affecting the Mortgaged Property or any parcel contributing to the Tax Increment Financing if such action could reasonably </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>be expected to reduce, suspend, or recapture the Tax Increment Financing, without Lender’s prior written consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FFE371" w14:textId="1DBB097F" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower shall promptly deliver to Lender copies of all notices, payment statements, annual reports, certifications of cost or completion, compliance reports, transfer consents, estoppels, registration statements</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other material correspondence under the TIF Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AC4E6D" w14:textId="447A9E2E" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower shall maintain in full force the Authority Consent and all mortgagee protections contained in the TIF Documents, and shall cause the Authority to recognize the Collateral Assignment</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04120">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of TIF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and payment-direction rights of Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2002">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by execution of the Authority Consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4136F5D2" w14:textId="2B6809E8" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the Tax Increment Revenue Note is issued in certificated, negotiable</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or registered form, Borrower shall deliver the original to Lender or cause the Authority or its registrar to note Lender’s collateral assignment on its books and, upon Lender’s request after an Event of Default, register or reissue the Tax Increment Revenue Note in the name of Lender or its designee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281733F6" w14:textId="232F3B96" w:rsidR="000C2302" w:rsidRPr="000C2302" w:rsidRDefault="000C2302" w:rsidP="000C2302">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower shall not take any voluntary action, and shall not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>omit to take</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any action within its control, that would cause any conditions to payment under the TIF Documents to remain unsatisfied, including required cost certifications, completion requirements, reporting obligations, affordability</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or public-benefit requirements, maintenance standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or transfer approvals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5923603D" w14:textId="02BD028B" w:rsidR="0094631A" w:rsidRPr="008F5BAD" w:rsidRDefault="0094631A" w:rsidP="000C2302">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidR="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F5BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indemnification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E49701" w14:textId="023E7DFA" w:rsidR="0094631A" w:rsidRPr="00344619" w:rsidRDefault="0094631A" w:rsidP="0094631A">
-      <w:pPr>
+    <w:p w14:paraId="03E49701" w14:textId="4BE9900C" w:rsidR="0094631A" w:rsidRPr="00344619" w:rsidRDefault="0094631A" w:rsidP="007A5BD3">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094631A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If Lender elects to exercise its rights under Section 14.03 due to Borrower’s failure to diligently cure any non-compliance with the requirements of the</w:t>
+        <w:t>If Lender elects to exercise its rights under Section</w:t>
+      </w:r>
+      <w:r w:rsidR="002775C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094631A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14.03 due to Borrower’s failure to diligently cure any non-compliance with the requirements of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TIF</w:t>
       </w:r>
       <w:r w:rsidR="00321A8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Redevelopment] Agreement or Tax Increment Revenue Note</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2574">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="0094631A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Borrower shall indemnify and hold Lender harmless for all actions, suits, claims, demands, liabilities, losses, damages, obligations, and costs or expenses, (including all litigation costs, reasonable attorneys’ fees) arising from or in any way connected with Lender’s actions to effectuate a cure; provided that Borrower shall have no indemnity obligation if such actions, suits, claims, demands, liabilities, losses, damages, obligations, arise as a result of the willful misconduct or gross negligence of Lender, Lender’s agents, employees, or representatives as determined by a court of competent jurisdiction pursuant to a final non-appealable court order.</w:t>
+        <w:t>, Borrower shall indemnify and hold Lender harmless for all actions, suits, claims, demands, liabilities, losses, damages, obligations, and costs or expenses (including all litigation costs</w:t>
+      </w:r>
+      <w:r w:rsidR="002775C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094631A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reasonable attorneys</w:t>
+      </w:r>
+      <w:r w:rsidR="002775C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094631A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fees) arising from or in any way connected with Lender’s actions to effectuate a cure; provided that Borrower shall have no indemnity obligation if such actions, suits, claims, demands, liabilities, losses, damages, </w:t>
+      </w:r>
+      <w:r w:rsidR="002775C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094631A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obligations, arise as a result of the willful misconduct or gross negligence of Lender, Lender’s agents, employees, or representatives as determined by a court of competent jurisdiction pursuant to a final non-appealable court order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691E9F6B" w14:textId="67537D44" w:rsidR="006A6F35" w:rsidRPr="006A6F35" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
       <w:pPr>
         <w:spacing w:after="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A6F35" w:rsidRPr="006A6F35" w:rsidSect="001434F8">
-      <w:footerReference w:type="even" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D4FCA57" w14:textId="77777777" w:rsidR="00DB38B7" w:rsidRDefault="00DB38B7" w:rsidP="00C221EC">
+    <w:p w14:paraId="336C2F9B" w14:textId="77777777" w:rsidR="00E245AB" w:rsidRDefault="00E245AB" w:rsidP="00C221EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59CE9CD0" w14:textId="77777777" w:rsidR="00DB38B7" w:rsidRDefault="00DB38B7" w:rsidP="00C221EC">
+    <w:p w14:paraId="1F9927B3" w14:textId="77777777" w:rsidR="00E245AB" w:rsidRDefault="00E245AB" w:rsidP="00C221EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0791A64C" w14:textId="613E7DC1" w:rsidR="00C221EC" w:rsidRDefault="00C221EC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="356B4FC6" wp14:editId="3395F5E6">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="50492303" name="Text Box 2">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -2458,90 +3875,90 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00C221EC">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="356B4FC6">
+            <v:shapetype w14:anchorId="356B4FC6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1e87LCwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7bmh7D9UZp3HQL9pbvmmw5pb58MIcbhYHQLWGZzykgrak&#10;MCBKanA//maP8Ug4eilpUSklNShlStQ3g4uYLeZ5HpWVbgjcCPYJTO/yRfSbo34AFOEU34PlCcbg&#10;oEYoHeg3FPM6VkMXMxxrlnQ/wofQ6xYfAxfrdQpCEVkWtmZneUwdyYpMvnZvzNmB7oB7eoJRS6x4&#10;x3ofG//0dn0MyH1aSSS2Z3PgGwWYljo8lqjwX+8p6vqkVz8BAAD//wMAUEsDBBQABgAIAAAAIQDY&#10;bTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/4kqZ&#10;BEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKTgU8S&#10;WFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB4Uh3&#10;jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk5asV&#10;qOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1e87LCwIAABoEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1e87LCwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7bmh7D9UZp3HQL9pbvmmw5pb58MIcbhYHQLWGZzykgrak&#10;MCBKanA//maP8Ug4eilpUSklNShlStQ3g4uYLeZ5HpWVbgjcCPYJTO/yRfSbo34AFOEU34PlCcbg&#10;oEYoHeg3FPM6VkMXMxxrlnQ/wofQ6xYfAxfrdQpCEVkWtmZneUwdyYpMvnZvzNmB7oB7eoJRS6x4&#10;x3ofG//0dn0MyH1aSSS2Z3PgGwWYljo8lqjwX+8p6vqkVz8BAAD//wMAUEsDBBQABgAIAAAAIQDY&#10;bTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/4kqZ&#10;BEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKTgU8S&#10;WFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB4Uh3&#10;jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk5asV&#10;qOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1e87LCwIAABoEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00C221EC" w:rsidR="00C221EC" w:rsidP="00C221EC" w:rsidRDefault="00C221EC" w14:paraId="65A0FF40" w14:textId="6C6D2B64">
+                  <w:p w14:paraId="65A0FF40" w14:textId="6C6D2B64" w:rsidR="00C221EC" w:rsidRPr="00C221EC" w:rsidRDefault="00C221EC" w:rsidP="00C221EC">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C221EC">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="646704E2" w14:textId="77777777" w:rsidR="006A6F35" w:rsidRPr="00B048AB" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="006A6F35" w:rsidRPr="00F651E7" w14:paraId="12BF5411" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
@@ -2648,177 +4065,177 @@
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006A6F35" w:rsidRPr="00F651E7" w14:paraId="14CA8109" w14:textId="77777777" w:rsidTr="0030407F">
+    <w:tr w:rsidR="0082376D" w:rsidRPr="00F651E7" w14:paraId="14CA8109" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5108CDB1" w14:textId="77777777" w:rsidR="006A6F35" w:rsidRPr="00F651E7" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
+        <w:p w14:paraId="5108CDB1" w14:textId="77777777" w:rsidR="0082376D" w:rsidRPr="00F651E7" w:rsidRDefault="0082376D" w:rsidP="0082376D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="59C7DE02" w14:textId="70A98D13" w:rsidR="006A6F35" w:rsidRPr="00F651E7" w:rsidRDefault="00B531F8" w:rsidP="006A6F35">
+        <w:p w14:paraId="59C7DE02" w14:textId="6C4CA2AD" w:rsidR="0082376D" w:rsidRPr="00F651E7" w:rsidRDefault="00624F56" w:rsidP="0082376D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t>01</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="008F5BAD">
+          <w:r w:rsidR="000E1622">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t>-25</w:t>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="639CE358" w14:textId="479664E6" w:rsidR="006A6F35" w:rsidRPr="00F651E7" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
+        <w:p w14:paraId="639CE358" w14:textId="03FDF5BD" w:rsidR="0082376D" w:rsidRPr="00F651E7" w:rsidRDefault="0082376D" w:rsidP="0082376D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>© 20</w:t>
           </w:r>
-          <w:r w:rsidR="0006569F">
+          <w:r w:rsidR="00624F56">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t>2</w:t>
-[...6 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>26</w:t>
           </w:r>
           <w:r w:rsidRPr="00214B38">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="37C4F67C" w14:textId="77777777" w:rsidR="006A6F35" w:rsidRPr="00445EAB" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19B63D65" w14:textId="77777777" w:rsidR="006A6F35" w:rsidRPr="00B048AB" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="006A6F35" w:rsidRPr="00F651E7" w14:paraId="31A8302E" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
@@ -2924,196 +4341,189 @@
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006A6F35" w:rsidRPr="00F651E7" w14:paraId="390C6E4F" w14:textId="77777777" w:rsidTr="0030407F">
+    <w:tr w:rsidR="00624F56" w:rsidRPr="00F651E7" w14:paraId="390C6E4F" w14:textId="77777777" w:rsidTr="0030407F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1C4D17A0" w14:textId="77777777" w:rsidR="006A6F35" w:rsidRPr="00F651E7" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
+        <w:p w14:paraId="1C4D17A0" w14:textId="77777777" w:rsidR="00624F56" w:rsidRPr="00F651E7" w:rsidRDefault="00624F56" w:rsidP="00624F56">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="54901078" w14:textId="6EFC8158" w:rsidR="006A6F35" w:rsidRPr="00F651E7" w:rsidRDefault="00B531F8" w:rsidP="006A6F35">
+        <w:p w14:paraId="54901078" w14:textId="0DD63C50" w:rsidR="00624F56" w:rsidRPr="00F651E7" w:rsidRDefault="00624F56" w:rsidP="00624F56">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t>01</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="008F5BAD">
+          <w:r w:rsidR="000E1622">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t>-25</w:t>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="35D4A00A" w14:textId="3372370F" w:rsidR="006A6F35" w:rsidRPr="00F651E7" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
+        <w:p w14:paraId="35D4A00A" w14:textId="340DACBE" w:rsidR="00624F56" w:rsidRPr="00F651E7" w:rsidRDefault="00624F56" w:rsidP="00624F56">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t>© 20</w:t>
-[...13 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>© 2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00214B38">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2CF09BE6" w14:textId="77777777" w:rsidR="006A6F35" w:rsidRPr="00445EAB" w:rsidRDefault="006A6F35" w:rsidP="006A6F35">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="738CAD59" w14:textId="77777777" w:rsidR="00DB38B7" w:rsidRDefault="00DB38B7" w:rsidP="00C221EC">
+    <w:p w14:paraId="036E63D3" w14:textId="77777777" w:rsidR="00E245AB" w:rsidRDefault="00E245AB" w:rsidP="00C221EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="002B5FFE" w14:textId="77777777" w:rsidR="00DB38B7" w:rsidRDefault="00DB38B7" w:rsidP="00C221EC">
+    <w:p w14:paraId="1B2033EA" w14:textId="77777777" w:rsidR="00E245AB" w:rsidRDefault="00E245AB" w:rsidP="00C221EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20C258B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13723DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
@@ -3444,160 +4854,231 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="98"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D620F"/>
+    <w:rsid w:val="00016E5F"/>
+    <w:rsid w:val="00025F96"/>
+    <w:rsid w:val="000334BF"/>
+    <w:rsid w:val="00042DE2"/>
+    <w:rsid w:val="00055F7A"/>
     <w:rsid w:val="0006569F"/>
     <w:rsid w:val="0006786A"/>
+    <w:rsid w:val="00075E8D"/>
+    <w:rsid w:val="00081D9D"/>
     <w:rsid w:val="000959B5"/>
+    <w:rsid w:val="000B1396"/>
+    <w:rsid w:val="000C2302"/>
+    <w:rsid w:val="000C578D"/>
+    <w:rsid w:val="000C6C3D"/>
+    <w:rsid w:val="000D58C0"/>
+    <w:rsid w:val="000E1622"/>
+    <w:rsid w:val="000E669A"/>
     <w:rsid w:val="000E7E2E"/>
+    <w:rsid w:val="00131F8B"/>
     <w:rsid w:val="001434F8"/>
     <w:rsid w:val="001826F8"/>
+    <w:rsid w:val="001C3321"/>
     <w:rsid w:val="001D2D19"/>
+    <w:rsid w:val="00241280"/>
+    <w:rsid w:val="002775C6"/>
     <w:rsid w:val="002870A1"/>
+    <w:rsid w:val="002D5860"/>
+    <w:rsid w:val="002F1141"/>
+    <w:rsid w:val="00301D0C"/>
     <w:rsid w:val="00321A8B"/>
+    <w:rsid w:val="00336902"/>
+    <w:rsid w:val="00336DD1"/>
     <w:rsid w:val="00361605"/>
+    <w:rsid w:val="00376742"/>
     <w:rsid w:val="0037747F"/>
     <w:rsid w:val="00385707"/>
+    <w:rsid w:val="003A4FEE"/>
+    <w:rsid w:val="003A60FD"/>
     <w:rsid w:val="003B2953"/>
+    <w:rsid w:val="003D6FCE"/>
+    <w:rsid w:val="003E7BA5"/>
+    <w:rsid w:val="00401954"/>
     <w:rsid w:val="00445EAB"/>
+    <w:rsid w:val="0046259A"/>
+    <w:rsid w:val="004747C2"/>
+    <w:rsid w:val="00482733"/>
+    <w:rsid w:val="004B2574"/>
     <w:rsid w:val="004D2303"/>
+    <w:rsid w:val="004E5506"/>
     <w:rsid w:val="004E781A"/>
     <w:rsid w:val="00507810"/>
+    <w:rsid w:val="00543B50"/>
+    <w:rsid w:val="00565E11"/>
     <w:rsid w:val="005B32E1"/>
     <w:rsid w:val="005C2218"/>
     <w:rsid w:val="005D432D"/>
     <w:rsid w:val="006028D5"/>
+    <w:rsid w:val="00614F09"/>
+    <w:rsid w:val="0061565B"/>
+    <w:rsid w:val="00624F56"/>
+    <w:rsid w:val="006A325F"/>
     <w:rsid w:val="006A6F35"/>
     <w:rsid w:val="006D620F"/>
     <w:rsid w:val="00721337"/>
     <w:rsid w:val="00791361"/>
     <w:rsid w:val="007A1FB3"/>
+    <w:rsid w:val="007A5BD3"/>
+    <w:rsid w:val="0082376D"/>
+    <w:rsid w:val="00854B38"/>
     <w:rsid w:val="0088372A"/>
     <w:rsid w:val="008876EB"/>
+    <w:rsid w:val="008A1E6E"/>
+    <w:rsid w:val="008E338A"/>
+    <w:rsid w:val="008E65E7"/>
+    <w:rsid w:val="008F1248"/>
     <w:rsid w:val="008F5BAD"/>
+    <w:rsid w:val="008F5D6D"/>
+    <w:rsid w:val="009071E2"/>
     <w:rsid w:val="00915C2B"/>
     <w:rsid w:val="0094631A"/>
+    <w:rsid w:val="00960ACB"/>
+    <w:rsid w:val="00976123"/>
     <w:rsid w:val="009B5EEB"/>
+    <w:rsid w:val="009D2CF9"/>
+    <w:rsid w:val="00A04120"/>
     <w:rsid w:val="00A25DC2"/>
     <w:rsid w:val="00A61DE0"/>
     <w:rsid w:val="00A81662"/>
+    <w:rsid w:val="00AA5F06"/>
+    <w:rsid w:val="00AA7785"/>
+    <w:rsid w:val="00AC6F5D"/>
     <w:rsid w:val="00B531F8"/>
     <w:rsid w:val="00BA7105"/>
+    <w:rsid w:val="00BC2B61"/>
     <w:rsid w:val="00BC3F9A"/>
     <w:rsid w:val="00BC7BC2"/>
+    <w:rsid w:val="00BD2002"/>
     <w:rsid w:val="00C21305"/>
     <w:rsid w:val="00C221EC"/>
     <w:rsid w:val="00CA55FE"/>
     <w:rsid w:val="00CC2CC3"/>
     <w:rsid w:val="00D256E6"/>
+    <w:rsid w:val="00D71B81"/>
+    <w:rsid w:val="00D82429"/>
     <w:rsid w:val="00D84A4E"/>
+    <w:rsid w:val="00D920C9"/>
+    <w:rsid w:val="00DB1565"/>
     <w:rsid w:val="00DB38B7"/>
+    <w:rsid w:val="00DC2417"/>
+    <w:rsid w:val="00DE67E1"/>
+    <w:rsid w:val="00E20283"/>
+    <w:rsid w:val="00E224DF"/>
+    <w:rsid w:val="00E245AB"/>
     <w:rsid w:val="00E33167"/>
+    <w:rsid w:val="00E64862"/>
     <w:rsid w:val="00EC663B"/>
+    <w:rsid w:val="00ED7F59"/>
     <w:rsid w:val="00EE2A06"/>
+    <w:rsid w:val="00EF06CF"/>
     <w:rsid w:val="00EF2BD6"/>
+    <w:rsid w:val="00F573F3"/>
     <w:rsid w:val="00FA2415"/>
     <w:rsid w:val="00FC3C0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="06B4BF82"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{38713CDC-5CDA-43CC-873D-8A5093BA4CCE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4145,58 +5626,177 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="0094631A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0094631A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="216749147">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="332341021">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="671224343">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="800001211">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1148671031">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1505972651">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1527987598">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1549490952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1884095980">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4450,107 +6050,126 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C3B398A-CD36-4DFF-ACF7-4045CE4E5788}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4964</Characters>
+  <Pages>5</Pages>
+  <Words>1623</Words>
+  <Characters>9107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>239</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6251.TIF</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5823</CharactersWithSpaces>
+  <CharactersWithSpaces>10642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6251.TIF</dc:title>
   <dc:subject>Modifications to Loan Agreement (Tax Increment Financing)</dc:subject>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>21e465e,302738f,1852b23f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2023-10-31T12:59:08Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>67be8545-6714-4a18-8375-7c0ce3158567</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="iManageFooter">
+    <vt:lpwstr>71134092-v3</vt:lpwstr>
+  </property>
 </Properties>
 </file>