--- v0 (2025-10-18)
+++ v1 (2026-08-03)
@@ -1,1574 +1,1701 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7715DDCF" w14:textId="3D0FC9D0" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="6CEC0B38" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>EXHIBIT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>[___]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEB408B" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="36775982" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>MODIFICATIONS TO MULTIFAMILY LOAN AND SECURITY AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0817CF2B" w14:textId="0741E7CE" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="1BB194F0" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="007543F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tax </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abatement</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147360B7" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="06AB8452" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The foregoing Loan Agreement is hereby modified as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295219E2" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="7CFFFC0D" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB7BEEE" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="03757CC2" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The Definitions Schedule is hereby amended by adding the following new definitions in the appropriate alphabetical order:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2B07BB" w14:textId="3EB7C3D9" w:rsidR="00DB1D56" w:rsidRPr="00DB1D56" w:rsidRDefault="00DB1D56" w:rsidP="4F43D5AE">
+    <w:p w14:paraId="60835387" w14:textId="3D0269EC" w:rsidR="00463444" w:rsidRDefault="00463444" w:rsidP="00B2297C">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4F43D5AE">
-[...51 lines deleted...]
-      <w:r w:rsidR="00CF42D3">
+      <w:bookmarkStart w:id="0" w:name="_Hlk233797735"/>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INCLUDE THIS DEFINITION AND DELETE “Underwritten Abatement Termination Date” IF LENDER IS NOT USING A REDUCED REAL ESTATE TAX PAYMENT TO CALCULATE NET CASH FLOW IN ACCORDANCE WITH THE GUIDE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Abatement Termination Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>” means the date that is not earlier than the Maturity Date.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="4F43D5AE">
-[...4 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="1CD2098C" w14:textId="28DDD888" w:rsidR="00395A4C" w:rsidRPr="006A2CC0" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="2DF1B1F4" w14:textId="07250B6C" w:rsidR="00B2297C" w:rsidRPr="00D14764" w:rsidRDefault="00463444" w:rsidP="00B2297C">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2CC0">
-[...15 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk233797663"/>
+      <w:r w:rsidRPr="00463444">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714C7F">
-[...128 lines deleted...]
-      <w:r w:rsidRPr="00CF42D3">
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Adverse Tax Abatement Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means any termination, substantial reduction, or material modification of the Tax Abatement that would become effective prior to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: DELETE OR INCLUDE “Underwritten” DEPENDING ON THE DEFINITION USED:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Underwritten]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2CC0">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="006A2CC0">
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Abatement Termination Date </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT IF THERE IS A PILOT IN PLACE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a material increase in the amount due under, or termination of, the PILOT that would become effective prior to the [Underwritten] Abatement Termination Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463444">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+      <w:r w:rsidRPr="00463444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="40C4EE64" w14:textId="41780945" w:rsidR="008407B0" w:rsidRPr="006A2CC0" w:rsidRDefault="008407B0" w:rsidP="00BB3813">
+    <w:p w14:paraId="68E09C21" w14:textId="185F43BE" w:rsidR="008873DD" w:rsidRPr="00D14764" w:rsidRDefault="00DD3392">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B048AB">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk233889649"/>
+      <w:r w:rsidRPr="00D14764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-      <w:r w:rsidR="00672C62">
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Other Administering Agency(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A98" w:rsidRPr="00D44A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>[________________]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2CC0">
-[...114 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: INSERT IF APPLICABLE — IDENTIFY ALL </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00904">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">STATE OR LOCAL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AGENCIES OTHER THAN THE TAXING JURISDICTION THAT ADMINISTER, APPROVE, OR ENFORCE COMPLIANCE WITH THE TAX ABATEMENT]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="5A17358B" w14:textId="77777777" w:rsidR="001A46A3" w:rsidRPr="006A2CC0" w:rsidRDefault="001A46A3" w:rsidP="001A46A3">
+    <w:p w14:paraId="0BD283E5" w14:textId="6489AE17" w:rsidR="00395A4C" w:rsidRPr="00D14764" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0556" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE: INSERT IF THERE IS A PILOT IN PLACE: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB573F">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>PILOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75CE0" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">certain </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A98" w:rsidRPr="00D44A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>[________________]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714C7F">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00CF42D3">
+      <w:r w:rsidR="003D0556" w:rsidRPr="00D14764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C443F">
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00E97EAF" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DRAFTING NOT</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E93" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E93" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00016159" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe PILOT agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00016159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00016159" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">r other documents (including, if applicable, any </w:t>
+      </w:r>
+      <w:r w:rsidR="00016159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00016159" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ent </w:t>
+      </w:r>
+      <w:r w:rsidR="00016159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00016159" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">estriction </w:t>
+      </w:r>
+      <w:r w:rsidR="00016159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00016159" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">greement, regulatory agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00016159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00016159" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">r similar document which sets forth the </w:t>
+      </w:r>
+      <w:r w:rsidR="00016159" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>abatement</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00CF42D3">
+        <w:t xml:space="preserve">payment in lieu of taxes) which grant </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">or evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00016159" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00115E93" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PILOT]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dated ____________, [by and between Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46D1D" w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and [__________]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2CC0">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5DFA4473" w14:textId="0145E900" w:rsidR="00395A4C" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="651926A9" w14:textId="77777777" w:rsidR="00D83CE6" w:rsidRPr="006A2CC0" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714C7F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Tax Abatement</w:t>
       </w:r>
-      <w:r w:rsidR="003D0556">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: DESCRIBE APPLICABLE ABATEMENT, EXEMPTION, ETC.]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714C7F">
-[...59 lines deleted...]
-        <w:t>Code [and the PILOT].</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[tax abatement] [tax exemption] [deferral] granted to Borrower, the Mortgaged Property, or both pursuant to the Tax Abatement Code </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INCLUDE IF THERE IS A PILOT IN PLACE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:, and the amount by which the taxes Borrower would be obligated to pay without the PILOT is reduced by the payments in lieu of taxes due under the PILOT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6784FEEF" w14:textId="33379F2E" w:rsidR="00E06B45" w:rsidRPr="006A2CC0" w:rsidRDefault="00E06B45" w:rsidP="00BB3813">
+    <w:p w14:paraId="10ED1AEE" w14:textId="5AC42D16" w:rsidR="00D83CE6" w:rsidRPr="006A2CC0" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF42D3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Abatement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A98" w:rsidRPr="00D44A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>[________________]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11081" w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT STATUTE OR CODE PROVISION WHICH ENABLES THE STATE OR LOCAL GOVERNMENT, AS APPLICABLE, TO PROVIDE A TAX EXEMPTION, ABATEMENT, DEFERRAL OR PILOT OR PURSUANT TO WHICH THE TAX EXEMPTION, ABATEMENT, DEFERRAL OR PILOT IS IMPLEMENTED, INCLUDING IMPLEMENTING REGULATIONS, IF ANY]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC46F55" w14:textId="40C288C8" w:rsidR="00D83CE6" w:rsidRPr="009004CE" w:rsidRDefault="00B11081" w:rsidP="00D83CE6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_cp_change_7"/>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tax Abatement Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>” means all documents executed or delivered by Borrower to the Taxing Agency(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in connection with Borrower’s application for and receipt of the Tax Abatement, including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INCLUDE IF THERE IS A PILOT IN PLACE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the PILOT,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any agreement restricting rent and/or incomes and any approvals issued by the Taxing Agency(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B11081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="6CB74062" w14:textId="68C36368" w:rsidR="00D83CE6" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tax Abatement Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk233797914"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means, collectively, the Tax </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Abatement, the Tax Abatement Documents and the requirements set forth in the Tax Abatement Code.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="4D2DEDEE" w14:textId="179BD413" w:rsidR="00D83CE6" w:rsidRPr="003D1240" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_cp_change_9"/>
+      <w:r w:rsidRPr="003D1240">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1240">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Taxing Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F95327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F95327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1240">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Taxing Jurisdiction and/or any Other Administering Agencies, as applicable.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_cp_change_8"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="19A38648" w14:textId="0559C19F" w:rsidR="008873DD" w:rsidRDefault="00DD3392">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk233890032"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Taxing Jurisdiction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A98" w:rsidRPr="00D44A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>[________________]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT APPLICABLE STATE</w:t>
+      </w:r>
+      <w:r w:rsidR="00D478BE" w:rsidRPr="00D478BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, COUNTY</w:t>
+      </w:r>
+      <w:r w:rsidR="00D478BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D478BE" w:rsidRPr="00D478BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CITY</w:t>
+      </w:r>
+      <w:r w:rsidR="00D478BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D478BE" w:rsidRPr="00D478BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OR OTHER APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidR="00D478BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TAX ASSESSOR]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="3894EF6B" w14:textId="4434B15E" w:rsidR="00B2297C" w:rsidRPr="006A2CC0" w:rsidRDefault="00970C16" w:rsidP="00B2297C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: USE THIS DEFINITION AND DELETE “Abatement Termination Date” IF LENDER IS USING A REDUCED REAL ESTATE TAX PAYMENT TO CALCULATE NET CASH FLOW IN ACCORDANCE WITH THE GUIDE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2297C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2297C" w:rsidRPr="00CF42D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Underwritten Abatement Termination Date</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B2297C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">” means </w:t>
       </w:r>
-      <w:r w:rsidRPr="4F43D5AE">
+      <w:r w:rsidR="00B2297C" w:rsidRPr="4F43D5AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the date that is </w:t>
       </w:r>
-      <w:r w:rsidR="00DA4092">
+      <w:r w:rsidR="00B2297C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>not earlier than [</w:t>
       </w:r>
-      <w:r w:rsidRPr="4F43D5AE">
+      <w:r w:rsidR="00B2297C" w:rsidRPr="4F43D5AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>five (5) years after</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B2297C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="4F43D5AE">
+      <w:r w:rsidR="00B2297C" w:rsidRPr="4F43D5AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Maturity Date</w:t>
       </w:r>
-      <w:r w:rsidR="00DA4092">
-[...21 lines deleted...]
-      <w:r w:rsidR="00DA4092" w:rsidRPr="4F43D5AE">
+      <w:r w:rsidR="00B2297C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2297C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2297C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: MODIFY AS NEEDED</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2297C" w:rsidRPr="4F43D5AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> TO REFLECT UNDERWRITTEN ABATEMENT DURATION</w:t>
       </w:r>
-      <w:r w:rsidR="00DA4092">
+      <w:r w:rsidR="00B2297C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, PROVIDED NO GUIDE WAIVER IS NEEDED; IF A GUIDE WAIVER IS NEEDED, SUBMIT ANY MODIFICATION AS NON-DELEGATED]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6520CC9D" w14:textId="77777777" w:rsidR="000A4E3C" w:rsidRDefault="000A4E3C" w:rsidP="00BB3813">
+    <w:p w14:paraId="5DED78B8" w14:textId="3AA7F2AD" w:rsidR="00D83CE6" w:rsidRPr="009004CE" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_cp_change_13"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Written Documentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means an official tax bill, tax assessment notice, or other official record issued by the Taxing Jurisdiction that (a) shows the Mortgaged Property benefits from the Tax Abatement, (b) names Borrower as the owner of the Mortgaged Property, and (c) is current and will be in effect as of the Effective Date. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Written Documentation also includes a letter or certificate on official letterhead from the Taxing Jurisdiction, or an official record from the Taxing Jurisdiction’s online tax portal or database, in each case meeting the requirements of clauses (a) through (c) above; provided that an official record from an online tax portal or database shall be acceptable only if it is issued or maintained by the Taxing Jurisdiction and has been independently verified as true and correct by Lender.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_cp_change_12"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="599254B6" w14:textId="77777777" w:rsidR="00D83CE6" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4E3C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Section 3.02(a) (Personal Liability Based on Lender’s Loss) of the Loan Agreement is hereby amended by adding the following subsection to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36567EE6" w14:textId="240E8FB0" w:rsidR="000A4E3C" w:rsidRDefault="000A4E3C" w:rsidP="00BB3813">
+    <w:p w14:paraId="5DC8AC59" w14:textId="77777777" w:rsidR="00D83CE6" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4E3C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4E3C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...85 lines deleted...]
-        <w:t>Event.</w:t>
+        <w:t xml:space="preserve">the occurrence of an Event of Default under Section 14.01(a)([__]), ([__]) or ([__]) of this Loan Agreement that results in an Adverse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Abatement Event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4F0B8E" w14:textId="0F9C0087" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="008E42A5">
+    <w:p w14:paraId="5F127B86" w14:textId="77777777" w:rsidR="00D83CE6" w:rsidRPr="00B048AB" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B048AB">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> at the end thereof:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Section 14.01(a) (Events of Default – Automatic Events of Default) of the Loan Agreement is hereby amended by adding the following provisions at the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156F94B0" w14:textId="61245529" w:rsidR="003A15C8" w:rsidRPr="006A2CC0" w:rsidRDefault="003A15C8" w:rsidP="008D2F5D">
+    <w:p w14:paraId="63199EB7" w14:textId="77777777" w:rsidR="00D83CE6" w:rsidRPr="006A2CC0" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4F43D5AE">
-[...27 lines deleted...]
-        <w:t>)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB1D56" w:rsidRPr="4F43D5AE">
-[...27 lines deleted...]
-        <w:t>;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>the occurrence of any Adverse Tax Abatement Event caused by the action or inaction of Borrower;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FE4346" w14:textId="6B8E59FE" w:rsidR="002033A8" w:rsidRDefault="000A4E3C" w:rsidP="002033A8">
+    <w:p w14:paraId="68EAC6EB" w14:textId="77777777" w:rsidR="00D83CE6" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4F43D5AE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="4F43D5AE">
-[...35 lines deleted...]
-      <w:r w:rsidR="00DB1D56" w:rsidRPr="4F43D5AE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>any failure by Borrower to comply with the terms of Section [__].02 (Compliance with Tax Abatement) of this Loan Agreement, which failure continues beyond the expiration of any applicable cure period afforded to Borrower under the Tax Abatement Program</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="006F69C5" w:rsidRPr="4F43D5AE">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002033A8" w:rsidRPr="4F43D5AE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0825188A" w14:textId="00CB8216" w:rsidR="00395A4C" w:rsidRPr="006A2CC0" w:rsidRDefault="00395A4C" w:rsidP="4F43D5AE">
+    <w:p w14:paraId="11DE098E" w14:textId="77777777" w:rsidR="00D83CE6" w:rsidRPr="006A2CC0" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4F43D5AE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="4F43D5AE">
-[...21 lines deleted...]
-        <w:t>an Adverse Tax Abatement Event.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>any Transfer of the Mortgaged Property, any interest in the Mortgaged Property, or any interest in Borrower that would cause an Adverse Tax Abatement Event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F89310" w14:textId="77777777" w:rsidR="006F69C5" w:rsidRPr="006F69C5" w:rsidRDefault="006F69C5" w:rsidP="006F69C5">
+    <w:p w14:paraId="308C5323" w14:textId="624C7B3E" w:rsidR="00D83CE6" w:rsidRPr="006F69C5" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F69C5">
-[...3 lines deleted...]
-        <w:t>Section 14.03(c) (Appointment of Lender as Attorney in Fact) of the Loan Agreement is hereby amended by adding the following provision at the end thereof:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Section 14.03(c) (Appointment of Lender as Attorney</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fact) of the Loan Agreement is hereby amended by adding the following provision at the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222ECA05" w14:textId="52CBF943" w:rsidR="006F69C5" w:rsidRPr="006F69C5" w:rsidRDefault="006F69C5" w:rsidP="006F69C5">
+    <w:p w14:paraId="125E2D80" w14:textId="77777777" w:rsidR="00D83CE6" w:rsidRPr="006F69C5" w:rsidRDefault="00D83CE6" w:rsidP="00D83CE6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006F69C5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>take such actions as Lender reasonably determines to be necessary and appropriate in its discretion to cure any non-compliance with the requirements of the Tax Abatement Program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122B1EDB" w14:textId="7C4AE31D" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="148C63AF" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B048AB" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The following article is hereby added to the Loan Agreement as Article</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>[___] (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tax Abatement</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4B7E4B" w14:textId="307248F4" w:rsidR="00395A4C" w:rsidRPr="00B240C6" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
+    <w:p w14:paraId="68D8FD73" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRPr="00B240C6" w:rsidRDefault="00395A4C" w:rsidP="00BB3813">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc263870054"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc271706538"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc263870054"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc263870613"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc241299261"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc241480314"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc264474021"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc266373268"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc271706538"/>
       <w:r w:rsidRPr="00B240C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ARTICLE [___]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Toc263870055"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc263870055"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc263870614"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00B240C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00B240C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>TAX ABATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A38C8B5" w14:textId="387F44CA" w:rsidR="00395A4C" w:rsidRDefault="00395A4C" w:rsidP="006A2CC0">
+    <w:p w14:paraId="67800C8D" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRDefault="00395A4C" w:rsidP="006A2CC0">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2520" w:right="720" w:hanging="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].01</w:t>
       </w:r>
       <w:r w:rsidRPr="007543F8">
         <w:rPr>
@@ -1595,192 +1722,115 @@
       <w:r w:rsidRPr="001253F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Abatement </w:t>
       </w:r>
       <w:r w:rsidR="006A2CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Representations and Warranties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE21F0E" w14:textId="7F928D7E" w:rsidR="00A20B73" w:rsidRPr="00B36CCA" w:rsidRDefault="00A20B73" w:rsidP="00A20B73">
+    <w:p w14:paraId="366E6D04" w14:textId="77777777" w:rsidR="00A20B73" w:rsidRPr="00B36CCA" w:rsidRDefault="00A20B73" w:rsidP="00A20B73">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36CCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower represents and warrants that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CE1C86" w14:textId="7ED7236F" w:rsidR="00A20B73" w:rsidRPr="006A2CC0" w:rsidRDefault="00A20B73" w:rsidP="00A20B73">
+    <w:p w14:paraId="2F97BDF7" w14:textId="1843E058" w:rsidR="00BA7CBE" w:rsidRPr="006A2CC0" w:rsidRDefault="00A20B73" w:rsidP="00BA7CBE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36CCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B36CCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DD4CDA" w:rsidRPr="006A2CC0">
-[...69 lines deleted...]
-      <w:r w:rsidR="00FB573F" w:rsidRPr="006A2CC0">
+      <w:r w:rsidR="00BA7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower, the Mortgaged Property or both (as applicable) are eligible for a Tax Abatement pursuant to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7CBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Tax Abatement </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2CC0">
-[...18 lines deleted...]
-        <w:t>and is receiving the Tax Abatement.</w:t>
+      <w:r w:rsidR="00BA7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Code and is receiving the Tax Abatement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0331C2" w14:textId="49E3EF8B" w:rsidR="008732E5" w:rsidRDefault="00A20B73" w:rsidP="00A20B73">
+    <w:p w14:paraId="0444EA68" w14:textId="03741E2E" w:rsidR="008732E5" w:rsidRDefault="00A20B73" w:rsidP="00A20B73">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A2CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="006A2CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008732E5">
@@ -1789,55 +1839,83 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Tax Abatement </w:t>
       </w:r>
       <w:r w:rsidR="00AB72D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>does not terminate, expire or begin to phase out</w:t>
       </w:r>
       <w:r w:rsidR="00B33531">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3344F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prior to the </w:t>
       </w:r>
+      <w:r w:rsidR="00D1524D" w:rsidRPr="00D1524D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: DELETE OR INCLUDE “Underwritten” DEPENDING ON THE DEFINITION USED:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1524D" w:rsidRPr="00D1524D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Underwritten]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1524D" w:rsidRPr="00D1524D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1524D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00DA4092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Underwritten Abatement Termination Date</w:t>
+        <w:t>Abatement Termination Date</w:t>
       </w:r>
       <w:r w:rsidR="00B3344F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B33531">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nor has Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00B33531" w:rsidRPr="006A2CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">received any notice </w:t>
       </w:r>
       <w:r w:rsidR="000677BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1852,229 +1930,253 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F69C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an Adverse</w:t>
       </w:r>
       <w:r w:rsidR="00B33531" w:rsidRPr="006A2CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tax Abatement </w:t>
       </w:r>
       <w:r w:rsidR="006F69C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B3D1EB" w14:textId="3C42BD0E" w:rsidR="00A20B73" w:rsidRPr="006A2CC0" w:rsidRDefault="00324756" w:rsidP="008D2F5D">
+    <w:p w14:paraId="70DBF17C" w14:textId="77777777" w:rsidR="00BA7CBE" w:rsidRPr="009004CE" w:rsidRDefault="00324756" w:rsidP="00BA7CBE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006F69C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A20B73" w:rsidRPr="006A2CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DD4CDA" w:rsidRPr="006A2CC0">
+      <w:r w:rsidR="00BA7CBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Mortgaged Property </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00DD4CDA" w:rsidRPr="006A2CC0">
+      <w:r w:rsidR="00BA7CBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is in compliance with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00DD4CDA" w:rsidRPr="006A2CC0">
-[...67 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00BA7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all income, rent and oth</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7CBE" w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>er restrictions and requirements imposed by the Tax Abatement Program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4990C3" w14:textId="3324F9F0" w:rsidR="006A2CC0" w:rsidRPr="006A2CC0" w:rsidRDefault="00395A4C" w:rsidP="008D2F5D">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="0E5F8744" w14:textId="77777777" w:rsidR="00BA7CBE" w:rsidRPr="009004CE" w:rsidRDefault="00DD3392" w:rsidP="00BA7CBE">
+      <w:pPr>
         <w:widowControl/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:ind w:left="720" w:right="720"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA7CBE" w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower has delivered to Lender Written Documentation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_cp_change_36"/>
+      <w:r w:rsidR="00BA7CBE" w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evidencing that the Tax Abatement is in full force and effect as of the Effective Date.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_cp_change_35"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="01D4FBD9" w14:textId="77777777" w:rsidR="00BA7CBE" w:rsidRPr="009004CE" w:rsidRDefault="00BA7CBE" w:rsidP="00BA7CBE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_cp_change_37"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Borrower has delivered to Lender true, correct, and complete copies of the Tax Abatement Documents</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_cp_change_41"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. The Tax Abatement Documents have not been amended, modified, supplemented, or terminated except as disclosed to Lender in writing.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_cp_change_40"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p w14:paraId="4EFBBA59" w14:textId="62CE5386" w:rsidR="006A2CC0" w:rsidRPr="006A2CC0" w:rsidRDefault="00395A4C" w:rsidP="00BA7CBE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007543F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006A2CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tax Abatement Covenants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4CDEE3" w14:textId="3CF22BCA" w:rsidR="00395A4C" w:rsidRDefault="006A2CC0" w:rsidP="006A2CC0">
+    <w:p w14:paraId="2A28CE03" w14:textId="77777777" w:rsidR="00395A4C" w:rsidRDefault="006A2CC0" w:rsidP="006A2CC0">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -2091,1148 +2193,635 @@
       </w:r>
       <w:r w:rsidR="00395A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00395A4C" w:rsidRPr="001253F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abatement</w:t>
       </w:r>
       <w:r w:rsidR="00395A4C" w:rsidRPr="00CF55CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7A9979" w14:textId="40D24B8C" w:rsidR="006A2CC0" w:rsidRDefault="006A2CC0" w:rsidP="006A2CC0">
+    <w:p w14:paraId="754F772D" w14:textId="77777777" w:rsidR="00BA7CBE" w:rsidRDefault="00BA7CBE" w:rsidP="00BA7CBE">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower shall comply with the following covenants:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260F85E1" w14:textId="1925636B" w:rsidR="00395A4C" w:rsidRPr="007543F8" w:rsidRDefault="00395A4C" w:rsidP="006A2CC0">
+    <w:p w14:paraId="049BDFC7" w14:textId="77777777" w:rsidR="00BA7CBE" w:rsidRPr="007543F8" w:rsidRDefault="00BA7CBE" w:rsidP="00BA7CBE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007543F8">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007543F8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Borrower must file or cause to be filed on a timely basis all documentation necessary to maintain the Tax </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A07021">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abatement and shall provide Lend</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>er with copies of such documentation</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>er with copies of such documentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFB42FF" w14:textId="0D7EA018" w:rsidR="007B3A48" w:rsidRDefault="00395A4C" w:rsidP="00A07021">
+    <w:p w14:paraId="6AE49475" w14:textId="77777777" w:rsidR="00BA7CBE" w:rsidRDefault="00BA7CBE" w:rsidP="00BA7CBE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007543F8">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007543F8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Borrower must comply or cause </w:t>
-[...190 lines deleted...]
-      <w:r w:rsidR="006A20CC" w:rsidRPr="00CF42D3">
+        <w:t xml:space="preserve">Borrower must comply or cause full compliance with all </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements of the </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Abatement Program in order to maintain the Tax Abatement, including adhering to all income, rent and other restrictions and requirements necessary to maintain the Tax Abatement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT IF THERE IS A PILOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and making timely payments of all taxes, payments in lieu of taxes and other amounts required under the PILOT</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="007023DD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A9B3D1" w14:textId="1F8DCC48" w:rsidR="00395A4C" w:rsidRPr="007543F8" w:rsidRDefault="00395A4C" w:rsidP="4F43D5AE">
+    <w:p w14:paraId="5E202B10" w14:textId="77777777" w:rsidR="00BA7CBE" w:rsidRDefault="00BA7CBE" w:rsidP="00BA7CBE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4F43D5AE">
-[...15 lines deleted...]
-        <w:t>)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="4F43D5AE">
-[...95 lines deleted...]
-      <w:r w:rsidR="00A07021" w:rsidRPr="4F43D5AE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Borrower shall promptly provide Lender with a copy of any notice Borrower receives alleging that (A) Borrow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_46"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or the Mortgaged Property is not eligible for the Tax Abatement Program, (B) Borrower </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>in breach of the requirements of the Tax Abatement Pro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>gram, (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_51"/>
+      <w:r w:rsidRPr="009004CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="004C47CB" w:rsidRPr="4F43D5AE">
-[...33 lines deleted...]
-        <w:t>an Adverse Tax Abatement Event.</w:t>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>) the Mortgaged Property is not being maintained as required by the Tax Abatement Program, or (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_53"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) the Tax Abatement is otherwise at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>risk of an Adverse Tax Abatement Event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D645562" w14:textId="42DFE5A7" w:rsidR="00395A4C" w:rsidRDefault="00395A4C" w:rsidP="00A07021">
+    <w:p w14:paraId="0B8E3B8E" w14:textId="79B846C9" w:rsidR="00BA7CBE" w:rsidRPr="007543F8" w:rsidRDefault="00395A4C" w:rsidP="00BA7CBE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A07021">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007543F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007543F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...150 lines deleted...]
-        <w:t>an Adverse Tax Abatement Event.</w:t>
+      <w:r w:rsidR="00BA7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Borrower shall promptly notify Lender of any Adverse Tax Abatement Event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2AD787" w14:textId="234A6626" w:rsidR="00475401" w:rsidRDefault="00580F5A" w:rsidP="4F43D5AE">
+    <w:p w14:paraId="6A8F6005" w14:textId="6C0CA7EF" w:rsidR="00BA7CBE" w:rsidRDefault="00BA7CBE" w:rsidP="00BA7CBE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Borrower shall notify Lender if the Transfer of (A) the Mortgaged Property, (B) any interest in the Mortgaged Property, or (C) any interest in Borrower, without the consent of the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_55"/>
+      <w:r w:rsidRPr="003D1240">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Taxing Agency</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidR="00F95327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A07021" w:rsidRPr="4F43D5AE">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F95327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F95327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00E81BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>would result in an Adverse Tax Abatement Event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19638AD1" w14:textId="77777777" w:rsidR="00BA7CBE" w:rsidRPr="009004CE" w:rsidRDefault="00BA7CBE" w:rsidP="00BA7CBE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(6)</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="4F43D5AE">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> an Adverse Tax Abatement Event.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Borrower shall not voluntarily take, cause to be taken or fail to take any action that would threaten the Tax Abatement or cause an Adverse Tax A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>batement Event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DDF0F2" w14:textId="6D956C20" w:rsidR="008A4959" w:rsidRDefault="00A07021" w:rsidP="008A4959">
+    <w:p w14:paraId="1AD13617" w14:textId="77777777" w:rsidR="00BA7CBE" w:rsidRPr="009004CE" w:rsidRDefault="00BA7CBE" w:rsidP="00BA7CBE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_cp_change_66"/>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009004CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Borrower shall not amend, modify, supplement, or terminate any Tax Abatement Document, or consent to any amendment, modification, supplement, or termination thereof, without the prior written consent of Lender.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_69"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="055CDD83" w14:textId="6714D2BD" w:rsidR="008A4959" w:rsidRDefault="00A07021" w:rsidP="00331615">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00441161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indemnification</w:t>
+      </w:r>
+      <w:r w:rsidR="00281AAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57468038" w14:textId="28C88929" w:rsidR="00BA7CBE" w:rsidRPr="004C443F" w:rsidRDefault="00BA7CBE" w:rsidP="00BA7CBE">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>If Lender elects to exercise its rights under Section 14.03 due to Borrower’s failure to diligently cure any non-compliance with the requirements of the Tax Abatement Program, Borrower shall indemnify and hold Lender harmless for all actions, suits, claims, demands, liabilities, losses, damages, obligations, and</w:t>
+      </w:r>
+      <w:r w:rsidR="0045705A" w:rsidRPr="0045705A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>costs or expenses (including all litigation costs and reasonable attorneys’ fees)</w:t>
+      </w:r>
+      <w:r w:rsidR="0045705A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arising from or in any way connected with Lender’s actions to effectuate a cure; provided that Borrower shall have no indemnity obligation if such actions, suits, claims, demands, liabilities, losses, damages, obligations, and costs or expenses, including litigation costs and reasonable attorneys’ fees, arise as a result of the willful misconduct or gross negligence of Lender, Lender’s agents, employees, or representatives as determined by a court of competent jurisdiction pursuant to a final non-appealable court order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE0EE28" w14:textId="25D7FB43" w:rsidR="00441161" w:rsidRPr="004C443F" w:rsidRDefault="00441161" w:rsidP="004C443F">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="693CD254" w14:textId="77777777" w:rsidR="008D2F5D" w:rsidRPr="008D2F5D" w:rsidRDefault="008D2F5D" w:rsidP="00D14764">
+      <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
-        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
-[...198 lines deleted...]
-        <w:t>as a result of the willful misconduct or gross negligence of Lender, Lender’s agents, employees, or representatives as determined by a court of competent jurisdiction pursuant to a final non-appealable court order.</w:t>
+        <w:ind w:left="2160" w:right="720" w:hanging="1440"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2999DF09" w14:textId="5C0867C6" w:rsidR="008D2F5D" w:rsidRPr="008D2F5D" w:rsidRDefault="008D2F5D" w:rsidP="004C443F">
-[...27 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="008D2F5D" w:rsidRPr="008D2F5D">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45DE8DC1" w14:textId="77777777" w:rsidR="00BC49D4" w:rsidRDefault="00BC49D4">
+    <w:p w14:paraId="4C192925" w14:textId="77777777" w:rsidR="00DD3392" w:rsidRDefault="00DD3392">
       <w:pPr>
         <w:spacing w:line="-20" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0915AC74" w14:textId="77777777" w:rsidR="00BC49D4" w:rsidRDefault="00BC49D4">
+    <w:p w14:paraId="139FB6CB" w14:textId="77777777" w:rsidR="00DD3392" w:rsidRDefault="00DD3392">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64A2CFE0" w14:textId="77777777" w:rsidR="00BC49D4" w:rsidRDefault="00BC49D4">
+    <w:p w14:paraId="7A8557BD" w14:textId="77777777" w:rsidR="00DD3392" w:rsidRDefault="00DD3392">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3245,299 +2834,175 @@
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...124 lines deleted...]
-  <w:p w14:paraId="0CA7DA22" w14:textId="0634E84A" w:rsidR="00B46D1D" w:rsidRPr="00B048AB" w:rsidRDefault="00B46D1D" w:rsidP="00B048AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="342E68A8" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00B048AB" w:rsidRDefault="00B46D1D" w:rsidP="00B048AB">
     <w:pPr>
       <w:widowControl/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w14:paraId="1E8F04A7" w14:textId="77777777" w:rsidTr="00CF55CC">
+    <w:tr w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w14:paraId="6E2FDD1B" w14:textId="77777777" w:rsidTr="00CF55CC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1E681103" w14:textId="62331CF8" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00BE2A2D">
+        <w:p w14:paraId="7371D47D" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00BE2A2D">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Tax Abatement</w:t>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="19615E95" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
+        <w:p w14:paraId="70F1A8FB" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6251</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="47764056" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
+        <w:p w14:paraId="01ECA2D8" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
@@ -3559,284 +3024,268 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00561E54">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w14:paraId="5D7F17DA" w14:textId="77777777" w:rsidTr="00CF55CC">
+    <w:tr w:rsidR="005D3351" w:rsidRPr="00F651E7" w14:paraId="10F32089" w14:textId="77777777" w:rsidTr="00CF55CC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6FB2333C" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
+        <w:p w14:paraId="3D424E32" w14:textId="77777777" w:rsidR="005D3351" w:rsidRPr="00F651E7" w:rsidRDefault="005D3351" w:rsidP="005D3351">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="22648A52" w14:textId="70658255" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="003C3641" w:rsidP="00F651E7">
+        <w:p w14:paraId="33BEA89C" w14:textId="0FCB14D8" w:rsidR="005D3351" w:rsidRPr="00F651E7" w:rsidRDefault="005D3351" w:rsidP="005D3351">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>01</w:t>
-[...7 lines deleted...]
-            <w:t>-25</w:t>
+            <w:t>07-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="061B39A5" w14:textId="63724637" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00BB3813">
+        <w:p w14:paraId="34573759" w14:textId="6D4C9F90" w:rsidR="005D3351" w:rsidRPr="00F651E7" w:rsidRDefault="005D3351" w:rsidP="005D3351">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...7 lines deleted...]
-            <w:t>2025 Fannie</w:t>
+            <w:t>© 2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6FC2E6C6" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00B048AB" w:rsidRDefault="00B46D1D" w:rsidP="00B048AB">
+  <w:p w14:paraId="5A33DB05" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00B048AB" w:rsidRDefault="00B46D1D" w:rsidP="00B048AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="78BC8C40" w14:textId="7C6C4F82" w:rsidR="00B46D1D" w:rsidRPr="00B048AB" w:rsidRDefault="00B46D1D" w:rsidP="00B048AB">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D5E2019" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00B048AB" w:rsidRDefault="00B46D1D" w:rsidP="00B048AB">
     <w:pPr>
       <w:widowControl/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w14:paraId="643D56C4" w14:textId="77777777" w:rsidTr="00CF55CC">
+    <w:tr w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w14:paraId="0115F506" w14:textId="77777777" w:rsidTr="00CF55CC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="745D7EEA" w14:textId="30622905" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00714C7F">
+        <w:p w14:paraId="1F02497C" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00714C7F">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Tax Abatement</w:t>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="41DAD569" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
+        <w:p w14:paraId="35C9CAD3" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6251</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="033A0779" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
+        <w:p w14:paraId="1976E403" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
@@ -3858,204 +3307,204 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00561E54">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w14:paraId="3D012827" w14:textId="77777777" w:rsidTr="00CF55CC">
+    <w:tr w:rsidR="00D14764" w:rsidRPr="00F651E7" w14:paraId="24EFC0FC" w14:textId="77777777" w:rsidTr="00CF55CC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="203684AF" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00F651E7">
+        <w:p w14:paraId="4265A7EB" w14:textId="77777777" w:rsidR="00D14764" w:rsidRPr="00F651E7" w:rsidRDefault="00D14764" w:rsidP="00D14764">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="668CF222" w14:textId="1AF4948C" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="003C3641" w:rsidP="00F651E7">
+        <w:p w14:paraId="50E7B9D0" w14:textId="7317703A" w:rsidR="00D14764" w:rsidRPr="00F651E7" w:rsidRDefault="005D3351" w:rsidP="00D14764">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>01</w:t>
-[...7 lines deleted...]
-            <w:t>-25</w:t>
+            <w:t>07-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4831E3E8" w14:textId="409DDB4E" w:rsidR="00B46D1D" w:rsidRPr="00F651E7" w:rsidRDefault="00B46D1D" w:rsidP="00BB3813">
+        <w:p w14:paraId="64D044E4" w14:textId="35609CE1" w:rsidR="00D14764" w:rsidRPr="00F651E7" w:rsidRDefault="00D14764" w:rsidP="00D14764">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
+            <w:t>© 20</w:t>
           </w:r>
-          <w:r w:rsidR="00212C7A">
+          <w:r w:rsidR="005D3351">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2025 Fannie</w:t>
+            <w:t>26</w:t>
           </w:r>
-          <w:r w:rsidRPr="00214B38">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F651E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="706E3715" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00B048AB" w:rsidRDefault="00B46D1D" w:rsidP="00B048AB">
+  <w:p w14:paraId="1CCB5B71" w14:textId="77777777" w:rsidR="00B46D1D" w:rsidRPr="00B048AB" w:rsidRDefault="00B46D1D" w:rsidP="00B048AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1927A280" w14:textId="77777777" w:rsidR="00BC49D4" w:rsidRDefault="00BC49D4">
+    <w:p w14:paraId="2CD61770" w14:textId="77777777" w:rsidR="00DD3392" w:rsidRDefault="00DD3392">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1160FD72" w14:textId="77777777" w:rsidR="00BC49D4" w:rsidRDefault="00BC49D4">
+    <w:p w14:paraId="471DD48D" w14:textId="77777777" w:rsidR="00DD3392" w:rsidRDefault="00DD3392">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6338CE27" w14:textId="77777777" w:rsidR="00BC49D4" w:rsidRDefault="00BC49D4"/>
+    <w:p w14:paraId="09B87911" w14:textId="77777777" w:rsidR="00DD3392" w:rsidRDefault="00DD3392"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20EDD5E5" w14:textId="51CF0830" w:rsidR="003A15C8" w:rsidRPr="003A15C8" w:rsidRDefault="003A15C8" w:rsidP="003A15C8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7596F6AA" w14:textId="77777777" w:rsidR="003A15C8" w:rsidRPr="003A15C8" w:rsidRDefault="003A15C8" w:rsidP="003A15C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="360"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A15C8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>[DRAFTING NOTE: THIS RIDER IS REQUIRED IF A TAX ABATEMENT</w:t>
     </w:r>
     <w:r w:rsidR="003D0556">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
@@ -4219,51 +3668,51 @@
         <w:bCs/>
       </w:rPr>
       <w:t>CODE IS NOT IN LINE WITH THE TERMS OF THE REGULATORY AGREEMENT OR ANY OTHER AUTHORITY DOCUMENT</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="003A15C8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="137A6D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DD4BA48"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
@@ -5551,592 +5000,648 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="507989657">
+  <w:num w:numId="1" w16cid:durableId="1304119450">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1722705234">
+  <w:num w:numId="2" w16cid:durableId="944733835">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="573249113">
+  <w:num w:numId="3" w16cid:durableId="1029525264">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="704789124">
+  <w:num w:numId="4" w16cid:durableId="1975716256">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2138376481">
+  <w:num w:numId="5" w16cid:durableId="882791175">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="287517058">
+  <w:num w:numId="6" w16cid:durableId="984509249">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1404181796">
+  <w:num w:numId="7" w16cid:durableId="931472471">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="309678077">
+  <w:num w:numId="8" w16cid:durableId="627398376">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="175048879">
+  <w:num w:numId="9" w16cid:durableId="1143237738">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="295910743">
+  <w:num w:numId="10" w16cid:durableId="241843191">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C6115"/>
     <w:rsid w:val="00004B33"/>
+    <w:rsid w:val="00016159"/>
     <w:rsid w:val="000250FB"/>
     <w:rsid w:val="00025EAA"/>
     <w:rsid w:val="000311A1"/>
     <w:rsid w:val="00034FDF"/>
     <w:rsid w:val="00035DFD"/>
     <w:rsid w:val="000410AD"/>
     <w:rsid w:val="00043A66"/>
     <w:rsid w:val="00060D16"/>
     <w:rsid w:val="00063B92"/>
     <w:rsid w:val="00064D48"/>
     <w:rsid w:val="00066C0A"/>
     <w:rsid w:val="00066CDD"/>
     <w:rsid w:val="000677BB"/>
     <w:rsid w:val="000734BA"/>
+    <w:rsid w:val="000764A7"/>
     <w:rsid w:val="00080468"/>
+    <w:rsid w:val="00095429"/>
     <w:rsid w:val="000A13B8"/>
     <w:rsid w:val="000A4E3C"/>
+    <w:rsid w:val="000A6636"/>
     <w:rsid w:val="000A70C7"/>
     <w:rsid w:val="000A7D7D"/>
     <w:rsid w:val="000B37F0"/>
     <w:rsid w:val="000B4B48"/>
     <w:rsid w:val="000C1C64"/>
     <w:rsid w:val="000C2016"/>
     <w:rsid w:val="000C6115"/>
     <w:rsid w:val="000C76F0"/>
     <w:rsid w:val="000D39D7"/>
     <w:rsid w:val="000D56B1"/>
     <w:rsid w:val="000E3F09"/>
     <w:rsid w:val="000E7954"/>
     <w:rsid w:val="00103B56"/>
+    <w:rsid w:val="00115E93"/>
     <w:rsid w:val="0011660C"/>
     <w:rsid w:val="001253F5"/>
     <w:rsid w:val="0012596A"/>
+    <w:rsid w:val="001328C1"/>
     <w:rsid w:val="0014332A"/>
+    <w:rsid w:val="00147085"/>
     <w:rsid w:val="001547DF"/>
     <w:rsid w:val="0016302B"/>
     <w:rsid w:val="00176569"/>
     <w:rsid w:val="00184492"/>
     <w:rsid w:val="0018453D"/>
     <w:rsid w:val="00190C90"/>
     <w:rsid w:val="00193FB4"/>
     <w:rsid w:val="001A0B1B"/>
+    <w:rsid w:val="001A1489"/>
     <w:rsid w:val="001A46A3"/>
     <w:rsid w:val="001A78C6"/>
     <w:rsid w:val="001A7E21"/>
     <w:rsid w:val="001B491E"/>
     <w:rsid w:val="001B4EF9"/>
     <w:rsid w:val="001C0A12"/>
     <w:rsid w:val="001C2980"/>
     <w:rsid w:val="001D1845"/>
     <w:rsid w:val="001E439D"/>
     <w:rsid w:val="001E7E73"/>
     <w:rsid w:val="001F5C24"/>
     <w:rsid w:val="002033A8"/>
     <w:rsid w:val="002075F9"/>
     <w:rsid w:val="00212C7A"/>
     <w:rsid w:val="00214B38"/>
     <w:rsid w:val="00215DF8"/>
     <w:rsid w:val="002172FC"/>
     <w:rsid w:val="00226365"/>
     <w:rsid w:val="00234013"/>
     <w:rsid w:val="00237882"/>
     <w:rsid w:val="00244B32"/>
     <w:rsid w:val="002643A5"/>
     <w:rsid w:val="0026523C"/>
     <w:rsid w:val="00270CC6"/>
     <w:rsid w:val="00281AAB"/>
     <w:rsid w:val="0028278E"/>
     <w:rsid w:val="002B1E23"/>
     <w:rsid w:val="002B4E02"/>
     <w:rsid w:val="002B7659"/>
     <w:rsid w:val="002B7757"/>
     <w:rsid w:val="002C14B2"/>
     <w:rsid w:val="002C64CA"/>
     <w:rsid w:val="002D0C22"/>
     <w:rsid w:val="002D64FF"/>
+    <w:rsid w:val="002D668D"/>
     <w:rsid w:val="002E2C25"/>
     <w:rsid w:val="002F767B"/>
     <w:rsid w:val="00303104"/>
     <w:rsid w:val="0031220A"/>
     <w:rsid w:val="00320772"/>
     <w:rsid w:val="00324756"/>
     <w:rsid w:val="00330EC1"/>
+    <w:rsid w:val="00331615"/>
     <w:rsid w:val="00342E7B"/>
     <w:rsid w:val="00353BF0"/>
     <w:rsid w:val="003569F7"/>
     <w:rsid w:val="003607FF"/>
     <w:rsid w:val="00362A2C"/>
     <w:rsid w:val="003754CE"/>
     <w:rsid w:val="00386CDF"/>
     <w:rsid w:val="00395A4C"/>
     <w:rsid w:val="003A15C8"/>
     <w:rsid w:val="003B3F27"/>
     <w:rsid w:val="003B733D"/>
     <w:rsid w:val="003C3641"/>
     <w:rsid w:val="003C37AC"/>
     <w:rsid w:val="003C7043"/>
     <w:rsid w:val="003D0556"/>
     <w:rsid w:val="003D7A38"/>
     <w:rsid w:val="003E29ED"/>
     <w:rsid w:val="003E58A0"/>
     <w:rsid w:val="003F0DAC"/>
     <w:rsid w:val="003F1F16"/>
     <w:rsid w:val="003F78BA"/>
     <w:rsid w:val="0040471B"/>
     <w:rsid w:val="00404DFD"/>
     <w:rsid w:val="0041050B"/>
     <w:rsid w:val="0043010D"/>
     <w:rsid w:val="0043599F"/>
     <w:rsid w:val="00441161"/>
+    <w:rsid w:val="00446EE2"/>
     <w:rsid w:val="00447118"/>
     <w:rsid w:val="00453A65"/>
     <w:rsid w:val="0045406B"/>
     <w:rsid w:val="00455EFB"/>
+    <w:rsid w:val="0045705A"/>
     <w:rsid w:val="00457EBA"/>
     <w:rsid w:val="00461750"/>
     <w:rsid w:val="00462AC6"/>
     <w:rsid w:val="00462C10"/>
+    <w:rsid w:val="00463444"/>
     <w:rsid w:val="00464539"/>
     <w:rsid w:val="004645F3"/>
     <w:rsid w:val="00467211"/>
     <w:rsid w:val="00475401"/>
     <w:rsid w:val="00476A4B"/>
     <w:rsid w:val="00477E37"/>
     <w:rsid w:val="004806F1"/>
     <w:rsid w:val="00482EAF"/>
     <w:rsid w:val="00483F3C"/>
     <w:rsid w:val="00486AD4"/>
+    <w:rsid w:val="004A76AF"/>
     <w:rsid w:val="004B026D"/>
     <w:rsid w:val="004B2623"/>
     <w:rsid w:val="004B2C18"/>
     <w:rsid w:val="004C2735"/>
     <w:rsid w:val="004C443F"/>
     <w:rsid w:val="004C47CB"/>
     <w:rsid w:val="004C6794"/>
     <w:rsid w:val="004D258B"/>
     <w:rsid w:val="004D7241"/>
     <w:rsid w:val="004F641A"/>
     <w:rsid w:val="00501A4F"/>
     <w:rsid w:val="00527509"/>
     <w:rsid w:val="005306DE"/>
     <w:rsid w:val="00554B7F"/>
     <w:rsid w:val="00561E54"/>
     <w:rsid w:val="005659D3"/>
     <w:rsid w:val="00580F5A"/>
+    <w:rsid w:val="00581909"/>
     <w:rsid w:val="0058240D"/>
     <w:rsid w:val="00584840"/>
     <w:rsid w:val="0058551D"/>
     <w:rsid w:val="005874E9"/>
+    <w:rsid w:val="005917FA"/>
     <w:rsid w:val="00597AEC"/>
     <w:rsid w:val="005A3FE5"/>
     <w:rsid w:val="005A562F"/>
     <w:rsid w:val="005A6E6E"/>
     <w:rsid w:val="005B3C9B"/>
     <w:rsid w:val="005C08E7"/>
     <w:rsid w:val="005C30C1"/>
     <w:rsid w:val="005D072A"/>
+    <w:rsid w:val="005D3351"/>
     <w:rsid w:val="005E6F74"/>
     <w:rsid w:val="005E7CA2"/>
     <w:rsid w:val="005F119D"/>
     <w:rsid w:val="005F3BBF"/>
     <w:rsid w:val="005F4AB5"/>
     <w:rsid w:val="005F7889"/>
     <w:rsid w:val="00601168"/>
     <w:rsid w:val="00603343"/>
     <w:rsid w:val="0060474A"/>
     <w:rsid w:val="00624D84"/>
     <w:rsid w:val="00634B38"/>
     <w:rsid w:val="00636629"/>
     <w:rsid w:val="00643487"/>
     <w:rsid w:val="00645FD6"/>
     <w:rsid w:val="006655F5"/>
     <w:rsid w:val="0067047B"/>
     <w:rsid w:val="00672C62"/>
     <w:rsid w:val="00673E11"/>
     <w:rsid w:val="00677C27"/>
     <w:rsid w:val="006868A5"/>
+    <w:rsid w:val="00687B44"/>
     <w:rsid w:val="00691AEF"/>
     <w:rsid w:val="006967B6"/>
     <w:rsid w:val="006A20CC"/>
     <w:rsid w:val="006A2CC0"/>
     <w:rsid w:val="006B0B8B"/>
+    <w:rsid w:val="006C65C7"/>
     <w:rsid w:val="006D4AFB"/>
     <w:rsid w:val="006E037A"/>
     <w:rsid w:val="006F1362"/>
     <w:rsid w:val="006F69C5"/>
     <w:rsid w:val="00700064"/>
     <w:rsid w:val="007002EE"/>
     <w:rsid w:val="007023DD"/>
     <w:rsid w:val="00703C4A"/>
     <w:rsid w:val="007048F5"/>
     <w:rsid w:val="00714C7F"/>
     <w:rsid w:val="00724D7A"/>
     <w:rsid w:val="007254C0"/>
     <w:rsid w:val="00731DCA"/>
     <w:rsid w:val="00736070"/>
     <w:rsid w:val="00754BA8"/>
     <w:rsid w:val="007557E8"/>
     <w:rsid w:val="00760959"/>
     <w:rsid w:val="00765A99"/>
     <w:rsid w:val="007732C4"/>
     <w:rsid w:val="00777E6F"/>
     <w:rsid w:val="007817F5"/>
     <w:rsid w:val="007862A6"/>
     <w:rsid w:val="00796213"/>
     <w:rsid w:val="0079677C"/>
     <w:rsid w:val="00796990"/>
     <w:rsid w:val="007971C3"/>
+    <w:rsid w:val="007A5EC0"/>
     <w:rsid w:val="007B3A48"/>
     <w:rsid w:val="007B7221"/>
     <w:rsid w:val="007C1FAB"/>
     <w:rsid w:val="007C2FCC"/>
     <w:rsid w:val="007C5673"/>
     <w:rsid w:val="007D5448"/>
     <w:rsid w:val="007D57A2"/>
     <w:rsid w:val="007E3C7F"/>
     <w:rsid w:val="007E4FB5"/>
     <w:rsid w:val="007F0951"/>
     <w:rsid w:val="007F4333"/>
     <w:rsid w:val="007F66AD"/>
     <w:rsid w:val="008104C9"/>
     <w:rsid w:val="0083071E"/>
+    <w:rsid w:val="00832BDD"/>
     <w:rsid w:val="00833F98"/>
     <w:rsid w:val="008407B0"/>
     <w:rsid w:val="00844D3F"/>
     <w:rsid w:val="00850103"/>
     <w:rsid w:val="008518C0"/>
     <w:rsid w:val="00860B7B"/>
     <w:rsid w:val="008732E5"/>
     <w:rsid w:val="008755FC"/>
     <w:rsid w:val="00877056"/>
     <w:rsid w:val="00884939"/>
+    <w:rsid w:val="008873DD"/>
     <w:rsid w:val="0089624A"/>
     <w:rsid w:val="00896B14"/>
     <w:rsid w:val="008A4959"/>
     <w:rsid w:val="008B335A"/>
     <w:rsid w:val="008C311F"/>
     <w:rsid w:val="008D2F5D"/>
     <w:rsid w:val="008D42FD"/>
     <w:rsid w:val="008D6BAF"/>
+    <w:rsid w:val="008E09BB"/>
     <w:rsid w:val="008E0B63"/>
     <w:rsid w:val="008E1EC6"/>
     <w:rsid w:val="008E31C5"/>
     <w:rsid w:val="008E42A5"/>
     <w:rsid w:val="008E661F"/>
     <w:rsid w:val="008E7F8D"/>
     <w:rsid w:val="009035B3"/>
     <w:rsid w:val="00903EC3"/>
     <w:rsid w:val="0092255D"/>
     <w:rsid w:val="0092324B"/>
     <w:rsid w:val="00923CE8"/>
     <w:rsid w:val="00940FE5"/>
     <w:rsid w:val="00945347"/>
     <w:rsid w:val="00946C07"/>
     <w:rsid w:val="009473EC"/>
     <w:rsid w:val="00947CFC"/>
     <w:rsid w:val="0095091F"/>
     <w:rsid w:val="00950F2D"/>
     <w:rsid w:val="0095394F"/>
+    <w:rsid w:val="00970C16"/>
     <w:rsid w:val="009719F8"/>
     <w:rsid w:val="00991E2C"/>
     <w:rsid w:val="0099752C"/>
     <w:rsid w:val="009A56C5"/>
     <w:rsid w:val="009B3C23"/>
     <w:rsid w:val="009C170C"/>
     <w:rsid w:val="009C1C2E"/>
     <w:rsid w:val="009D2772"/>
     <w:rsid w:val="009E41CB"/>
     <w:rsid w:val="009E458E"/>
     <w:rsid w:val="009F1229"/>
     <w:rsid w:val="00A00D96"/>
     <w:rsid w:val="00A00FF4"/>
     <w:rsid w:val="00A0304F"/>
     <w:rsid w:val="00A0479C"/>
     <w:rsid w:val="00A050E8"/>
     <w:rsid w:val="00A07021"/>
     <w:rsid w:val="00A106C3"/>
     <w:rsid w:val="00A126F7"/>
     <w:rsid w:val="00A20B73"/>
     <w:rsid w:val="00A30FFA"/>
     <w:rsid w:val="00A3255E"/>
     <w:rsid w:val="00A36928"/>
     <w:rsid w:val="00A36BA1"/>
     <w:rsid w:val="00A40B8D"/>
     <w:rsid w:val="00A45E2B"/>
     <w:rsid w:val="00A4727C"/>
     <w:rsid w:val="00A47923"/>
     <w:rsid w:val="00A50B66"/>
     <w:rsid w:val="00A55D23"/>
     <w:rsid w:val="00A6387C"/>
     <w:rsid w:val="00A67616"/>
+    <w:rsid w:val="00A71498"/>
     <w:rsid w:val="00A73D61"/>
     <w:rsid w:val="00A85B23"/>
     <w:rsid w:val="00A85DE8"/>
     <w:rsid w:val="00A90F0C"/>
     <w:rsid w:val="00A94231"/>
     <w:rsid w:val="00A95371"/>
     <w:rsid w:val="00A97BC8"/>
     <w:rsid w:val="00AA58EF"/>
     <w:rsid w:val="00AB11CE"/>
+    <w:rsid w:val="00AB14EF"/>
     <w:rsid w:val="00AB72D6"/>
     <w:rsid w:val="00AC34A9"/>
     <w:rsid w:val="00AC5587"/>
     <w:rsid w:val="00AD0232"/>
     <w:rsid w:val="00AD3F76"/>
     <w:rsid w:val="00AD42C7"/>
+    <w:rsid w:val="00B00904"/>
     <w:rsid w:val="00B048AB"/>
     <w:rsid w:val="00B101C6"/>
+    <w:rsid w:val="00B11081"/>
     <w:rsid w:val="00B1220D"/>
     <w:rsid w:val="00B137AB"/>
     <w:rsid w:val="00B20208"/>
     <w:rsid w:val="00B216FD"/>
+    <w:rsid w:val="00B2297C"/>
     <w:rsid w:val="00B2369D"/>
     <w:rsid w:val="00B240C6"/>
+    <w:rsid w:val="00B2549F"/>
     <w:rsid w:val="00B2645B"/>
+    <w:rsid w:val="00B26C1C"/>
     <w:rsid w:val="00B305F8"/>
     <w:rsid w:val="00B321C2"/>
     <w:rsid w:val="00B3344F"/>
     <w:rsid w:val="00B33531"/>
+    <w:rsid w:val="00B342E9"/>
     <w:rsid w:val="00B34BDB"/>
     <w:rsid w:val="00B363FA"/>
     <w:rsid w:val="00B36CCA"/>
     <w:rsid w:val="00B40B5E"/>
     <w:rsid w:val="00B429DF"/>
     <w:rsid w:val="00B46D1D"/>
     <w:rsid w:val="00B56C86"/>
     <w:rsid w:val="00B63F07"/>
     <w:rsid w:val="00B64997"/>
+    <w:rsid w:val="00B7595E"/>
     <w:rsid w:val="00B75CE0"/>
     <w:rsid w:val="00B75DEF"/>
     <w:rsid w:val="00B77FF8"/>
     <w:rsid w:val="00B84CBF"/>
     <w:rsid w:val="00B879F9"/>
     <w:rsid w:val="00B9346F"/>
     <w:rsid w:val="00B95A9F"/>
+    <w:rsid w:val="00BA03AA"/>
     <w:rsid w:val="00BA230E"/>
     <w:rsid w:val="00BA6B7E"/>
+    <w:rsid w:val="00BA7CBE"/>
     <w:rsid w:val="00BB0DF7"/>
     <w:rsid w:val="00BB3813"/>
     <w:rsid w:val="00BB55FF"/>
     <w:rsid w:val="00BC1C07"/>
     <w:rsid w:val="00BC49D4"/>
     <w:rsid w:val="00BC77BD"/>
     <w:rsid w:val="00BE1E24"/>
     <w:rsid w:val="00BE2A2D"/>
+    <w:rsid w:val="00BF2713"/>
     <w:rsid w:val="00C0527E"/>
     <w:rsid w:val="00C11ED9"/>
     <w:rsid w:val="00C13852"/>
+    <w:rsid w:val="00C1651A"/>
+    <w:rsid w:val="00C17D61"/>
     <w:rsid w:val="00C20A91"/>
     <w:rsid w:val="00C23674"/>
     <w:rsid w:val="00C26EBB"/>
     <w:rsid w:val="00C27B44"/>
+    <w:rsid w:val="00C302AA"/>
     <w:rsid w:val="00C32912"/>
     <w:rsid w:val="00C40A4D"/>
     <w:rsid w:val="00C43ED8"/>
     <w:rsid w:val="00C52CAE"/>
     <w:rsid w:val="00C5382C"/>
+    <w:rsid w:val="00C56C19"/>
     <w:rsid w:val="00C6156D"/>
     <w:rsid w:val="00C61CC8"/>
     <w:rsid w:val="00C6698B"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C7675C"/>
     <w:rsid w:val="00C7713B"/>
     <w:rsid w:val="00C8490C"/>
     <w:rsid w:val="00C85D13"/>
     <w:rsid w:val="00C90D05"/>
     <w:rsid w:val="00C96900"/>
     <w:rsid w:val="00CA4837"/>
     <w:rsid w:val="00CB3106"/>
     <w:rsid w:val="00CC1291"/>
+    <w:rsid w:val="00CC4156"/>
     <w:rsid w:val="00CC6AF6"/>
     <w:rsid w:val="00CC79A1"/>
     <w:rsid w:val="00CE4349"/>
     <w:rsid w:val="00CE524B"/>
     <w:rsid w:val="00CE7FB3"/>
     <w:rsid w:val="00CF42D3"/>
     <w:rsid w:val="00CF55CC"/>
+    <w:rsid w:val="00CF5BF9"/>
     <w:rsid w:val="00D0087A"/>
     <w:rsid w:val="00D07871"/>
     <w:rsid w:val="00D101E7"/>
+    <w:rsid w:val="00D14764"/>
+    <w:rsid w:val="00D1524D"/>
     <w:rsid w:val="00D22E2A"/>
     <w:rsid w:val="00D23CE9"/>
     <w:rsid w:val="00D27963"/>
     <w:rsid w:val="00D33071"/>
     <w:rsid w:val="00D34B1B"/>
+    <w:rsid w:val="00D42806"/>
+    <w:rsid w:val="00D44A98"/>
     <w:rsid w:val="00D458EB"/>
     <w:rsid w:val="00D459FD"/>
     <w:rsid w:val="00D471FB"/>
+    <w:rsid w:val="00D478BE"/>
     <w:rsid w:val="00D534C6"/>
     <w:rsid w:val="00D709DA"/>
     <w:rsid w:val="00D73328"/>
     <w:rsid w:val="00D745A8"/>
     <w:rsid w:val="00D80B25"/>
+    <w:rsid w:val="00D83CE6"/>
+    <w:rsid w:val="00D84956"/>
     <w:rsid w:val="00D86539"/>
     <w:rsid w:val="00DA3F96"/>
     <w:rsid w:val="00DA4092"/>
     <w:rsid w:val="00DB1D56"/>
     <w:rsid w:val="00DB2E7A"/>
     <w:rsid w:val="00DB7823"/>
     <w:rsid w:val="00DC2048"/>
     <w:rsid w:val="00DC64E5"/>
     <w:rsid w:val="00DD14DF"/>
     <w:rsid w:val="00DD1572"/>
     <w:rsid w:val="00DD23DD"/>
+    <w:rsid w:val="00DD3392"/>
     <w:rsid w:val="00DD4CDA"/>
     <w:rsid w:val="00DD6492"/>
     <w:rsid w:val="00DE22FA"/>
     <w:rsid w:val="00DE3334"/>
     <w:rsid w:val="00DE7FB5"/>
+    <w:rsid w:val="00DF1C58"/>
     <w:rsid w:val="00E01C8E"/>
     <w:rsid w:val="00E04882"/>
     <w:rsid w:val="00E05777"/>
     <w:rsid w:val="00E06B45"/>
     <w:rsid w:val="00E07A55"/>
     <w:rsid w:val="00E10BDD"/>
     <w:rsid w:val="00E12892"/>
     <w:rsid w:val="00E139F6"/>
     <w:rsid w:val="00E13B8F"/>
     <w:rsid w:val="00E206F8"/>
     <w:rsid w:val="00E207F4"/>
     <w:rsid w:val="00E20FB4"/>
     <w:rsid w:val="00E26B5C"/>
     <w:rsid w:val="00E2725E"/>
     <w:rsid w:val="00E42FB3"/>
     <w:rsid w:val="00E468CA"/>
     <w:rsid w:val="00E47749"/>
+    <w:rsid w:val="00E72B52"/>
+    <w:rsid w:val="00E81BD6"/>
     <w:rsid w:val="00E82AE3"/>
     <w:rsid w:val="00E867EA"/>
     <w:rsid w:val="00E909F6"/>
     <w:rsid w:val="00E963D5"/>
     <w:rsid w:val="00E97EAF"/>
     <w:rsid w:val="00EA788F"/>
     <w:rsid w:val="00EB0641"/>
     <w:rsid w:val="00EB515D"/>
     <w:rsid w:val="00EB6DFD"/>
     <w:rsid w:val="00EB7ABA"/>
     <w:rsid w:val="00EC293D"/>
     <w:rsid w:val="00EC3DC4"/>
     <w:rsid w:val="00EE14F7"/>
     <w:rsid w:val="00EE5671"/>
     <w:rsid w:val="00EF016A"/>
     <w:rsid w:val="00EF1BA5"/>
     <w:rsid w:val="00EF219B"/>
     <w:rsid w:val="00EF35A6"/>
     <w:rsid w:val="00EF4CA9"/>
     <w:rsid w:val="00F01A22"/>
     <w:rsid w:val="00F02246"/>
     <w:rsid w:val="00F023EC"/>
     <w:rsid w:val="00F0241D"/>
     <w:rsid w:val="00F0761E"/>
     <w:rsid w:val="00F07D63"/>
     <w:rsid w:val="00F15762"/>
     <w:rsid w:val="00F2255D"/>
     <w:rsid w:val="00F24288"/>
     <w:rsid w:val="00F2633B"/>
     <w:rsid w:val="00F41996"/>
     <w:rsid w:val="00F41F8D"/>
     <w:rsid w:val="00F440DD"/>
     <w:rsid w:val="00F4504B"/>
     <w:rsid w:val="00F4761D"/>
     <w:rsid w:val="00F47D46"/>
     <w:rsid w:val="00F55D52"/>
     <w:rsid w:val="00F57ABE"/>
+    <w:rsid w:val="00F6189E"/>
     <w:rsid w:val="00F651E7"/>
     <w:rsid w:val="00F72049"/>
     <w:rsid w:val="00F727DD"/>
     <w:rsid w:val="00F7506F"/>
     <w:rsid w:val="00F75851"/>
     <w:rsid w:val="00F8183D"/>
+    <w:rsid w:val="00F82BC7"/>
     <w:rsid w:val="00F91581"/>
+    <w:rsid w:val="00F95327"/>
     <w:rsid w:val="00F9767B"/>
     <w:rsid w:val="00F9787F"/>
     <w:rsid w:val="00FA067E"/>
     <w:rsid w:val="00FA4E98"/>
     <w:rsid w:val="00FA50C2"/>
     <w:rsid w:val="00FB5727"/>
     <w:rsid w:val="00FB573F"/>
     <w:rsid w:val="00FC3A2D"/>
     <w:rsid w:val="00FD1F0A"/>
     <w:rsid w:val="00FD6C9B"/>
     <w:rsid w:val="00FD773F"/>
     <w:rsid w:val="00FE3EEE"/>
     <w:rsid w:val="00FE5F7D"/>
     <w:rsid w:val="00FF1589"/>
     <w:rsid w:val="00FF1C26"/>
     <w:rsid w:val="00FF6EEE"/>
     <w:rsid w:val="069A78D6"/>
     <w:rsid w:val="0E6ECF93"/>
     <w:rsid w:val="123B6AE8"/>
     <w:rsid w:val="1975B87A"/>
     <w:rsid w:val="309A9F0E"/>
     <w:rsid w:val="318E96D8"/>
     <w:rsid w:val="42DB08B2"/>
     <w:rsid w:val="4F43D5AE"/>
     <w:rsid w:val="6B8A9A64"/>
@@ -6144,57 +5649,57 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="20AE12D6"/>
+  <w14:docId w14:val="6E788213"/>
   <w15:docId w15:val="{D95EB431-13CF-4472-BCF9-DCA56F57FDD7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7503,72 +7008,72 @@
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="002B1E23"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="John Number Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0028278E"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="409548430">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7810,389 +7315,116 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...272 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5880</Characters>
+  <Pages>5</Pages>
+  <Words>1533</Words>
+  <Characters>8589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>477</Lines>
+  <Paragraphs>273</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6251</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6936</CharactersWithSpaces>
+  <CharactersWithSpaces>9849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6251</dc:title>
-  <dc:subject>Modifications to Multifamily Loan and Security Agreement (Tax Abatement or Exemption)</dc:subject>
+  <dc:subject>Modifications to Multifamily Loan and Security Agreement (Tax Abatement)</dc:subject>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>7809a08b,681d3b41,40d09eaf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2024-03-17T15:27:32Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>6e88f467-d300-48ed-a4dd-fc8472a9f413</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
     <vt:lpwstr>0x0101003D2D02C647136E4990C53FAF8118DA35</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="iManageFooter">
-    <vt:lpwstr>65571341-v1</vt:lpwstr>
+    <vt:lpwstr>71567529-v1</vt:lpwstr>
   </property>
 </Properties>
 </file>