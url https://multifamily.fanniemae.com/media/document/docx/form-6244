--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="655EEA03" w14:textId="77777777" w:rsidR="00947044" w:rsidRPr="001E321F" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EXHIBIT </w:t>
       </w:r>
       <w:r w:rsidRPr="001E321F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[__]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054470A7" w14:textId="77777777" w:rsidR="00947044" w:rsidRPr="001E321F" w:rsidRDefault="00947044" w:rsidP="00947044">
@@ -829,84 +828,98 @@
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00E25B5D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C6EFD">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">[sole membership] interest in Borrower to </w:t>
       </w:r>
       <w:r w:rsidR="008E1577">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Exchange Transferee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44260938" w14:textId="71410315" w:rsidR="00947044" w:rsidRDefault="00947044" w:rsidP="00947044">
+    <w:p w14:paraId="44260938" w14:textId="29A3E418" w:rsidR="00947044" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001014B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0001014B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Exchange Termination Date</w:t>
       </w:r>
       <w:r w:rsidRPr="0001014B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means [__________]. </w:t>
+        <w:t>” means [__________].</w:t>
+      </w:r>
+      <w:r w:rsidR="007705EC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001014B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00781570">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00781570">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>TYPICALLY</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00781570">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
@@ -923,51 +936,51 @@
       <w:r w:rsidRPr="00781570">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB0CDF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">CALENDAR </w:t>
       </w:r>
       <w:r w:rsidRPr="00781570">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>DAYS AFTER THE EFFECTIVE DATE]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CEB1E0" w14:textId="751B1057" w:rsidR="008E1577" w:rsidRPr="00870EB0" w:rsidRDefault="008E1577" w:rsidP="00947044">
+    <w:p w14:paraId="54CEB1E0" w14:textId="0F723780" w:rsidR="008E1577" w:rsidRPr="00870EB0" w:rsidRDefault="008E1577" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870EB0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
@@ -1052,63 +1065,77 @@
         <w:t>P INTERESTS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> IF THE EXCHANGE IS SUCCESSFUL</w:t>
       </w:r>
       <w:r w:rsidRPr="003C058E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or an entity wholly controlled by Key Principal and approved by Lender </w:t>
+        <w:t xml:space="preserve"> or an entity wholly controlled by Key Principal and approved by Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="007705EC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2BC1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: REVISE AS NEEDED TO REFLECT THE POTENTIAL TRANSFEREE IF THE EXCHANGE IS NOT SUCCESSFUL]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023C7699" w14:textId="549CD714" w:rsidR="005004DE" w:rsidRPr="005004DE" w:rsidRDefault="00B4003A" w:rsidP="00947044">
+    <w:p w14:paraId="023C7699" w14:textId="2BC7E79E" w:rsidR="005004DE" w:rsidRPr="005004DE" w:rsidRDefault="00B4003A" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="005004DE" w:rsidRPr="003C058E">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
@@ -1125,50 +1152,58 @@
       </w:r>
       <w:r w:rsidR="005004DE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>” means [____________]</w:t>
       </w:r>
       <w:r w:rsidR="00E25B5D">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005004DE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007705EC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="005004DE" w:rsidRPr="003C058E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: INSERT MASTER TENANT OWNED AND CONTROLLED BY KEY PRINCIPAL</w:t>
       </w:r>
       <w:r w:rsidR="0059713E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>, OFTEN THE NON-MEMBER MANAGER OF BORROWER</w:t>
       </w:r>
       <w:r w:rsidR="005004DE" w:rsidRPr="003C058E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="008E1577">
@@ -1291,60 +1326,58 @@
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003938C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>SASA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain Subordination, Assignment and Security Agreement by and among </w:t>
       </w:r>
       <w:r w:rsidR="0059713E">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower, Master Lessee, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Lender, as amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
       </w:r>
       <w:r w:rsidR="00F82BE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1912,87 +1945,94 @@
       <w:r w:rsidR="00EB0CDF" w:rsidRPr="003C058E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00126FA8">
         <w:t>Reserved.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B17FFC7" w14:textId="00A40A2A" w:rsidR="00947044" w:rsidRDefault="00137D6E" w:rsidP="00820DC9">
+    <w:p w14:paraId="3B17FFC7" w14:textId="13D6E4E6" w:rsidR="00947044" w:rsidRDefault="00137D6E" w:rsidP="00820DC9">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk228800073"/>
       <w:r w:rsidRPr="000F7818">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
       </w:r>
       <w:r w:rsidR="009C2693">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>INCLUDE IF THERE IS AN OPERATING LEASE; DELETE IF NOT APPLICABLE</w:t>
       </w:r>
       <w:r w:rsidR="003938C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007705EC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947044">
         <w:t>Article 7 (Leases and Rents) of the Loan Agreement is hereby amended by adding the followin</w:t>
       </w:r>
       <w:r w:rsidR="00820DC9">
         <w:t>g provision at the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BC51FB" w14:textId="77777777" w:rsidR="00947044" w:rsidRPr="00F2034B" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2034B">
         <w:rPr>
@@ -2041,57 +2081,52 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Borrower and </w:t>
       </w:r>
       <w:r w:rsidR="003E2DB6">
         <w:t>Master Lessee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> have entered into the Exchange Operating Lease.</w:t>
       </w:r>
       <w:r w:rsidR="003C058E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="00947044" w:rsidRPr="000F7818">
         <w:t xml:space="preserve">ubject to </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7818">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00947044" w:rsidRPr="000F7818">
-        <w:t>SASA</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> executed by Borrower and </w:t>
+        <w:t xml:space="preserve">SASA executed by Borrower and </w:t>
       </w:r>
       <w:r w:rsidR="00A17606">
         <w:t>Master Lessee</w:t>
       </w:r>
       <w:r w:rsidR="00947044" w:rsidRPr="000F7818">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EC806A" w14:textId="3B45997E" w:rsidR="00947044" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00365F92">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00365F92">
         <w:t>)</w:t>
       </w:r>
@@ -2130,250 +2165,218 @@
       </w:pPr>
       <w:r w:rsidRPr="008144AC">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="008144AC">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E2DB6" w:rsidRPr="008144AC">
         <w:t>as additional security for the Mortgage Loan</w:t>
       </w:r>
       <w:r w:rsidR="003E2DB6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003E2DB6" w:rsidRPr="008144AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008144AC">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk198583042"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk198583042"/>
       <w:r w:rsidR="00A17606">
         <w:t xml:space="preserve">Master Lessee </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:r w:rsidR="005F1C67">
         <w:t>the Exchange Operating Lease</w:t>
       </w:r>
       <w:r w:rsidR="005F1C67" w:rsidDel="005F1C67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008144AC">
         <w:t xml:space="preserve">agrees to execute an assignment of all </w:t>
       </w:r>
       <w:r w:rsidR="003E2DB6">
         <w:t xml:space="preserve">Master Lessee’s interest in and to all (1) </w:t>
       </w:r>
       <w:r w:rsidRPr="008144AC">
         <w:t xml:space="preserve">Leases, including all subleases assigned to or entered into by </w:t>
       </w:r>
       <w:r w:rsidR="00A17606">
         <w:t>Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="008144AC">
         <w:t xml:space="preserve"> covering or affecting the Mortgaged Property, or any portion of the Mortgaged Property, the </w:t>
       </w:r>
       <w:r w:rsidR="00A17606">
         <w:t>Exchange Operating L</w:t>
       </w:r>
       <w:r w:rsidRPr="008144AC">
         <w:t>ease, and all modifications, extensions or renewals thereof</w:t>
       </w:r>
       <w:r w:rsidR="003E2DB6">
         <w:t xml:space="preserve">, and (2) </w:t>
       </w:r>
       <w:r w:rsidRPr="008144AC">
         <w:t xml:space="preserve">all Rents payable by subtenants and any amounts due to </w:t>
       </w:r>
       <w:r w:rsidR="00A17606">
         <w:t>Master Lessee</w:t>
       </w:r>
       <w:r w:rsidR="003E2DB6">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00672A23">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A181DFF" w14:textId="77777777" w:rsidR="00947044" w:rsidRDefault="00947044" w:rsidP="00947044">
+    <w:p w14:paraId="1C104037" w14:textId="092491D7" w:rsidR="00737C8A" w:rsidRDefault="007B3D8B" w:rsidP="007B3D8B">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007B3D8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">INCLUDE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3D8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">IF THERE IS </w:t>
+      </w:r>
+      <w:r w:rsidR="00737C8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3D8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EXCHANGE LOAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00737C8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; DELETE IF NOT APPLICABLE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00947044">
+        <w:t>Section 11.02(d) (No Mezzanine Financing</w:t>
+      </w:r>
+      <w:r w:rsidR="00496F83">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0494B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00947044">
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidR="00496F83">
+        <w:t>, or Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidR="00947044">
+        <w:t xml:space="preserve">) of the Loan Agreement is </w:t>
+      </w:r>
+      <w:r w:rsidR="00947044" w:rsidRPr="00C30396">
+        <w:t xml:space="preserve">hereby </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">amended by </w:t>
+      </w:r>
+      <w:r w:rsidR="00737C8A">
+        <w:t>adding the following provision at the end thereof</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA25EF">
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0A43C84F" w14:textId="77777777" w:rsidR="00947044" w:rsidRPr="00E301D6" w:rsidRDefault="00947044" w:rsidP="00947044">
-[...31 lines deleted...]
-    <w:p w14:paraId="65683E29" w14:textId="30F4D8EA" w:rsidR="00947044" w:rsidRDefault="00947044" w:rsidP="00947044">
+    <w:p w14:paraId="7A181DFF" w14:textId="44275F6F" w:rsidR="007B3D8B" w:rsidRDefault="00737C8A" w:rsidP="00737C8A">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00737C8A">
+        <w:t>Notwithstanding the foregoing, Borrower and Lender acknowledge the Exchange Loan has been made, as evidenced by the Exchange Loan Documentation, and agree that the Exchange Loan is fully subordinate to the Mortgage Loan and will be repaid or forgiven and the Exchange Loan Documentation terminated upon completion of the Exchange Required Transfer.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3D8B" w:rsidRPr="00737C8A">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Notwithstanding the foregoing, Borrower and Lender acknowledge the Exchange Loan has been made, as evidenced by the Exchange Loan Documentation, </w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="6B25A553" w14:textId="77777777" w:rsidR="00947044" w:rsidRDefault="00947044" w:rsidP="00820DC9">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Article 11 (Liens, Transfers, and Assumptions) of the Loan Agreement is hereby amended by adding the following provision at the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4459B7" w14:textId="72193ADD" w:rsidR="00947044" w:rsidRPr="003D7FB4" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
@@ -2385,141 +2388,147 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Section 11.[__]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00126FA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Exchange Required Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7FB4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F327EFF" w14:textId="5EE6C4D8" w:rsidR="00947044" w:rsidRPr="003A0327" w:rsidRDefault="00947044" w:rsidP="00947044">
+    <w:p w14:paraId="3F327EFF" w14:textId="1519B3EB" w:rsidR="00947044" w:rsidRPr="003A0327" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0327">
         <w:t xml:space="preserve">Notwithstanding the provisions of Section 11.02(b), the Exchange </w:t>
       </w:r>
       <w:r w:rsidR="005B2BD9">
         <w:t>Required</w:t>
       </w:r>
       <w:r w:rsidR="005B2BD9" w:rsidRPr="003A0327" w:rsidDel="005B2BD9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t xml:space="preserve">Transfer </w:t>
       </w:r>
       <w:r w:rsidR="00A80B29">
         <w:t xml:space="preserve">must be accomplished on or before the Exchange Termination Date and </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00A80B29">
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>satisf</w:t>
       </w:r>
       <w:r w:rsidR="00A80B29">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
-        <w:t xml:space="preserve"> of the following conditions:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005674B3">
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0327">
+        <w:t>of the following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3EDB59" w14:textId="2012CA82" w:rsidR="00947044" w:rsidRPr="003A0327" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0327">
-        <w:lastRenderedPageBreak/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00A80B29">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">deliver to </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>Lender written notice at least thirty</w:t>
       </w:r>
       <w:r w:rsidR="00820DC9">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t xml:space="preserve">(30) days prior to such Exchange </w:t>
       </w:r>
       <w:r w:rsidR="005B2BD9">
         <w:t>Required</w:t>
       </w:r>
       <w:r w:rsidR="005B2BD9" w:rsidRPr="003A0327" w:rsidDel="005B2BD9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>Transfer, which notice shall include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7971AF95" w14:textId="0BEF9FC4" w:rsidR="00947044" w:rsidRPr="003A0327" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0327">
+        <w:lastRenderedPageBreak/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:tab/>
         <w:t xml:space="preserve">the form of documentation intended to complete the proposed Exchange </w:t>
       </w:r>
       <w:r w:rsidR="005B2BD9">
         <w:t>Required</w:t>
       </w:r>
       <w:r w:rsidR="005B2BD9" w:rsidRPr="003A0327" w:rsidDel="005B2BD9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>Transfer;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1969E78F" w14:textId="2C457BE5" w:rsidR="00A80B29" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0327">
@@ -2538,85 +2547,85 @@
         <w:t xml:space="preserve"> of Exchange Transferee</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE51951" w14:textId="77777777" w:rsidR="00947044" w:rsidRPr="003A0327" w:rsidRDefault="00A80B29" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">a final organizational chart in compliance with the Lender’s then published Organizational Chart Requirements; </w:t>
       </w:r>
       <w:r w:rsidR="00947044" w:rsidRPr="003A0327">
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0608ED08" w14:textId="00AED863" w:rsidR="00947044" w:rsidRPr="003A0327" w:rsidRDefault="00947044" w:rsidP="00947044">
+    <w:p w14:paraId="0608ED08" w14:textId="759B75BE" w:rsidR="00947044" w:rsidRPr="003A0327" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0327">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CD282B">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:tab/>
         <w:t>confirmation that the Property Manager approved by Lender will continue to manage the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidR="006C781E">
         <w:t xml:space="preserve"> following the Exchange </w:t>
       </w:r>
       <w:r w:rsidR="005B2BD9">
         <w:t>Required</w:t>
       </w:r>
       <w:r w:rsidR="005B2BD9" w:rsidDel="005B2BD9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C781E">
         <w:t>Transfer</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A0327">
-        <w:t>.</w:t>
+      <w:r w:rsidR="007705EC">
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559AFFE9" w14:textId="4EAFF96C" w:rsidR="00CD282B" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00A80B29">
         <w:t xml:space="preserve"> shall</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> deliver to Lender prior to </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t xml:space="preserve">completion of the proposed Exchange </w:t>
@@ -2857,75 +2866,72 @@
       <w:r>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F3401">
         <w:t xml:space="preserve">none of the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Exchange Transferee </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3401">
         <w:t xml:space="preserve">or any Person Controlling such proposed </w:t>
       </w:r>
       <w:r>
         <w:t>Exchange Transferee</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3401">
         <w:t xml:space="preserve"> or any Person Controlled by such proposed </w:t>
       </w:r>
       <w:r>
         <w:t>Exchange Transferee</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3401">
-        <w:t xml:space="preserve"> that also has a direct or indirect ownership </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">interest in Borrower, new Guarantor, Key Principal or Principal </w:t>
+        <w:t xml:space="preserve"> that also has a direct or indirect ownership interest in Borrower, new Guarantor, Key Principal or Principal </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3401">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>is a Blocked Person</w:t>
       </w:r>
       <w:r w:rsidR="00CD282B">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEA6DB5" w14:textId="4F483586" w:rsidR="00CD282B" w:rsidRPr="00CD282B" w:rsidRDefault="0020387E" w:rsidP="00870EB0">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidR="00870EB0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD282B" w:rsidRPr="00CD282B">
         <w:t>if such Transfer results in any Person becoming a Principal that was not a Principal prior to such Transfer:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7F8B54" w14:textId="627ED689" w:rsidR="00CD282B" w:rsidRPr="00870EB0" w:rsidRDefault="0020387E" w:rsidP="00870EB0">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="00870EB0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD282B" w:rsidRPr="00870EB0">
         <w:t xml:space="preserve">Borrower shall submit to Lender all information (in form and substance approved by Lender) required by Lender to make the determination required by this </w:t>
@@ -3137,133 +3143,143 @@
     <w:p w14:paraId="71E2F233" w14:textId="43D810EC" w:rsidR="00947044" w:rsidRPr="003A0327" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0020387E">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:tab/>
         <w:t xml:space="preserve">Lender </w:t>
       </w:r>
       <w:r w:rsidR="00F02081">
         <w:t>shall have</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
-        <w:t xml:space="preserve"> reviewed and approved the documents effectuating the Exchange </w:t>
+        <w:t xml:space="preserve"> reviewed and approved the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A0327">
+        <w:t>documents effectuating</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A0327">
+        <w:t xml:space="preserve"> the Exchange </w:t>
       </w:r>
       <w:r w:rsidR="00F25F98">
         <w:t>Required</w:t>
       </w:r>
       <w:r w:rsidR="00F25F98" w:rsidRPr="003A0327" w:rsidDel="00F25F98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A0327">
         <w:t>Transfer;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2A727FAC" w14:textId="530E0925" w:rsidR="00947044" w:rsidRPr="003A0327" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0327">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0020387E">
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:tab/>
         <w:t xml:space="preserve">the proposed Exchange </w:t>
       </w:r>
       <w:r w:rsidR="00F25F98">
         <w:t>Required</w:t>
       </w:r>
       <w:r w:rsidR="00F25F98" w:rsidRPr="003A0327" w:rsidDel="00F25F98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t xml:space="preserve">Transfer </w:t>
       </w:r>
       <w:r w:rsidR="00F25F98">
         <w:t xml:space="preserve">shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>completed by no later than the Exchange Termination Date;</w:t>
       </w:r>
       <w:r w:rsidR="005142AD">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0598A7C1" w14:textId="5C81C15B" w:rsidR="00947044" w:rsidRDefault="00947044" w:rsidP="00947044">
+    <w:p w14:paraId="0598A7C1" w14:textId="4DE9CB78" w:rsidR="00947044" w:rsidRDefault="00947044" w:rsidP="00947044">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0327">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0020387E">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F25F98" w:rsidRPr="003A0327">
         <w:t xml:space="preserve">within two (2) Business Days following completion of the proposed Exchange </w:t>
       </w:r>
       <w:r w:rsidR="00F25F98">
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="00F25F98" w:rsidRPr="003A0327">
         <w:t>Transfer</w:t>
       </w:r>
       <w:r w:rsidR="00F25F98">
-        <w:t xml:space="preserve">,  </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00F02081">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t xml:space="preserve">deliver to Lender finalized and fully executed copies of the documentation effectuating the Exchange </w:t>
       </w:r>
       <w:r w:rsidR="00F25F98">
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0327">
         <w:t>Transfer in form and substance acceptable to Lender</w:t>
       </w:r>
       <w:r w:rsidR="005142AD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C68486A" w14:textId="0E8C1271" w:rsidR="00096B21" w:rsidRDefault="00A91508" w:rsidP="00A91508">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
@@ -3326,179 +3342,179 @@
       <w:r>
         <w:t>([__])</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C6EFD">
         <w:t xml:space="preserve">failure to close the Exchange Required Transfer by the Exchange Termination Date and/or </w:t>
       </w:r>
       <w:r>
         <w:t>in the event that Lender suffers any loss</w:t>
       </w:r>
       <w:r w:rsidR="006C6EFD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">damage </w:t>
       </w:r>
       <w:r w:rsidR="006C6EFD">
         <w:t xml:space="preserve">or liability (as determined by Lender) associated directly or indirectly with </w:t>
       </w:r>
       <w:r>
         <w:t>the Reverse Exchange.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4C92AA" w14:textId="77777777" w:rsidR="00096B21" w:rsidRPr="00096B21" w:rsidRDefault="00096B21" w:rsidP="00096B21">
+    <w:p w14:paraId="7D4C92AA" w14:textId="77777777" w:rsidR="00096B21" w:rsidRPr="00096B21" w:rsidRDefault="00096B21" w:rsidP="00F0494B">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00096B21" w:rsidRPr="00096B21" w:rsidSect="00031D79">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BE261DD" w14:textId="77777777" w:rsidR="00EB4363" w:rsidRDefault="00EB4363">
+    <w:p w14:paraId="063278BD" w14:textId="77777777" w:rsidR="001C52E0" w:rsidRDefault="001C52E0">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77AA07D9" w14:textId="77777777" w:rsidR="00EB4363" w:rsidRDefault="00EB4363">
+    <w:p w14:paraId="36D9449D" w14:textId="77777777" w:rsidR="001C52E0" w:rsidRDefault="001C52E0">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6FA42ABD" w14:textId="77777777" w:rsidR="00EB4363" w:rsidRDefault="00EB4363">
+    <w:p w14:paraId="105033FC" w14:textId="77777777" w:rsidR="001C52E0" w:rsidRDefault="001C52E0">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="308E773A" w14:textId="77777777" w:rsidR="0088033F" w:rsidRDefault="0088033F" w:rsidP="007B3F15">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F023D8" w:rsidRPr="005F2DC3" w14:paraId="0BA76BA0" w14:textId="77777777" w:rsidTr="00820DC9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -3633,157 +3649,150 @@
           <w:r w:rsidRPr="005F2DC3">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00E26FB9">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r w:rsidRPr="005F2DC3">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00322129" w:rsidRPr="005F2DC3" w14:paraId="32E8FCE5" w14:textId="77777777" w:rsidTr="00424582">
+    <w:tr w:rsidR="00B52C83" w:rsidRPr="005F2DC3" w14:paraId="32E8FCE5" w14:textId="77777777" w:rsidTr="00424582">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="30D88782" w14:textId="77777777" w:rsidR="00322129" w:rsidRPr="005F2DC3" w:rsidRDefault="00322129" w:rsidP="00322129">
+        <w:p w14:paraId="30D88782" w14:textId="77777777" w:rsidR="00B52C83" w:rsidRPr="005F2DC3" w:rsidRDefault="00B52C83" w:rsidP="00B52C83">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F2DC3">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7DD34A68" w14:textId="77777777" w:rsidR="00322129" w:rsidRPr="005F2DC3" w:rsidRDefault="00322129" w:rsidP="00322129">
+        <w:p w14:paraId="7DD34A68" w14:textId="2E48260B" w:rsidR="00B52C83" w:rsidRPr="005F2DC3" w:rsidRDefault="003731AE" w:rsidP="00B52C83">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>06</w:t>
           </w:r>
-          <w:r w:rsidR="000D16A7">
+          <w:r w:rsidR="00B52C83">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>6</w:t>
-[...6 lines deleted...]
-            <w:t>-25</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2DDA8339" w14:textId="77777777" w:rsidR="00322129" w:rsidRPr="005F2DC3" w:rsidRDefault="00322129" w:rsidP="00322129">
+        <w:p w14:paraId="2DDA8339" w14:textId="671E02AE" w:rsidR="00B52C83" w:rsidRPr="005F2DC3" w:rsidRDefault="00B52C83" w:rsidP="00B52C83">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2F3AB934" w14:textId="77777777" w:rsidR="0088033F" w:rsidRPr="007B3F15" w:rsidRDefault="0088033F" w:rsidP="007B3F15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35913EC6" w14:textId="77777777" w:rsidR="0088033F" w:rsidRDefault="0088033F" w:rsidP="007B3F15">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9598" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3906"/>
       <w:gridCol w:w="2600"/>
       <w:gridCol w:w="3092"/>
     </w:tblGrid>
     <w:tr w:rsidR="0088033F" w:rsidRPr="005F2DC3" w14:paraId="778F4E39" w14:textId="77777777" w:rsidTr="00820DC9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3906" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
@@ -3951,143 +3960,150 @@
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F2DC3">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2600" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="02769DF3" w14:textId="77777777" w:rsidR="00322129" w:rsidRPr="005F2DC3" w:rsidRDefault="00322129" w:rsidP="00322129">
+        <w:p w14:paraId="02769DF3" w14:textId="20E8455F" w:rsidR="00322129" w:rsidRPr="005F2DC3" w:rsidRDefault="003731AE" w:rsidP="00322129">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>06</w:t>
           </w:r>
-          <w:r w:rsidR="000D16A7">
+          <w:r w:rsidR="00B52C83">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>6</w:t>
-[...6 lines deleted...]
-            <w:t>-25</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3092" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1B961200" w14:textId="77777777" w:rsidR="00322129" w:rsidRPr="005F2DC3" w:rsidRDefault="00322129" w:rsidP="00322129">
+        <w:p w14:paraId="1B961200" w14:textId="07E4837D" w:rsidR="00322129" w:rsidRPr="005F2DC3" w:rsidRDefault="00322129" w:rsidP="00322129">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2</w:t>
+          </w:r>
+          <w:r w:rsidR="00B52C83">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>026</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3623FAB3" w14:textId="77777777" w:rsidR="0088033F" w:rsidRPr="007B3F15" w:rsidRDefault="0088033F" w:rsidP="007B3F15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72C8F133" w14:textId="77777777" w:rsidR="00EB4363" w:rsidRDefault="00EB4363">
+    <w:p w14:paraId="1B93E11E" w14:textId="77777777" w:rsidR="001C52E0" w:rsidRDefault="001C52E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4993319D" w14:textId="77777777" w:rsidR="00EB4363" w:rsidRDefault="00EB4363">
+    <w:p w14:paraId="33AB28C5" w14:textId="77777777" w:rsidR="001C52E0" w:rsidRDefault="001C52E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="342619BF" w14:textId="66CA8480" w:rsidR="00D30550" w:rsidRPr="004670B9" w:rsidRDefault="0059713E" w:rsidP="004670B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:color="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004670B9">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t>[DRAFTING NOTE:</w:t>
     </w:r>
     <w:r w:rsidRPr="004670B9">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
@@ -4306,51 +4322,51 @@
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:color="FF0000"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="004670B9">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:color="FF0000"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="34B68F5A" w14:textId="77777777" w:rsidR="0059713E" w:rsidRPr="002A7538" w:rsidRDefault="0059713E" w:rsidP="002A7538">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009920D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6C25D04"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
@@ -6442,465 +6458,497 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1433666351">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1168642560">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="421535511">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0032194B"/>
     <w:rsid w:val="0000153D"/>
     <w:rsid w:val="00006C8C"/>
     <w:rsid w:val="0001014B"/>
     <w:rsid w:val="00011BCD"/>
+    <w:rsid w:val="00023C21"/>
     <w:rsid w:val="00026E38"/>
     <w:rsid w:val="000276BF"/>
     <w:rsid w:val="00031D79"/>
     <w:rsid w:val="00032C67"/>
     <w:rsid w:val="00040767"/>
     <w:rsid w:val="00044B33"/>
     <w:rsid w:val="000454B3"/>
     <w:rsid w:val="00052519"/>
     <w:rsid w:val="00054597"/>
     <w:rsid w:val="00055E8D"/>
     <w:rsid w:val="00065BF2"/>
     <w:rsid w:val="00086EFC"/>
     <w:rsid w:val="000920B9"/>
     <w:rsid w:val="000921C2"/>
     <w:rsid w:val="000935F8"/>
     <w:rsid w:val="00096B21"/>
     <w:rsid w:val="000A0DC5"/>
     <w:rsid w:val="000A7299"/>
     <w:rsid w:val="000A7845"/>
     <w:rsid w:val="000B19CB"/>
     <w:rsid w:val="000C14AB"/>
     <w:rsid w:val="000C2535"/>
     <w:rsid w:val="000C7DA6"/>
     <w:rsid w:val="000D0746"/>
     <w:rsid w:val="000D16A7"/>
     <w:rsid w:val="000D4840"/>
     <w:rsid w:val="000E0865"/>
     <w:rsid w:val="000F7818"/>
     <w:rsid w:val="001054F6"/>
     <w:rsid w:val="00105F78"/>
     <w:rsid w:val="00116BDF"/>
     <w:rsid w:val="00117D6C"/>
     <w:rsid w:val="00126FA8"/>
     <w:rsid w:val="001345FB"/>
     <w:rsid w:val="00137D6E"/>
     <w:rsid w:val="00146D33"/>
     <w:rsid w:val="001477C7"/>
     <w:rsid w:val="00153DDC"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="0016367A"/>
     <w:rsid w:val="00173415"/>
     <w:rsid w:val="00177C00"/>
     <w:rsid w:val="00180655"/>
     <w:rsid w:val="00181AFF"/>
     <w:rsid w:val="00190735"/>
     <w:rsid w:val="00194867"/>
     <w:rsid w:val="001A2C7F"/>
     <w:rsid w:val="001A3373"/>
     <w:rsid w:val="001B26BA"/>
     <w:rsid w:val="001C0E27"/>
+    <w:rsid w:val="001C52E0"/>
     <w:rsid w:val="001D5917"/>
     <w:rsid w:val="001D6395"/>
     <w:rsid w:val="001E321F"/>
     <w:rsid w:val="001E75D6"/>
     <w:rsid w:val="001F0584"/>
     <w:rsid w:val="001F68B3"/>
     <w:rsid w:val="002027F8"/>
     <w:rsid w:val="0020387E"/>
     <w:rsid w:val="00206B6A"/>
     <w:rsid w:val="0021348F"/>
     <w:rsid w:val="00214C7D"/>
     <w:rsid w:val="00216A26"/>
     <w:rsid w:val="00223ADF"/>
     <w:rsid w:val="0024174F"/>
     <w:rsid w:val="0025063E"/>
     <w:rsid w:val="0025564C"/>
+    <w:rsid w:val="00261F65"/>
     <w:rsid w:val="0026261E"/>
     <w:rsid w:val="00263CBB"/>
     <w:rsid w:val="00271993"/>
     <w:rsid w:val="00282436"/>
     <w:rsid w:val="002846A4"/>
+    <w:rsid w:val="002914B0"/>
     <w:rsid w:val="00297BD5"/>
     <w:rsid w:val="002A487C"/>
     <w:rsid w:val="002A7538"/>
     <w:rsid w:val="002A772F"/>
     <w:rsid w:val="002B276B"/>
     <w:rsid w:val="002C3F78"/>
+    <w:rsid w:val="002D2B7A"/>
     <w:rsid w:val="002D3930"/>
     <w:rsid w:val="002E0E23"/>
     <w:rsid w:val="002E198D"/>
     <w:rsid w:val="002F32E4"/>
     <w:rsid w:val="002F3D73"/>
     <w:rsid w:val="002F42DD"/>
     <w:rsid w:val="002F5E6D"/>
     <w:rsid w:val="003114A1"/>
     <w:rsid w:val="0031233D"/>
     <w:rsid w:val="0031707C"/>
     <w:rsid w:val="0032194B"/>
     <w:rsid w:val="00322129"/>
     <w:rsid w:val="00324592"/>
     <w:rsid w:val="00324613"/>
     <w:rsid w:val="0034123B"/>
     <w:rsid w:val="00347CAB"/>
     <w:rsid w:val="0035628E"/>
     <w:rsid w:val="00366632"/>
     <w:rsid w:val="00371EE9"/>
     <w:rsid w:val="003727C7"/>
+    <w:rsid w:val="003731AE"/>
     <w:rsid w:val="003832A6"/>
     <w:rsid w:val="00387287"/>
     <w:rsid w:val="0039219A"/>
     <w:rsid w:val="003938C1"/>
     <w:rsid w:val="003A0327"/>
     <w:rsid w:val="003A1295"/>
     <w:rsid w:val="003C058E"/>
     <w:rsid w:val="003C318F"/>
     <w:rsid w:val="003C563C"/>
     <w:rsid w:val="003D5ADB"/>
     <w:rsid w:val="003D7FB4"/>
     <w:rsid w:val="003E2DB6"/>
     <w:rsid w:val="003E66AD"/>
     <w:rsid w:val="003F3FF6"/>
     <w:rsid w:val="003F43BF"/>
     <w:rsid w:val="004014D6"/>
     <w:rsid w:val="00403E49"/>
     <w:rsid w:val="00411772"/>
     <w:rsid w:val="0042128D"/>
     <w:rsid w:val="00422C41"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00437F38"/>
     <w:rsid w:val="00442BF0"/>
     <w:rsid w:val="0045304A"/>
     <w:rsid w:val="004644B1"/>
     <w:rsid w:val="004670B9"/>
     <w:rsid w:val="004707F6"/>
     <w:rsid w:val="00474F4E"/>
     <w:rsid w:val="00475000"/>
     <w:rsid w:val="00493781"/>
+    <w:rsid w:val="00496F83"/>
     <w:rsid w:val="004A55B0"/>
     <w:rsid w:val="004A61A6"/>
     <w:rsid w:val="004B0025"/>
     <w:rsid w:val="004B12F8"/>
+    <w:rsid w:val="004D1446"/>
     <w:rsid w:val="004D1A91"/>
     <w:rsid w:val="004D33AA"/>
     <w:rsid w:val="004D347F"/>
     <w:rsid w:val="004E5D90"/>
     <w:rsid w:val="004F2948"/>
     <w:rsid w:val="005001FE"/>
     <w:rsid w:val="005004DE"/>
+    <w:rsid w:val="00503F6F"/>
     <w:rsid w:val="0050745B"/>
     <w:rsid w:val="00511F39"/>
     <w:rsid w:val="005142AD"/>
     <w:rsid w:val="00525AB8"/>
     <w:rsid w:val="00532D07"/>
     <w:rsid w:val="00533EFA"/>
     <w:rsid w:val="005352F4"/>
     <w:rsid w:val="005431AF"/>
     <w:rsid w:val="00550016"/>
+    <w:rsid w:val="005674B3"/>
     <w:rsid w:val="00595F78"/>
     <w:rsid w:val="0059713E"/>
     <w:rsid w:val="005A0DB2"/>
     <w:rsid w:val="005A3889"/>
     <w:rsid w:val="005A3E95"/>
     <w:rsid w:val="005B2BD9"/>
     <w:rsid w:val="005C3635"/>
+    <w:rsid w:val="005C42E7"/>
     <w:rsid w:val="005D593D"/>
     <w:rsid w:val="005D5BC7"/>
     <w:rsid w:val="005D646D"/>
     <w:rsid w:val="005F1C67"/>
     <w:rsid w:val="005F2DC3"/>
     <w:rsid w:val="00600C00"/>
     <w:rsid w:val="006053D7"/>
     <w:rsid w:val="0060562C"/>
     <w:rsid w:val="00615C63"/>
     <w:rsid w:val="00644A35"/>
     <w:rsid w:val="00650896"/>
     <w:rsid w:val="00656AB6"/>
     <w:rsid w:val="00663EA3"/>
+    <w:rsid w:val="00666C39"/>
     <w:rsid w:val="00672A23"/>
     <w:rsid w:val="00672F56"/>
     <w:rsid w:val="00673E91"/>
     <w:rsid w:val="0069500B"/>
     <w:rsid w:val="00697478"/>
     <w:rsid w:val="006A6A5E"/>
     <w:rsid w:val="006C023E"/>
     <w:rsid w:val="006C6EFD"/>
     <w:rsid w:val="006C781E"/>
     <w:rsid w:val="006D564B"/>
     <w:rsid w:val="006E40C9"/>
     <w:rsid w:val="006F612C"/>
     <w:rsid w:val="007008DE"/>
     <w:rsid w:val="00704384"/>
     <w:rsid w:val="0070519F"/>
     <w:rsid w:val="00707A47"/>
     <w:rsid w:val="007106C3"/>
     <w:rsid w:val="007109E0"/>
     <w:rsid w:val="00717264"/>
     <w:rsid w:val="00733630"/>
+    <w:rsid w:val="00737C8A"/>
     <w:rsid w:val="00745B4D"/>
+    <w:rsid w:val="00752AEE"/>
     <w:rsid w:val="007570A0"/>
     <w:rsid w:val="00763432"/>
     <w:rsid w:val="00764044"/>
+    <w:rsid w:val="007705EC"/>
     <w:rsid w:val="00771D0C"/>
     <w:rsid w:val="00772051"/>
     <w:rsid w:val="00776908"/>
     <w:rsid w:val="007805AA"/>
     <w:rsid w:val="007814D2"/>
     <w:rsid w:val="00781570"/>
     <w:rsid w:val="00786BBD"/>
     <w:rsid w:val="007B02A7"/>
+    <w:rsid w:val="007B3D8B"/>
     <w:rsid w:val="007B3F15"/>
     <w:rsid w:val="007B456B"/>
     <w:rsid w:val="007C3C79"/>
     <w:rsid w:val="007C49EF"/>
     <w:rsid w:val="007F1BCB"/>
     <w:rsid w:val="007F2C20"/>
+    <w:rsid w:val="007F7D7E"/>
     <w:rsid w:val="00820DC9"/>
     <w:rsid w:val="00825531"/>
     <w:rsid w:val="00827287"/>
     <w:rsid w:val="008277B5"/>
     <w:rsid w:val="00827CC1"/>
     <w:rsid w:val="0083219A"/>
     <w:rsid w:val="00832B8C"/>
     <w:rsid w:val="0084418B"/>
     <w:rsid w:val="0084684F"/>
     <w:rsid w:val="0085280D"/>
     <w:rsid w:val="008571AF"/>
     <w:rsid w:val="00864940"/>
     <w:rsid w:val="00870EB0"/>
     <w:rsid w:val="00877DB6"/>
     <w:rsid w:val="0088033F"/>
     <w:rsid w:val="008845C5"/>
     <w:rsid w:val="008A207D"/>
     <w:rsid w:val="008A5245"/>
     <w:rsid w:val="008B36AF"/>
     <w:rsid w:val="008C038A"/>
     <w:rsid w:val="008D3F12"/>
     <w:rsid w:val="008E0021"/>
     <w:rsid w:val="008E04A1"/>
     <w:rsid w:val="008E1577"/>
     <w:rsid w:val="008F2B68"/>
     <w:rsid w:val="008F7BDE"/>
     <w:rsid w:val="00902CF7"/>
     <w:rsid w:val="00910732"/>
+    <w:rsid w:val="009170A3"/>
     <w:rsid w:val="00925C65"/>
     <w:rsid w:val="00934AD4"/>
     <w:rsid w:val="009406FA"/>
     <w:rsid w:val="009429A5"/>
     <w:rsid w:val="00947044"/>
     <w:rsid w:val="009506A8"/>
     <w:rsid w:val="009733DC"/>
     <w:rsid w:val="00974DDA"/>
     <w:rsid w:val="00976495"/>
     <w:rsid w:val="00985D0C"/>
     <w:rsid w:val="0098612E"/>
     <w:rsid w:val="009A02C5"/>
     <w:rsid w:val="009A27CD"/>
     <w:rsid w:val="009A3655"/>
     <w:rsid w:val="009A3ADE"/>
     <w:rsid w:val="009C2693"/>
     <w:rsid w:val="009C4134"/>
     <w:rsid w:val="009D036C"/>
     <w:rsid w:val="009D083D"/>
     <w:rsid w:val="00A0697F"/>
     <w:rsid w:val="00A17606"/>
     <w:rsid w:val="00A20913"/>
     <w:rsid w:val="00A20D59"/>
     <w:rsid w:val="00A2472E"/>
     <w:rsid w:val="00A430B4"/>
     <w:rsid w:val="00A51506"/>
     <w:rsid w:val="00A65DB7"/>
     <w:rsid w:val="00A739F0"/>
     <w:rsid w:val="00A73C83"/>
     <w:rsid w:val="00A80B29"/>
     <w:rsid w:val="00A91508"/>
     <w:rsid w:val="00A9384E"/>
     <w:rsid w:val="00AA22C1"/>
     <w:rsid w:val="00AD173E"/>
     <w:rsid w:val="00AF6065"/>
     <w:rsid w:val="00B0374A"/>
     <w:rsid w:val="00B14FD6"/>
     <w:rsid w:val="00B16CA7"/>
     <w:rsid w:val="00B322FB"/>
     <w:rsid w:val="00B4003A"/>
+    <w:rsid w:val="00B44523"/>
     <w:rsid w:val="00B4479A"/>
     <w:rsid w:val="00B458F8"/>
     <w:rsid w:val="00B47E7D"/>
     <w:rsid w:val="00B50325"/>
+    <w:rsid w:val="00B50640"/>
+    <w:rsid w:val="00B52C83"/>
     <w:rsid w:val="00B6731C"/>
     <w:rsid w:val="00B67533"/>
     <w:rsid w:val="00B707C1"/>
     <w:rsid w:val="00B70F3D"/>
     <w:rsid w:val="00B7596F"/>
     <w:rsid w:val="00B81AD1"/>
     <w:rsid w:val="00B81C00"/>
     <w:rsid w:val="00B90174"/>
     <w:rsid w:val="00BA0EA0"/>
     <w:rsid w:val="00BB15EB"/>
     <w:rsid w:val="00BC2579"/>
     <w:rsid w:val="00BD422B"/>
     <w:rsid w:val="00BD4B10"/>
     <w:rsid w:val="00BE55E1"/>
     <w:rsid w:val="00BF1E5C"/>
     <w:rsid w:val="00BF4DF5"/>
+    <w:rsid w:val="00BF769D"/>
     <w:rsid w:val="00C24354"/>
     <w:rsid w:val="00C346D0"/>
     <w:rsid w:val="00C40248"/>
     <w:rsid w:val="00C473CC"/>
     <w:rsid w:val="00C55BC5"/>
     <w:rsid w:val="00C6338B"/>
     <w:rsid w:val="00C670AA"/>
     <w:rsid w:val="00C71A34"/>
     <w:rsid w:val="00C77D6B"/>
     <w:rsid w:val="00C93129"/>
     <w:rsid w:val="00C95630"/>
     <w:rsid w:val="00C96EB7"/>
     <w:rsid w:val="00CA14F6"/>
+    <w:rsid w:val="00CA25EF"/>
     <w:rsid w:val="00CA3530"/>
     <w:rsid w:val="00CC0544"/>
     <w:rsid w:val="00CD282B"/>
     <w:rsid w:val="00CD390A"/>
     <w:rsid w:val="00CE24D1"/>
     <w:rsid w:val="00CE2683"/>
     <w:rsid w:val="00CE6092"/>
     <w:rsid w:val="00D03ACE"/>
     <w:rsid w:val="00D053F7"/>
     <w:rsid w:val="00D14499"/>
     <w:rsid w:val="00D1570C"/>
     <w:rsid w:val="00D179AE"/>
     <w:rsid w:val="00D27319"/>
     <w:rsid w:val="00D30550"/>
     <w:rsid w:val="00D422E3"/>
     <w:rsid w:val="00D51E4F"/>
     <w:rsid w:val="00D5251B"/>
     <w:rsid w:val="00D5664C"/>
+    <w:rsid w:val="00D6122F"/>
     <w:rsid w:val="00D62FB9"/>
     <w:rsid w:val="00D63B73"/>
     <w:rsid w:val="00D75CDF"/>
     <w:rsid w:val="00D82C80"/>
     <w:rsid w:val="00D845A6"/>
     <w:rsid w:val="00D86E46"/>
     <w:rsid w:val="00D96C0E"/>
     <w:rsid w:val="00D97D52"/>
     <w:rsid w:val="00DA0727"/>
     <w:rsid w:val="00DA5071"/>
     <w:rsid w:val="00DB0D04"/>
     <w:rsid w:val="00DB2FBF"/>
     <w:rsid w:val="00DB60BB"/>
     <w:rsid w:val="00DB73EF"/>
     <w:rsid w:val="00DB78BB"/>
+    <w:rsid w:val="00DC1160"/>
     <w:rsid w:val="00DC2054"/>
     <w:rsid w:val="00DC4FD9"/>
     <w:rsid w:val="00DC7BC9"/>
+    <w:rsid w:val="00DC7EB8"/>
     <w:rsid w:val="00E0382A"/>
     <w:rsid w:val="00E16047"/>
     <w:rsid w:val="00E1614A"/>
     <w:rsid w:val="00E25B5D"/>
     <w:rsid w:val="00E26FB9"/>
     <w:rsid w:val="00E301D6"/>
     <w:rsid w:val="00E35463"/>
     <w:rsid w:val="00E54EF8"/>
+    <w:rsid w:val="00E60339"/>
     <w:rsid w:val="00E61B3E"/>
     <w:rsid w:val="00E64991"/>
     <w:rsid w:val="00E72C3A"/>
     <w:rsid w:val="00E745D8"/>
     <w:rsid w:val="00E76022"/>
     <w:rsid w:val="00E769ED"/>
     <w:rsid w:val="00E76D28"/>
     <w:rsid w:val="00E97960"/>
+    <w:rsid w:val="00EA212E"/>
     <w:rsid w:val="00EA4B74"/>
     <w:rsid w:val="00EB0CDF"/>
     <w:rsid w:val="00EB4363"/>
     <w:rsid w:val="00EC3F49"/>
     <w:rsid w:val="00EC7948"/>
     <w:rsid w:val="00ED0109"/>
     <w:rsid w:val="00ED19D6"/>
     <w:rsid w:val="00ED24E7"/>
     <w:rsid w:val="00ED66DA"/>
     <w:rsid w:val="00EE0ABA"/>
     <w:rsid w:val="00EF5740"/>
     <w:rsid w:val="00EF755D"/>
     <w:rsid w:val="00F0046E"/>
     <w:rsid w:val="00F02081"/>
     <w:rsid w:val="00F023D8"/>
+    <w:rsid w:val="00F0494B"/>
     <w:rsid w:val="00F2034B"/>
     <w:rsid w:val="00F206A5"/>
+    <w:rsid w:val="00F213EE"/>
     <w:rsid w:val="00F22989"/>
     <w:rsid w:val="00F2378F"/>
     <w:rsid w:val="00F24636"/>
     <w:rsid w:val="00F25F98"/>
     <w:rsid w:val="00F34482"/>
     <w:rsid w:val="00F34EED"/>
     <w:rsid w:val="00F37C4A"/>
     <w:rsid w:val="00F51D4E"/>
     <w:rsid w:val="00F543F0"/>
     <w:rsid w:val="00F57D59"/>
     <w:rsid w:val="00F72C18"/>
     <w:rsid w:val="00F8196E"/>
     <w:rsid w:val="00F82BE3"/>
     <w:rsid w:val="00F8525D"/>
     <w:rsid w:val="00F85515"/>
     <w:rsid w:val="00F86E70"/>
     <w:rsid w:val="00F93BF3"/>
     <w:rsid w:val="00FA2652"/>
     <w:rsid w:val="00FB2940"/>
     <w:rsid w:val="00FC171E"/>
     <w:rsid w:val="00FC79DB"/>
     <w:rsid w:val="00FD2F50"/>
     <w:rsid w:val="00FD336A"/>
     <w:rsid w:val="00FE7DA8"/>
     <w:rsid w:val="00FF1B60"/>
@@ -6914,51 +6962,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1BACA951"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -7902,51 +7950,51 @@
     <w:link w:val="Heading6"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD282B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00CD282B"/>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="162473812">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="171914141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8296,75 +8344,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1851</Words>
-  <Characters>10489</Characters>
+  <Words>1810</Words>
+  <Characters>10264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>193</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6244</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12259</CharactersWithSpaces>
+  <CharactersWithSpaces>12003</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6244</dc:title>
-  <dc:subject>Modifications to Multifamily Loan and Security Agreement (1031 Exchange)</dc:subject>
+  <dc:subject>Modifications to Multifamily Loan and Security Agreement (1031 Reverse Exchange)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>