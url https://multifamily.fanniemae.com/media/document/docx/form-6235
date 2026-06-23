--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="53BFBD4D" w14:textId="5DE49FF0" w:rsidR="00D05C74" w:rsidRPr="00CF2021" w:rsidRDefault="00A01F1B" w:rsidP="00581527">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2021">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXHIBIT [_]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCE24EF" w14:textId="77777777" w:rsidR="00A01F1B" w:rsidRPr="00CF2021" w:rsidRDefault="00A01F1B" w:rsidP="00581527">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -761,102 +761,114 @@
         </w:rPr>
         <w:t>Borrower hereby represents and warrants as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD8F8A0" w14:textId="77777777" w:rsidR="007A4EA5" w:rsidRDefault="007A4EA5" w:rsidP="00442422">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A07C97">
         <w:t>Borrower is not an Employee Benefit Plan;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C6E0F4" w14:textId="77777777" w:rsidR="00A07C97" w:rsidRPr="00A347EB" w:rsidRDefault="007A4EA5" w:rsidP="00442422">
+    <w:p w14:paraId="17C6E0F4" w14:textId="68CFE195" w:rsidR="00A07C97" w:rsidRPr="00A347EB" w:rsidRDefault="007A4EA5" w:rsidP="00442422">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E639C3" w:rsidRPr="000A0C00">
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidR="00E639C3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> asset</w:t>
       </w:r>
       <w:r w:rsidR="00E639C3" w:rsidRPr="00723027">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Borrower constitute</w:t>
       </w:r>
       <w:r w:rsidR="00E639C3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001326E5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07C97">
-        <w:t xml:space="preserve">“plan assets” (within the meaning of Section 3(42) of ERISA and Department of Labor Regulation Section 2510.3-101) of an Employee Benefit </w:t>
+        <w:t xml:space="preserve">“plan assets” (within the meaning of </w:t>
+      </w:r>
+      <w:r w:rsidR="00006C65">
+        <w:t xml:space="preserve">Department of Labor Regulation Section 2510.3-101, as modified by </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07C97">
+        <w:t>Section 3(42) of ERISA</w:t>
+      </w:r>
+      <w:r w:rsidR="00006C65">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07C97">
+        <w:t xml:space="preserve"> of an Employee Benefit </w:t>
       </w:r>
       <w:r w:rsidR="00080168">
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidR="00A07C97">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B0A76A" w14:textId="77777777" w:rsidR="00A07C97" w:rsidRDefault="007A4EA5" w:rsidP="00442422">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -888,60 +900,65 @@
     </w:p>
     <w:p w14:paraId="6B135EE1" w14:textId="77777777" w:rsidR="00A07C97" w:rsidRDefault="00C97AB2" w:rsidP="00442422">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007A4EA5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r w:rsidR="00442422">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A07C97">
-        <w:t xml:space="preserve">Borrower and its ERISA Affiliates </w:t>
+        <w:t xml:space="preserve">Borrower and its ERISA Affiliates are in compliance with the applicable provisions of ERISA and the Internal Revenue Code and the regulations and published interpretations thereunder, to the extent a violation of such provisions could give rise to a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A07C97">
-        <w:t>are in compliance with</w:t>
+        <w:t>lien</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A07C97">
-        <w:t xml:space="preserve"> the applicable provisions of ERISA and the Internal Revenue Code and the regulations and published interpretations thereunder, to the extent a violation of such provisions could give rise to a lien on assets of Borrower or an ERISA Affiliate, or could result in liability to Borrower or an ERISA Affiliate;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> on assets of Borrower or an ERISA Affiliate, or could result in liability to Borrower or an ERISA </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A07C97">
+        <w:t>Affiliate;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="612BC19E" w14:textId="77777777" w:rsidR="00A07C97" w:rsidRDefault="00C97AB2" w:rsidP="00442422">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007A4EA5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
@@ -971,91 +988,97 @@
       <w:r w:rsidR="007A4EA5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A07C97">
         <w:t>each ERISA Plan that is a defined benefit plan (and not a Multiemployer Plan) has a funding target attainment percentage (as defined in Section 430 of the Internal Revenue Code) of at</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B6A">
         <w:t xml:space="preserve"> least eighty percent (80%);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFA414B" w14:textId="77777777" w:rsidR="00454FBC" w:rsidRPr="00454FBC" w:rsidRDefault="00C97AB2" w:rsidP="00442422">
+    <w:p w14:paraId="7BFA414B" w14:textId="1F06C9A2" w:rsidR="00454FBC" w:rsidRPr="00454FBC" w:rsidRDefault="00C97AB2" w:rsidP="00442422">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007A4EA5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A07C97">
         <w:t>all amounts required by law with respect to, or under the terms of, any Employee Benefit Plan that provides retiree welfare benefits have been accrued in accordance with Statement of Financial Accounting Standards No. 106 or Government Accounting Standards Board No. 45, as applicable (or any successor thereto)</w:t>
       </w:r>
       <w:r w:rsidR="00454FBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:r w:rsidR="009A0388">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4AA7D68D" w14:textId="77777777" w:rsidR="00B44390" w:rsidRPr="00E939DA" w:rsidRDefault="00454FBC" w:rsidP="00442422">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>neither Borrower nor its ERISA Affiliates have incurred any material liability due to a violation of the Patient Protection and Affordable Care Act of 2010, as amended (and the regulations and other guidance thereunder)</w:t>
       </w:r>
       <w:r w:rsidR="00FD51EE">
         <w:rPr>
@@ -1167,51 +1190,51 @@
       <w:r w:rsidR="00B44390">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Governmental Plan, or Borrower’s assets are treated as the assets of a </w:t>
       </w:r>
       <w:r w:rsidR="00234A8D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Governmental</w:t>
       </w:r>
       <w:r w:rsidR="00B44390">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plan;</w:t>
       </w:r>
       <w:r w:rsidR="002C7939">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C27C9A" w14:textId="77777777" w:rsidR="00FD51EE" w:rsidRDefault="00FA0B6A" w:rsidP="00FA0B6A">
+    <w:p w14:paraId="16C27C9A" w14:textId="0BFF4304" w:rsidR="00FD51EE" w:rsidRDefault="00FA0B6A" w:rsidP="00FA0B6A">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD51EE">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1242,82 +1265,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001326E5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00FD51EE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> subject to any liability or obligation with respect to an</w:t>
       </w:r>
       <w:r w:rsidR="001326E5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00FD51EE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ERISA Plan, and no asset of Borrower constitutes “plan assets” (within the meaning of Section</w:t>
-[...5 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> ERISA Plan, and no asset of Borrower constitutes “plan assets” (</w:t>
+      </w:r>
+      <w:r w:rsidR="00006C65" w:rsidRPr="00006C65">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within the meaning of Department of Labor Regulation Section 2510.3-101, as modified by Section 3(42) of </w:t>
+      </w:r>
+      <w:r w:rsidR="00006C65" w:rsidRPr="00006C65">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ERISA</w:t>
       </w:r>
       <w:r w:rsidR="00FD51EE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>3(42) of ERISA and Department of Labor Regulation</w:t>
-[...18 lines deleted...]
-        <w:t>Benefit Plan that is subject to Title</w:t>
+        <w:t>) of an Employee Benefit Plan that is subject to Title</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FD51EE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I of ERISA or Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FD51EE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4975 of the Internal Revenue Code;</w:t>
       </w:r>
@@ -1723,99 +1734,105 @@
     <w:p w14:paraId="668CC529" w14:textId="77777777" w:rsidR="000B00ED" w:rsidRPr="000B00ED" w:rsidRDefault="000B00ED" w:rsidP="009807E9">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5275">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hereby</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> covenants as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417493A1" w14:textId="77777777" w:rsidR="00A07C97" w:rsidRDefault="000B00ED" w:rsidP="00DC5275">
+    <w:p w14:paraId="417493A1" w14:textId="1A215840" w:rsidR="00A07C97" w:rsidRDefault="000B00ED" w:rsidP="00DC5275">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009C1025">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E639C3" w:rsidRPr="0026330D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">no </w:t>
       </w:r>
       <w:r w:rsidR="00E639C3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>asset</w:t>
       </w:r>
       <w:r w:rsidR="00E639C3" w:rsidRPr="0026330D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Borrower shall constitute</w:t>
       </w:r>
       <w:r w:rsidR="00A07C97">
-        <w:t xml:space="preserve"> “plan assets” (within the meaning of Section 3(42) of ERISA and Department of Labor Regulation Section 2510.3-101) of any Employee Benefit Plan;</w:t>
+        <w:t xml:space="preserve"> “plan assets” (</w:t>
+      </w:r>
+      <w:r w:rsidR="00006C65" w:rsidRPr="00006C65">
+        <w:t>within the meaning of Department of Labor Regulation Section 2510.3-101, as modified by Section 3(42) of ERISA</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07C97">
+        <w:t>) of any Employee Benefit Plan;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30506A3F" w14:textId="77777777" w:rsidR="00A07C97" w:rsidRDefault="007E6283" w:rsidP="00442422">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009C1025">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -2155,51 +2172,51 @@
       <w:r w:rsidR="00205E15">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008B3F58">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">lan, or Borrower’s assets shall continue to be treated as the assets of a </w:t>
       </w:r>
       <w:r w:rsidR="00234A8D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Governmental</w:t>
       </w:r>
       <w:r w:rsidR="008B3F58">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plan;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEFC745" w14:textId="77777777" w:rsidR="008B3F58" w:rsidRPr="003211A9" w:rsidRDefault="00FA0B6A" w:rsidP="00FA0B6A">
+    <w:p w14:paraId="0BEFC745" w14:textId="3D1D7A85" w:rsidR="008B3F58" w:rsidRPr="003211A9" w:rsidRDefault="00FA0B6A" w:rsidP="00FA0B6A">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003211A9" w:rsidRPr="003211A9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">neither Borrower </w:t>
       </w:r>
@@ -2239,75 +2256,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> subject to any liability or obligation with respect to an</w:t>
       </w:r>
       <w:r w:rsidR="00511DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="003211A9" w:rsidRPr="003211A9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ERISA Plan, and no asset of Borrower</w:t>
       </w:r>
       <w:r w:rsidR="003211A9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall</w:t>
       </w:r>
       <w:r w:rsidR="003211A9" w:rsidRPr="003211A9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> constitute “plan assets” (within the meaning of Section</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> constitute “plan assets” (</w:t>
+      </w:r>
+      <w:r w:rsidR="00006C65" w:rsidRPr="00006C65">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>within the meaning of Department of Labor Regulation Section 2510.3-101, as modified by Section 3(42) of ERISA</w:t>
+      </w:r>
+      <w:r w:rsidR="003211A9" w:rsidRPr="003211A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) of an Employee Benefit Plan that is subject to Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00006C65">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003211A9" w:rsidRPr="003211A9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>3(42) of ERISA and Department of Labor Regulation</w:t>
-[...11 lines deleted...]
-        <w:t>2510.3-101) of an Employee Benefit Plan that is subject to Title I of ERISA or Section</w:t>
+        <w:t>I of ERISA or Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003211A9" w:rsidRPr="003211A9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4975 of the Internal Revenue Code;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BC5219" w14:textId="77777777" w:rsidR="003211A9" w:rsidRDefault="00FA0B6A" w:rsidP="00FA0B6A">
       <w:pPr>
         <w:pStyle w:val="Numbers"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2631,165 +2648,163 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D677DD" w:rsidRPr="00E939DA" w:rsidSect="00D71C84">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="138D3CE2" w14:textId="77777777" w:rsidR="00FC283A" w:rsidRDefault="00FC283A">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="498CD3E0" w14:textId="77777777" w:rsidR="00FC283A" w:rsidRDefault="00FC283A">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="02A57FBC" w14:textId="77777777" w:rsidR="00FC283A" w:rsidRDefault="00FC283A">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2361938B" w14:textId="77777777" w:rsidR="00FD51EE" w:rsidRPr="00D05C74" w:rsidRDefault="00FD51EE" w:rsidP="00D05C74">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FD51EE" w:rsidRPr="005802A7" w14:paraId="15147257" w14:textId="77777777" w:rsidTr="00D677DD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2909,149 +2924,165 @@
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00166BC8">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D677DD" w:rsidRPr="005802A7" w14:paraId="6E327E79" w14:textId="77777777" w:rsidTr="00D677DD">
+    <w:tr w:rsidR="00C50E76" w:rsidRPr="005802A7" w14:paraId="6E327E79" w14:textId="77777777" w:rsidTr="00D677DD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4C731E04" w14:textId="77777777" w:rsidR="00D677DD" w:rsidRPr="005802A7" w:rsidRDefault="00D677DD" w:rsidP="00D677DD">
+        <w:p w14:paraId="4C731E04" w14:textId="77777777" w:rsidR="00C50E76" w:rsidRPr="005802A7" w:rsidRDefault="00C50E76" w:rsidP="00C50E76">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="775351F2" w14:textId="4C57872C" w:rsidR="00D677DD" w:rsidRPr="005802A7" w:rsidRDefault="008A275A" w:rsidP="00D677DD">
+        <w:p w14:paraId="775351F2" w14:textId="184B9E55" w:rsidR="00C50E76" w:rsidRPr="005802A7" w:rsidRDefault="00C50E76" w:rsidP="00C50E76">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>11-23</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00A7422A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="527BB097" w14:textId="1E523A1F" w:rsidR="00D677DD" w:rsidRPr="005802A7" w:rsidRDefault="00D677DD" w:rsidP="00D677DD">
+        <w:p w14:paraId="527BB097" w14:textId="489C2217" w:rsidR="00C50E76" w:rsidRPr="005802A7" w:rsidRDefault="00C50E76" w:rsidP="00C50E76">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2023 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="222ADE32" w14:textId="77777777" w:rsidR="00FD51EE" w:rsidRPr="00D05C74" w:rsidRDefault="00FD51EE" w:rsidP="00D05C74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F6D1380" w14:textId="77777777" w:rsidR="00FD51EE" w:rsidRPr="00D05C74" w:rsidRDefault="00FD51EE" w:rsidP="00575180">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FD51EE" w:rsidRPr="005802A7" w14:paraId="3A0654F2" w14:textId="77777777" w:rsidTr="00D677DD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -3206,156 +3237,196 @@
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2BFDD541" w14:textId="1DEA8ADE" w:rsidR="00D677DD" w:rsidRPr="005802A7" w:rsidRDefault="008A275A" w:rsidP="00D677DD">
+        <w:p w14:paraId="2BFDD541" w14:textId="58A5926E" w:rsidR="00D677DD" w:rsidRPr="005802A7" w:rsidRDefault="00C50E76" w:rsidP="00D677DD">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>11-23</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00A7422A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="008A275A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="43EADB4E" w14:textId="6918888E" w:rsidR="00D677DD" w:rsidRPr="005802A7" w:rsidRDefault="00D677DD" w:rsidP="00D677DD">
+        <w:p w14:paraId="43EADB4E" w14:textId="0CDD1716" w:rsidR="00D677DD" w:rsidRPr="005802A7" w:rsidRDefault="00D677DD" w:rsidP="00D677DD">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2023 Fannie Mae</w:t>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00C50E76">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="344C5C7C" w14:textId="77777777" w:rsidR="00FD51EE" w:rsidRPr="00575180" w:rsidRDefault="00FD51EE" w:rsidP="00575180">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="567A5F5A" w14:textId="77777777" w:rsidR="00FC283A" w:rsidRDefault="00FC283A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7FC19F7E" w14:textId="77777777" w:rsidR="00FC283A" w:rsidRDefault="00FC283A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EA84182" w14:textId="77777777" w:rsidR="00CF3343" w:rsidRDefault="00CF3343" w:rsidP="00CF3343">
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>[DRAFTING NOTE: LENDER TO CONTACT FANNIE MAE DEAL TEAM FOR APPROVAL TO USE THIS FORM 6235]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CC5C8772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="99C0D75C"/>
     <w:lvl w:ilvl="0">
@@ -5348,387 +5419,405 @@
   <w:num w:numId="20" w16cid:durableId="1843860569">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="825704399">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="896428850">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1963345073">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2067681911">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="676931815">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1359621053">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13313"/>
+    <o:shapedefaults v:ext="edit" spidmax="27649"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00604391"/>
+    <w:rsid w:val="00006C65"/>
     <w:rsid w:val="00046096"/>
     <w:rsid w:val="0006041F"/>
     <w:rsid w:val="000666D9"/>
     <w:rsid w:val="00080168"/>
     <w:rsid w:val="00090615"/>
     <w:rsid w:val="00090E9D"/>
     <w:rsid w:val="00094F83"/>
     <w:rsid w:val="000A4E63"/>
     <w:rsid w:val="000B00ED"/>
     <w:rsid w:val="000C61D8"/>
     <w:rsid w:val="000D2BF2"/>
     <w:rsid w:val="000D4331"/>
     <w:rsid w:val="000D7214"/>
     <w:rsid w:val="000E1E90"/>
     <w:rsid w:val="000E4E47"/>
     <w:rsid w:val="000E7609"/>
     <w:rsid w:val="000F6CFE"/>
     <w:rsid w:val="00100A1D"/>
     <w:rsid w:val="00101A01"/>
     <w:rsid w:val="00110628"/>
     <w:rsid w:val="0011084C"/>
     <w:rsid w:val="00110AB4"/>
+    <w:rsid w:val="001204CA"/>
     <w:rsid w:val="001326E5"/>
     <w:rsid w:val="00132B16"/>
     <w:rsid w:val="00133E4D"/>
     <w:rsid w:val="00143DA9"/>
     <w:rsid w:val="0015283D"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00156E01"/>
     <w:rsid w:val="00163BDB"/>
     <w:rsid w:val="00166BC8"/>
     <w:rsid w:val="00167159"/>
     <w:rsid w:val="00182A0D"/>
     <w:rsid w:val="00187582"/>
     <w:rsid w:val="001E3833"/>
     <w:rsid w:val="001E4390"/>
     <w:rsid w:val="001E5352"/>
     <w:rsid w:val="001E5A7F"/>
     <w:rsid w:val="001F5D94"/>
     <w:rsid w:val="00205E15"/>
     <w:rsid w:val="00212167"/>
     <w:rsid w:val="00216B8F"/>
     <w:rsid w:val="00220548"/>
+    <w:rsid w:val="002208F1"/>
     <w:rsid w:val="00220F6C"/>
     <w:rsid w:val="00234A8D"/>
     <w:rsid w:val="002405B2"/>
     <w:rsid w:val="00241697"/>
     <w:rsid w:val="00261039"/>
     <w:rsid w:val="0026501E"/>
     <w:rsid w:val="002715A6"/>
     <w:rsid w:val="00277768"/>
     <w:rsid w:val="00286CAB"/>
     <w:rsid w:val="00291867"/>
     <w:rsid w:val="002918EC"/>
     <w:rsid w:val="002A7CDE"/>
     <w:rsid w:val="002C0131"/>
     <w:rsid w:val="002C5A0F"/>
     <w:rsid w:val="002C7939"/>
     <w:rsid w:val="002D293D"/>
+    <w:rsid w:val="002D2B7A"/>
     <w:rsid w:val="002E29D4"/>
     <w:rsid w:val="002F276A"/>
     <w:rsid w:val="002F425D"/>
+    <w:rsid w:val="0030098B"/>
     <w:rsid w:val="00314D0C"/>
     <w:rsid w:val="00317B32"/>
     <w:rsid w:val="003211A9"/>
     <w:rsid w:val="00327473"/>
+    <w:rsid w:val="00334814"/>
     <w:rsid w:val="0034649D"/>
     <w:rsid w:val="0034742A"/>
     <w:rsid w:val="00361A91"/>
     <w:rsid w:val="00362E75"/>
     <w:rsid w:val="0036495C"/>
     <w:rsid w:val="00380C7A"/>
     <w:rsid w:val="00386F01"/>
     <w:rsid w:val="003927B7"/>
     <w:rsid w:val="00393CE2"/>
     <w:rsid w:val="003A3FDE"/>
     <w:rsid w:val="003A74CC"/>
     <w:rsid w:val="003B1BCF"/>
     <w:rsid w:val="003C7B1B"/>
     <w:rsid w:val="003D524F"/>
     <w:rsid w:val="003D749E"/>
     <w:rsid w:val="003E0F6C"/>
     <w:rsid w:val="003F089D"/>
     <w:rsid w:val="003F7B9A"/>
     <w:rsid w:val="00400397"/>
     <w:rsid w:val="0041423A"/>
     <w:rsid w:val="00435A75"/>
     <w:rsid w:val="00442422"/>
     <w:rsid w:val="004438B9"/>
     <w:rsid w:val="004505D6"/>
     <w:rsid w:val="0045289E"/>
     <w:rsid w:val="00454FBC"/>
     <w:rsid w:val="0047214E"/>
     <w:rsid w:val="004912C7"/>
+    <w:rsid w:val="004939FC"/>
     <w:rsid w:val="004B1FB5"/>
     <w:rsid w:val="004B453D"/>
     <w:rsid w:val="004B7566"/>
     <w:rsid w:val="004C57B7"/>
     <w:rsid w:val="004C6745"/>
     <w:rsid w:val="004D3250"/>
     <w:rsid w:val="004E68E7"/>
     <w:rsid w:val="004F2D98"/>
+    <w:rsid w:val="00502CF9"/>
     <w:rsid w:val="0050336D"/>
     <w:rsid w:val="00507854"/>
     <w:rsid w:val="00511DDD"/>
     <w:rsid w:val="005230C9"/>
     <w:rsid w:val="00541228"/>
     <w:rsid w:val="00550CC5"/>
     <w:rsid w:val="00564F22"/>
     <w:rsid w:val="00575180"/>
     <w:rsid w:val="005802A7"/>
     <w:rsid w:val="00581527"/>
     <w:rsid w:val="005A3B32"/>
     <w:rsid w:val="005B15B9"/>
     <w:rsid w:val="005C537E"/>
     <w:rsid w:val="005D3EAE"/>
     <w:rsid w:val="005E05F3"/>
     <w:rsid w:val="005E23CF"/>
     <w:rsid w:val="00604391"/>
     <w:rsid w:val="00621411"/>
     <w:rsid w:val="00622B04"/>
     <w:rsid w:val="00623BB3"/>
     <w:rsid w:val="006350E1"/>
     <w:rsid w:val="00653ABC"/>
     <w:rsid w:val="00657ED3"/>
     <w:rsid w:val="006809DA"/>
     <w:rsid w:val="006978EF"/>
     <w:rsid w:val="006A16F8"/>
     <w:rsid w:val="006A2A01"/>
+    <w:rsid w:val="006D43CA"/>
     <w:rsid w:val="006E6401"/>
     <w:rsid w:val="006F1050"/>
     <w:rsid w:val="00701834"/>
     <w:rsid w:val="00725AE5"/>
+    <w:rsid w:val="00735E0F"/>
     <w:rsid w:val="007417C7"/>
     <w:rsid w:val="007421F5"/>
     <w:rsid w:val="00742455"/>
     <w:rsid w:val="00756CEA"/>
     <w:rsid w:val="0076126F"/>
     <w:rsid w:val="00772437"/>
     <w:rsid w:val="00775A7B"/>
     <w:rsid w:val="0079367E"/>
     <w:rsid w:val="00796640"/>
     <w:rsid w:val="00797CC1"/>
     <w:rsid w:val="007A01F4"/>
     <w:rsid w:val="007A2713"/>
     <w:rsid w:val="007A4EA5"/>
     <w:rsid w:val="007A68A1"/>
     <w:rsid w:val="007E12EE"/>
     <w:rsid w:val="007E4CD2"/>
     <w:rsid w:val="007E6283"/>
     <w:rsid w:val="007F4B63"/>
     <w:rsid w:val="0080345E"/>
     <w:rsid w:val="00824523"/>
     <w:rsid w:val="00833103"/>
     <w:rsid w:val="00833AFA"/>
     <w:rsid w:val="00850DB8"/>
     <w:rsid w:val="00851888"/>
     <w:rsid w:val="0088044D"/>
     <w:rsid w:val="00882DE6"/>
     <w:rsid w:val="0088648C"/>
     <w:rsid w:val="008A275A"/>
     <w:rsid w:val="008A547B"/>
     <w:rsid w:val="008B0608"/>
     <w:rsid w:val="008B3F58"/>
     <w:rsid w:val="00902321"/>
     <w:rsid w:val="00920C94"/>
     <w:rsid w:val="00930C0F"/>
     <w:rsid w:val="0094188B"/>
     <w:rsid w:val="0095245C"/>
     <w:rsid w:val="00953032"/>
     <w:rsid w:val="009540FE"/>
     <w:rsid w:val="00961751"/>
     <w:rsid w:val="00980796"/>
     <w:rsid w:val="009807E9"/>
     <w:rsid w:val="009808FE"/>
+    <w:rsid w:val="009A0388"/>
     <w:rsid w:val="009A1A0A"/>
     <w:rsid w:val="009C1025"/>
     <w:rsid w:val="009F29C6"/>
     <w:rsid w:val="009F5225"/>
     <w:rsid w:val="00A01F1B"/>
     <w:rsid w:val="00A06275"/>
     <w:rsid w:val="00A07C97"/>
     <w:rsid w:val="00A24220"/>
     <w:rsid w:val="00A26378"/>
     <w:rsid w:val="00A30798"/>
     <w:rsid w:val="00A347EB"/>
     <w:rsid w:val="00A534EA"/>
     <w:rsid w:val="00A706D7"/>
+    <w:rsid w:val="00A7422A"/>
     <w:rsid w:val="00AB019A"/>
     <w:rsid w:val="00AC17BC"/>
     <w:rsid w:val="00AD33A6"/>
+    <w:rsid w:val="00B07B6E"/>
     <w:rsid w:val="00B17421"/>
     <w:rsid w:val="00B33F89"/>
     <w:rsid w:val="00B36FA2"/>
     <w:rsid w:val="00B44390"/>
     <w:rsid w:val="00B65B95"/>
     <w:rsid w:val="00B719B3"/>
     <w:rsid w:val="00B71DD9"/>
     <w:rsid w:val="00B7727F"/>
     <w:rsid w:val="00BB28B2"/>
     <w:rsid w:val="00BC3008"/>
     <w:rsid w:val="00BC40DE"/>
     <w:rsid w:val="00BD34FE"/>
     <w:rsid w:val="00BE0888"/>
     <w:rsid w:val="00C21C0D"/>
     <w:rsid w:val="00C27A4E"/>
+    <w:rsid w:val="00C50E76"/>
     <w:rsid w:val="00C56D8F"/>
     <w:rsid w:val="00C60F44"/>
     <w:rsid w:val="00C7604A"/>
     <w:rsid w:val="00C8512F"/>
     <w:rsid w:val="00C8741D"/>
     <w:rsid w:val="00C93C85"/>
     <w:rsid w:val="00C97AB2"/>
     <w:rsid w:val="00CA39DF"/>
     <w:rsid w:val="00CB2AC2"/>
     <w:rsid w:val="00CC077F"/>
     <w:rsid w:val="00CF2021"/>
     <w:rsid w:val="00CF3343"/>
     <w:rsid w:val="00CF399E"/>
     <w:rsid w:val="00D05C74"/>
     <w:rsid w:val="00D44734"/>
     <w:rsid w:val="00D45716"/>
     <w:rsid w:val="00D677DD"/>
     <w:rsid w:val="00D71C84"/>
     <w:rsid w:val="00D728AF"/>
     <w:rsid w:val="00D77ADD"/>
     <w:rsid w:val="00D83B98"/>
     <w:rsid w:val="00D97489"/>
     <w:rsid w:val="00DA41CA"/>
     <w:rsid w:val="00DC5275"/>
     <w:rsid w:val="00DD57DC"/>
     <w:rsid w:val="00DD69C5"/>
+    <w:rsid w:val="00DF3D0F"/>
+    <w:rsid w:val="00E00B76"/>
     <w:rsid w:val="00E00F3D"/>
     <w:rsid w:val="00E0129F"/>
     <w:rsid w:val="00E13937"/>
     <w:rsid w:val="00E1770F"/>
     <w:rsid w:val="00E26021"/>
     <w:rsid w:val="00E36C1E"/>
+    <w:rsid w:val="00E56C37"/>
     <w:rsid w:val="00E639C3"/>
     <w:rsid w:val="00E75A01"/>
     <w:rsid w:val="00E915AA"/>
     <w:rsid w:val="00E939DA"/>
     <w:rsid w:val="00EA6445"/>
     <w:rsid w:val="00EB3538"/>
     <w:rsid w:val="00EC0373"/>
     <w:rsid w:val="00ED5DD4"/>
     <w:rsid w:val="00ED75B9"/>
     <w:rsid w:val="00EE63C4"/>
     <w:rsid w:val="00EF02E4"/>
     <w:rsid w:val="00EF2EB1"/>
     <w:rsid w:val="00EF4A04"/>
     <w:rsid w:val="00F127D8"/>
     <w:rsid w:val="00F16FF8"/>
     <w:rsid w:val="00F36BAF"/>
     <w:rsid w:val="00F66644"/>
     <w:rsid w:val="00F77EBA"/>
     <w:rsid w:val="00FA0303"/>
     <w:rsid w:val="00FA0B6A"/>
     <w:rsid w:val="00FA6EB8"/>
     <w:rsid w:val="00FB175C"/>
     <w:rsid w:val="00FB58F2"/>
     <w:rsid w:val="00FB6A0A"/>
     <w:rsid w:val="00FC283A"/>
     <w:rsid w:val="00FC56CC"/>
     <w:rsid w:val="00FC6503"/>
     <w:rsid w:val="00FD51EE"/>
     <w:rsid w:val="00FF44DD"/>
     <w:rsid w:val="00FF58DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13313"/>
+    <o:shapedefaults v:ext="edit" spidmax="27649"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35654F3B"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
@@ -6855,51 +6944,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003211A9"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005230C9"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="510416806">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -7145,67 +7234,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1487</Words>
-  <Characters>7606</Characters>
+  <Words>1498</Words>
+  <Characters>7663</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>144</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6235</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9075</CharactersWithSpaces>
+  <CharactersWithSpaces>9108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6235</dc:title>
-  <dc:subject>Modifications to Loan Agreement (Employee Benefit Plan - ERISA or Governmental Plans)</dc:subject>
+  <dc:subject>Modifications to Multifamily Loan and Security Agreement (Employee Benefit Plan - ERISA or Governmental Plans)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>