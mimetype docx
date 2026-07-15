--- v0 (2025-11-03)
+++ v1 (2026-07-15)
@@ -1,103 +1,296 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="4E3E8237" w14:textId="58013C0B" w:rsidR="003144EC" w:rsidRDefault="003144EC" w:rsidP="00632834">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_cp_change_1"/>
+      <w:r w:rsidRPr="003144EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE:  THIS FORM 6219.ALT IS FOR USE IN TAX CREDI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003144EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TRANSACTIONS WHEN THERE IS NO EQUITY INVESTOR. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003144EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>USE FORM 6219 IF THERE IS AN EQUITY INVESTOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003144EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D08181F" w14:textId="2A104BF3" w:rsidR="006C01E3" w:rsidRPr="00CC43C2" w:rsidRDefault="00F12FD9" w:rsidP="00632834">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="006C01E3" w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>FANNIE MAE CREDIT TEAM MUST APPROVE THE EXTENDED USE AGREEMENT (OR THE FORM OF ANY EXTENDED USE AGREEMENT TO BE RECORDED AFTER THE EFFECTIVE DATE)]</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_cp_change_0"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="693ECEE2" w14:textId="450879D5" w:rsidR="006C01E3" w:rsidRPr="00CC43C2" w:rsidRDefault="006C01E3" w:rsidP="00632834">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_cp_change_3"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE:  IN THE EVENT THAT LENDER DETERMINES THAT THE EXTENDED USE AGREEMENT, OR NEW EXTENDED USE AGREEMENT, AS APPLICABLE, DOES NOT COMPLY WITH LENDER’S UNDERWRITING AND SERVICING REQUIREMENTS, THE EXTENDED USE AGREEMENT MUST BE SUBORDINATED IN FORM REQUIRED BY FANNIE MAE.  IN THE EVENT THAT A SUBORDINATION OF THE EXTENDED USE AGREEMENT CANNOT BE OBTAINED, A STANDSTILL AGREEMENT MUST BE ENTERED INTO IN FORM REQUIRED BY FANNIE MAE.  IF AN EXTENDED USE AGREEMENT WILL BE RECORDED POST-CLOSING PURSUANT TO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834AB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[__</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12FD9" w:rsidRPr="007834AB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834AB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16C38" w:rsidRPr="007834AB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834AB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12FD9" w:rsidRPr="007834AB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>, AND IT WILL IMPOSE MORE RESTRICTIVE AFFORDABILITY REQUIREMENTS THAN THE REQUIREMENTS OF RECORD AT CLOSING, LENDER SHOULD ALERT FANNIE MAE CREDIT AND SUBMIT AN INQUIRY TO MBS DISCLOSURES FOR FURTHER DIRECTION ON LOAN DATA ENTRY.]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="5AF18FF7" w14:textId="05CC51CB" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXHIBIT [___]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="002CEC26" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MODIFICATIONS TO MULTIFAMILY LOAN AND SECURITY AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="566C131E" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tax Credit Properties</w:t>
       </w:r>
       <w:r w:rsidR="00A94049">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -105,724 +298,1376 @@
       <w:r w:rsidR="004A7ACA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00A94049">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No Equity Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="0B265147" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The foregoing Loan Agreement is hereby modified as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="5808B774" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="6172D2DA" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Definitions Schedule is hereby amended by adding the following new definitions in the appropriate alphabetical order:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="22376E89" w14:textId="77777777" w:rsidR="006C01E3" w:rsidRPr="006C01E3" w:rsidRDefault="006C01E3" w:rsidP="006C01E3">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="006C01E3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...12 lines deleted...]
-        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42(m) Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C01E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a determination letter from the Tax Credit Agency that the Mortgaged Property meets the requirements of the applicable qualified allocation plan and Section 42(m)(1)(D) of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="0D0FDCC0" w14:textId="660CE63E" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-        <w:t>42(g)(1)(A) of the Internal Revenue Code) for the Mortgaged Property is indicated on the Summary of Loan Terms.</w:t>
+      <w:r w:rsidRPr="00AC7CCE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Extended Use Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7CCE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="2C07811E" w14:textId="5D27123F" w:rsidR="00CC43C2" w:rsidRPr="00CC43C2" w:rsidRDefault="00CC43C2" w:rsidP="00CC43C2">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC43C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-        <w:t>(30%) of the imputed income limitation of the applicable units based upon the Minimum Set-Aside Test elected by the Borrower.</w:t>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minimum Set-Aside Test</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the set-aside test elected by Borrower pursuant to Section 42(g)(1)(A), (B) or (C) of the Internal Revenue Code with respect to the percentage of units built or to be built upon the Mortgaged Property to be occupied by tenants with incomes equal to no more than the designated percentage of area </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>median income.  Borrower’s election of (a) the 20-50 Set-Aside Test as the Minimum Set-Aside Test (as provided in Section 42(g)(1)(A) of the Internal Revenue Code)</w:t>
+      </w:r>
+      <w:r w:rsidR="003606B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b) the 40-60 Set-Aside Test (as provided in Section 42(g)(1)(B) of the Internal Revenue Code) (or, for a Mortgaged Property in New York City, the 25-60 Set-Aside Test as provided in Sections 42(g)(4) and 142(d)(6) of the Internal Revenue Code)</w:t>
+      </w:r>
+      <w:r w:rsidR="003606B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or (c) the Averag</w:t>
+      </w:r>
+      <w:r w:rsidR="00043035">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003606B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Income </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Set-Aside Test (as provided in Section 42(g)(1)(C) of the Internal Revenue Code) for the Mortgaged Property is indicated on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="3C2471EF" w14:textId="00A3DFCC" w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tax Credits</w:t>
+        <w:t>Rent Restriction Test</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means the tax credits allocated to Borrower pursuant to Section</w:t>
-[...36 lines deleted...]
-        <w:t>42(g)(1) of the Internal Revenue Code.  The Tax Credits projected as of the Effective Date is the amount identified on the Summary of Loan Terms.</w:t>
+        <w:t>” means the rent restrictions imposed on the low-income units in the Mortgaged Property pursuant to Section 42(g)(2) of the Internal Revenue Code, whereby the gross rent charged to tenant(s) of the low-income units cannot exceed thirty percent (30%) of the imputed income limitation of the applicable units based upon the Minimum Set-Aside Test elected by Borrower.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="63D02CB4" w14:textId="77777777" w:rsidR="001B7210" w:rsidRPr="001B7210" w:rsidRDefault="001B7210" w:rsidP="001B7210">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_DV_M12"/>
+      <w:bookmarkStart w:id="3" w:name="_DV_M10"/>
       <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reservation Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a letter from the Tax Credit Agency conditionally binding the Tax Credit Agency to make an allocation of Tax Credits to the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444FCF9B" w14:textId="77777777" w:rsidR="001B7210" w:rsidRPr="001B7210" w:rsidRDefault="001B7210" w:rsidP="001B7210">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credit Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the state housing credit agency having responsibility for allocating Tax Credits, issuing the IRS Form 8609 and monitoring compliance of the Mortgaged Property with the requirements of (a) Section 42 of the Internal Revenue Code and (b) the Extended Use Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EDDA9C" w14:textId="44DC3B75" w:rsidR="001B7210" w:rsidRDefault="001B7210" w:rsidP="001B7210">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credit Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means collectively, the application to receive a new allocation of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [DRAFTING NOTE: DESCRIBE ANY DOCUMENTS REQUIRED TO BE SUBMITTED WITH THE APPLICATION: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credits, [the Reservation Letter] and any other documentation required to be submitted by Borrower, including all amendments, schedules, and exhibits to the foregoing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D33A3E1" w14:textId="5F4B6B67" w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tax Credit Agency</w:t>
+        <w:t>Tax Credits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means the state housing credit agency having responsibility for monitoring compliance of the Mortgaged Property with the requirements of (a)</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">” means the tax credits allocated to Borrower pursuant to Section 42 of the Internal Revenue Code in connection with the Mortgaged Property’s </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_DV_M11"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Section</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">operation as a “qualified low-income housing project” within the meaning of Section 42(g)(1) of the Internal Revenue Code.  </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Effective Date, t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>42 of the Internal Revenue Code and (b)</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projected </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the Extended Use Agreement.</w:t>
+        <w:t xml:space="preserve">Tax Credits </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7210">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the amount identified on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00A94049">
+    <w:p w14:paraId="23884296" w14:textId="68292DF2" w:rsidR="001B7210" w:rsidRPr="00CC43C2" w:rsidRDefault="001B7210" w:rsidP="001C383D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_DV_M12"/>
+      <w:bookmarkStart w:id="6" w:name="_cp_change_52"/>
+      <w:bookmarkStart w:id="7" w:name="_cp_change_54"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>ection 3.02(a) (Personal Liability Based on Lender’s Loss)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Loan Agreement is hereby amended by adding the following subsection</w:t>
+      </w:r>
+      <w:r w:rsidR="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[s]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>end thereof:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_cp_change_53"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="3D6F2B1E" w14:textId="3202A108" w:rsidR="001B7210" w:rsidRPr="00CC43C2" w:rsidRDefault="001B7210" w:rsidP="001B7210">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_cp_change_56"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12FD9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">failure to comply with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Section ([__]).0</w:t>
+      </w:r>
+      <w:r w:rsidR="001C383D" w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001C383D" w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)(1) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Items Related to Tax Credit Properties – Tax </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Credit Covenants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>) or failure to comply with Section ([__]).0</w:t>
+      </w:r>
+      <w:r w:rsidR="001C383D" w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(b) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Items Related to Tax Credit Properties – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Tax Credit Covenants) after the expiration of any ap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>plicable notice and/or cure period in the Extended Use Agreement[.][; and]</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_cp_change_55"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="61EFD2FB" w14:textId="6812C856" w:rsidR="001B7210" w:rsidRPr="00CC43C2" w:rsidRDefault="00B656E3" w:rsidP="00CC43C2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="760" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B656E3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">[DRAFTING NOTE: INCORPORATE THIS ADDITIONAL NON-RECOURSE CARVEOUT IN THE EVENT THAT THE EXTENDED USE AGREEMENT WILL BE RECORDED POST-CLOSING AND/OR THE FORM 8609 WILL BE ISSUED POST-CLOSING:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656E3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656E3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>[from the Effective Date until [(i)] the issuance, execution and filing of the IRS Form 8609,] [and (ii)] [the recordation of the Extended Use Agreement for the new allocation of Tax Credits], any failure by Borrower to comply with Sections [__].0</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656E3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(f)(2) and (g) (Items Related to Tax Credit Properties – Tax Credit Covenants) of this Loan Agreement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656E3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53411037" w14:textId="50763583" w:rsidR="007E425F" w:rsidRPr="00CC43C2" w:rsidRDefault="007E425F" w:rsidP="00A94049">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Section 14.01(a) (Events of Default – Automatic Events of Default) of the Loan Agreement is hereby amended by adding the following provision to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
-      <w:pPr>
+    <w:p w14:paraId="46DCFB7C" w14:textId="15B89BF2" w:rsidR="00C60609" w:rsidRPr="00CC43C2" w:rsidRDefault="00C60609" w:rsidP="00937514">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_cp_change_163"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="00CC43C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009033FA">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any failure by Borrower to comply with </w:t>
+      </w:r>
+      <w:r w:rsidR="00B656E3" w:rsidRPr="00B656E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Sections [__].0</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B656E3" w:rsidRPr="00B656E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(b), (c), (d), (e), (f)(1) and (f)(2) (Items Related to Tax Credit Properties – Tax Credit Covenants)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this Loan Agreement.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00A94049">
+    <w:p w14:paraId="2B92CD61" w14:textId="77777777" w:rsidR="00C60609" w:rsidRPr="00CC43C2" w:rsidRDefault="00C60609" w:rsidP="00CC43C2">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_cp_change_164"/>
+      <w:bookmarkStart w:id="13" w:name="_cp_change_166"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>he first paragraph of Section 14.01(c) (Events of Default – Events of Default Subject to Extended Cure Period) of the Loan Agreement is hereby amended and restated as follows:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_cp_change_165"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="39DDCCB8" w14:textId="70C14848" w:rsidR="00C60609" w:rsidRPr="00CC43C2" w:rsidRDefault="00C60609" w:rsidP="00C60609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_cp_change_168"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following shall constitute an Event of Default if the existence of such condition or event, or such failure to perform or default in performance continues for a period of thirty (30) days after written notice by Lender to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower and Equity Investor (so long as Equity Investor maintains its ownership interest in Borrower) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the existence of such condition or event, or of such failure to perform or default in performance, provided, however, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>such period may be extended for up to an a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12FD9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>dditional sixty</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12FD9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(60) days if Bo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>rrower</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or such Equity Investor, in Lender’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discretion, is diligently pursuing </w:t>
+      </w:r>
+      <w:r w:rsidR="0007687A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cure </w:t>
+      </w:r>
+      <w:r w:rsidR="0007687A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>thereof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; provided, further, however, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>no such written notice, grace period, or extension shall apply if, in Lender’s discretion, immediate exercise by Lender of a right or remedy under this Loan Agreement or any Loan Document is required to avoid harm to Lender or impairment of the Mortgage Loan (including the Loan Documents), the Mortgaged Property or any other security given for the Mortgage Loan:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_cp_change_167"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="6AD48D12" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00A94049">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The following article is hereby added t</w:t>
       </w:r>
       <w:r w:rsidR="00287B1A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o the Loan Agreement as Article</w:t>
       </w:r>
       <w:r w:rsidR="00241811">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[___] (Items Related to Tax Credit Properties):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="7734D616" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc263870054"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc271706538"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc263870054"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc263870613"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc241299261"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc241480314"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc264474021"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc266373268"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc271706538"/>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE [___]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Toc263870055"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc263870055"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc263870614"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ITEMS RELATED TO TAX CREDIT PROPERTIES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="41060626" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].0</w:t>
       </w:r>
       <w:r w:rsidR="00A94049">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Annual Compliance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="1F26B8E6" w14:textId="7F345F34" w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower shall submit to Lender on an annual basis, evidence that the Mortgaged Property is in ongoing compliance with all income, occupancy and rent restrictions under the Extended Use Agreement relating to the Mortgaged Property.  Such submissions shall be made contemporaneously with Borrower’s reports required to be made to the Tax Credit Agency under the Extended Use Agreement.  If the Tax Credit Agency issues an Internal Revenue Service Form</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Borrower shall submit to Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00072EE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8823, Borrower shall provide to Lender a copy of each such form within five</w:t>
-[...13 lines deleted...]
-        <w:t>(5) Business Days of Borrower’s receipt of such form(s) from the Tax Credit Agency.</w:t>
+        <w:t xml:space="preserve"> on an annual basis, evidence that the Mortgaged Property is in ongoing compliance with all income, occupancy and rent restrictions under the Extended Use Agreement relating to the Mortgaged Property.  Such submissions shall be made contemporaneously with Borrower’s reports required to be made to the Tax Credit Agency under the Extended Use Agreement.  If the Tax Credit Agency issues an Internal Revenue Service Form 8823, Borrower shall provide to Lender a copy of each such form within five (5) Business Days of Borrower’s receipt of such form(s) from the Tax Credit Agency.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="2B9001E8" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="734" w:right="720" w:hanging="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].0</w:t>
       </w:r>
       <w:r w:rsidR="00A94049">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -841,51 +1686,51 @@
       <w:r w:rsidR="00C54481">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Warranties</w:t>
       </w:r>
       <w:r w:rsidR="00C54481">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="00905265" w:rsidP="00895E42">
+    <w:p w14:paraId="4EA5FD84" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="00905265" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00E47635" w:rsidRPr="00E47635">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>representations and warranties made by Borrower to Lender in this Section</w:t>
       </w:r>
@@ -917,1231 +1762,1884 @@
         </w:rPr>
         <w:t>(Tax Credit Representations</w:t>
       </w:r>
       <w:r w:rsidR="00C54481">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00241811">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Warranties) </w:t>
       </w:r>
       <w:r w:rsidR="00E47635" w:rsidRPr="00E47635">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are made as of the Effective Date, and are true and correct except as disclosed on the Exceptions to Representations and Warranties Schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="50FBA1CB" w14:textId="77777777" w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>There are no restrictions on the sale or refinancing of the Mortgaged Property, other than the restrictions set forth in this Loan Agreement and the Extended Use Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="607AD7B7" w14:textId="28EBBA17" w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_DV_M28"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="26" w:name="_DV_M28"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Borrower and the Mortgaged Property satisfies all restrictions and requirements, including tenant income and rent restrictions and record-keeping and retention requirements, applicable to projects generating Tax Credits under Section</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Borrower and the Mortgaged Property satisf</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60609">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>42 of the Internal Revenue Code.</w:t>
+        <w:t xml:space="preserve"> all restrictions and requirements, including tenant income and rent restrictions and record-keeping and retention requirements, applicable to projects generating Tax Credits under Section 42 of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="6AC3AB90" w14:textId="7B355ADB" w:rsidR="00B6375C" w:rsidRPr="00CC43C2" w:rsidRDefault="009033FA" w:rsidP="00B6375C">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_DV_M29"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="27" w:name="_DV_M29"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Borrower and the Mortgaged Property satisfies all covenants and restrictions set forth in the Extended Use Agreement.</w:t>
-      </w:r>
+        <w:t>Borrower and the Mortgaged Property satisf</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all covenants and restrictions set forth in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C" w:rsidRPr="00072EE3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT IF EXTENDED USE AGREEMENT IS NOT EXECUTED AS OF THE EFFECTIVE DATE:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C" w:rsidRPr="00B6375C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [draft]] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Extended Use Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_211"/>
+      <w:r w:rsidR="00B6375C" w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivered to Lender.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C" w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT IF APPLICABLE:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C" w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Notwithstanding the foregoing, as of the date hereof, Borrower has been awarded Tax Credits, but the Extended Use Agreement will not be executed and recorded until </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE:  SELECT CORRECT OPTION: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C" w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>after IRS Form 8609 is executed] [after the Mortgaged Property is placed in service (as described in Section 42 of the Internal Revenue Code)]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C" w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="6F99A799" w14:textId="77777777" w:rsidR="00B6375C" w:rsidRPr="00CC43C2" w:rsidRDefault="00B6375C" w:rsidP="00B6375C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_cp_change_213"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Borrower has submitted the Tax Credit Application to receive an allocation of Tax Credits to the applicable Tax Credit Agency;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_212"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="74BF952F" w14:textId="77777777" w:rsidR="00B6375C" w:rsidRPr="00CC43C2" w:rsidRDefault="00B6375C" w:rsidP="00B6375C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_215"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>the Tax Credit Application is complete and accurate in all respects; and</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_214"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="63B261B1" w14:textId="3A13D8D9" w:rsidR="009033FA" w:rsidRPr="00CC43C2" w:rsidRDefault="00B6375C" w:rsidP="00CC43C2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_217"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>is in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all requirements of the Tax Credit Application.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="4D5AB7D0" w14:textId="53C1E433" w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_DV_M30"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="34" w:name="_DV_M30"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The only tenant eligibility requirements or rent restrictions applicable to the Mortgaged Property or Borrower are those that apply to residential units pursuant to the Minimum Set-Aside Test elected by Borrower for the low-</w:t>
+        <w:t>The only tenant eligibility requirements or rent restrictions applicable to the Mortgaged Property or Borrower are those that apply to residential units pursuant to the Minimum Set-Aside Test elected by Borrower for the low-income units in the Mortgaged Property or as set forth in the Extended Use Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4" w:rsidRPr="00BF38B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: IF THERE ARE OTHER RENT RESTRICTION AGREEMENTS OTHER THAN THE EXTENDED USE AGREEMENT THAT ARE ENUMERATED IN THE 6253 AND THE 6102.23, THEN ADD THE FOLLOWING LANGUAGE AT THE END:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4" w:rsidRPr="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the other Rent Restriction Agreements</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4" w:rsidRPr="00BF38B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>income units in the Mortgaged Property or as set forth in the Extended Use Agreement.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="30D576EA" w14:textId="5F7F9E20" w:rsidR="009C32AF" w:rsidRDefault="009033FA" w:rsidP="009C32AF">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_DV_M31"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="35" w:name="_DV_M31"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Neither the Extended Use Agreement nor any other document, instrument or agreement to which Borrower is a party restricts, limits or waives the right of Lender to cause a termination of the Extended Use Agreement in accordance with Internal Revenue Code Section</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4" w:rsidRPr="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Except as provided in Section 42(h)(6)(E)(ii) of the Internal Revenue Code, neither</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>42(h)(6)(E)(i)(I).</w:t>
+        <w:t>the Extended Use Agreement nor any other document, instrument or agreement to which Borrower is a party restricts, limits or waives the right of Lender to cause a termination of the Extended Use Agreement in accordance with Internal Revenue Code Section 42(h)(6)(E)(i)(I).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54481" w:rsidRPr="00AC7CCE" w:rsidRDefault="00C54481" w:rsidP="00C54481">
+    <w:p w14:paraId="525823D3" w14:textId="083FB153" w:rsidR="009C32AF" w:rsidRDefault="009C32AF" w:rsidP="009C32AF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(f) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B0A02">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower has received either (1) a final allocation of Tax Credits issued by the Tax Credit Agency for each applicable building of the Mortgaged Property, evidenced by IRS Form(s) 8609, or (2) a Conditional Allocation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C4C337" w14:textId="77777777" w:rsidR="00C54481" w:rsidRPr="00AC7CCE" w:rsidRDefault="00C54481" w:rsidP="00C54481">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="734" w:right="720" w:hanging="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].0</w:t>
       </w:r>
       <w:r w:rsidR="00A94049">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7CCE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Tax Credit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Covenants.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="6E81F57C" w14:textId="6581D323" w:rsidR="009033FA" w:rsidRPr="00CC43C2" w:rsidRDefault="009033FA" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Borrower and the Mortgaged Property shall continue to satisfy all restrictions and requirements, including tenant income and rent restrictions and record-keeping and retention requirements, applicable to projects generating Tax Credits under Section</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Borrower and the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16C38">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>42 of the Internal Revenue Code.</w:t>
+        <w:t>satisfy all restrictions and requirements, including tenant income and rent restrictions and record-keeping and retention requirements, applicable to projects generating Tax Credits under Section 42 of the Internal Revenue Code</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C" w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within all applicable timeframes set forth thereunder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="0AB39474" w14:textId="4A873E63" w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_DV_M35"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="36" w:name="_DV_M35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Borrower and the Mortgaged Property shall continue to satisfy all covenants and restrictions set forth in the Extended Use Agreement.</w:t>
+        <w:t>Borrower and the Mortgaged Property shall satisfy all covenants and restrictions</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C32AF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">set forth in the </w:t>
+      </w:r>
+      <w:r w:rsidR="009C32AF" w:rsidRPr="00200896">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credit Application until the execution and recordation of the Extended Use Agreement, after which time Borrower and the Mortgaged Property shall satisfy all covenants and restrictions set forth in the Extended Use Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="2652EA1A" w14:textId="0CF59027" w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_DV_M36"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="37" w:name="_DV_M36"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The only tenant eligibility requirements or rent restrictions applicable to the Mortgaged Property or Borrower shall be those that apply to residential units pursuant to the Minimum Set-Aside Test elected by Borrower for the low-income units in the Mortgaged Property or as set forth in the Extended Use Agreement.</w:t>
+        <w:t>The only tenant eligibility requirements or rent restrictions applicable to the Mortgaged Property or Borrower shall be those that apply to residential units pursuant to the Minimum Set-Aside Test elected by Borrower for the low-income units in the Mortgaged Property or as set forth in the Extended Use Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4" w:rsidRPr="00BF38B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: IF THERE ARE OTHER RENT </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4" w:rsidRPr="00BF38B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>RESTRICTION AGREEMENTS OTHER THAN THE EXTENDED USE AGREEMENT THAT ARE ENUMERATED IN THE 6253 AND THE 6102.23, THEN ADD THE FOLLOWING LANGUAGE AT THE END:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4" w:rsidRPr="00BF38B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the other Rent Restriction Agreements</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF38B4" w:rsidRPr="00BF38B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0CFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="55EBB79E" w14:textId="0383F9B9" w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_DV_M37"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="38" w:name="_DV_M37"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Neither the Extended Use Agreement nor any other document, instrument or agreement to which Borrower is a party shall restrict, limit or waive the right of Lender to cause a termination of the Extended Use Agreement in accordance with Internal Revenue Code Section</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C" w:rsidRPr="00B6375C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Except as provided in Section 42(h)(6)(E)(ii) of the Internal Revenue Code, neither </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>42(h)(6)(E)(i)(I).</w:t>
+        <w:t>the Extended Use Agreement nor any other document, instrument or agreement to which Borrower is a party shall restrict, limit or waive the right of Lender to cause a termination of the Extended Use Agreement in accordance with Internal Revenue Code Section 42(h)(6)(E)(i)(I).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009033FA" w:rsidRDefault="009033FA" w:rsidP="009033FA">
+    <w:p w14:paraId="788F4FC7" w14:textId="478835B7" w:rsidR="00B6375C" w:rsidRDefault="00B6375C" w:rsidP="009033FA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="720"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_DV_M38"/>
-      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(e)</w:t>
+        <w:t xml:space="preserve">(e) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>All requirements that are necessary to achieve and maintain (1)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00296F82">
+      </w:r>
+      <w:r w:rsidRPr="00B6375C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding anything to the contrary contained in this </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9239E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6375C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement or the Extended Use Agreement, Borrower shall not pursue a qualified contract or participate in a qualified contract process as described under Internal Revenue Code Section 42(h)(6)(E)(i)(II) without the prior written consent of Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607BD398" w14:textId="790FD9AA" w:rsidR="00937514" w:rsidRPr="00937514" w:rsidRDefault="009033FA" w:rsidP="00CC43C2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_DV_M38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6375C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orrower shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09715A45" w14:textId="77777777" w:rsidR="00937514" w:rsidRPr="00937514" w:rsidRDefault="00937514" w:rsidP="00CC43C2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>comply with the Minimum Set-Aside Test, the Rent Restriction Test, and any other requirements to continue to qualify for Tax Credits, including all applicable requirements set forth in the Extended Use Agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA0B9B2" w14:textId="0838B189" w:rsidR="00937514" w:rsidRPr="00937514" w:rsidRDefault="00937514" w:rsidP="00CC43C2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>diligently pursue and receive a final allocation of Tax Credits issued by the Tax Credit Agency for each applicable building of the Mortgaged Property, evidenced by IRS Form(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC43C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8609 (if not previously issued prior to the Effective Date); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF00FE0" w14:textId="31EFD933" w:rsidR="009033FA" w:rsidRDefault="00937514" w:rsidP="00CC43C2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>obtain and maintain issuance of all necessary permanent, unconditional certificates of occupancy, including all governmental approvals required to permit occupancy of all the units, at all times during which such certificates of occupancy are required to be met to qualify for the full amount of the Tax Credits and remain in compliance with Section 42(l) of the Internal Revenue Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37316886" w14:textId="43BCB241" w:rsidR="00937514" w:rsidRPr="00C9239E" w:rsidRDefault="00C9239E" w:rsidP="00CC43C2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9239E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INCLUDE IF AN EXTENDED USE AGREEMENT WILL BE RECORDED POST-CLOSING:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>compliance with the Minimum Set-Aside Test, the Rent Restriction Test, and</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower shall execute and cause the Extended Use Agreement to be recorded against the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in connection with the new allocation of Tax Credits</w:t>
+      </w:r>
+      <w:r w:rsidR="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable))</w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with requirements imposed by Tax Credit Agency.  Notwithstanding the foregoing, Borrower acknowledges and agrees that the recording of the Extended Use Agreement in connection with the Tax Credits shall require the prior written consent of Lender pursuant to Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(1)(E).  In addition to the requirements specified in Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.02(b)(1)(E), Lender’s consent </w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>shall be subject to Lender determining that the Extended Use Agreement (i)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>complies with Lender’s underwriting and servicing requirements or (ii)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC43C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is otherwise subordinated to the lien of the Security Instrument pursuant to a subordination agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or, if permitted by Lender, </w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subject to a standstill agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00937514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, in either case as required by and</w:t>
+      </w:r>
+      <w:r w:rsidR="00937514" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a form and a substance satisfactory to Lender.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...64 lines deleted...]
-        <w:t>issuance of all necessary permanent, unconditional certificates of occupancy, including all governmental approvals required to permit occupancy of all the units, shall be met at all times during which such requirements are required to be met to qualify for the full amount of the anticipated Tax Credits.</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
-[...17 lines deleted...]
-    <w:p w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="447F9FDE" w14:textId="2E3586B8" w:rsidR="007E425F" w:rsidRPr="00CC43C2" w:rsidRDefault="00CC43C2" w:rsidP="00CC43C2">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="960"/>
-        <w:ind w:left="5760"/>
-[...11 lines deleted...]
-        <w:t>Borrower Initials</w:t>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidSect="00C72F00">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="007E425F" w:rsidRPr="00CC43C2" w:rsidSect="00C72F00">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00087279" w:rsidRDefault="00087279">
+    <w:p w14:paraId="2FCD5FAD" w14:textId="77777777" w:rsidR="00DF3CC6" w:rsidRDefault="00DF3CC6">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00087279" w:rsidRDefault="00087279">
+    <w:p w14:paraId="3F745419" w14:textId="77777777" w:rsidR="00DF3CC6" w:rsidRDefault="00DF3CC6">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00087279" w:rsidRDefault="00087279">
+    <w:p w14:paraId="442A7D8C" w14:textId="77777777" w:rsidR="00DF3CC6" w:rsidRDefault="00DF3CC6">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00D533E4" w:rsidRDefault="00D533E4" w:rsidP="002B01DF"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C90C929" w14:textId="77777777" w:rsidR="00D533E4" w:rsidRDefault="00D533E4" w:rsidP="002B01DF"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A94049" w:rsidTr="00A94049">
+    <w:tr w:rsidR="00A94049" w14:paraId="29CE67EE" w14:textId="77777777" w:rsidTr="00A94049">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00A94049" w:rsidRPr="00750C47" w:rsidRDefault="00A94049" w:rsidP="004A7ACA">
+        <w:p w14:paraId="7981D80C" w14:textId="77777777" w:rsidR="00A94049" w:rsidRPr="00750C47" w:rsidRDefault="00A94049" w:rsidP="004A7ACA">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (Tax Credit Properties</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="004A7ACA">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">- </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>No Equity Investor)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00A94049" w:rsidRPr="00750C47" w:rsidRDefault="00A94049" w:rsidP="007333EB">
+        <w:p w14:paraId="054A405F" w14:textId="77777777" w:rsidR="00A94049" w:rsidRPr="00750C47" w:rsidRDefault="00A94049" w:rsidP="007333EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 621</w:t>
           </w:r>
           <w:r w:rsidR="00965904">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>9.</w:t>
           </w:r>
           <w:r w:rsidR="007333EB">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>ALT</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00A94049" w:rsidRPr="00750C47" w:rsidRDefault="00A94049" w:rsidP="00A94049">
+        <w:p w14:paraId="0C94214E" w14:textId="77777777" w:rsidR="00A94049" w:rsidRPr="00750C47" w:rsidRDefault="00A94049" w:rsidP="00A94049">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00A72C9D">
+          <w:r w:rsidR="007333EB">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D533E4" w:rsidTr="00A94049">
+    <w:tr w:rsidR="00D533E4" w14:paraId="4274F491" w14:textId="77777777" w:rsidTr="00A94049">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="002B01DF">
+        <w:p w14:paraId="6E75F0F2" w14:textId="77777777" w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="002B01DF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="004C5476" w:rsidP="0090412F">
+        <w:p w14:paraId="3DA96BCD" w14:textId="0D09886B" w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="006F19E3" w:rsidP="0090412F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-16</w:t>
+            <w:t>06</w:t>
+          </w:r>
+          <w:r w:rsidR="003B1973">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="00A94049">
+        <w:p w14:paraId="279962ED" w14:textId="48D9E0AF" w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="00A94049">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 201</w:t>
+            <w:t>© 20</w:t>
           </w:r>
-          <w:r w:rsidR="00965904">
+          <w:r w:rsidR="00D70821">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="003B1973">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00D533E4" w:rsidRPr="002B01DF" w:rsidRDefault="00D533E4" w:rsidP="002B01DF">
+  <w:p w14:paraId="1BD729AE" w14:textId="77777777" w:rsidR="00D533E4" w:rsidRPr="002B01DF" w:rsidRDefault="00D533E4" w:rsidP="002B01DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00D533E4" w:rsidRDefault="00D533E4" w:rsidP="002B01DF"/>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04DFFB68" w14:textId="77777777" w:rsidR="00D533E4" w:rsidRDefault="00D533E4" w:rsidP="002B01DF"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D533E4" w:rsidTr="00A94049">
+    <w:tr w:rsidR="00D533E4" w14:paraId="521EF378" w14:textId="77777777" w:rsidTr="00A94049">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="004A7ACA">
+        <w:p w14:paraId="1FBC77BC" w14:textId="77777777" w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="004A7ACA">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (Tax Credit Properties</w:t>
           </w:r>
           <w:r w:rsidR="00A94049">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="004A7ACA">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">- </w:t>
           </w:r>
           <w:r w:rsidR="00A94049">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>No Equity Investor)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00A94049" w:rsidP="007333EB">
+        <w:p w14:paraId="1C4A2E8E" w14:textId="77777777" w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00A94049" w:rsidP="007333EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 62</w:t>
           </w:r>
           <w:r w:rsidR="00965904">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>19.</w:t>
           </w:r>
           <w:r w:rsidR="007333EB">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>ALT</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="00750C47">
+        <w:p w14:paraId="64E8CD75" w14:textId="77777777" w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="00750C47">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="00DD2842" w:rsidRPr="00750C47">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="00DD2842" w:rsidRPr="00750C47">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00A72C9D">
+          <w:r w:rsidR="007333EB">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00DD2842" w:rsidRPr="00750C47">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D533E4" w:rsidTr="00A94049">
+    <w:tr w:rsidR="003B1973" w14:paraId="4314AE5C" w14:textId="77777777" w:rsidTr="00A94049">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="002B01DF">
+        <w:p w14:paraId="086F2700" w14:textId="77777777" w:rsidR="003B1973" w:rsidRPr="00750C47" w:rsidRDefault="003B1973" w:rsidP="003B1973">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="004C5476" w:rsidP="0090412F">
+        <w:p w14:paraId="2B37EDC3" w14:textId="06F6CCCE" w:rsidR="003B1973" w:rsidRPr="00750C47" w:rsidRDefault="006F19E3" w:rsidP="003B1973">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-16</w:t>
+            <w:t>06</w:t>
+          </w:r>
+          <w:r w:rsidR="003B1973">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00D533E4" w:rsidRPr="00750C47" w:rsidRDefault="00D533E4" w:rsidP="00A94049">
+        <w:p w14:paraId="1BA9259D" w14:textId="010AD588" w:rsidR="003B1973" w:rsidRPr="00750C47" w:rsidRDefault="003B1973" w:rsidP="003B1973">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00750C47">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>© 20</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 201</w:t>
-[...5 lines deleted...]
-            <w:t>6</w:t>
+            <w:t>26</w:t>
           </w:r>
           <w:r w:rsidRPr="00750C47">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00D533E4" w:rsidRPr="002B01DF" w:rsidRDefault="00D533E4" w:rsidP="002B01DF">
+  <w:p w14:paraId="0B71CD5A" w14:textId="77777777" w:rsidR="00D533E4" w:rsidRPr="002B01DF" w:rsidRDefault="00D533E4" w:rsidP="002B01DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00087279" w:rsidRDefault="00087279">
+    <w:p w14:paraId="37E39288" w14:textId="77777777" w:rsidR="00DF3CC6" w:rsidRDefault="00DF3CC6">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00087279" w:rsidRDefault="00087279">
+    <w:p w14:paraId="385F482E" w14:textId="77777777" w:rsidR="00DF3CC6" w:rsidRDefault="00DF3CC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05552B64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1EC61B4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2426,518 +3924,611 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1374307269">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1665401036">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1126922498">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="double"/>
+          <w:vertAlign w:val="baseline"/>
+          <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+            <w14:srgbClr w14:val="000000"/>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00737A1D"/>
     <w:rsid w:val="00004F6C"/>
     <w:rsid w:val="00017C3C"/>
+    <w:rsid w:val="00043035"/>
     <w:rsid w:val="00047547"/>
     <w:rsid w:val="000535F0"/>
     <w:rsid w:val="00063644"/>
     <w:rsid w:val="000641BB"/>
     <w:rsid w:val="00065318"/>
+    <w:rsid w:val="00072EE3"/>
     <w:rsid w:val="000734AD"/>
     <w:rsid w:val="00074258"/>
     <w:rsid w:val="00074E86"/>
+    <w:rsid w:val="0007687A"/>
     <w:rsid w:val="00080A84"/>
     <w:rsid w:val="000831AC"/>
     <w:rsid w:val="00087279"/>
     <w:rsid w:val="00093265"/>
     <w:rsid w:val="00093EE6"/>
     <w:rsid w:val="00095982"/>
     <w:rsid w:val="000A05F6"/>
     <w:rsid w:val="000A21E8"/>
     <w:rsid w:val="000B421B"/>
     <w:rsid w:val="000B521B"/>
     <w:rsid w:val="000C0BC9"/>
+    <w:rsid w:val="000C0CFB"/>
     <w:rsid w:val="000C7E3E"/>
     <w:rsid w:val="000E3BA1"/>
     <w:rsid w:val="000E4E18"/>
     <w:rsid w:val="000E69C3"/>
     <w:rsid w:val="000E6CC4"/>
     <w:rsid w:val="001004C4"/>
     <w:rsid w:val="0010500D"/>
     <w:rsid w:val="001175CA"/>
     <w:rsid w:val="00164F80"/>
     <w:rsid w:val="001658F9"/>
     <w:rsid w:val="0016728A"/>
     <w:rsid w:val="001755B5"/>
     <w:rsid w:val="00183EE5"/>
     <w:rsid w:val="00186461"/>
+    <w:rsid w:val="0018658F"/>
     <w:rsid w:val="00196DC5"/>
     <w:rsid w:val="001A37EB"/>
+    <w:rsid w:val="001A7112"/>
+    <w:rsid w:val="001B7210"/>
     <w:rsid w:val="001C2D5B"/>
+    <w:rsid w:val="001C383D"/>
+    <w:rsid w:val="001D0FA8"/>
     <w:rsid w:val="001D5114"/>
     <w:rsid w:val="001E0AEC"/>
     <w:rsid w:val="001E1DB5"/>
     <w:rsid w:val="001F4A47"/>
     <w:rsid w:val="001F7B96"/>
     <w:rsid w:val="00207E55"/>
     <w:rsid w:val="0021480F"/>
     <w:rsid w:val="00226D9E"/>
     <w:rsid w:val="002313A3"/>
     <w:rsid w:val="002326D6"/>
     <w:rsid w:val="00241811"/>
+    <w:rsid w:val="00243B96"/>
+    <w:rsid w:val="002501B8"/>
     <w:rsid w:val="002544C5"/>
     <w:rsid w:val="002650C3"/>
     <w:rsid w:val="00267B8A"/>
     <w:rsid w:val="00280E20"/>
     <w:rsid w:val="00285A66"/>
     <w:rsid w:val="00287B1A"/>
     <w:rsid w:val="00294B49"/>
-    <w:rsid w:val="00296F82"/>
     <w:rsid w:val="002A13E0"/>
+    <w:rsid w:val="002A2687"/>
     <w:rsid w:val="002B01DF"/>
     <w:rsid w:val="002B1CB0"/>
     <w:rsid w:val="002B505C"/>
     <w:rsid w:val="002C306C"/>
     <w:rsid w:val="002C30C1"/>
     <w:rsid w:val="002E0F2E"/>
     <w:rsid w:val="002E7250"/>
     <w:rsid w:val="003060A7"/>
+    <w:rsid w:val="003144EC"/>
     <w:rsid w:val="00326D36"/>
     <w:rsid w:val="00335549"/>
+    <w:rsid w:val="00336902"/>
     <w:rsid w:val="00337102"/>
     <w:rsid w:val="0035097E"/>
+    <w:rsid w:val="003606B1"/>
     <w:rsid w:val="00365633"/>
     <w:rsid w:val="00374DD5"/>
     <w:rsid w:val="00384588"/>
+    <w:rsid w:val="00386774"/>
     <w:rsid w:val="003903A7"/>
+    <w:rsid w:val="003903AF"/>
     <w:rsid w:val="003A4A6D"/>
+    <w:rsid w:val="003B1973"/>
     <w:rsid w:val="003B5888"/>
     <w:rsid w:val="003E645E"/>
     <w:rsid w:val="003F362D"/>
     <w:rsid w:val="003F7C2D"/>
     <w:rsid w:val="004005D5"/>
     <w:rsid w:val="00403C24"/>
     <w:rsid w:val="00405D80"/>
     <w:rsid w:val="004153DB"/>
     <w:rsid w:val="00420FD3"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="004519F6"/>
     <w:rsid w:val="00453C76"/>
     <w:rsid w:val="00454F9B"/>
     <w:rsid w:val="00461FDC"/>
     <w:rsid w:val="00463CD9"/>
     <w:rsid w:val="00473651"/>
+    <w:rsid w:val="00473959"/>
+    <w:rsid w:val="00477C7F"/>
     <w:rsid w:val="00494F7D"/>
     <w:rsid w:val="004A42FD"/>
     <w:rsid w:val="004A70CF"/>
     <w:rsid w:val="004A7ACA"/>
-    <w:rsid w:val="004C5476"/>
+    <w:rsid w:val="004C3FDA"/>
     <w:rsid w:val="004D1522"/>
     <w:rsid w:val="004D2E15"/>
     <w:rsid w:val="004D37B9"/>
     <w:rsid w:val="004D4164"/>
+    <w:rsid w:val="004E0ECC"/>
+    <w:rsid w:val="004E466F"/>
     <w:rsid w:val="004F7854"/>
+    <w:rsid w:val="005104F9"/>
+    <w:rsid w:val="005136CC"/>
     <w:rsid w:val="00514862"/>
     <w:rsid w:val="00524DC9"/>
     <w:rsid w:val="0052661D"/>
     <w:rsid w:val="005320BF"/>
     <w:rsid w:val="00540AC0"/>
     <w:rsid w:val="00556F42"/>
     <w:rsid w:val="00562472"/>
     <w:rsid w:val="005626A4"/>
+    <w:rsid w:val="00570ACD"/>
     <w:rsid w:val="00580351"/>
     <w:rsid w:val="005974BE"/>
     <w:rsid w:val="005A71EC"/>
+    <w:rsid w:val="005B43E7"/>
     <w:rsid w:val="005B4ABA"/>
     <w:rsid w:val="005C0631"/>
     <w:rsid w:val="005D077A"/>
     <w:rsid w:val="005D4B5F"/>
     <w:rsid w:val="005E301A"/>
     <w:rsid w:val="005E3346"/>
     <w:rsid w:val="005E7848"/>
     <w:rsid w:val="00602D94"/>
     <w:rsid w:val="00603232"/>
     <w:rsid w:val="00607F17"/>
-    <w:rsid w:val="00612556"/>
     <w:rsid w:val="006154AA"/>
+    <w:rsid w:val="00632834"/>
     <w:rsid w:val="006340B5"/>
     <w:rsid w:val="00636D9C"/>
     <w:rsid w:val="00652D9D"/>
     <w:rsid w:val="006537F5"/>
     <w:rsid w:val="0067196B"/>
     <w:rsid w:val="0067340B"/>
     <w:rsid w:val="006749F5"/>
     <w:rsid w:val="00674FE3"/>
+    <w:rsid w:val="00682F01"/>
     <w:rsid w:val="006912FD"/>
+    <w:rsid w:val="006C01E3"/>
     <w:rsid w:val="006C0CF3"/>
     <w:rsid w:val="006C7411"/>
     <w:rsid w:val="006D1C89"/>
     <w:rsid w:val="006D48B2"/>
     <w:rsid w:val="006D7C97"/>
     <w:rsid w:val="006E2C7A"/>
     <w:rsid w:val="006E7C7A"/>
+    <w:rsid w:val="006F19E3"/>
     <w:rsid w:val="006F260C"/>
     <w:rsid w:val="006F2FA0"/>
     <w:rsid w:val="00700B84"/>
     <w:rsid w:val="00701459"/>
     <w:rsid w:val="00705EDF"/>
     <w:rsid w:val="00710A90"/>
     <w:rsid w:val="00712EA2"/>
     <w:rsid w:val="007158C0"/>
     <w:rsid w:val="00722B31"/>
     <w:rsid w:val="007307DD"/>
     <w:rsid w:val="007315A8"/>
     <w:rsid w:val="007333EB"/>
+    <w:rsid w:val="00735B7C"/>
     <w:rsid w:val="00737A1D"/>
     <w:rsid w:val="0074406E"/>
     <w:rsid w:val="00750166"/>
     <w:rsid w:val="007509CC"/>
     <w:rsid w:val="00750C47"/>
     <w:rsid w:val="00755479"/>
     <w:rsid w:val="00756684"/>
     <w:rsid w:val="00763D5C"/>
+    <w:rsid w:val="007661B6"/>
     <w:rsid w:val="00772CDF"/>
     <w:rsid w:val="0077345E"/>
+    <w:rsid w:val="007834AB"/>
     <w:rsid w:val="00785A93"/>
     <w:rsid w:val="007A2281"/>
     <w:rsid w:val="007A5280"/>
     <w:rsid w:val="007B5C84"/>
     <w:rsid w:val="007D73DB"/>
     <w:rsid w:val="007E3407"/>
     <w:rsid w:val="007E425F"/>
     <w:rsid w:val="007F09C6"/>
     <w:rsid w:val="007F1E7F"/>
+    <w:rsid w:val="007F4D31"/>
     <w:rsid w:val="007F5675"/>
     <w:rsid w:val="00806D04"/>
+    <w:rsid w:val="00810A6F"/>
     <w:rsid w:val="00815884"/>
     <w:rsid w:val="00821A8B"/>
     <w:rsid w:val="008253F1"/>
     <w:rsid w:val="0084192D"/>
+    <w:rsid w:val="00854B38"/>
     <w:rsid w:val="00863FD4"/>
+    <w:rsid w:val="008727F8"/>
     <w:rsid w:val="0087421D"/>
     <w:rsid w:val="008757BF"/>
     <w:rsid w:val="00881048"/>
     <w:rsid w:val="0088139C"/>
     <w:rsid w:val="00885133"/>
     <w:rsid w:val="00885DF0"/>
     <w:rsid w:val="00887CC8"/>
     <w:rsid w:val="00895E42"/>
     <w:rsid w:val="008973B2"/>
     <w:rsid w:val="008A7657"/>
     <w:rsid w:val="008B4F26"/>
     <w:rsid w:val="008D3002"/>
     <w:rsid w:val="008D4C95"/>
     <w:rsid w:val="008E1AFE"/>
     <w:rsid w:val="008E5EBA"/>
     <w:rsid w:val="008E72FB"/>
     <w:rsid w:val="008F2D45"/>
     <w:rsid w:val="009033FA"/>
     <w:rsid w:val="0090412F"/>
     <w:rsid w:val="00905265"/>
     <w:rsid w:val="00912C13"/>
     <w:rsid w:val="00914C97"/>
     <w:rsid w:val="009237D2"/>
     <w:rsid w:val="009258EE"/>
     <w:rsid w:val="00925D61"/>
     <w:rsid w:val="00926672"/>
     <w:rsid w:val="00932340"/>
+    <w:rsid w:val="00937514"/>
+    <w:rsid w:val="0094171A"/>
     <w:rsid w:val="0094222F"/>
     <w:rsid w:val="0094252E"/>
     <w:rsid w:val="009479CC"/>
     <w:rsid w:val="009558C2"/>
     <w:rsid w:val="00960A98"/>
     <w:rsid w:val="00965904"/>
     <w:rsid w:val="00967E15"/>
     <w:rsid w:val="00971772"/>
     <w:rsid w:val="00981ABF"/>
     <w:rsid w:val="00982468"/>
     <w:rsid w:val="009864F9"/>
     <w:rsid w:val="00994CC6"/>
     <w:rsid w:val="009B4098"/>
     <w:rsid w:val="009B522E"/>
     <w:rsid w:val="009C2F3C"/>
+    <w:rsid w:val="009C32AF"/>
     <w:rsid w:val="009D446F"/>
     <w:rsid w:val="009D53F5"/>
     <w:rsid w:val="009E11C7"/>
     <w:rsid w:val="009F4BBC"/>
     <w:rsid w:val="00A063AA"/>
     <w:rsid w:val="00A063BD"/>
     <w:rsid w:val="00A07282"/>
     <w:rsid w:val="00A12735"/>
     <w:rsid w:val="00A13590"/>
     <w:rsid w:val="00A17684"/>
     <w:rsid w:val="00A20AE2"/>
     <w:rsid w:val="00A22ACB"/>
     <w:rsid w:val="00A30CC2"/>
     <w:rsid w:val="00A416B5"/>
     <w:rsid w:val="00A50BE7"/>
     <w:rsid w:val="00A544DF"/>
     <w:rsid w:val="00A60E5D"/>
     <w:rsid w:val="00A6254E"/>
     <w:rsid w:val="00A6421B"/>
-    <w:rsid w:val="00A72C9D"/>
+    <w:rsid w:val="00A8193B"/>
     <w:rsid w:val="00A859CB"/>
     <w:rsid w:val="00A917CE"/>
     <w:rsid w:val="00A94049"/>
+    <w:rsid w:val="00AA2237"/>
     <w:rsid w:val="00AB3397"/>
     <w:rsid w:val="00AB4A15"/>
     <w:rsid w:val="00AC7CCE"/>
     <w:rsid w:val="00AD6649"/>
     <w:rsid w:val="00AE09EC"/>
     <w:rsid w:val="00AE34CE"/>
     <w:rsid w:val="00AE4E7F"/>
     <w:rsid w:val="00B05CC9"/>
     <w:rsid w:val="00B06085"/>
     <w:rsid w:val="00B06974"/>
     <w:rsid w:val="00B07282"/>
     <w:rsid w:val="00B10320"/>
     <w:rsid w:val="00B111AF"/>
     <w:rsid w:val="00B12C99"/>
+    <w:rsid w:val="00B23074"/>
     <w:rsid w:val="00B2471C"/>
     <w:rsid w:val="00B25397"/>
     <w:rsid w:val="00B4695A"/>
     <w:rsid w:val="00B559C7"/>
+    <w:rsid w:val="00B6375C"/>
+    <w:rsid w:val="00B656E3"/>
+    <w:rsid w:val="00B722EF"/>
     <w:rsid w:val="00B72D9D"/>
     <w:rsid w:val="00B72E8F"/>
     <w:rsid w:val="00B76BA0"/>
     <w:rsid w:val="00B95A4F"/>
     <w:rsid w:val="00B97EF6"/>
     <w:rsid w:val="00BB2583"/>
     <w:rsid w:val="00BB2A56"/>
     <w:rsid w:val="00BC3F92"/>
     <w:rsid w:val="00BC4E19"/>
     <w:rsid w:val="00BD130C"/>
     <w:rsid w:val="00BD5A09"/>
     <w:rsid w:val="00BE005D"/>
     <w:rsid w:val="00BE6914"/>
     <w:rsid w:val="00BF252F"/>
+    <w:rsid w:val="00BF38B4"/>
     <w:rsid w:val="00BF4F3A"/>
     <w:rsid w:val="00BF5EBA"/>
     <w:rsid w:val="00C004E8"/>
     <w:rsid w:val="00C0099D"/>
     <w:rsid w:val="00C14632"/>
     <w:rsid w:val="00C2617C"/>
     <w:rsid w:val="00C269BF"/>
     <w:rsid w:val="00C3265D"/>
+    <w:rsid w:val="00C32CF3"/>
     <w:rsid w:val="00C36623"/>
     <w:rsid w:val="00C41208"/>
     <w:rsid w:val="00C46AF7"/>
     <w:rsid w:val="00C50AB3"/>
     <w:rsid w:val="00C54481"/>
     <w:rsid w:val="00C56E26"/>
+    <w:rsid w:val="00C60609"/>
     <w:rsid w:val="00C66FC6"/>
     <w:rsid w:val="00C67001"/>
     <w:rsid w:val="00C72F00"/>
     <w:rsid w:val="00C81C2C"/>
+    <w:rsid w:val="00C9239E"/>
     <w:rsid w:val="00C9317E"/>
     <w:rsid w:val="00CA2748"/>
     <w:rsid w:val="00CA6F4A"/>
     <w:rsid w:val="00CB1579"/>
     <w:rsid w:val="00CB4170"/>
     <w:rsid w:val="00CB6429"/>
     <w:rsid w:val="00CC3290"/>
+    <w:rsid w:val="00CC43C2"/>
     <w:rsid w:val="00CC5E54"/>
     <w:rsid w:val="00CD1C75"/>
     <w:rsid w:val="00CD43C7"/>
     <w:rsid w:val="00CD5278"/>
     <w:rsid w:val="00CE44BC"/>
     <w:rsid w:val="00CE44CE"/>
     <w:rsid w:val="00CE7781"/>
     <w:rsid w:val="00CF75CB"/>
     <w:rsid w:val="00D0746E"/>
+    <w:rsid w:val="00D16C38"/>
     <w:rsid w:val="00D17562"/>
     <w:rsid w:val="00D21A5B"/>
     <w:rsid w:val="00D309B6"/>
     <w:rsid w:val="00D33448"/>
     <w:rsid w:val="00D35CA6"/>
     <w:rsid w:val="00D40C49"/>
     <w:rsid w:val="00D45A48"/>
     <w:rsid w:val="00D47473"/>
     <w:rsid w:val="00D526F7"/>
     <w:rsid w:val="00D533E4"/>
     <w:rsid w:val="00D6264A"/>
+    <w:rsid w:val="00D70821"/>
     <w:rsid w:val="00D7168C"/>
     <w:rsid w:val="00D7253A"/>
     <w:rsid w:val="00D72F5D"/>
     <w:rsid w:val="00D77589"/>
     <w:rsid w:val="00D81661"/>
     <w:rsid w:val="00D94526"/>
     <w:rsid w:val="00D94B1E"/>
     <w:rsid w:val="00DA00A9"/>
     <w:rsid w:val="00DA13CF"/>
     <w:rsid w:val="00DA686C"/>
     <w:rsid w:val="00DC7181"/>
     <w:rsid w:val="00DD2842"/>
     <w:rsid w:val="00DD462B"/>
+    <w:rsid w:val="00DF3CC6"/>
     <w:rsid w:val="00E02C2F"/>
     <w:rsid w:val="00E10092"/>
     <w:rsid w:val="00E10BD5"/>
     <w:rsid w:val="00E11975"/>
     <w:rsid w:val="00E25537"/>
     <w:rsid w:val="00E31E51"/>
     <w:rsid w:val="00E37566"/>
     <w:rsid w:val="00E41CFA"/>
     <w:rsid w:val="00E42555"/>
     <w:rsid w:val="00E47348"/>
     <w:rsid w:val="00E47635"/>
     <w:rsid w:val="00E55C5F"/>
     <w:rsid w:val="00E56319"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E75F9B"/>
     <w:rsid w:val="00E85CA2"/>
     <w:rsid w:val="00E904FA"/>
     <w:rsid w:val="00E925E8"/>
     <w:rsid w:val="00EA6A6C"/>
     <w:rsid w:val="00EB096F"/>
     <w:rsid w:val="00EB46EA"/>
     <w:rsid w:val="00EC5847"/>
     <w:rsid w:val="00ED1D8D"/>
     <w:rsid w:val="00ED5675"/>
     <w:rsid w:val="00ED7B49"/>
     <w:rsid w:val="00EE3962"/>
     <w:rsid w:val="00EE3F74"/>
     <w:rsid w:val="00EF0804"/>
+    <w:rsid w:val="00F12FD9"/>
     <w:rsid w:val="00F340F6"/>
     <w:rsid w:val="00F34390"/>
     <w:rsid w:val="00F35E94"/>
+    <w:rsid w:val="00F368DD"/>
     <w:rsid w:val="00F4204B"/>
     <w:rsid w:val="00F4474E"/>
     <w:rsid w:val="00F53D87"/>
     <w:rsid w:val="00F54AB6"/>
     <w:rsid w:val="00F55A2F"/>
     <w:rsid w:val="00F777DE"/>
     <w:rsid w:val="00F823CF"/>
     <w:rsid w:val="00F84F9E"/>
     <w:rsid w:val="00F852B3"/>
     <w:rsid w:val="00F94E9F"/>
     <w:rsid w:val="00FA3B1D"/>
     <w:rsid w:val="00FA7051"/>
     <w:rsid w:val="00FB5BA6"/>
     <w:rsid w:val="00FB5D1E"/>
     <w:rsid w:val="00FC7C3A"/>
     <w:rsid w:val="00FE33EA"/>
     <w:rsid w:val="00FE7112"/>
     <w:rsid w:val="00FF3C18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3AAADFBA"/>
+  <w15:docId w15:val="{BED6876E-D11F-4674-865D-662184AA80D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3258,50 +4849,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C54481"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -3510,50 +5106,51 @@
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000535F0"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
     <w:name w:val="_Equation Caption"/>
     <w:rsid w:val="000535F0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
@@ -3596,84 +5193,168 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00B559C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00A94049"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewDeletion">
     <w:name w:val="DeltaView Deletion"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009033FA"/>
     <w:rPr>
       <w:strike/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C01E3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="006C01E3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C01E3"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C01E3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="006C01E3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C01E3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C01E3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C60609"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="92822943">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="548107963">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="143157461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="220093459">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="322586827">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -3870,51 +5551,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141922449">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4158,70 +5839,79 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5763</Characters>
+  <Pages>7</Pages>
+  <Words>2224</Words>
+  <Characters>12210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>321</Lines>
+  <Paragraphs>119</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6219.alt</vt:lpstr>
+      <vt:lpstr>6219.ALT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6751</CharactersWithSpaces>
+  <CharactersWithSpaces>14315</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6219.alt</dc:title>
-[...1 lines deleted...]
-  <dc:creator/>
+  <dc:title>6219.ALT</dc:title>
+  <dc:subject>Modifications to Multifamily Loan and Security Agreement (Tax Credit Properties - No Equity Investor)</dc:subject>
+  <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="WS_TRACKING_ID">
+    <vt:lpwstr>a802ddd3-7348-4642-8a27-616bf42822af</vt:lpwstr>
+  </property>
+</Properties>
+</file>