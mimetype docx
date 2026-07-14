--- v0 (2025-11-03)
+++ v1 (2026-07-14)
@@ -1,7017 +1,9696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="277B2C3E" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="257049AB" w14:textId="1B67A843" w:rsidR="00FF03E7" w:rsidRDefault="00FF03E7" w:rsidP="00525DA5">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227167613"/>
+      <w:r w:rsidRPr="00FF03E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE:  THIS FORM 6219 IS FOR USE IN TAX CREDI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF03E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TRANSACTIONS WHEN THERE IS A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF03E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EQUITY INVESTOR. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF03E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USE FORM 6219.ALT IF THERE IS NO EQUITY INVESTOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF03E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4571D4E8" w14:textId="7827AEF8" w:rsidR="00E1263D" w:rsidRPr="004728BE" w:rsidRDefault="00E1263D" w:rsidP="00525DA5">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004728BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FANNIE MAE CREDIT TEAM MUST APPROVE THE EXTENDED USE AGREEMENT (OR THE FORM OF ANY EXTENDED USE AGREEMENT TO BE RECORDED AFTER THE EFFECTIVE DATE)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3B019156" w14:textId="435C96D6" w:rsidR="00E1263D" w:rsidRPr="004728BE" w:rsidRDefault="00E1263D" w:rsidP="00525DA5">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004728BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004728BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IN THE EVENT THAT LENDER DETERMINES THAT THE EXTENDED USE AGREEMENT, OR NEW EXTENDED USE AGREEMENT, AS APPLICABLE, DOES NOT COMPLY WITH LENDER’S UNDERWRITING AND SERVICING REQUIREMENTS, THE EXTENDED USE AGREEMENT MUST BE SUBORDINATED IN FORM REQUIRED BY FANNIE MAE.  IN THE EVENT THAT A SUBORDINATION OF THE EXTENDED USE AGREEMENT CANNOT BE OBTAINED, A STANDSTILL AGREEMENT MUST BE ENTERED INTO IN FORM REQUIRED BY FANNIE MAE.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IF AN EXTENDED USE AGREEMENT WILL BE RECORDED POST-CLOSING PURSUANT TO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65496">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[__</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2588">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009914DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2588">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009914DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65496">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND IT WILL IMPOSE MORE RESTRICTIVE AFFORDABILITY REQUIREMENTS THAN THE REQUIREMENTS OF RECORD AT CLOSING, LENDER SHOULD ALERT FANNIE MAE CREDIT AND SUBMIT AN INQUIRY TO MBS DISCLOSURES FOR FURTHER DIRECTION ON LOAN DATA ENTRY.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004728BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA3D5D4" w14:textId="0B812FDA" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXHIBIT [___]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5D09E2" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="414F1BBA" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MODIFICATIONS TO MULTIFAMILY LOAN AND SECURITY AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B510840" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="12E79633" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tax Credit Properties)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB687B1" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="5979DE05" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="00443AE3" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...4 lines deleted...]
-        <w:t>The foregoing Loan Agreement is hereby modified as follows:</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he foregoing Loan Agreement is hereby modified as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8088A9" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="33474833" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D07A2DF" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="50A992F6" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Definitions Schedule is hereby amended by adding the following new definitions in the appropriate alphabetical order:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69001901" w14:textId="77777777" w:rsidR="00EE3F74" w:rsidRPr="00EE3F74" w:rsidRDefault="00EE3F74" w:rsidP="00895E42">
+    <w:p w14:paraId="5C0A0091" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F777DE">
+      <w:bookmarkStart w:id="1" w:name="_cp_change_72"/>
+      <w:bookmarkStart w:id="2" w:name="_cp_change_66"/>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-        <w:t>ontrol with the Person or Persons in question.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42(m) Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a determination letter from the Tax Credit Agency that the Mortgaged Property meets the requirements of the applicable qualified allocation plan and Section 42(m)(1)(D) of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CC2CF4" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="06C49079" w14:textId="0E064B0C" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  INCLUDE THIS DEFINITION FOR PROJECTS INVOLVING A PHA/PFC/HFC TAX EXEMPTION OR NONPROFIT TAX EXEMPTION, IN WHICH A NONPROFIT OR GOVERNMENTAL ENTITY SHARES OVERSIGHT OVER BORROWER WITH AN AFFILIATE OF KEY PRINCIPAL</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTROLLED BY SPONSOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrative Borrower General Partner/Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a general partner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">or managing member of Borrower </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_cp_change_22"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that is an Affiliate of </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sponsor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Key Principal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...109 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and exists within a bifurcated Borrower General Partner/Manager </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_cp_change_28"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">structure </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alongside a [Nonprofit Borrower General Partner/Manager] [PHA/PFC/HFC Borrower General Partner/Manager].  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk190073301"/>
+      <w:bookmarkStart w:id="6" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrative Borrower General Partner/Manager </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>as of the Effective Date is identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="0AE57492" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="3DE7249C" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affiliate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, as to any particular Person, any Person directly or indirectly, through one or more intermediaries, Controlling, Controlled by or under common Control with the Person in question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6774466B" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...330 lines deleted...]
-        <w:t>the Summary of Loan Terms.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower General Partner/Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, any general partner, managing member or manager (if non-member managed) of Borrower.  Each Borrower General Partner/Manager as of the Effective Date is identified on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB5B60B" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="72BE573A" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...90 lines deleted...]
-        <w:t>General Partner/Manager as of the Effective Date is identified on the Summary of Loan Terms.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carryover Allocation Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means written documentation from the Tax Credit Agency making a carryover allocation of Tax Credits that were allocated to the Mortgaged Property in a prior year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191595E5" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="0B253C8B" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...12 lines deleted...]
-        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conditional Allocation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the allocation of Tax Credits to the Mortgaged Property that remains subject to conditions prior to the issuance of IRS Form(s) 8609 and is evidenced by receipt of one or more of the following letters, as applicable, issued by the Tax Credit Agency: (a) Reservation Letter or Carryover Allocation Letter or (b) 42(m) Letter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C243A1F" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="2E904656" w14:textId="279A6E3C" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> entity.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equity Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a Person that holds a minimum interest of ninety-nine percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(99%) in Borrower as a limited partner (if Borrower is a limited partnership) or as </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_cp_change_32"/>
+      <w:r w:rsidR="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>non-controlling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member (if Borrower is a limited liability company) and to whom are allocated (a) Tax Credits, tax losses, depreciation or other federal income tax benefits or (b) any state or local tax credits or other state or local tax benefits of any kind, in each case attributable to use of the Mortgaged Property as a “qualified low-income housing project” within the meaning of Section 42(g) of the Internal Revenue Code. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1FB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equity Investor as of the Effective Date is identified on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D69F7D" w14:textId="77777777" w:rsidR="009258EE" w:rsidRPr="009258EE" w:rsidRDefault="009258EE" w:rsidP="00895E42">
+    <w:p w14:paraId="6FE720AA" w14:textId="190F95DB" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-        <w:t>means the date set forth on the Summary of Loan Terms.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equity Investor General Partner/Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, any general partner or managing member of Equity Investor.  Equity Investor General Partner/Manager as of the Effective Date is identified on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B14B5C" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="10DD0848" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...159 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Extended Use Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A4F72A" w14:textId="77777777" w:rsidR="00ED5675" w:rsidRPr="00AC7CCE" w:rsidRDefault="00ED5675" w:rsidP="00895E42">
+    <w:p w14:paraId="0A9362A3" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r>
-[...230 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IRS Filing Deadline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the date set forth on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AAF215" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="533BCEB2" w14:textId="3AC84D42" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...89 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minimum Set-Aside Test</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the set-aside test elected by Borrower pursuant to Section 42(g)(1)(A), (B) or (C) of the Internal Revenue Code with respect to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>percentage of units built or to be built upon the Mortgaged Property to be occupied by tenants with incomes equal to no more than the designated percentage of area median income.  Borrower’s election of (a) the 20-50 Set-Aside Test as the Minimum Set-Aside Test (as provided in Section 42(g)(1)(A) of the Internal Revenue Code)</w:t>
+      </w:r>
+      <w:r w:rsidR="00596353">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596353">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b) the 40-60 Set-Aside Test (as provided in Section 42(g)(1)(B) of the Internal Revenue Code) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(or, for a Mortgaged Property in New York City, the 25-60 Set-Aside Test as provided in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 42(g)(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and 142(d)(6) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Internal Revenue Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00596353">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00596353" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or (c) the </w:t>
+      </w:r>
+      <w:r w:rsidR="00596353">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Average Income </w:t>
+      </w:r>
+      <w:r w:rsidR="00596353" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Set-Aside Test (as provided in Section 42(g)(1)(C) of the Internal Revenue Code) for the Mortgaged Property is indicated on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4415D1B7" w14:textId="77777777" w:rsidR="00420FD3" w:rsidRPr="00420FD3" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="38756772" w14:textId="6D50CD89" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INCLUDE THIS DEFINITION FOR PROJECTS INVOLVING A NONPROFIT TAX EXEMPTION IN WHICH A NONPROFIT OR GOVERNMENTAL ENTITY SHARES OVERSIGHT OVER BORROWER TOGETHER WITH AN AFFILIATE OF </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPONSOR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KEY PRINCIPAL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...22 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nonprofit Borrower General Partner/Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008973B2" w:rsidRPr="00AC7CCE">
-[...76 lines deleted...]
-      <w:r w:rsidR="008973B2">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means a general partner or managing member of Borrower </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_cp_change_7"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is, or is Controlled by, a qualified nonprofit corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_cp_change_9"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exists within the Borrower organizational structure for the primary purpose of enabling a tax exemption. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk190073100"/>
+      <w:bookmarkStart w:id="11" w:name="_cp_change_19"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Nonprofit Borrower General Partner/Manager </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>as of the Effective Date is identified on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00420FD3">
-[...40 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="003B3C62">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141B3B44" w14:textId="77777777" w:rsidR="00F35E94" w:rsidRPr="00AC7CCE" w:rsidRDefault="00F35E94" w:rsidP="00895E42">
+    <w:p w14:paraId="0B0E3FA8" w14:textId="77DA6E69" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="760"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk158127942"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Affiliate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means an entity that is (a) Equity </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_cp_change_63"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General Partner/Manager; (b) an Affiliate of Equity Investor General Partner/Manager; or (c) an Affiliate of Equity Investor, including</w:t>
+      </w:r>
+      <w:r w:rsidR="0084396F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable,</w:t>
+      </w:r>
+      <w:r w:rsidR="00951300">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00155424">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Special Limited Partner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="3CACCF32" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INCLUDE THIS DEFINITION FOR PROJECTS INVOLVING A PHA/PFC/HFC TAX EXEMPTION UNDER TEXAS LAW: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PHA/PFC/HFC Borrower General Partner/Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a general partner or managing member of Borrower that is an Affiliate of a Texas public housing authority, housing finance corporation, or public facility corporation (each, a “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governmental Housing Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”) that exists within the Borrower organizational structure for the primary purpose of enabling a tax exemption for a project owned by such a Governmental Housing Entity.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_cp_change_5"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk190072944"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PHA/PFC/HFC Borrower General Partner/Manager </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>as of the Effective Date is identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C958FB9" w14:textId="40360924" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F35E94">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rent Restriction Test</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the rent restrictions imposed on the low-income units in the Mortgaged Property pursuant to Section 42(g)(2) of the Internal Revenue Code whereby the gross rent charged to tenant(s) of the low-income units cannot exceed thirty percent (30%) of the imputed income limitation of the applicable units based upon the Minimum Set-Aside Test elected by Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B78EE4" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reservation Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a letter from the Tax Credit Agency conditionally binding the Tax Credit Agency to make an allocation of Tax Credits to the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5A4143" w14:textId="77777777" w:rsidR="000E41FC" w:rsidRDefault="000E41FC" w:rsidP="000E41FC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INSERT IF THE GENERAL PARTNER/MANAGER IS A BIFURCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sponsor Key Principal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth on the Summary of Loan Terms, which Person is also a Key Principal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247DAE6E" w14:textId="38315E90" w:rsidR="00155424" w:rsidRPr="00155424" w:rsidRDefault="00155424" w:rsidP="000E41FC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F38A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Special Limited Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A706F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if applicable, has the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mean</w:t>
+      </w:r>
+      <w:r w:rsidR="00A706F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing set forth on the Summary of Loan Terms, </w:t>
+      </w:r>
+      <w:r w:rsidR="001123DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidR="00A706F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Person </w:t>
+      </w:r>
+      <w:r w:rsidR="001123DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0EF9" w:rsidRPr="004A0EF9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A706F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> syndicator-created</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0EF9" w:rsidRPr="004A0EF9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Affiliate of Equity Investor formed to hold the special limited partner </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73FC7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or investor member </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0EF9" w:rsidRPr="004A0EF9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest in Borrower</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF17CC5" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tax Credit Agency</w:t>
       </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the state housing credit agency having responsibility for allocating Tax Credits, issuing the IRS Form 8609 and monitoring compliance of the Mortgaged Property with the requirements of (a) Section 42 of the Internal Revenue Code and (b) the Extended Use Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174C7766" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means the state housing credit agency having responsibility for monitoring compliance of the Mortgaged Property with the requirements of </w:t>
-[...13 lines deleted...]
-        <w:t> </w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626AA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credit Application</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Section</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">” means collectively, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">application to receive a new allocation of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626AA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-        <w:t> </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIBE ANY DOCUMENTS REQUIRED TO BE SUBMITTED WITH THE APPLICATION: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the Extended Use Agreement.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04943">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reservation Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04943">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and any other documentation required to be submitted </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amendments, schedules, and exhibits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the foregoing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04943">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BD54C0" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="004153DB" w:rsidP="00895E42">
+    <w:p w14:paraId="6B8D31C2" w14:textId="77777777" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the tax credits allocated to Borrower pursuant to Section 42 of the Internal Revenue Code in connection with the Mortgaged Property’s operation as a “qualified low-income housing project” within the meaning of Section 42(g)(1) of the Internal Revenue Code.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Effective Date, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projected </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credits </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equal the amount </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1821441B" w14:textId="3BF1BF01" w:rsidR="00F348AC" w:rsidRPr="003A5314" w:rsidRDefault="00F348AC" w:rsidP="003A5314">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ection </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_cp_change_69"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.02(a) (Personal Liability Based on Lender’s Loss)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement is hereby amended by adding the following subsection</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16F60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[s]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>end thereof</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_cp_change_74"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_cp_change_73"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="1AE3F682" w14:textId="0355200A" w:rsidR="00E1263D" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_cp_change_75"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00CD5A98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5A98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">any failure to comply with </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Section</w:t>
-[...41 lines deleted...]
-        <w:t>Mortgage Loan Administration Matters Regarding Liens, Transfers and Assumptions) is hereby amended by adding the following provisions to the end thereof:</w:t>
+        <w:t>Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5A98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[__]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5A98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2588">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5A98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)(1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F723D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Items Related to Tax Credit Properties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C12F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1210D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credit Covenants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5A98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000137AC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>failure to comply with Section [__].05(b) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F723D7" w:rsidRPr="00F723D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Items Related to Tax Credit Properties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000137AC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– Tax Credit Covenants)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5A98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>after the expiration of any applicable notice and/or cure period in the Extended Use Agreement[.][; and]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41693AAB" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="3674868F" w14:textId="4933A095" w:rsidR="00E1263D" w:rsidRPr="003A5314" w:rsidRDefault="00E1263D" w:rsidP="00E1263D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="760" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF784D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INCORPORATE THIS ADDITIONAL NON-RECOURSE CARVEOUT IN THE EVENT THAT THE EXTENDED USE AGREEMENT WILL BE RECORDED POST-CLOSING AND/OR THE FORM 8609 WILL BE ISSUED POST-CLOSING:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_cp_change_81"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidR="00E70A7E" w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3126">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the Effective Date </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70A7E" w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>until [(i)] the issuance, execution and filing of the IRS Form 8609,] [and (ii)] [the recordation of the Extended Use Agreement for the new allocation of Tax Credits], any failure by Borrower to comply with Sections [__].05(</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2588">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70A7E" w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)(2) and (</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2588">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70A7E" w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F723D7" w:rsidRPr="00F723D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Items Related to Tax Credit Properties </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70A7E" w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– Tax Credit Covenants) of this Loan Agreement.]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="29581C5D" w14:textId="759F7E88" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="004153DB" w:rsidP="003A5314">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 11.03 (Liens, Transfers, and Assumptions - Mortgage Loan Administration Matters Regarding Liens, Transfers and Assumptions) is hereby amended by adding the following provisions to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3444F5ED" w14:textId="2D0A9CA9" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="00C805BE" w:rsidP="00895E42">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Tax Credit Transfers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFC81C4" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="549B4C47" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Approved Transfers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0B3FA0" w14:textId="53EA19BD" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="64CA2F0F" w14:textId="7BF17AD1" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...48 lines deleted...]
-      <w:r w:rsidR="00074258">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notwithstanding anything in this Loan Agreement to the contrary, provided that (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F723D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) the Person identified as “Borrower” on the Summary of Loan Terms owns the Mortgaged Property and remains Borrower under the Note and this Loan Agreement, (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F723D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r w:rsidR="003F750C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Person identified as “Borrower General Partner/Manager” on the </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5B65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of Loan Terms is the sole general partner or is the managing general partner of Borrower (if Borrower is a limited partnership) or is the managing member or sole manager (if Borrower is a limited liability company), (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F723D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) the Person identified as “Equity Investor” on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55D79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...94 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00D55D79" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Loan Terms or its Permitted Affiliate continues to maintain its rights to receive the allocation of Tax Credits available to Borrower with respect to the Mortgaged Property, substantially as allocated as of the Effective Date, </w:t>
+      </w:r>
+      <w:r w:rsidR="009145E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(iv) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A706F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if applicable, </w:t>
+      </w:r>
+      <w:r w:rsidR="009145E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Person identified as “Special Limited Partner” on the Summary of Loan Terms remains the Special Limited Partner, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F723D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) the provisions of Section 11.03</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5A1E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_cp_change_92"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__]</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_cp_change_94"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00895E42">
-[...13 lines deleted...]
-      <w:r w:rsidR="004153DB">
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2) (</w:t>
+      </w:r>
+      <w:r w:rsidR="002C12F1" w:rsidRPr="002C12F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credit Transfers – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional Conditions on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B75" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transfers) regarding additional conditions on Transfer(s) are satisfied, the Transfer of an interest by a </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE44CE">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE44CE">
-[...249 lines deleted...]
-        <w:t>ransfers shall not constitute an Event of Default:</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal, Guarantor or Borrower as described in Section 11.02(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00142120" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(A), (B) or (C)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resulting from any of the following Transfers shall not constitute an Event of Default:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1094CE0C" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="3B7C4889" w14:textId="53E959AD" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003F750C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the removal of Borrower General Partner</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:r>
+      <w:r w:rsidR="003F0D26" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00900DA4" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal of Borrower General Partner/Manager as general partner, managing general partner, sole manager or managing member (as applicable) of Borrower (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_cp_change_101"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower General Partner</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_cp_change_102"/>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>/Manager</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...81 lines deleted...]
-        <w:t>wer;</w:t>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Removal Right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”) and its replacement as general partner, managing general partner, sole manager or managing member (as applicable) by a Permitted Affiliate</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21F5E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the terms of the limited partnership agreement or operating agreement (as applicable) of Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0D29">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00823364" w:rsidRPr="00823364">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0066568A" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r w:rsidR="004714B7" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, however</w:t>
+      </w:r>
+      <w:r w:rsidR="0066568A" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Equity Investor must identify </w:t>
+      </w:r>
+      <w:r w:rsidR="001635C6" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and obtain</w:t>
+      </w:r>
+      <w:r w:rsidR="0050675B" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lender’s approval of a</w:t>
+      </w:r>
+      <w:r w:rsidR="0066568A" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> substitute </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0066568A" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal and Guarantor</w:t>
+      </w:r>
+      <w:r w:rsidR="005A33C9" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="004714B7" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 11.03(__)(2)(E</w:t>
+      </w:r>
+      <w:r w:rsidR="00677B94" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0AAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0AAC" w:rsidRPr="007F0AAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002C12F1" w:rsidRPr="002C12F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credit Transfers – </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0AAC" w:rsidRPr="007F0AAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional Conditions on </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0AAC" w:rsidRPr="007F0AAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0AAC" w:rsidRPr="007F0AAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transfers)</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0D29">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[.][;]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EAE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INCLUDE THE FOLLOWING PROVISION FOR PROJECTS INVOLVING A PHA/PFC/HFC TAX EXEMPTION OR NONPROFIT TAX EXEMPTION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_109"/>
+      <w:r w:rsidR="004714B7" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> further</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> however</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_111"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notwithstanding</w:t>
+      </w:r>
+      <w:r w:rsidR="00635E42">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anything to the contrary contained in this Loan Agreement, in the event that the Mortgaged Property benefits from a tax exemption as of the date of the Transfer </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_113"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT WHEN THERE IS A PHA/PFC/HFC TAX EXEMPTION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a project owned by a Governmental Housing Entity</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_117"/>
+      <w:r w:rsidR="00EC55DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC55DE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>then the Borrower General Partner</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC55DE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>/Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC55DE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Removal Right shall be limited to the removal of the Administrative Borrower General Partner/Manager only. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC55DE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Any</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC55DE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal and replacement of the PHA/PFC/HFC Borrower General Partner/Manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_cp_change_120"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidR="008E0D29" w:rsidRPr="008E0D29">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be prohibited without the prior written consent of Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0D29" w:rsidRPr="00DF784D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT WHEN THERE IS A NONPROFIT TAX EXEMPTION</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0AAC" w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0AAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for a </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>project with a nonprofit corporation within its organizational structure, then the Borrower General Partner</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_121"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>/Manager</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Removal Right shall be limited to the removal of the Administrative Borrower General Partner/Manager only. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_126"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Any</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal and replacement of the Nonprofit Borrower General Partner/Manager shall be prohibited without the prior written consent of Lender</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_133"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidR="008E0D29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0D26" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B14BA5" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="005E301A" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="29F793CD" w14:textId="3E297D9F" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="734"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003F750C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a</w:t>
-[...160 lines deleted...]
-        <w:t>or</w:t>
+        <w:t xml:space="preserve">a Transfer of </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_134"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equity Investor’s </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">limited partner interests or </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_cp_change_136"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>non-controlling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member interests in Borrower to a Permitted Affiliate </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70134" w:rsidRPr="00DF784D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70134" w:rsidRPr="00A70134">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INCLUDE IF SECTION (2)(F) BELOW IS INCLUDED:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70134">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(or to a non-Permitted Affiliate</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_cp_change_146"/>
+      <w:r w:rsidR="00A70134">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_cp_change_140"/>
+      <w:r w:rsidR="0011025D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(the “</w:t>
+      </w:r>
+      <w:r w:rsidR="0011025D" w:rsidRPr="0011025D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-Permitted Affiliate Tax Credit Transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="0011025D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70134" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>provided the provisions of</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidR="00A70134" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section 11.03 (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_cp_change_142"/>
+      <w:r w:rsidR="00A70134" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidR="00A70134" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__]</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_cp_change_144"/>
+      <w:r w:rsidR="00A70134" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidR="00A70134" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)(F) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70134" w:rsidRPr="002C12F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credit Transfers – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70134" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional Conditions on Approved Transfers)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70134">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70134" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>are also satisfied</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidR="00DF784D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF784D" w:rsidRPr="00DF784D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, provided</w:t>
+      </w:r>
+      <w:r w:rsidR="00781C34" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, however,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if such Transfer is of less than Equity Investor’s entire </w:t>
+      </w:r>
+      <w:r w:rsidR="00781C34" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direct ownership </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest in Borrower, Equity Investor General Partner/Manager must remain the sole general partner, managing general partner, managing member or sole manager (as applicable) of Equity Investor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AFD601" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="5694057D" w14:textId="20B38F75" w:rsidR="005D01B3" w:rsidRPr="003A5314" w:rsidRDefault="005D01B3" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003F750C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a Transfer of any</w:t>
-[...85 lines deleted...]
-      <w:r w:rsidR="00895E42">
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_cp_change_160"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>one or more Transfers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of direct or indirect limited partnership or </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_cp_change_162"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>non-controlling membership</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interests in Equity Investor to a Permitted Affiliate, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_cp_change_164"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="_cp_change_166"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Transfers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> result in a Transfer of fifty percent (50%) or more of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE47EC" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equity Investor’s direct ownership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interest in Borrower </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="_cp_change_169"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">held by Equity Investor as of the Effective Date </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided that </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal or Guarantor (as applicable) </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="_cp_change_171"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>continues to Control</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Borrower with the same rights and abilities as </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal or Guarantor (as applicable) </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="45" w:name="_cp_change_173"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Controlled</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Borrower immediately prior to the date of such Transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0D26" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="46" w:name="_Hlk228455546"/>
+      <w:r w:rsidR="009145E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFE1FE9" w14:textId="18B86FED" w:rsidR="00933B10" w:rsidRPr="003A5314" w:rsidRDefault="00793F6E" w:rsidP="009145E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003F750C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00521DB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Transfer of </w:t>
+      </w:r>
+      <w:r w:rsidR="00093774" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control</w:t>
+      </w:r>
+      <w:r w:rsidR="007454C1" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of, including the general partner</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7E6E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD393C" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>managing member interests in</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6471" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD393C" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Equity Investor to a Permitted Affiliate</w:t>
+      </w:r>
+      <w:r w:rsidR="00C453C7" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="00640DEE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="00DF784D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="00A70134">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INCLUDE IF SECTION (2)(F) BELOW IS INCLUDED:</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(or to a non-Permitted Affiliate</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0011025D" w:rsidRPr="0011025D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(the “</w:t>
+      </w:r>
+      <w:r w:rsidR="0011025D" w:rsidRPr="0011025D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-Permitted Affiliate Tax Credit Control Transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="0011025D" w:rsidRPr="0011025D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) </w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>provided the provisions of</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section 11.03 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)(F) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="002C12F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credit Transfers – </w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional Conditions on Approved Transfers)</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>are also satisfied</w:t>
+      </w:r>
+      <w:r w:rsidR="00640DEE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF784D" w:rsidRPr="00DF784D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0011025D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C453C7" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided that </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C453C7" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal or Guarantor (as applicable) </w:t>
+      </w:r>
+      <w:r w:rsidR="009717D7" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continues to Control Borrower with the same </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05459" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rights and abilities as</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05459" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Key Principal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B862D4" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or Guarantor (as applicable) Controlled Borrower immediately prior to the date of such Transfer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidR="00B862D4" w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB1AEC5" w14:textId="77777777" w:rsidR="002E0F2E" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
+    <w:p w14:paraId="22BBD53E" w14:textId="49DDBE03" w:rsidR="002E0F2E" w:rsidRPr="003A5314" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D7C97">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D7C97">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...24 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Additional Conditions on </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="_cp_change_174"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transfers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8A7D33" w14:textId="56EA42D9" w:rsidR="006D7C97" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
+    <w:p w14:paraId="1AF075B4" w14:textId="5A5222A0" w:rsidR="006D7C97" w:rsidRPr="003A5314" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D7C97">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Transfers described in Section 11.03</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5A1E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="48" w:name="_cp_change_176"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00095982">
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__]</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="49" w:name="_cp_change_178"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00241811">
-[...32 lines deleted...]
-        <w:t>:</w:t>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1) (Tax Credit Transfers – Approved Transfers) shall only be permitted if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F2123A" w14:textId="7D9FD91C" w:rsidR="002E0F2E" w:rsidRPr="005E301A" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
+    <w:p w14:paraId="15E04D7D" w14:textId="25D5D062" w:rsidR="002E0F2E" w:rsidRPr="003A5314" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="002E0F2E" w:rsidRPr="005E301A">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Lender </w:t>
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>Lender shall have received not less than t</w:t>
+      </w:r>
+      <w:r w:rsidR="0011025D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hirty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0011025D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0) days’ prior written notice of the Transfer, together with copies of (i) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51ADB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the applicable Transfer documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; (ii) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B202A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizational documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00B202A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relevant to the proposed Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6907">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00626AA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(iii) an organizational </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB25B4" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E18B5" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C772DE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="00C772DE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that complies with Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00626AA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB4A15">
-[...229 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidR="00C772DE" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.01(a)(2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B202A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>and the Organizational Chart Requirements;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB208EB" w14:textId="77777777" w:rsidR="002E0F2E" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
+    <w:p w14:paraId="590978BE" w14:textId="77777777" w:rsidR="002E0F2E" w:rsidRPr="003A5314" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="002E0F2E" w:rsidRPr="005E301A">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(B)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>at the time of the proposed Transfer, no Event of Default</w:t>
-[...104 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>at the time of the proposed Transfer, no Event of Default shall have occurred and be continuing (and no event that with the giving of notice or passage of time, or both, would constitute an Event of Default shall have occurred and be continuing);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0D1502" w14:textId="77777777" w:rsidR="008E72FB" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
+    <w:p w14:paraId="5B6A0409" w14:textId="125F3DAD" w:rsidR="008E72FB" w:rsidRPr="003A5314" w:rsidRDefault="006D7C97" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="00E47635">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(C)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the proposed transferee </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC47BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transferee </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC47BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>who owns a Controlling Interest in Borrower as a result of the Transfer is a Prohibited Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCD833B" w14:textId="1CF6C948" w:rsidR="00890950" w:rsidRDefault="006D7C97" w:rsidP="00DC7882">
+    <w:p w14:paraId="0D29C682" w14:textId="6ACDE160" w:rsidR="00890950" w:rsidRPr="003A5314" w:rsidRDefault="006D7C97" w:rsidP="00DC7882">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="00AB4A15">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(D)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003467C2" w:rsidRPr="003467C2">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00FC47BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no transferee who Controls Borrower as a result of the Transfer is a Blocked Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68568BC8" w14:textId="43CA26D3" w:rsidR="002E0F2E" w:rsidRDefault="00D309B6" w:rsidP="00890950">
+    <w:p w14:paraId="45EB49DE" w14:textId="13724FE2" w:rsidR="0087056D" w:rsidRPr="003A5314" w:rsidRDefault="0087056D" w:rsidP="00FD7067">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D923E6" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D923E6" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002D2672" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the event of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00855257" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transfer of any of </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000E41FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00855257" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal’s or Guarantor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00855257" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direct or indirect </w:t>
+      </w:r>
+      <w:r w:rsidR="00855257" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest in Borrower to Equity Investor or a Permitted Affiliate,</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00855257" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001435EA" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal and Guarantor </w:t>
+      </w:r>
+      <w:r w:rsidR="00112903">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall be replaced by one or more Persons approved by Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2FAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="007B1328">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accordance </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2FAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with the provisions of Section 11.03(a)(3) and</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6907">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00626AA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6907">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>11.03(a)(6)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D630E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B118A9" w14:textId="351417DD" w:rsidR="00280266" w:rsidRPr="003A5314" w:rsidRDefault="006279A2" w:rsidP="006E364F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7067" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0019418F" w:rsidRPr="00521DB8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0019418F" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="0019418F" w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0019418F" w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00150975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERT THE FOLLOWING </w:t>
+      </w:r>
+      <w:r w:rsidR="0019418F" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ONLY WITH APPROVAL OF FANNIE MAE CREDIT</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2FAF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OTHERWISE INSERT “Intentionally Omitted”</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3F24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0019418F" w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00521DB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the event that the Transfer contemplated under Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00626AA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.03</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5A1E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="50" w:name="_cp_change_187"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__]</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="51" w:name="_cp_change_189"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1210D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1210D" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credit Transfers – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1210D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved Transfers) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00516A59" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">either </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0F1F" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003F750C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00516A59" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F750C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2FAF" w:rsidRPr="005B2FAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Permitted Affiliate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credit Transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0A9A" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="003F750C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(y) </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0A9A" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2FAF" w:rsidRPr="005B2FAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Permitted Affiliate </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0A9A" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credit Control Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following additional conditions shall apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230BBE0C" w14:textId="4A8A97AE" w:rsidR="00EF7814" w:rsidRPr="003A5314" w:rsidRDefault="00521DB8" w:rsidP="003F750C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2880" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If the conditions set forth in this Section</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11.03</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E4E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ith respect to a </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2FAF" w:rsidRPr="005B2FAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Permitted Affiliate </w:t>
+      </w:r>
+      <w:r w:rsidR="00185E4E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credit Transfer, </w:t>
+      </w:r>
+      <w:r w:rsidR="00064E87" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equity Investor’s capital contribution, as required by Borrower’s </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="_cp_change_191"/>
+      <w:r w:rsidR="00064E87" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>amended and restated partnership or operating agreement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidR="00064E87" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26D15" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including any additional capital contributions </w:t>
+      </w:r>
+      <w:r w:rsidR="008D274B" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as required thereunder, </w:t>
+      </w:r>
+      <w:r w:rsidR="0049304A" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall have </w:t>
+      </w:r>
+      <w:r w:rsidR="00064E87" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">been fully disbursed to Borrower at the time of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2FAF" w:rsidRPr="005B2FAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Permitted Affiliate </w:t>
+      </w:r>
+      <w:r w:rsidR="00064E87" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Credit Transfer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1486A41C" w14:textId="64D3D6AC" w:rsidR="00136160" w:rsidRPr="003A5314" w:rsidRDefault="00521DB8" w:rsidP="003F750C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2880" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ii)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00136160" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no material adverse change to the financial condition of Borrower</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="_cp_change_194"/>
+      <w:r w:rsidR="00136160" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00136160" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Key </w:t>
+      </w:r>
+      <w:r w:rsidR="00136160" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidR="00136160" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Guarantor </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="54" w:name="_cp_change_196"/>
+      <w:r w:rsidR="00136160" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>shall have</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidR="00136160" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> occurred since the Effective Date; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C52802B" w14:textId="76324F5F" w:rsidR="00064E87" w:rsidRPr="003A5314" w:rsidRDefault="00521DB8" w:rsidP="003F750C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2880" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(__)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>(iii)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D4FE2" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2FAF" w:rsidRPr="005B2FAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Permitted Affiliate </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4FE2" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credit Transfer transferee </w:t>
+      </w:r>
+      <w:r w:rsidR="00961939" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or the </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2FAF" w:rsidRPr="005B2FAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Permitted Affiliate </w:t>
+      </w:r>
+      <w:r w:rsidR="00961939" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credit Control </w:t>
+      </w:r>
+      <w:r w:rsidR="00185E4E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transfer transferee, as applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00E023E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E4E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4FE2" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be Controlled by any combination of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3F24" w:rsidRPr="00626AA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: COMPLETE</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3F24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3F24" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BLANK WITH FANNIE MAE-APPROVED, UNDERWRITTEN TRANSFEREE</w:t>
+      </w:r>
+      <w:r w:rsidR="009A54D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTROL PARTY(IES)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4FE2" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00150975" w:rsidRPr="00DF784D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="612D9AB2" w14:textId="2E208FB7" w:rsidR="002E0F2E" w:rsidRPr="003A5314" w:rsidRDefault="00D309B6" w:rsidP="00890950">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the conditions set forth in </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6907">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 11.03([__])</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3F24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3F24" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tax Credit Transfers – Approved Transfers)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3F24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this Section 11.03</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5A1E" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_cp_change_200"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__]</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="56" w:name="_cp_change_202"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) (Tax Credit Transfers </w:t>
+      </w:r>
+      <w:r w:rsidR="002C12F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Additional Conditions on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B75" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transfers) are satisfied, the Transfer Fee shall be waived for any Transfer made pursuant to Section 11.03(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="57" w:name="_cp_change_204"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__]</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="58" w:name="_cp_change_206"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1) (Tax Credit Transfers – Approved Transfers).  Borrower shall pay the Review Fee and out-of-pocket costs set forth in Section 11.03(g).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3D64C0" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="00905265" w:rsidP="00895E42">
+    <w:p w14:paraId="2D948D7C" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="00905265" w:rsidP="00895E42">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="007E425F" w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Other Removal of Borrower General Partner</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Other Removal of Borrower General Partner/Manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4F0592" w14:textId="3D404CB6" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="005E301A" w:rsidP="00895E42">
+    <w:p w14:paraId="36404926" w14:textId="7134ABC5" w:rsidR="00076422" w:rsidRDefault="005E301A" w:rsidP="009C5A1E">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidR="007E425F" w:rsidRPr="00AC7CCE">
+      <w:r w:rsidR="002D3613" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3613" w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3613" w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3613" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INCLUDE THE FOLLOWING PROVISION FOR PROJECTS INVOLVING A PHA/PFC/HFC TAX EXEMPTION OR NONPROFIT TAX EXEMPTION: </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4FE7" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrative</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4FE7" w:rsidRPr="00521DB8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4FE7" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower General Partner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E425F">
+        <w:t>Borrower General Partner/Manager is removed as a general partner, managing general partner, managing member or sole manager (as applicable) of Borrower, in accordance with the terms of the limited partnership agreement or operating agreement (as applicable) of Borrower, and is replaced by another Person that is not a Permitted Affiliate (to the extent that a Transfer of an interest by</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/Manager</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E425F" w:rsidRPr="00AC7CCE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSERT IF THERE IS A BIF</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="00002B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCATED STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="005007C0" w:rsidRPr="000E41FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is removed as </w:t>
-[...224 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Key Principal, Guarantor or Borrower as described in this Article 11 is accomplished thereby), the transferor and transferee shall be required to comply with all requirements of this Article 11, including payment of the fees set forth in Section 11.03(g).</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="59" w:name="_cp_change_220"/>
     </w:p>
-    <w:p w14:paraId="3B959A7D" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
-      <w:pPr>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p w14:paraId="62F152F1" w14:textId="77777777" w:rsidR="00465C8A" w:rsidRPr="00465C8A" w:rsidRDefault="00465C8A" w:rsidP="00465C8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="-43"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465C8A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 14.01(a) (Events of Default – Automatic Events of Default) of the Loan Agreement is hereby amended by adding the following provision to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F07C895" w14:textId="6D16A5C5" w:rsidR="00465C8A" w:rsidRPr="009E6541" w:rsidRDefault="00465C8A" w:rsidP="00465C8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:right="-40" w:firstLine="720"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="009E6541">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6541">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Section 14.01(a) (Events of Default – Automatic Events of Default) of the Loan Agreement is hereby amended by adding the following provision to the end thereof:</w:t>
+        <w:t>any failure by Borrower to comply with Section</w:t>
+      </w:r>
+      <w:r w:rsidR="005823B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6541">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> [__].05</w:t>
+      </w:r>
+      <w:r w:rsidR="005823B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b), (c), (d), (e), (f)(1) and (f)(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6541">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57BEA" w:rsidRPr="00A57BEA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Items Related to Tax Credit Properties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6541">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– Tax Credit Covenants) of this Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75548F30" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="03FB5ECE" w14:textId="65AD3E44" w:rsidR="009E6541" w:rsidRPr="009E6541" w:rsidRDefault="009E6541" w:rsidP="009E6541">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6541">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The first paragraph of Section 14.01(c) (Events of Default – Events of Default Subject to Extended Cure Period) of the Loan Agreement is hereby amended and restated as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C450604" w14:textId="56B3F352" w:rsidR="009E6541" w:rsidRPr="009E6541" w:rsidRDefault="00465C8A" w:rsidP="00465C8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465C8A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following shall constitute an Event of Default if the existence of such condition or event, or such failure to perform or default in performance continues for a period of thirty (30) days after written notice by Lender to Borrower </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2588">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Equity Investor (so long as Equity Investor maintains its ownership interest in Borrower) of the existence of such condition or event, or of such failure to perform or default in performance, provided, however, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F25BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2588">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such period may be extended for up to an additional sixty (60) days if Borrower and/or such Equity Investor, in </w:t>
+      </w:r>
+      <w:r w:rsidR="001F25BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2588">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discretion, is diligently pursuing </w:t>
+      </w:r>
+      <w:r w:rsidR="001F25BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2588">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cure </w:t>
+      </w:r>
+      <w:r w:rsidR="001F25BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thereof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2588">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; provided,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465C8A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> further, however, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F25BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465C8A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no such written notice, grace period, or extension shall apply if, in Lender’s discretion, immediate exercise by Lender of a right or remedy under this Loan Agreement or any Loan Document is required to avoid harm to Lender or impairment of the Mortgage Loan (including the Loan Documents), the Mortgaged Property or any other security given for the Mortgage Loan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF30188" w14:textId="30FAC4AA" w:rsidR="007E425F" w:rsidRPr="00DF784D" w:rsidRDefault="00BB515A" w:rsidP="00DF784D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="-40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF784D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 15.02 (Notice) of the Loan Agreement is hereby amended by adding the following provision to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078E9CD2" w14:textId="52E4C20F" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="00521DB8" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any default, event of default, or breach (however such terms may be defined</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> under the Extended Use Agreement.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E425F" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender agrees that effective notice to Borrower under this Loan Agreement and the other Loan Documents shall require delivery of a copy of any such notice to Equity Investor.  Equity Investor’s notice address is included in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48062637" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
-      <w:pPr>
+    <w:p w14:paraId="0522D2AC" w14:textId="3CF06AB7" w:rsidR="007E425F" w:rsidRPr="00DF784D" w:rsidRDefault="00BB515A" w:rsidP="00DF784D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:right="-40" w:firstLine="720"/>
+        <w:ind w:right="-40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...13 lines deleted...]
-        <w:t>Section 15.02 (Notice) of the Loan Agreement is hereby amended by adding the following provision to the end thereof:</w:t>
+      <w:r w:rsidRPr="00DF784D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following article is hereby added to the Loan Agreement as Article [___] (Items Related to Tax Credit Properties):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF4D689" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
-[...133 lines deleted...]
-    <w:p w14:paraId="335AA710" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="23F8D4AC" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc263870054"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc263870613"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc241299261"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc241480314"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc264474021"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc266373268"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc271706538"/>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ARTICLE [___]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Toc263870055"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:bookmarkStart w:id="67" w:name="_Toc263870055"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc263870614"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ITEMS RELATED TO TAX CREDIT PROPERTIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C7DF57" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="1C038934" w14:textId="39DD59AE" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00460DDC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Ref180893870"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:bookmarkStart w:id="69" w:name="_Ref180893870"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc241299262"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc241480315"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc263870056"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc263870615"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc264474022"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc266373269"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc270286563"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc271706539"/>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].01</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Recourse Liability.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2631">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2631" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equity Investor Cure Rights.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="09CFE4E0" w14:textId="53190CE4" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p w14:paraId="4EB344A4" w14:textId="1ED190D8" w:rsidR="007E425F" w:rsidRDefault="00465C8A" w:rsidP="004F7879">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notwithstanding any provision in this Loan Agreement to the contrary, Lender agrees that the provisions of Section 3.02(a)(1) and Section 3.02(a)(2) of this Loan Agreement shall be operative only after Equity Investor has been given</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> written</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notice </w:t>
+      </w:r>
+      <w:r w:rsidR="00881F96" w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(to the extent </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6948">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subject to cure as </w:t>
+      </w:r>
+      <w:r w:rsidR="00881F96" w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00950686" w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pursuant to</w:t>
+      </w:r>
+      <w:r w:rsidR="00881F96" w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002038B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section [___].0</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6948">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002038B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81BF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00881F96" w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 14.01(c)) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the applicable Event of Default giving rise to Lender’s right to exercise the recourse provided in Section 3.02(a)(1) and/or Section 3.02(a)(2), together with an opportunity to cure such Event of Default within thirty (30) days from the date of such notice</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="78" w:name="_Hlk227168909"/>
+      <w:r w:rsidR="0052515B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p w14:paraId="3D754EA3" w14:textId="77777777" w:rsidR="000D1924" w:rsidRDefault="001565F3" w:rsidP="004F7879">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3814">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section [__].01(a) or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any provision in this Loan Agreement to the contrary, Lender agrees that</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1924">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2732061C" w14:textId="06393F9E" w:rsidR="000D1924" w:rsidRDefault="008C70E0" w:rsidP="008C70E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007C3814">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with respect to Events of Default arising pursuant to Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2BB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14.01(a)(1), Section 14.01(a)(2</w:t>
+      </w:r>
+      <w:r w:rsidR="006F259C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2BB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2BB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 14.01(a)(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5E83">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5E83" w:rsidRPr="00BA5E83">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as it pertains to failure to comply with Section 4.02(d)(4) only)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2BB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Equity Investor shall be given written notice of the applicable Event of Default, together with an opportunity to cure such Event of Default within </w:t>
+      </w:r>
+      <w:r w:rsidR="00486ACF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(i) </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">five (5) days </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D98" w:rsidRPr="00813D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with respect to Events of Defaults arising under Sections 14.01(a)(1) and 14.01(a)(2)) </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00486ACF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ii) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5019">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thirty (30) days </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with respect to </w:t>
+      </w:r>
+      <w:r w:rsidR="00486ACF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Events of Default </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5B65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arising </w:t>
+      </w:r>
+      <w:r w:rsidR="00486ACF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 14.01(a)(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5B65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as it pertains to </w:t>
+      </w:r>
+      <w:r w:rsidR="00486ACF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 4.02(d)(4) only</w:t>
+      </w:r>
+      <w:r w:rsidR="00813D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1FB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00813D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6EEF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the date of such </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1924">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6EEF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otice</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5B65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6EEF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F713FAB" w14:textId="17380DF4" w:rsidR="000D1924" w:rsidRDefault="008C70E0" w:rsidP="008C70E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AB6EEF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with respect to Events of Default arising pursuant to Section 14.01(a)(6), Section 14.01(a)(10), Section 14.01(a)(11), and Section 14.01(a)(12)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7C5F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as i</w:t>
+      </w:r>
+      <w:r w:rsidR="0052515B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7C5F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertains to failure to comply with Section 5.02(b)(1) and Section 5.02(b)(2) only)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1924">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Equity Investor shall be given written notice of the applicable Event of Default</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6154C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6154C" w:rsidRPr="00F6154C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the extent deemed curable in Lender’s determination</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6154C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1924">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an opportunity to cure such Event of Default within thirty</w:t>
+      </w:r>
+      <w:r w:rsidR="006F259C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1924">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(30) days from the date of such notice</w:t>
+      </w:r>
+      <w:r w:rsidR="0052515B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2A4EAB" w14:textId="77777777" w:rsidR="00F6154C" w:rsidRDefault="0052515B" w:rsidP="004F7879">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notwithstanding the foregoing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6154C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B3F16C" w14:textId="40DAE8A1" w:rsidR="00F6154C" w:rsidRPr="00BA1FB2" w:rsidRDefault="00BA1FB2" w:rsidP="00BA1FB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(i)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DA7C5F" w:rsidRPr="00BA1FB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during </w:t>
+      </w:r>
+      <w:r w:rsidR="0052515B" w:rsidRPr="00BA1FB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7C5F" w:rsidRPr="00BA1FB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cure period provided in (a) and (b) above, Lender shall be entitled to accelerate the Note and to pursue its remedies (other than pursuing a Foreclosure Event)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6154C" w:rsidRPr="00BA1FB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7C5F" w:rsidRPr="00BA1FB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E24DA" w:rsidRPr="00BA1FB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661A61E0" w14:textId="43A8E160" w:rsidR="00DA7C5F" w:rsidRPr="00D234FA" w:rsidRDefault="00DA7C5F" w:rsidP="00BA1FB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6154C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1FB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no notice or grace period shall apply in the case of any Event of Default where a failure by Lender to exercise a right or remedy under this Loan Agreement, in Lender’s judgment, could result in harm to Lender, impairment of Lender’s rights and remedies under the Extended Use Agreement or this Loan Agreement or any other security given under any other Loan Document</w:t>
+      </w:r>
+      <w:r w:rsidR="006E24DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5D1C9F" w14:textId="3908FF23" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00460DDC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section [__].02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LIHTC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2631" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reporting Requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651FDFD1" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...551 lines deleted...]
-        <w:t xml:space="preserve"> result in harm to Lender, impairment of Lender’s rights and remedies under the Extended Use Agreement or this Loan Agreement or any other security given under any other Loan Document.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower must submit to Lender, each year on or before the IRS Filing Deadline at the time of annual submission of Borrower’s financial analysis of operations, a copy of Borrower’s federal income tax information return (Internal Revenue Service Form 1065, or any successor form designated by the Internal Revenue Service) and all attached schedules, forms and elections, including Internal Revenue Forms 8586 and 8609-A (and, with the Internal Revenue Service Form 1065 for the first year of the Mortgaged Property’s “Credit Period” (within the meaning of Section 42(f)(1) of the Internal Revenue Code), a copy of each fully completed and signed IRS Form 8609 for the Mortgaged Property), which must reflect the total Tax Credits allocated to the Mortgaged Property and the Tax Credits claimed for the Mortgaged Property in the preceding year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078C17CE" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="12DA4FE3" w14:textId="1AAF609B" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00460DDC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section [__].03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Annual </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Reporting Requirements.</w:t>
+      <w:r w:rsidR="004B2631" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Compliance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2479F6AE" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
-[...304 lines deleted...]
-    <w:p w14:paraId="74D5A504" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="5C376DB6" w14:textId="780F239E" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...109 lines deleted...]
-        <w:t>orm(s) from the Tax Credit Agency.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower shall submit to Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00632102">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on an annual basis, evidence that the Mortgaged Property is in ongoing compliance with all income, occupancy and rent restrictions under the Extended Use Agreement relating to the Mortgaged Property.  Such submissions shall be made contemporaneously with Borrower’s reports required to be made to the Tax Credit Agency under the Extended Use Agreement.  If the Tax Credit Agency issues an Internal Revenue Service Form 8823, Borrower shall provide to Lender a copy of each such form within five (5) Business Days of Borrower’s receipt of such form(s) from the Tax Credit Agency.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432887A9" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="3F1EC0F3" w14:textId="77777777" w:rsidR="004B2631" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="004B2631">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="734" w:right="720" w:hanging="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].04</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Tax Credit Representations</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Tax Credit Representations and </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2631" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warranties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E925F4" w14:textId="03106132" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="00905265" w:rsidP="00895E42">
+    <w:p w14:paraId="1647BF0E" w14:textId="19DCFB21" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="00905265" w:rsidP="004B2631">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="734" w:right="720" w:hanging="14"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All representations and warranties made by Borrower to Lender in this Section [__].04 </w:t>
+      </w:r>
+      <w:r w:rsidR="005646A0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tax Credit Representations and Warranties) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are made as of the Effective Date, and are true and correct except as disclosed on the Exceptions to Representations and Warranties Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597931CF" w14:textId="40E5501E" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="00E750F5" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-        <w:t>are made as of the Effective Date, and are true and correct except as disclosed on the Exceptions to Representations and Warranties Schedule.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>There are no restrictions on the sale or refinancing of the Mortgaged Property, other than the restrictions set forth in this Loan Agreement and the Extended Use Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F61C705" w14:textId="77777777" w:rsidR="007E425F" w:rsidRPr="00AC7CCE" w:rsidRDefault="00E750F5" w:rsidP="00895E42">
+    <w:p w14:paraId="1978B51B" w14:textId="7F811343" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>T</w:t>
-[...34 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Borrower and the Mortgaged Property satisfy all restrictions and requirements, including tenant income and rent restrictions and record-keeping and retention requirements, applicable to projects generating Tax Credits under Section 42 of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651D12A9" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="46C89DA8" w14:textId="6A391C0F" w:rsidR="00526839" w:rsidRPr="003A5314" w:rsidRDefault="003F362D" w:rsidP="00526839">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...62 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Borrower and the Mortgaged Property satisfy all covenants and restrictions set forth in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="79" w:name="_cp_change_236"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>DRAFTING NOTE: INSERT IF EXTENDED USE AGREEMENT IS NOT EXECUTED AS OF THE EFFECTIVE DATE</w:t>
+      </w:r>
+      <w:r w:rsidR="00521DB8" w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521DB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r w:rsidR="00521DB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521DB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>draft</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="80" w:name="_cp_change_239"/>
+      <w:r w:rsidRPr="00521DB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Extended Use Agreement delivered to Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD76AD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="81" w:name="_cp_change_241"/>
+      <w:r w:rsidR="003F73E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT IF APPLICABLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding the foregoing, as of the date hereof, Borrower has been awarded Tax Credits, but the Extended Use Agreement will not be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37F79" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">executed and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recorded until </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1775A" w:rsidRPr="003F38A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE:  SELECT CORRECT OPTION:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1775A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[after IRS Form 8609 is executed] [after the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="82" w:name="_cp_change_243"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is placed in service</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD76AD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000847CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as described in Section 42 of the Internal Revenue Code)]</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1775A" w:rsidRPr="003F38A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="83" w:name="_cp_change_247"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
     </w:p>
-    <w:p w14:paraId="2761C360" w14:textId="77777777" w:rsidR="003F362D" w:rsidRPr="00AC7CCE" w:rsidRDefault="003F362D" w:rsidP="00895E42">
+    <w:p w14:paraId="17F6BB88" w14:textId="08692169" w:rsidR="00AB5568" w:rsidRPr="003A5314" w:rsidRDefault="00AB5568" w:rsidP="004A6858">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Borrower has submitted the Tax Credit Application to receive an allocation of Tax Credits to the applicable Tax Credit Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="003F73E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19550F80" w14:textId="233C4E8F" w:rsidR="00526839" w:rsidRPr="003A5314" w:rsidRDefault="00526839" w:rsidP="004A6858">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F73E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Credit Application </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is complete and accurate in all respects; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F405054" w14:textId="1D099212" w:rsidR="00526839" w:rsidRPr="003A5314" w:rsidRDefault="00526839" w:rsidP="002D2D3F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Borrower </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all requirements of the Tax Credit Application.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="84" w:name="_cp_change_253"/>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="11569483" w14:textId="4C2F4D3A" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="007E425F" w:rsidP="00895E42">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Borrower and the Mortgaged Property </w:t>
-[...20 lines deleted...]
-        <w:t>reement.</w:t>
+        <w:t xml:space="preserve">The only tenant eligibility requirements or rent restrictions applicable to the Mortgaged Property or Borrower are those that apply to residential units pursuant to the Minimum Set-Aside Test elected by Borrower for the low-income units in the Mortgaged Property or as set forth in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Extended Use Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5019">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5019">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: IF THERE ARE OTHER RENT RESTRICTION AGREEMENTS OTHER THAN THE EXTENDED USE AGREEMENT THAT ARE ENUMERATED IN THE 6253 AND THE 6102.23, THEN ADD THE FOLLOWING LANGUAGE AT THE END: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5019" w:rsidRPr="00A81936">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or the other Rent Restriction Agreements</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5019" w:rsidRPr="00B16F60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB571B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C90F584" w14:textId="77777777" w:rsidR="007E425F" w:rsidRDefault="007E425F" w:rsidP="00895E42">
+    <w:p w14:paraId="418C31F1" w14:textId="76FF76A4" w:rsidR="00F826C4" w:rsidRDefault="004D37B9" w:rsidP="008B0E9B">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...20 lines deleted...]
-      <w:r w:rsidR="00905265">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>T</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00F340F6">
+        <w:t xml:space="preserve">Except as provided in Section 42(h)(6)(E)(ii) of the Internal Revenue Code, neither the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Extended Use Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00635E42">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7CCE">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> the Extended Use Agreement.</w:t>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nor any other document, instrument or agreement to which Borrower is a party restricts, limits or waives the right of Lender to cause a termination of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Extended Use Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with Internal Revenue Code Section 42(h)(6)(E)(i)(I).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1027B946" w14:textId="77777777" w:rsidR="004D37B9" w:rsidRPr="00AC7CCE" w:rsidRDefault="004D37B9" w:rsidP="004D37B9">
+    <w:p w14:paraId="202D2D53" w14:textId="5AEC627D" w:rsidR="00E70A7E" w:rsidRPr="003A5314" w:rsidRDefault="00E70A7E" w:rsidP="008B0E9B">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...4 lines deleted...]
-        <w:t>(</w:t>
+      <w:r w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Borrower has received either (1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e)</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a final allocation of Tax Credits issued by the Tax Credit Agency for each applicable building of the Mortgaged Property, evidenced by IRS Form(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-        <w:t>either the Extended Use Agreement nor any other document, instrument or agreement to which Borrower is a party restrict</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8609, or (2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...41 lines deleted...]
-        <w:t>on 42(h)(6)(E)(i)(I).</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a Conditional Allocation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFB70B2" w14:textId="77777777" w:rsidR="00C54481" w:rsidRPr="00AC7CCE" w:rsidRDefault="00C54481" w:rsidP="00C54481">
+    <w:p w14:paraId="626F0514" w14:textId="77777777" w:rsidR="005007C0" w:rsidRPr="003A5314" w:rsidRDefault="005007C0" w:rsidP="005007C0">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="734" w:right="720" w:hanging="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC7CCE">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00AC7CCE">
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section [__].05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Tax Credit </w:t>
-[...7 lines deleted...]
-        <w:t>Covenants.</w:t>
+        <w:t>Tax Credit Covenants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1F3454" w14:textId="77777777" w:rsidR="00C54481" w:rsidRDefault="00C54481" w:rsidP="00C54481">
+    <w:p w14:paraId="47561BEC" w14:textId="5A5B2C98" w:rsidR="00C54481" w:rsidRPr="003A5314" w:rsidRDefault="00C54481" w:rsidP="00C54481">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Borrower and the Mortgaged Property shall continue to satisfy all restrictions and requirements, including tenant income and rent restrictions and record-keeping and retention requirements, applicable to projects generating Tax Credits under Section 42 of the Internal Revenue Code.</w:t>
+        <w:t>Borrower and the Mortgaged Property shall satisfy all restrictions and requirements, including tenant income and rent restrictions and record-keeping and retention requirements, applicable to projects generating Tax Credits under Section 42 of the Internal Revenue Code within all applicable timeframes set forth thereunder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B27684A" w14:textId="77777777" w:rsidR="00C54481" w:rsidRDefault="00C54481" w:rsidP="00C54481">
+    <w:p w14:paraId="4D7A0440" w14:textId="48C154FD" w:rsidR="00C54481" w:rsidRPr="003A5314" w:rsidRDefault="00C54481" w:rsidP="00C54481">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Borrower and the Mortgaged Property shall continue to satisfy all covenants and restrictions set forth in the Extended Use Agreement.</w:t>
+        <w:t>Borrower and the Mortgaged Property shall satisfy all covenants and restrictions set forth in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70A7E" w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tax Credit Application until the execution and recordation of the Extended Use Agreement, after which time Borrower and the Mortgaged Property shall satisfy all covenants and restrictions set forth in the Extended Use Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D89667" w14:textId="77777777" w:rsidR="00C54481" w:rsidRDefault="00C54481" w:rsidP="00C54481">
+    <w:p w14:paraId="5D01EB15" w14:textId="112F2524" w:rsidR="00C54481" w:rsidRPr="003A5314" w:rsidRDefault="00C54481" w:rsidP="00C54481">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The only tenant eligibility requirements or rent restrictions applicable to the Mortgaged Property or Borrower shall be those that apply to residential units pursuant to the Minimum Set-Aside Test elected by Borrower for the low-income units in the Mortgaged Property or as set forth in the Extended Use Agreement.</w:t>
+        <w:t>The only tenant eligibility requirements or rent restrictions applicable to the Mortgaged Property or Borrower shall be those that apply to residential units pursuant to the Minimum Set-Aside Test elected by Borrower for the low-income units in the Mortgaged Property or as set forth in the Extended Use Agreemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70A7E" w:rsidRPr="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81936">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81936">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE: IF THERE ARE OTHER RENT RESTRICTION AGREEMENTS OTHER THAN THE EXTENDED USE AGREEMENT THAT ARE ENUMERATED IN THE 6253 AND THE 6102.23, THEN ADD THE FOLLOWING LANGUAGE AT THE END: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81936" w:rsidRPr="00A81936">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or the other Rent Restriction Agreements</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81936" w:rsidRPr="00B16F60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70A7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0EDE1B" w14:textId="77777777" w:rsidR="00C54481" w:rsidRDefault="00C54481" w:rsidP="00C54481">
+    <w:p w14:paraId="5D1D431E" w14:textId="58B084FB" w:rsidR="0003449B" w:rsidRDefault="00C54481" w:rsidP="00C54481">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...12 lines deleted...]
-        <w:t>either the Extended Use Agreement nor any other document, instrument or agreement to which Borrower is a party shall restrict, limit or waive the right of Lender to cause a termination of the Extended Use Agreement in accordance with Internal Revenue Code Section 42(h)(6)(E)(i)(I).</w:t>
+        <w:t>Except as provided in Section 42(h)(6)(E)(ii) of the Internal Revenue Code, neither the Extended Use Agreement nor any other document, instrument or agreement to which Borrower is a party shall restrict, limit or waive the right of Lender to cause a termination of the Extended Use Agreement in accordance with Internal Revenue Code Section 42(h)(6)(E)(i)(I).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14771D9B" w14:textId="6C2A38CE" w:rsidR="007E425F" w:rsidRDefault="00C54481" w:rsidP="003467C2">
+    <w:p w14:paraId="2DA46AAF" w14:textId="1263B474" w:rsidR="00C54481" w:rsidRPr="003A5314" w:rsidRDefault="0003449B" w:rsidP="00C54481">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(e)</w:t>
-[...206 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">(e) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009839E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding anything to the contrary contained in this </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55D79">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009839E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="000440BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the Extended Use Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009839E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Borrower shall not pursue a qualified contract or participate in a qualified contract process as described under Internal Revenue Code Section 42(h)(6)(E)(i)(II) without the prior written consent of Lender.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32592371" w14:textId="056AD3A5" w:rsidR="003467C2" w:rsidRPr="003467C2" w:rsidRDefault="003467C2" w:rsidP="003467C2">
+    <w:p w14:paraId="179D7E30" w14:textId="1C98C633" w:rsidR="001B7FFB" w:rsidRPr="003A5314" w:rsidRDefault="00C54481" w:rsidP="00A17B9C">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="720"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0003449B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Borrower shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFEBD46" w14:textId="3FAF19F3" w:rsidR="001B7FFB" w:rsidRPr="003A5314" w:rsidRDefault="001B7FFB" w:rsidP="00A17B9C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>comply with the Minimum Set-Aside Test, the Rent Restriction Test, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any other requirements to continue to qualify for Tax Credits, including all applicable requirements set forth in the Extended Use Agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAFE4FF" w14:textId="0096FAAF" w:rsidR="001B7FFB" w:rsidRPr="003A5314" w:rsidRDefault="006D22AE" w:rsidP="00A17B9C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>diligently pursue and receive a final allocation of Tax Credits issued by the Tax Credit Agency for each applicable building of the Mortgaged Property, evidenced by IRS Form(s) 8609 (if not previously issued prior to the Effective Date); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F0D7D1" w14:textId="7D06FE88" w:rsidR="00F871BD" w:rsidRPr="003A5314" w:rsidRDefault="001B7FFB" w:rsidP="00F5690D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>obtain and maintain issuance of all necessary permanent, unconditional certificates of occupancy, including all governmental approvals required to permit occupancy of all the units, at all times during which such certificates of occupancy are required to be met to qualify for the full amount of the Tax Credits and remain in compliance with Section 42(l) of the Internal Revenue Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684F4513" w14:textId="160E78A5" w:rsidR="009839E1" w:rsidRPr="001D63D5" w:rsidRDefault="00A55345" w:rsidP="0003449B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="480"/>
+        <w:ind w:left="720" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D234FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INCLUDE IF AN EXTENDED USE AGREEMENT WILL BE RECORDED POST-CLOSING</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91601">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55345">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00905638" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0003449B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00905638" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00905638" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Borrower shall execute and cause the Extended Use Agreement to be recorded against the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3433">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00905638" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in connection with the new allocation of Tax Credits</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3433">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable))</w:t>
+      </w:r>
+      <w:r w:rsidR="00905638" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with requirements imposed by Tax Credit Agency. Notwithstanding the foregoing, Borrower acknowledges and agrees that the recording of the Extended Use Agreement in connection with the Tax Credits shall require the prior written consent of Lender pursuant to Section 11.02(b)(1)(E).  In addition to the requirements specified in Section 11.02(b)(1)(E), Lender’s consent shall be subject to Lender determining that the Extended Use Agreement (i) complies with Lender’s underwriting and servicing requirements or (ii) is otherwise subordinated to the lien of the Security Instrument pursuant to a subordination agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3433">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or, if permitted by Lender, </w:t>
+      </w:r>
+      <w:r w:rsidR="00905638" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subject to a standstill agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3433">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, in either case as required by and</w:t>
+      </w:r>
+      <w:r w:rsidR="00905638" w:rsidRPr="003A5314">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a form and a substance satisfactory to Lender.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1041">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108E0FB8" w14:textId="1E466828" w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidRDefault="00A17B9C" w:rsidP="008E3433">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003A5314">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003467C2" w:rsidRPr="003467C2" w:rsidSect="00C72F00">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId8"/>
+    <w:sectPr w:rsidR="007E425F" w:rsidRPr="003A5314" w:rsidSect="003F73E6">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DE50115" w14:textId="77777777" w:rsidR="00427403" w:rsidRDefault="00427403">
+    <w:p w14:paraId="63750CDB" w14:textId="77777777" w:rsidR="00853E32" w:rsidRDefault="00853E32">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D7229F3" w14:textId="77777777" w:rsidR="00427403" w:rsidRDefault="00427403">
+    <w:p w14:paraId="3BC58CF4" w14:textId="77777777" w:rsidR="00853E32" w:rsidRDefault="00853E32">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F4B984B" w14:textId="77777777" w:rsidR="00427403" w:rsidRDefault="00427403">
+    <w:p w14:paraId="0B4B999C" w14:textId="77777777" w:rsidR="00853E32" w:rsidRDefault="00853E32">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Kino MT">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4FB423BB" w14:textId="77777777" w:rsidR="00D0746E" w:rsidRDefault="00D0746E" w:rsidP="002B01DF"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="664CED6B" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRDefault="003F73E6" w:rsidP="003F73E6"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D0746E" w14:paraId="5580EC07" w14:textId="77777777" w:rsidTr="006F6982">
+    <w:tr w:rsidR="003F73E6" w14:paraId="6AADAF77" w14:textId="77777777" w:rsidTr="00742910">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4CCB9054" w14:textId="77777777" w:rsidR="00D0746E" w:rsidRPr="00750C47" w:rsidRDefault="00D0746E" w:rsidP="002B01DF">
+        <w:p w14:paraId="303D15AD" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRPr="00750C47" w:rsidRDefault="003F73E6" w:rsidP="003F73E6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00750C47">
+          <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (Tax Credit Properties)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="386CC6B9" w14:textId="77777777" w:rsidR="00D0746E" w:rsidRPr="00750C47" w:rsidRDefault="00D0746E" w:rsidP="00750C47">
-[...102 lines deleted...]
-        <w:p w14:paraId="66C9785A" w14:textId="5800729C" w:rsidR="00D0746E" w:rsidRPr="00750C47" w:rsidRDefault="003467C2" w:rsidP="0090412F">
+        <w:p w14:paraId="327549F1" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRPr="00750C47" w:rsidRDefault="003F73E6" w:rsidP="003F73E6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>Form 6219</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5A1B144C" w14:textId="1F9486EF" w:rsidR="00D0746E" w:rsidRPr="00750C47" w:rsidRDefault="00D0746E" w:rsidP="00895E42">
+        <w:p w14:paraId="58A26FF3" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRPr="00750C47" w:rsidRDefault="003F73E6" w:rsidP="003F73E6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00750C47">
+          <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
+            <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r w:rsidR="003467C2">
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00A824F3" w14:paraId="3CCB2B1D" w14:textId="77777777" w:rsidTr="00742910">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="2431618B" w14:textId="77777777" w:rsidR="00A824F3" w:rsidRPr="00750C47" w:rsidRDefault="00A824F3" w:rsidP="00A824F3">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>2025</w:t>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
           </w:r>
-          <w:r w:rsidRPr="00750C47">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1577C7E6" w14:textId="4B73D749" w:rsidR="00A824F3" w:rsidRPr="00750C47" w:rsidRDefault="00F618D7" w:rsidP="00A824F3">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>06</w:t>
+          </w:r>
+          <w:r w:rsidR="0091535C">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r w:rsidR="00E015B2">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="2F3C7116" w14:textId="07A3557B" w:rsidR="00A824F3" w:rsidRPr="00750C47" w:rsidRDefault="00A824F3" w:rsidP="00A824F3">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>© 20</w:t>
+          </w:r>
+          <w:r w:rsidR="0091535C">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00D234FA">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="36EC7456" w14:textId="77777777" w:rsidR="00D0746E" w:rsidRPr="002B01DF" w:rsidRDefault="00D0746E" w:rsidP="002B01DF">
+  <w:p w14:paraId="5941D45F" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRDefault="003F73E6" w:rsidP="003F73E6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="444AF179" w14:textId="77777777" w:rsidR="00D0746E" w:rsidRDefault="00D0746E" w:rsidP="002B01DF"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38CB8CE8" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRDefault="003F73E6"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D0746E" w14:paraId="527EB6C2" w14:textId="77777777" w:rsidTr="006F6982">
+    <w:tr w:rsidR="003F73E6" w14:paraId="283B3B3A" w14:textId="77777777" w:rsidTr="00742910">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0A1E8264" w14:textId="77777777" w:rsidR="00D0746E" w:rsidRPr="00750C47" w:rsidRDefault="00D0746E" w:rsidP="002B01DF">
+        <w:p w14:paraId="0A5CDC22" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRPr="00750C47" w:rsidRDefault="003F73E6" w:rsidP="003F73E6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00750C47">
+          <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (Tax Credit Properties)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4F7CEFDF" w14:textId="77777777" w:rsidR="00D0746E" w:rsidRPr="00750C47" w:rsidRDefault="00D0746E" w:rsidP="00750C47">
-[...102 lines deleted...]
-        <w:p w14:paraId="510536C4" w14:textId="531E1F1D" w:rsidR="00D0746E" w:rsidRPr="00750C47" w:rsidRDefault="003467C2" w:rsidP="0090412F">
+        <w:p w14:paraId="2775C64A" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRPr="00750C47" w:rsidRDefault="003F73E6" w:rsidP="003F73E6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>Form 6219</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5012DC23" w14:textId="20BDED64" w:rsidR="00D0746E" w:rsidRPr="00750C47" w:rsidRDefault="0090412F" w:rsidP="00750C47">
+        <w:p w14:paraId="6C44D8BA" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRPr="00750C47" w:rsidRDefault="003F73E6" w:rsidP="003F73E6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
+            <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r w:rsidR="003467C2">
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="003F73E6" w14:paraId="6E0FBA3D" w14:textId="77777777" w:rsidTr="00742910">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4038" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="035BEA07" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRPr="00750C47" w:rsidRDefault="003F73E6" w:rsidP="003F73E6">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>2025</w:t>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
           </w:r>
-          <w:r w:rsidR="00D0746E" w:rsidRPr="00750C47">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2460" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="782DCCBB" w14:textId="44CB8B3C" w:rsidR="003F73E6" w:rsidRPr="00750C47" w:rsidRDefault="00F618D7" w:rsidP="003F73E6">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>06</w:t>
+          </w:r>
+          <w:r w:rsidR="0091535C">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r w:rsidR="00E015B2">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="101418FF" w14:textId="40C6190B" w:rsidR="003F73E6" w:rsidRPr="00750C47" w:rsidRDefault="003F73E6" w:rsidP="003F73E6">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>© 20</w:t>
+          </w:r>
+          <w:r w:rsidR="0091535C">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00E015B2">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="104BA414" w14:textId="77777777" w:rsidR="00D0746E" w:rsidRPr="002B01DF" w:rsidRDefault="00D0746E" w:rsidP="002B01DF">
+  <w:p w14:paraId="16104CBE" w14:textId="77777777" w:rsidR="003F73E6" w:rsidRDefault="003F73E6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="705A8796" w14:textId="77777777" w:rsidR="00427403" w:rsidRDefault="00427403">
+    <w:p w14:paraId="57630A18" w14:textId="77777777" w:rsidR="00853E32" w:rsidRDefault="00853E32">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FF45A45" w14:textId="77777777" w:rsidR="00427403" w:rsidRDefault="00427403">
+    <w:p w14:paraId="1334F7BA" w14:textId="77777777" w:rsidR="00853E32" w:rsidRDefault="00853E32">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="772A2D0B" w14:textId="77777777" w:rsidR="00853E32" w:rsidRDefault="00853E32"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05552B64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1EC61B4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7082,55 +9761,942 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08636123"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0BA6AB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BD4017F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BFCD8A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="137A6D29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DD4BA48"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AFA0F4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="802A64F4"/>
+    <w:lvl w:ilvl="0" w:tplc="4DCABF5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1AA477AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="196A4A44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6680ABAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7752ED04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="33363094">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1204A356">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B2F264D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D4D21220">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A7B79D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8725052"/>
+    <w:lvl w:ilvl="0" w:tplc="E54AD1DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9000" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="9720" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39455159"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="53A8B344"/>
+    <w:tmpl w:val="B0B82CE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="562642D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7E4DCCA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F5970D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="810416BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -7296,513 +10862,2261 @@
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1563366123">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F5970D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA7C074E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Kino MT" w:hAnsi="Kino MT" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61E443CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2478523C"/>
+    <w:lvl w:ilvl="0" w:tplc="3330106A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1F36B4AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1C5C808C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EC9E26CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2F2E5E88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1F9864BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8A183396">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5C70CEBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FD983E10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B0C3BE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4424A042"/>
+    <w:lvl w:ilvl="0" w:tplc="055857DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="753AC09C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7124166E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E38E8158">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9C54D19E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4C56D50E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1B6AFB9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="09123B24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="23F01EDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="8988384">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1723366464">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="338432978">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1400908073">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="48843075">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1606693179">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="619804261">
+    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+            <w14:srgbClr w14:val="000000"/>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="(%2)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Kino MT" w:hAnsi="Kino MT" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+            <w14:srgbClr w14:val="000000"/>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%3)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2520"/>
+          </w:tabs>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+            <w14:srgbClr w14:val="000000"/>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="(%4)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2880"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="2160"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+            <w14:srgbClr w14:val="000000"/>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperLetter"/>
+        <w:lvlText w:val="(%5)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3600"/>
+          </w:tabs>
+          <w:ind w:left="720" w:firstLine="2160"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="(%6)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3960"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="3600"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperRoman"/>
+        <w:lvlText w:val="%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="1440" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperLetter"/>
+        <w:lvlText w:val="%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2160"/>
+          </w:tabs>
+          <w:ind w:left="2160" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%9."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2880"/>
+          </w:tabs>
+          <w:ind w:left="2880" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1481576988">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1252087047">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="497816248">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1302886893">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="530728352">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1751535877">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="632827456">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Backup" w:val="True"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00737A1D"/>
+    <w:rsid w:val="0000106C"/>
+    <w:rsid w:val="00004885"/>
     <w:rsid w:val="00004F6C"/>
+    <w:rsid w:val="00005C73"/>
+    <w:rsid w:val="00006AF8"/>
+    <w:rsid w:val="000137AC"/>
+    <w:rsid w:val="00016DEE"/>
+    <w:rsid w:val="00017780"/>
     <w:rsid w:val="00017C3C"/>
+    <w:rsid w:val="00025BA4"/>
+    <w:rsid w:val="00027D5C"/>
+    <w:rsid w:val="00032F34"/>
+    <w:rsid w:val="0003449B"/>
+    <w:rsid w:val="00034541"/>
+    <w:rsid w:val="00035887"/>
+    <w:rsid w:val="00036E27"/>
+    <w:rsid w:val="0004107D"/>
+    <w:rsid w:val="0004292D"/>
+    <w:rsid w:val="000440BF"/>
+    <w:rsid w:val="00046774"/>
+    <w:rsid w:val="00046DCA"/>
     <w:rsid w:val="00047547"/>
     <w:rsid w:val="000535F0"/>
+    <w:rsid w:val="00055367"/>
+    <w:rsid w:val="00057987"/>
+    <w:rsid w:val="0006001B"/>
+    <w:rsid w:val="000630C5"/>
     <w:rsid w:val="00063644"/>
     <w:rsid w:val="000641BB"/>
+    <w:rsid w:val="00064A78"/>
+    <w:rsid w:val="00064E87"/>
     <w:rsid w:val="00065318"/>
+    <w:rsid w:val="0006735F"/>
+    <w:rsid w:val="00071058"/>
+    <w:rsid w:val="00071143"/>
+    <w:rsid w:val="00072AF3"/>
     <w:rsid w:val="000734AD"/>
+    <w:rsid w:val="00073781"/>
     <w:rsid w:val="00074258"/>
     <w:rsid w:val="00074E86"/>
+    <w:rsid w:val="00076422"/>
+    <w:rsid w:val="00077A59"/>
     <w:rsid w:val="00080A84"/>
+    <w:rsid w:val="00082B36"/>
+    <w:rsid w:val="000830E6"/>
+    <w:rsid w:val="000837D6"/>
+    <w:rsid w:val="000847CA"/>
+    <w:rsid w:val="00086532"/>
+    <w:rsid w:val="0008763E"/>
     <w:rsid w:val="00093265"/>
+    <w:rsid w:val="00093594"/>
+    <w:rsid w:val="00093774"/>
     <w:rsid w:val="00093EE6"/>
+    <w:rsid w:val="00095315"/>
     <w:rsid w:val="00095982"/>
+    <w:rsid w:val="00095B20"/>
+    <w:rsid w:val="0009709B"/>
+    <w:rsid w:val="00097FB6"/>
     <w:rsid w:val="000A05F6"/>
+    <w:rsid w:val="000A14F9"/>
     <w:rsid w:val="000A21E8"/>
+    <w:rsid w:val="000B2ADA"/>
+    <w:rsid w:val="000B32FE"/>
     <w:rsid w:val="000B421B"/>
+    <w:rsid w:val="000B504C"/>
     <w:rsid w:val="000B521B"/>
+    <w:rsid w:val="000C0777"/>
+    <w:rsid w:val="000C0A6B"/>
+    <w:rsid w:val="000C0AB4"/>
     <w:rsid w:val="000C0BC9"/>
+    <w:rsid w:val="000C25B9"/>
     <w:rsid w:val="000C7E3E"/>
+    <w:rsid w:val="000D1770"/>
+    <w:rsid w:val="000D1924"/>
+    <w:rsid w:val="000D5674"/>
+    <w:rsid w:val="000D630E"/>
+    <w:rsid w:val="000E2601"/>
+    <w:rsid w:val="000E277F"/>
     <w:rsid w:val="000E3BA1"/>
+    <w:rsid w:val="000E41FC"/>
     <w:rsid w:val="000E4E18"/>
     <w:rsid w:val="000E69C3"/>
     <w:rsid w:val="000E6CC4"/>
+    <w:rsid w:val="000F058D"/>
+    <w:rsid w:val="000F0BD1"/>
+    <w:rsid w:val="000F1EE7"/>
+    <w:rsid w:val="000F21EF"/>
+    <w:rsid w:val="000F3776"/>
+    <w:rsid w:val="000F7DA4"/>
     <w:rsid w:val="001004C4"/>
+    <w:rsid w:val="00102D0F"/>
+    <w:rsid w:val="00103147"/>
+    <w:rsid w:val="00104760"/>
     <w:rsid w:val="0010500D"/>
+    <w:rsid w:val="0011025D"/>
+    <w:rsid w:val="001103CD"/>
+    <w:rsid w:val="001123DC"/>
+    <w:rsid w:val="00112903"/>
+    <w:rsid w:val="001145AC"/>
     <w:rsid w:val="001175CA"/>
+    <w:rsid w:val="00124EAA"/>
+    <w:rsid w:val="00127AC5"/>
+    <w:rsid w:val="00127E56"/>
+    <w:rsid w:val="00136160"/>
+    <w:rsid w:val="00136AF6"/>
+    <w:rsid w:val="00137954"/>
+    <w:rsid w:val="00141643"/>
+    <w:rsid w:val="00142120"/>
+    <w:rsid w:val="001435EA"/>
+    <w:rsid w:val="00143B41"/>
+    <w:rsid w:val="001463F0"/>
+    <w:rsid w:val="00150975"/>
+    <w:rsid w:val="00150EAA"/>
+    <w:rsid w:val="001516D9"/>
+    <w:rsid w:val="00152EF8"/>
+    <w:rsid w:val="001542A7"/>
+    <w:rsid w:val="00155424"/>
     <w:rsid w:val="001559F4"/>
+    <w:rsid w:val="001565F3"/>
+    <w:rsid w:val="00157029"/>
+    <w:rsid w:val="00157281"/>
+    <w:rsid w:val="00160D30"/>
+    <w:rsid w:val="00163159"/>
+    <w:rsid w:val="001635C6"/>
+    <w:rsid w:val="00163B46"/>
+    <w:rsid w:val="00163D5D"/>
+    <w:rsid w:val="001648E3"/>
     <w:rsid w:val="001658F9"/>
+    <w:rsid w:val="00166306"/>
     <w:rsid w:val="0016728A"/>
+    <w:rsid w:val="0017096F"/>
+    <w:rsid w:val="00170B5A"/>
+    <w:rsid w:val="00171BF3"/>
+    <w:rsid w:val="00174B94"/>
+    <w:rsid w:val="00174CB6"/>
     <w:rsid w:val="001755B5"/>
+    <w:rsid w:val="00175D45"/>
+    <w:rsid w:val="0018126E"/>
+    <w:rsid w:val="00181756"/>
+    <w:rsid w:val="00182BFA"/>
     <w:rsid w:val="00183EE5"/>
+    <w:rsid w:val="00185E4E"/>
     <w:rsid w:val="00186461"/>
+    <w:rsid w:val="0018658F"/>
+    <w:rsid w:val="0019005D"/>
+    <w:rsid w:val="00190BF4"/>
+    <w:rsid w:val="0019418F"/>
+    <w:rsid w:val="00195ACB"/>
     <w:rsid w:val="00196DC5"/>
+    <w:rsid w:val="001A2BB4"/>
+    <w:rsid w:val="001A3382"/>
     <w:rsid w:val="001A37EB"/>
+    <w:rsid w:val="001A4DD0"/>
+    <w:rsid w:val="001A5B65"/>
+    <w:rsid w:val="001A66BB"/>
+    <w:rsid w:val="001B057D"/>
+    <w:rsid w:val="001B1A4A"/>
+    <w:rsid w:val="001B2C1F"/>
+    <w:rsid w:val="001B412C"/>
+    <w:rsid w:val="001B7266"/>
+    <w:rsid w:val="001B7FFB"/>
+    <w:rsid w:val="001C0FEC"/>
+    <w:rsid w:val="001C1E2C"/>
     <w:rsid w:val="001C2D5B"/>
+    <w:rsid w:val="001C3DFC"/>
+    <w:rsid w:val="001C54C2"/>
+    <w:rsid w:val="001C6F1E"/>
+    <w:rsid w:val="001C762C"/>
+    <w:rsid w:val="001D0DFB"/>
+    <w:rsid w:val="001D24BF"/>
+    <w:rsid w:val="001D3686"/>
+    <w:rsid w:val="001D50A7"/>
     <w:rsid w:val="001D5114"/>
+    <w:rsid w:val="001D613D"/>
+    <w:rsid w:val="001D63D5"/>
+    <w:rsid w:val="001D77BD"/>
     <w:rsid w:val="001E0AEC"/>
+    <w:rsid w:val="001E1A7A"/>
     <w:rsid w:val="001E1DB5"/>
+    <w:rsid w:val="001E3CE2"/>
+    <w:rsid w:val="001E53C2"/>
+    <w:rsid w:val="001E545A"/>
+    <w:rsid w:val="001E58C6"/>
+    <w:rsid w:val="001F1EBA"/>
+    <w:rsid w:val="001F25BF"/>
+    <w:rsid w:val="001F3F75"/>
     <w:rsid w:val="001F4A47"/>
+    <w:rsid w:val="001F581D"/>
     <w:rsid w:val="001F7B96"/>
+    <w:rsid w:val="00202443"/>
+    <w:rsid w:val="002038B3"/>
+    <w:rsid w:val="002070FC"/>
     <w:rsid w:val="00207E55"/>
     <w:rsid w:val="0021480F"/>
+    <w:rsid w:val="00216AE4"/>
+    <w:rsid w:val="00224561"/>
+    <w:rsid w:val="002248AF"/>
+    <w:rsid w:val="002251DD"/>
     <w:rsid w:val="00226D9E"/>
+    <w:rsid w:val="00227F2C"/>
     <w:rsid w:val="002313A3"/>
     <w:rsid w:val="002326D6"/>
+    <w:rsid w:val="0023284F"/>
+    <w:rsid w:val="002346C1"/>
+    <w:rsid w:val="00235BC4"/>
+    <w:rsid w:val="0024126D"/>
     <w:rsid w:val="00241811"/>
+    <w:rsid w:val="002456F0"/>
     <w:rsid w:val="002544C5"/>
+    <w:rsid w:val="00256A44"/>
+    <w:rsid w:val="00261666"/>
+    <w:rsid w:val="00263E69"/>
     <w:rsid w:val="002650C3"/>
     <w:rsid w:val="00267B8A"/>
+    <w:rsid w:val="0027474C"/>
+    <w:rsid w:val="00274B26"/>
+    <w:rsid w:val="00275CD7"/>
+    <w:rsid w:val="00276AC7"/>
+    <w:rsid w:val="00276B65"/>
+    <w:rsid w:val="00280266"/>
     <w:rsid w:val="00280E20"/>
+    <w:rsid w:val="00281C6D"/>
+    <w:rsid w:val="00284A7A"/>
     <w:rsid w:val="00285A66"/>
+    <w:rsid w:val="00286EC9"/>
+    <w:rsid w:val="0028777D"/>
     <w:rsid w:val="00287B1A"/>
+    <w:rsid w:val="00290CFF"/>
     <w:rsid w:val="00294B49"/>
+    <w:rsid w:val="00297E27"/>
     <w:rsid w:val="002A13E0"/>
     <w:rsid w:val="002B01DF"/>
+    <w:rsid w:val="002B0C59"/>
+    <w:rsid w:val="002B10EE"/>
     <w:rsid w:val="002B1CB0"/>
+    <w:rsid w:val="002B1E40"/>
+    <w:rsid w:val="002B2696"/>
     <w:rsid w:val="002B505C"/>
+    <w:rsid w:val="002B5492"/>
+    <w:rsid w:val="002B6ADB"/>
+    <w:rsid w:val="002B7D85"/>
+    <w:rsid w:val="002C12F1"/>
     <w:rsid w:val="002C306C"/>
     <w:rsid w:val="002C30C1"/>
+    <w:rsid w:val="002C3D22"/>
+    <w:rsid w:val="002C43FF"/>
+    <w:rsid w:val="002D21F8"/>
+    <w:rsid w:val="002D255A"/>
+    <w:rsid w:val="002D2672"/>
+    <w:rsid w:val="002D2D3F"/>
+    <w:rsid w:val="002D3613"/>
+    <w:rsid w:val="002D3861"/>
+    <w:rsid w:val="002D3A0B"/>
     <w:rsid w:val="002D517C"/>
+    <w:rsid w:val="002D5DA5"/>
+    <w:rsid w:val="002D61A7"/>
+    <w:rsid w:val="002E001A"/>
+    <w:rsid w:val="002E085F"/>
     <w:rsid w:val="002E0F2E"/>
+    <w:rsid w:val="002E26D9"/>
+    <w:rsid w:val="002E4FFC"/>
+    <w:rsid w:val="002E5982"/>
+    <w:rsid w:val="002E70A2"/>
     <w:rsid w:val="002E7250"/>
+    <w:rsid w:val="002E7792"/>
+    <w:rsid w:val="002F11AA"/>
+    <w:rsid w:val="002F6D42"/>
+    <w:rsid w:val="00304760"/>
     <w:rsid w:val="003060A7"/>
+    <w:rsid w:val="00307D82"/>
+    <w:rsid w:val="00310873"/>
+    <w:rsid w:val="0031253B"/>
+    <w:rsid w:val="003132D9"/>
+    <w:rsid w:val="003141AB"/>
+    <w:rsid w:val="003159F8"/>
+    <w:rsid w:val="00316805"/>
+    <w:rsid w:val="00316B0B"/>
+    <w:rsid w:val="00317D69"/>
+    <w:rsid w:val="00320AFE"/>
     <w:rsid w:val="003210B2"/>
+    <w:rsid w:val="00322B09"/>
+    <w:rsid w:val="00324008"/>
+    <w:rsid w:val="003266BF"/>
     <w:rsid w:val="00326D36"/>
+    <w:rsid w:val="00327DBB"/>
+    <w:rsid w:val="00331A99"/>
+    <w:rsid w:val="00333372"/>
     <w:rsid w:val="00335549"/>
+    <w:rsid w:val="00335B0D"/>
+    <w:rsid w:val="0033615F"/>
+    <w:rsid w:val="0033628D"/>
+    <w:rsid w:val="003365A7"/>
+    <w:rsid w:val="00336902"/>
+    <w:rsid w:val="00336C2F"/>
     <w:rsid w:val="00337102"/>
+    <w:rsid w:val="00340D33"/>
     <w:rsid w:val="003467C2"/>
+    <w:rsid w:val="0034738D"/>
     <w:rsid w:val="0035097E"/>
+    <w:rsid w:val="0035223D"/>
+    <w:rsid w:val="00354AA2"/>
+    <w:rsid w:val="00355CFA"/>
+    <w:rsid w:val="0036518A"/>
     <w:rsid w:val="00365633"/>
+    <w:rsid w:val="003658E1"/>
+    <w:rsid w:val="00365F6C"/>
+    <w:rsid w:val="00367247"/>
+    <w:rsid w:val="00367D12"/>
+    <w:rsid w:val="00370DF1"/>
+    <w:rsid w:val="00372645"/>
+    <w:rsid w:val="00372972"/>
+    <w:rsid w:val="00373EA8"/>
+    <w:rsid w:val="00374406"/>
+    <w:rsid w:val="00374CC9"/>
     <w:rsid w:val="00374DD5"/>
+    <w:rsid w:val="00374FF5"/>
+    <w:rsid w:val="003776D0"/>
+    <w:rsid w:val="00377F48"/>
+    <w:rsid w:val="00381F95"/>
+    <w:rsid w:val="00383DF6"/>
     <w:rsid w:val="00384588"/>
+    <w:rsid w:val="003853AF"/>
+    <w:rsid w:val="00385B01"/>
+    <w:rsid w:val="003862A1"/>
+    <w:rsid w:val="003864B3"/>
+    <w:rsid w:val="003877E8"/>
     <w:rsid w:val="003903A7"/>
+    <w:rsid w:val="00391C9B"/>
+    <w:rsid w:val="003941AB"/>
+    <w:rsid w:val="00395361"/>
+    <w:rsid w:val="003A13F5"/>
+    <w:rsid w:val="003A2CEC"/>
+    <w:rsid w:val="003A3E59"/>
+    <w:rsid w:val="003A4101"/>
     <w:rsid w:val="003A4A6D"/>
+    <w:rsid w:val="003A5314"/>
+    <w:rsid w:val="003A7711"/>
+    <w:rsid w:val="003A799A"/>
+    <w:rsid w:val="003B090A"/>
+    <w:rsid w:val="003B0D2C"/>
+    <w:rsid w:val="003B22E6"/>
+    <w:rsid w:val="003B3C62"/>
     <w:rsid w:val="003B5888"/>
+    <w:rsid w:val="003C78A0"/>
+    <w:rsid w:val="003D0B1B"/>
+    <w:rsid w:val="003E1DE0"/>
+    <w:rsid w:val="003E5411"/>
     <w:rsid w:val="003E645E"/>
+    <w:rsid w:val="003F0D26"/>
+    <w:rsid w:val="003F0F5A"/>
+    <w:rsid w:val="003F1910"/>
+    <w:rsid w:val="003F2C3E"/>
     <w:rsid w:val="003F362D"/>
+    <w:rsid w:val="003F38A2"/>
+    <w:rsid w:val="003F6AAB"/>
+    <w:rsid w:val="003F73E6"/>
+    <w:rsid w:val="003F750C"/>
     <w:rsid w:val="003F7C2D"/>
     <w:rsid w:val="004005D5"/>
+    <w:rsid w:val="004008AC"/>
     <w:rsid w:val="00403C24"/>
+    <w:rsid w:val="00403F06"/>
+    <w:rsid w:val="00403FBB"/>
     <w:rsid w:val="00405D80"/>
+    <w:rsid w:val="00406923"/>
+    <w:rsid w:val="00410538"/>
+    <w:rsid w:val="004126CB"/>
+    <w:rsid w:val="004127C9"/>
+    <w:rsid w:val="004152A3"/>
     <w:rsid w:val="004153DB"/>
+    <w:rsid w:val="00417D0E"/>
     <w:rsid w:val="00420FD3"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00427403"/>
+    <w:rsid w:val="00427957"/>
+    <w:rsid w:val="004310BB"/>
+    <w:rsid w:val="004404C2"/>
+    <w:rsid w:val="00440790"/>
+    <w:rsid w:val="00443AE3"/>
+    <w:rsid w:val="00446335"/>
+    <w:rsid w:val="00447092"/>
+    <w:rsid w:val="0045041C"/>
     <w:rsid w:val="004519F6"/>
     <w:rsid w:val="00453C76"/>
+    <w:rsid w:val="00454E70"/>
     <w:rsid w:val="00454F9B"/>
+    <w:rsid w:val="00460DDC"/>
+    <w:rsid w:val="00460E77"/>
     <w:rsid w:val="00461FDC"/>
+    <w:rsid w:val="004623C3"/>
     <w:rsid w:val="00463CD9"/>
+    <w:rsid w:val="00465528"/>
+    <w:rsid w:val="00465C8A"/>
+    <w:rsid w:val="004674FC"/>
+    <w:rsid w:val="00467AC6"/>
+    <w:rsid w:val="0047087C"/>
+    <w:rsid w:val="004714B7"/>
+    <w:rsid w:val="004728BE"/>
     <w:rsid w:val="00473651"/>
+    <w:rsid w:val="004758A5"/>
+    <w:rsid w:val="00480F99"/>
+    <w:rsid w:val="00482872"/>
+    <w:rsid w:val="00486ACF"/>
+    <w:rsid w:val="00487C15"/>
+    <w:rsid w:val="0049220A"/>
+    <w:rsid w:val="00492776"/>
+    <w:rsid w:val="0049304A"/>
     <w:rsid w:val="00494F7D"/>
+    <w:rsid w:val="004A0EF9"/>
     <w:rsid w:val="004A42FD"/>
+    <w:rsid w:val="004A6858"/>
+    <w:rsid w:val="004A6BBC"/>
     <w:rsid w:val="004A70CF"/>
+    <w:rsid w:val="004B1ABB"/>
+    <w:rsid w:val="004B2631"/>
+    <w:rsid w:val="004B3A4C"/>
+    <w:rsid w:val="004C1758"/>
+    <w:rsid w:val="004C257D"/>
+    <w:rsid w:val="004C5B95"/>
+    <w:rsid w:val="004C5E4C"/>
     <w:rsid w:val="004D1522"/>
     <w:rsid w:val="004D2E15"/>
+    <w:rsid w:val="004D3126"/>
     <w:rsid w:val="004D37B9"/>
     <w:rsid w:val="004D4164"/>
+    <w:rsid w:val="004D7F97"/>
+    <w:rsid w:val="004E09A4"/>
+    <w:rsid w:val="004E2481"/>
+    <w:rsid w:val="004E5AB9"/>
+    <w:rsid w:val="004E6910"/>
+    <w:rsid w:val="004E7A33"/>
+    <w:rsid w:val="004F04EC"/>
+    <w:rsid w:val="004F166A"/>
+    <w:rsid w:val="004F3579"/>
+    <w:rsid w:val="004F44A0"/>
+    <w:rsid w:val="004F4700"/>
+    <w:rsid w:val="004F55B3"/>
+    <w:rsid w:val="004F6CD0"/>
+    <w:rsid w:val="004F6F19"/>
     <w:rsid w:val="004F7854"/>
+    <w:rsid w:val="004F7879"/>
+    <w:rsid w:val="005007C0"/>
+    <w:rsid w:val="0050263B"/>
+    <w:rsid w:val="00503929"/>
+    <w:rsid w:val="00504EC8"/>
+    <w:rsid w:val="005058A0"/>
+    <w:rsid w:val="0050675B"/>
+    <w:rsid w:val="005102C3"/>
+    <w:rsid w:val="005109C4"/>
     <w:rsid w:val="00514862"/>
+    <w:rsid w:val="00515DF7"/>
+    <w:rsid w:val="00516A59"/>
+    <w:rsid w:val="00517CB3"/>
+    <w:rsid w:val="0052077C"/>
+    <w:rsid w:val="00521DB8"/>
     <w:rsid w:val="00524DC9"/>
+    <w:rsid w:val="0052515B"/>
+    <w:rsid w:val="00525DA5"/>
+    <w:rsid w:val="0052625B"/>
     <w:rsid w:val="0052661D"/>
+    <w:rsid w:val="005266B9"/>
+    <w:rsid w:val="00526839"/>
+    <w:rsid w:val="00530260"/>
+    <w:rsid w:val="00530810"/>
     <w:rsid w:val="005320BF"/>
+    <w:rsid w:val="00533B4B"/>
+    <w:rsid w:val="005400A5"/>
     <w:rsid w:val="00540AC0"/>
+    <w:rsid w:val="00540B4F"/>
+    <w:rsid w:val="00542CEF"/>
+    <w:rsid w:val="005432EA"/>
     <w:rsid w:val="00556F42"/>
+    <w:rsid w:val="00557B45"/>
+    <w:rsid w:val="0056095A"/>
     <w:rsid w:val="00562472"/>
     <w:rsid w:val="005626A4"/>
+    <w:rsid w:val="005646A0"/>
+    <w:rsid w:val="00565751"/>
+    <w:rsid w:val="00566F5C"/>
+    <w:rsid w:val="0057188F"/>
+    <w:rsid w:val="00574EF7"/>
     <w:rsid w:val="00580351"/>
+    <w:rsid w:val="005823B3"/>
+    <w:rsid w:val="00583040"/>
+    <w:rsid w:val="005830C7"/>
+    <w:rsid w:val="00583F86"/>
+    <w:rsid w:val="00585730"/>
+    <w:rsid w:val="00586CF0"/>
+    <w:rsid w:val="00587494"/>
+    <w:rsid w:val="005874CE"/>
+    <w:rsid w:val="00591311"/>
+    <w:rsid w:val="00592983"/>
+    <w:rsid w:val="0059425E"/>
+    <w:rsid w:val="00595438"/>
+    <w:rsid w:val="00596353"/>
+    <w:rsid w:val="00596D6D"/>
     <w:rsid w:val="005974BE"/>
+    <w:rsid w:val="005A015B"/>
+    <w:rsid w:val="005A31C9"/>
+    <w:rsid w:val="005A33C9"/>
+    <w:rsid w:val="005A3540"/>
+    <w:rsid w:val="005A47CF"/>
+    <w:rsid w:val="005A65F1"/>
     <w:rsid w:val="005A71EC"/>
+    <w:rsid w:val="005B2935"/>
+    <w:rsid w:val="005B2FAF"/>
     <w:rsid w:val="005B4ABA"/>
+    <w:rsid w:val="005B70C8"/>
     <w:rsid w:val="005C0631"/>
+    <w:rsid w:val="005C3457"/>
+    <w:rsid w:val="005C4CA8"/>
+    <w:rsid w:val="005C61D6"/>
+    <w:rsid w:val="005C6EFA"/>
+    <w:rsid w:val="005C70B1"/>
+    <w:rsid w:val="005C710C"/>
+    <w:rsid w:val="005D01B3"/>
     <w:rsid w:val="005D077A"/>
+    <w:rsid w:val="005D3E86"/>
+    <w:rsid w:val="005D4A54"/>
     <w:rsid w:val="005D4B5F"/>
+    <w:rsid w:val="005D55C7"/>
+    <w:rsid w:val="005D5BAD"/>
+    <w:rsid w:val="005E022D"/>
+    <w:rsid w:val="005E030C"/>
+    <w:rsid w:val="005E0868"/>
+    <w:rsid w:val="005E090C"/>
+    <w:rsid w:val="005E18D2"/>
     <w:rsid w:val="005E301A"/>
     <w:rsid w:val="005E3346"/>
+    <w:rsid w:val="005E33D7"/>
+    <w:rsid w:val="005E65DA"/>
+    <w:rsid w:val="005E6B75"/>
     <w:rsid w:val="005E7848"/>
+    <w:rsid w:val="005F1A11"/>
+    <w:rsid w:val="005F633A"/>
+    <w:rsid w:val="00600A25"/>
     <w:rsid w:val="00602D94"/>
     <w:rsid w:val="00603232"/>
+    <w:rsid w:val="00605A65"/>
+    <w:rsid w:val="006077B5"/>
     <w:rsid w:val="00607F17"/>
+    <w:rsid w:val="0061042E"/>
+    <w:rsid w:val="00614C26"/>
     <w:rsid w:val="006154AA"/>
+    <w:rsid w:val="006211A6"/>
+    <w:rsid w:val="0062207B"/>
     <w:rsid w:val="0062334F"/>
+    <w:rsid w:val="00624074"/>
+    <w:rsid w:val="006242DF"/>
+    <w:rsid w:val="0062436B"/>
+    <w:rsid w:val="00626AA9"/>
+    <w:rsid w:val="006279A2"/>
+    <w:rsid w:val="006311E9"/>
+    <w:rsid w:val="00631284"/>
+    <w:rsid w:val="00631808"/>
+    <w:rsid w:val="00632102"/>
+    <w:rsid w:val="006333CD"/>
+    <w:rsid w:val="00635E42"/>
     <w:rsid w:val="00636D9C"/>
+    <w:rsid w:val="00640DD6"/>
+    <w:rsid w:val="00640DEE"/>
+    <w:rsid w:val="00640F94"/>
+    <w:rsid w:val="006422FE"/>
+    <w:rsid w:val="006427F3"/>
+    <w:rsid w:val="00650496"/>
     <w:rsid w:val="006537F5"/>
+    <w:rsid w:val="006559D1"/>
+    <w:rsid w:val="00655F1C"/>
+    <w:rsid w:val="00657A55"/>
+    <w:rsid w:val="006615F9"/>
+    <w:rsid w:val="00661F4C"/>
+    <w:rsid w:val="00662966"/>
+    <w:rsid w:val="0066378F"/>
+    <w:rsid w:val="00663E98"/>
+    <w:rsid w:val="0066568A"/>
+    <w:rsid w:val="00666729"/>
+    <w:rsid w:val="00666CCC"/>
+    <w:rsid w:val="00671633"/>
     <w:rsid w:val="0067196B"/>
     <w:rsid w:val="0067340B"/>
+    <w:rsid w:val="006741CC"/>
     <w:rsid w:val="006749F5"/>
     <w:rsid w:val="00674FE3"/>
+    <w:rsid w:val="00677B94"/>
+    <w:rsid w:val="00681823"/>
+    <w:rsid w:val="0068331A"/>
+    <w:rsid w:val="006839C0"/>
+    <w:rsid w:val="0068417E"/>
+    <w:rsid w:val="00686A25"/>
+    <w:rsid w:val="0068774B"/>
     <w:rsid w:val="006912FD"/>
+    <w:rsid w:val="00692568"/>
+    <w:rsid w:val="00692DEE"/>
+    <w:rsid w:val="00692FD7"/>
+    <w:rsid w:val="0069564C"/>
+    <w:rsid w:val="006964C8"/>
+    <w:rsid w:val="006A1EB9"/>
     <w:rsid w:val="006A456F"/>
+    <w:rsid w:val="006A4A10"/>
+    <w:rsid w:val="006A4E77"/>
     <w:rsid w:val="006A6156"/>
+    <w:rsid w:val="006B0F4E"/>
+    <w:rsid w:val="006B2A80"/>
+    <w:rsid w:val="006B2DC4"/>
+    <w:rsid w:val="006B4591"/>
+    <w:rsid w:val="006B51A4"/>
     <w:rsid w:val="006C0CF3"/>
+    <w:rsid w:val="006C1A1F"/>
+    <w:rsid w:val="006C2011"/>
     <w:rsid w:val="006C3195"/>
     <w:rsid w:val="006C7411"/>
+    <w:rsid w:val="006C753E"/>
     <w:rsid w:val="006D1C89"/>
+    <w:rsid w:val="006D22AE"/>
+    <w:rsid w:val="006D48A5"/>
     <w:rsid w:val="006D48B2"/>
+    <w:rsid w:val="006D6B74"/>
     <w:rsid w:val="006D7C97"/>
+    <w:rsid w:val="006E2390"/>
+    <w:rsid w:val="006E24DA"/>
     <w:rsid w:val="006E2C7A"/>
+    <w:rsid w:val="006E364F"/>
+    <w:rsid w:val="006E5D54"/>
+    <w:rsid w:val="006E5E17"/>
+    <w:rsid w:val="006E7422"/>
     <w:rsid w:val="006E7C7A"/>
+    <w:rsid w:val="006F259C"/>
     <w:rsid w:val="006F260C"/>
+    <w:rsid w:val="006F2A28"/>
     <w:rsid w:val="006F2FA0"/>
     <w:rsid w:val="006F6982"/>
+    <w:rsid w:val="006F6D1D"/>
+    <w:rsid w:val="006F74D9"/>
     <w:rsid w:val="00700B84"/>
     <w:rsid w:val="00701459"/>
+    <w:rsid w:val="00704793"/>
+    <w:rsid w:val="0070560C"/>
     <w:rsid w:val="00705EDF"/>
+    <w:rsid w:val="007060F1"/>
+    <w:rsid w:val="00710727"/>
     <w:rsid w:val="00712EA2"/>
     <w:rsid w:val="007158C0"/>
+    <w:rsid w:val="00717288"/>
+    <w:rsid w:val="0072126D"/>
     <w:rsid w:val="00722B31"/>
     <w:rsid w:val="007307DD"/>
+    <w:rsid w:val="007312A6"/>
     <w:rsid w:val="007315A8"/>
+    <w:rsid w:val="007316B6"/>
+    <w:rsid w:val="00734754"/>
+    <w:rsid w:val="00734814"/>
     <w:rsid w:val="00737A1D"/>
+    <w:rsid w:val="00737CA4"/>
+    <w:rsid w:val="00740D7B"/>
+    <w:rsid w:val="00743825"/>
     <w:rsid w:val="0074406E"/>
+    <w:rsid w:val="007454C1"/>
     <w:rsid w:val="007509CC"/>
     <w:rsid w:val="00750C47"/>
+    <w:rsid w:val="00751925"/>
+    <w:rsid w:val="00751A72"/>
     <w:rsid w:val="00755479"/>
     <w:rsid w:val="00756684"/>
+    <w:rsid w:val="007569AC"/>
+    <w:rsid w:val="007575E9"/>
+    <w:rsid w:val="00757FBA"/>
+    <w:rsid w:val="0076055F"/>
+    <w:rsid w:val="00760FA2"/>
+    <w:rsid w:val="00761CAC"/>
+    <w:rsid w:val="007624E3"/>
     <w:rsid w:val="00763D5C"/>
+    <w:rsid w:val="007721D8"/>
+    <w:rsid w:val="00772778"/>
     <w:rsid w:val="00772CDF"/>
+    <w:rsid w:val="0077340D"/>
     <w:rsid w:val="0077345E"/>
+    <w:rsid w:val="00773512"/>
+    <w:rsid w:val="0077457F"/>
+    <w:rsid w:val="007746A3"/>
+    <w:rsid w:val="00775ACC"/>
+    <w:rsid w:val="00777481"/>
+    <w:rsid w:val="00781C34"/>
     <w:rsid w:val="00785A93"/>
+    <w:rsid w:val="00791E24"/>
+    <w:rsid w:val="00793F6E"/>
+    <w:rsid w:val="00794455"/>
+    <w:rsid w:val="0079466F"/>
+    <w:rsid w:val="007A00AD"/>
+    <w:rsid w:val="007A11B6"/>
     <w:rsid w:val="007A2281"/>
+    <w:rsid w:val="007A2B9C"/>
     <w:rsid w:val="007A5280"/>
+    <w:rsid w:val="007B08FC"/>
+    <w:rsid w:val="007B0AA6"/>
+    <w:rsid w:val="007B1328"/>
+    <w:rsid w:val="007B22B1"/>
+    <w:rsid w:val="007B5436"/>
     <w:rsid w:val="007B5C84"/>
+    <w:rsid w:val="007B6A71"/>
+    <w:rsid w:val="007C3342"/>
+    <w:rsid w:val="007C3814"/>
+    <w:rsid w:val="007C3946"/>
+    <w:rsid w:val="007C6A2C"/>
+    <w:rsid w:val="007D0F1F"/>
+    <w:rsid w:val="007D1E61"/>
+    <w:rsid w:val="007D22C8"/>
+    <w:rsid w:val="007D3B15"/>
+    <w:rsid w:val="007D4FE2"/>
     <w:rsid w:val="007D73DB"/>
     <w:rsid w:val="007E3407"/>
     <w:rsid w:val="007E425F"/>
     <w:rsid w:val="007F09C6"/>
+    <w:rsid w:val="007F0AAC"/>
     <w:rsid w:val="007F1E7F"/>
+    <w:rsid w:val="007F2339"/>
+    <w:rsid w:val="007F23B6"/>
+    <w:rsid w:val="007F2ECB"/>
+    <w:rsid w:val="007F35DD"/>
+    <w:rsid w:val="007F3EF8"/>
+    <w:rsid w:val="007F5008"/>
     <w:rsid w:val="007F5675"/>
+    <w:rsid w:val="007F5DCC"/>
+    <w:rsid w:val="007F6826"/>
+    <w:rsid w:val="007F6EAC"/>
+    <w:rsid w:val="00800881"/>
+    <w:rsid w:val="00805B6B"/>
     <w:rsid w:val="00806D04"/>
+    <w:rsid w:val="00812ADD"/>
+    <w:rsid w:val="00813180"/>
+    <w:rsid w:val="00813D98"/>
     <w:rsid w:val="00815884"/>
     <w:rsid w:val="00821A8B"/>
+    <w:rsid w:val="0082244E"/>
+    <w:rsid w:val="00823364"/>
+    <w:rsid w:val="0082445E"/>
     <w:rsid w:val="008253F1"/>
+    <w:rsid w:val="0083436E"/>
+    <w:rsid w:val="00834B38"/>
+    <w:rsid w:val="00834DE2"/>
+    <w:rsid w:val="00837856"/>
+    <w:rsid w:val="008402BA"/>
     <w:rsid w:val="0084192D"/>
+    <w:rsid w:val="008422C5"/>
+    <w:rsid w:val="0084292E"/>
+    <w:rsid w:val="0084396F"/>
+    <w:rsid w:val="00844FC0"/>
+    <w:rsid w:val="00845678"/>
+    <w:rsid w:val="00845C7C"/>
+    <w:rsid w:val="00847354"/>
+    <w:rsid w:val="00853E32"/>
+    <w:rsid w:val="00854B38"/>
+    <w:rsid w:val="00855257"/>
+    <w:rsid w:val="00855372"/>
+    <w:rsid w:val="008608FB"/>
     <w:rsid w:val="00863FD4"/>
+    <w:rsid w:val="0087056D"/>
+    <w:rsid w:val="00871BBE"/>
+    <w:rsid w:val="00872171"/>
+    <w:rsid w:val="00873E6F"/>
     <w:rsid w:val="0087421D"/>
     <w:rsid w:val="008757BF"/>
     <w:rsid w:val="00881048"/>
     <w:rsid w:val="0088139C"/>
+    <w:rsid w:val="00881F96"/>
+    <w:rsid w:val="0088293F"/>
     <w:rsid w:val="00885133"/>
+    <w:rsid w:val="00885570"/>
     <w:rsid w:val="00885DF0"/>
+    <w:rsid w:val="00885EBB"/>
     <w:rsid w:val="00887CC8"/>
     <w:rsid w:val="00890950"/>
+    <w:rsid w:val="00891533"/>
+    <w:rsid w:val="0089242B"/>
+    <w:rsid w:val="00892A8D"/>
+    <w:rsid w:val="00892D3A"/>
     <w:rsid w:val="00895E42"/>
+    <w:rsid w:val="008969E8"/>
+    <w:rsid w:val="008970C7"/>
     <w:rsid w:val="008973B2"/>
+    <w:rsid w:val="008978FD"/>
+    <w:rsid w:val="008A19D6"/>
+    <w:rsid w:val="008A4B0D"/>
+    <w:rsid w:val="008A4E58"/>
+    <w:rsid w:val="008A57C3"/>
+    <w:rsid w:val="008A6846"/>
     <w:rsid w:val="008A7657"/>
+    <w:rsid w:val="008B0E9B"/>
+    <w:rsid w:val="008B2F32"/>
     <w:rsid w:val="008B4F26"/>
+    <w:rsid w:val="008B6948"/>
+    <w:rsid w:val="008B6E86"/>
+    <w:rsid w:val="008C1041"/>
+    <w:rsid w:val="008C11BE"/>
+    <w:rsid w:val="008C19E8"/>
+    <w:rsid w:val="008C24A1"/>
+    <w:rsid w:val="008C45B8"/>
+    <w:rsid w:val="008C6F45"/>
+    <w:rsid w:val="008C70E0"/>
+    <w:rsid w:val="008D0D58"/>
+    <w:rsid w:val="008D274B"/>
     <w:rsid w:val="008D3002"/>
+    <w:rsid w:val="008D31ED"/>
     <w:rsid w:val="008D4C95"/>
+    <w:rsid w:val="008D746B"/>
+    <w:rsid w:val="008E0935"/>
+    <w:rsid w:val="008E0D29"/>
     <w:rsid w:val="008E1AFE"/>
+    <w:rsid w:val="008E3433"/>
+    <w:rsid w:val="008E533F"/>
     <w:rsid w:val="008E5EBA"/>
+    <w:rsid w:val="008E6087"/>
     <w:rsid w:val="008E72FB"/>
+    <w:rsid w:val="008F0479"/>
+    <w:rsid w:val="008F0ADD"/>
+    <w:rsid w:val="008F2588"/>
     <w:rsid w:val="008F2D45"/>
     <w:rsid w:val="009000CE"/>
+    <w:rsid w:val="00900DA4"/>
+    <w:rsid w:val="00901790"/>
+    <w:rsid w:val="00903018"/>
+    <w:rsid w:val="00903F2F"/>
     <w:rsid w:val="0090412F"/>
     <w:rsid w:val="00905265"/>
+    <w:rsid w:val="00905638"/>
+    <w:rsid w:val="00912503"/>
     <w:rsid w:val="00912C13"/>
+    <w:rsid w:val="009145E4"/>
     <w:rsid w:val="00914C97"/>
+    <w:rsid w:val="0091535C"/>
+    <w:rsid w:val="00916217"/>
+    <w:rsid w:val="0092280C"/>
     <w:rsid w:val="009237D2"/>
     <w:rsid w:val="009258EE"/>
     <w:rsid w:val="00925D61"/>
     <w:rsid w:val="00926672"/>
+    <w:rsid w:val="00930BA7"/>
+    <w:rsid w:val="00931348"/>
+    <w:rsid w:val="00931B16"/>
     <w:rsid w:val="00932340"/>
+    <w:rsid w:val="00933B10"/>
+    <w:rsid w:val="00934D62"/>
+    <w:rsid w:val="00935F6C"/>
     <w:rsid w:val="0094222F"/>
     <w:rsid w:val="0094252E"/>
+    <w:rsid w:val="009459BD"/>
+    <w:rsid w:val="009468AA"/>
     <w:rsid w:val="009479CC"/>
+    <w:rsid w:val="00950686"/>
+    <w:rsid w:val="00951300"/>
+    <w:rsid w:val="00951345"/>
+    <w:rsid w:val="0095474B"/>
     <w:rsid w:val="009558C2"/>
+    <w:rsid w:val="00956469"/>
+    <w:rsid w:val="0095799A"/>
     <w:rsid w:val="00960A98"/>
+    <w:rsid w:val="00961939"/>
+    <w:rsid w:val="009623F0"/>
+    <w:rsid w:val="00962BF3"/>
+    <w:rsid w:val="00963D75"/>
+    <w:rsid w:val="0096621F"/>
     <w:rsid w:val="00967E15"/>
+    <w:rsid w:val="00971262"/>
     <w:rsid w:val="00971772"/>
+    <w:rsid w:val="009717D7"/>
+    <w:rsid w:val="00976E83"/>
     <w:rsid w:val="00977680"/>
+    <w:rsid w:val="00980921"/>
+    <w:rsid w:val="00980EDF"/>
     <w:rsid w:val="00981635"/>
     <w:rsid w:val="00981ABF"/>
+    <w:rsid w:val="00981D45"/>
     <w:rsid w:val="00982468"/>
+    <w:rsid w:val="00982FEB"/>
+    <w:rsid w:val="009839E1"/>
+    <w:rsid w:val="00984AA4"/>
+    <w:rsid w:val="00985E13"/>
     <w:rsid w:val="009864F9"/>
+    <w:rsid w:val="00987627"/>
+    <w:rsid w:val="00990678"/>
+    <w:rsid w:val="009939EB"/>
     <w:rsid w:val="00994CC6"/>
+    <w:rsid w:val="00996D50"/>
+    <w:rsid w:val="0099716B"/>
+    <w:rsid w:val="009A0C78"/>
+    <w:rsid w:val="009A117B"/>
+    <w:rsid w:val="009A3946"/>
+    <w:rsid w:val="009A3AF2"/>
+    <w:rsid w:val="009A54D1"/>
+    <w:rsid w:val="009B1935"/>
+    <w:rsid w:val="009B2D52"/>
+    <w:rsid w:val="009B3E93"/>
     <w:rsid w:val="009B4098"/>
+    <w:rsid w:val="009B4F71"/>
     <w:rsid w:val="009B522E"/>
+    <w:rsid w:val="009B628F"/>
+    <w:rsid w:val="009B7083"/>
+    <w:rsid w:val="009B7383"/>
     <w:rsid w:val="009C2F3C"/>
+    <w:rsid w:val="009C3032"/>
+    <w:rsid w:val="009C3F60"/>
+    <w:rsid w:val="009C5A1E"/>
+    <w:rsid w:val="009D14B6"/>
+    <w:rsid w:val="009D25BF"/>
+    <w:rsid w:val="009D29E5"/>
+    <w:rsid w:val="009D3DE8"/>
     <w:rsid w:val="009D446F"/>
     <w:rsid w:val="009D53F5"/>
+    <w:rsid w:val="009D545B"/>
+    <w:rsid w:val="009E096F"/>
     <w:rsid w:val="009E11C7"/>
+    <w:rsid w:val="009E18B5"/>
+    <w:rsid w:val="009E1C6D"/>
+    <w:rsid w:val="009E6541"/>
+    <w:rsid w:val="009E73D3"/>
+    <w:rsid w:val="009E7519"/>
+    <w:rsid w:val="009F2F48"/>
     <w:rsid w:val="009F4BBC"/>
+    <w:rsid w:val="009F4F51"/>
+    <w:rsid w:val="00A005D2"/>
+    <w:rsid w:val="00A00777"/>
+    <w:rsid w:val="00A00F24"/>
+    <w:rsid w:val="00A01B75"/>
+    <w:rsid w:val="00A05459"/>
+    <w:rsid w:val="00A05550"/>
     <w:rsid w:val="00A063AA"/>
     <w:rsid w:val="00A063BD"/>
     <w:rsid w:val="00A07282"/>
+    <w:rsid w:val="00A07DE0"/>
+    <w:rsid w:val="00A111E8"/>
     <w:rsid w:val="00A12735"/>
     <w:rsid w:val="00A13590"/>
+    <w:rsid w:val="00A13755"/>
+    <w:rsid w:val="00A1562F"/>
+    <w:rsid w:val="00A15AA2"/>
+    <w:rsid w:val="00A16924"/>
     <w:rsid w:val="00A17684"/>
+    <w:rsid w:val="00A17B9C"/>
+    <w:rsid w:val="00A203E7"/>
     <w:rsid w:val="00A20AE2"/>
     <w:rsid w:val="00A22ACB"/>
+    <w:rsid w:val="00A2604C"/>
     <w:rsid w:val="00A30CC2"/>
+    <w:rsid w:val="00A316A4"/>
     <w:rsid w:val="00A416B5"/>
+    <w:rsid w:val="00A42694"/>
+    <w:rsid w:val="00A508C4"/>
     <w:rsid w:val="00A50BE7"/>
+    <w:rsid w:val="00A50C27"/>
+    <w:rsid w:val="00A51C37"/>
+    <w:rsid w:val="00A536BE"/>
     <w:rsid w:val="00A544DF"/>
+    <w:rsid w:val="00A55345"/>
+    <w:rsid w:val="00A57BEA"/>
+    <w:rsid w:val="00A60B58"/>
     <w:rsid w:val="00A60E5D"/>
+    <w:rsid w:val="00A61E09"/>
+    <w:rsid w:val="00A6214F"/>
     <w:rsid w:val="00A6254E"/>
+    <w:rsid w:val="00A632F7"/>
     <w:rsid w:val="00A6421B"/>
+    <w:rsid w:val="00A66DB3"/>
+    <w:rsid w:val="00A70134"/>
+    <w:rsid w:val="00A706F1"/>
+    <w:rsid w:val="00A76180"/>
+    <w:rsid w:val="00A80BEE"/>
+    <w:rsid w:val="00A81936"/>
+    <w:rsid w:val="00A81B7B"/>
+    <w:rsid w:val="00A824F3"/>
+    <w:rsid w:val="00A84412"/>
+    <w:rsid w:val="00A850CC"/>
     <w:rsid w:val="00A859CB"/>
+    <w:rsid w:val="00A91409"/>
+    <w:rsid w:val="00A916B6"/>
     <w:rsid w:val="00A917CE"/>
+    <w:rsid w:val="00A91CD5"/>
+    <w:rsid w:val="00A938CA"/>
+    <w:rsid w:val="00A96A2B"/>
+    <w:rsid w:val="00AA6530"/>
+    <w:rsid w:val="00AA6C07"/>
+    <w:rsid w:val="00AA77EA"/>
+    <w:rsid w:val="00AA78B2"/>
+    <w:rsid w:val="00AB07E3"/>
     <w:rsid w:val="00AB3397"/>
     <w:rsid w:val="00AB4A15"/>
+    <w:rsid w:val="00AB504A"/>
+    <w:rsid w:val="00AB5568"/>
+    <w:rsid w:val="00AB571B"/>
+    <w:rsid w:val="00AB6EEF"/>
+    <w:rsid w:val="00AC28A0"/>
+    <w:rsid w:val="00AC37BB"/>
+    <w:rsid w:val="00AC7B7E"/>
     <w:rsid w:val="00AC7CCE"/>
+    <w:rsid w:val="00AC7E6E"/>
+    <w:rsid w:val="00AD11AD"/>
+    <w:rsid w:val="00AD2EF4"/>
+    <w:rsid w:val="00AD36A1"/>
+    <w:rsid w:val="00AD3CB1"/>
+    <w:rsid w:val="00AD4BC5"/>
+    <w:rsid w:val="00AD5AD7"/>
+    <w:rsid w:val="00AD6471"/>
     <w:rsid w:val="00AD6649"/>
+    <w:rsid w:val="00AE07BB"/>
     <w:rsid w:val="00AE09EC"/>
+    <w:rsid w:val="00AE0C94"/>
+    <w:rsid w:val="00AE0E81"/>
+    <w:rsid w:val="00AE32D1"/>
     <w:rsid w:val="00AE34CE"/>
+    <w:rsid w:val="00AE4E66"/>
     <w:rsid w:val="00AE4E7F"/>
+    <w:rsid w:val="00AE5826"/>
+    <w:rsid w:val="00AE5E87"/>
+    <w:rsid w:val="00AE7BF9"/>
+    <w:rsid w:val="00AF017C"/>
+    <w:rsid w:val="00AF127F"/>
+    <w:rsid w:val="00AF36EB"/>
+    <w:rsid w:val="00AF37B8"/>
+    <w:rsid w:val="00AF3D24"/>
+    <w:rsid w:val="00AF4102"/>
+    <w:rsid w:val="00B01074"/>
+    <w:rsid w:val="00B01F28"/>
+    <w:rsid w:val="00B039EB"/>
     <w:rsid w:val="00B05CC9"/>
+    <w:rsid w:val="00B05DC4"/>
     <w:rsid w:val="00B06085"/>
     <w:rsid w:val="00B06974"/>
+    <w:rsid w:val="00B06DF8"/>
+    <w:rsid w:val="00B0720E"/>
     <w:rsid w:val="00B07282"/>
     <w:rsid w:val="00B10320"/>
     <w:rsid w:val="00B111AF"/>
+    <w:rsid w:val="00B1210D"/>
     <w:rsid w:val="00B12C99"/>
+    <w:rsid w:val="00B16F60"/>
+    <w:rsid w:val="00B202A6"/>
+    <w:rsid w:val="00B22BF9"/>
     <w:rsid w:val="00B2471C"/>
+    <w:rsid w:val="00B24D68"/>
     <w:rsid w:val="00B25397"/>
+    <w:rsid w:val="00B32418"/>
+    <w:rsid w:val="00B325EA"/>
+    <w:rsid w:val="00B337B0"/>
+    <w:rsid w:val="00B36832"/>
+    <w:rsid w:val="00B37319"/>
+    <w:rsid w:val="00B3747B"/>
+    <w:rsid w:val="00B401D1"/>
+    <w:rsid w:val="00B412B1"/>
+    <w:rsid w:val="00B42595"/>
+    <w:rsid w:val="00B46784"/>
+    <w:rsid w:val="00B467C6"/>
     <w:rsid w:val="00B4695A"/>
+    <w:rsid w:val="00B47934"/>
+    <w:rsid w:val="00B5363E"/>
+    <w:rsid w:val="00B54E78"/>
     <w:rsid w:val="00B559C7"/>
+    <w:rsid w:val="00B57AE2"/>
+    <w:rsid w:val="00B60F5E"/>
+    <w:rsid w:val="00B62989"/>
+    <w:rsid w:val="00B6353F"/>
+    <w:rsid w:val="00B63A73"/>
+    <w:rsid w:val="00B6427C"/>
+    <w:rsid w:val="00B64AEB"/>
+    <w:rsid w:val="00B64D88"/>
+    <w:rsid w:val="00B72BA7"/>
     <w:rsid w:val="00B72D9D"/>
     <w:rsid w:val="00B72E8F"/>
+    <w:rsid w:val="00B732A3"/>
+    <w:rsid w:val="00B76246"/>
     <w:rsid w:val="00B76BA0"/>
+    <w:rsid w:val="00B819DA"/>
+    <w:rsid w:val="00B8224B"/>
+    <w:rsid w:val="00B82DDC"/>
+    <w:rsid w:val="00B85505"/>
+    <w:rsid w:val="00B8576A"/>
+    <w:rsid w:val="00B86030"/>
+    <w:rsid w:val="00B862D4"/>
+    <w:rsid w:val="00B86A86"/>
+    <w:rsid w:val="00B920BB"/>
+    <w:rsid w:val="00B9432D"/>
+    <w:rsid w:val="00B94ECE"/>
     <w:rsid w:val="00B95A4F"/>
     <w:rsid w:val="00B97EF6"/>
+    <w:rsid w:val="00BA1FB2"/>
+    <w:rsid w:val="00BA26C0"/>
+    <w:rsid w:val="00BA457C"/>
+    <w:rsid w:val="00BA46EA"/>
+    <w:rsid w:val="00BA5E83"/>
+    <w:rsid w:val="00BA7FA1"/>
     <w:rsid w:val="00BB2583"/>
     <w:rsid w:val="00BB2A56"/>
+    <w:rsid w:val="00BB3142"/>
+    <w:rsid w:val="00BB43B9"/>
+    <w:rsid w:val="00BB4E1E"/>
+    <w:rsid w:val="00BB5019"/>
+    <w:rsid w:val="00BB515A"/>
+    <w:rsid w:val="00BC02F7"/>
+    <w:rsid w:val="00BC1077"/>
     <w:rsid w:val="00BC3F92"/>
     <w:rsid w:val="00BC4E19"/>
+    <w:rsid w:val="00BC702C"/>
+    <w:rsid w:val="00BC7D93"/>
+    <w:rsid w:val="00BC7DAA"/>
     <w:rsid w:val="00BD130C"/>
+    <w:rsid w:val="00BD3524"/>
+    <w:rsid w:val="00BD4E51"/>
     <w:rsid w:val="00BD5A09"/>
+    <w:rsid w:val="00BD6446"/>
+    <w:rsid w:val="00BD6907"/>
+    <w:rsid w:val="00BD78D3"/>
+    <w:rsid w:val="00BD7D53"/>
     <w:rsid w:val="00BE005D"/>
+    <w:rsid w:val="00BE47EC"/>
+    <w:rsid w:val="00BE52F0"/>
     <w:rsid w:val="00BE6914"/>
     <w:rsid w:val="00BF252F"/>
+    <w:rsid w:val="00BF3C63"/>
     <w:rsid w:val="00BF4F3A"/>
     <w:rsid w:val="00BF5EBA"/>
+    <w:rsid w:val="00BF6CDF"/>
     <w:rsid w:val="00C004E8"/>
     <w:rsid w:val="00C0099D"/>
+    <w:rsid w:val="00C01386"/>
+    <w:rsid w:val="00C12EAD"/>
+    <w:rsid w:val="00C13118"/>
+    <w:rsid w:val="00C13145"/>
+    <w:rsid w:val="00C13887"/>
     <w:rsid w:val="00C14632"/>
+    <w:rsid w:val="00C167E6"/>
     <w:rsid w:val="00C2617C"/>
+    <w:rsid w:val="00C26542"/>
     <w:rsid w:val="00C269BF"/>
+    <w:rsid w:val="00C26ADD"/>
+    <w:rsid w:val="00C26B79"/>
+    <w:rsid w:val="00C26D15"/>
+    <w:rsid w:val="00C279E7"/>
+    <w:rsid w:val="00C31308"/>
     <w:rsid w:val="00C3265D"/>
+    <w:rsid w:val="00C32CF3"/>
+    <w:rsid w:val="00C338A5"/>
+    <w:rsid w:val="00C34046"/>
+    <w:rsid w:val="00C35E20"/>
+    <w:rsid w:val="00C35EBA"/>
     <w:rsid w:val="00C36623"/>
+    <w:rsid w:val="00C37910"/>
+    <w:rsid w:val="00C40F88"/>
     <w:rsid w:val="00C41208"/>
+    <w:rsid w:val="00C42EBA"/>
+    <w:rsid w:val="00C453C7"/>
     <w:rsid w:val="00C46AF7"/>
+    <w:rsid w:val="00C477D8"/>
+    <w:rsid w:val="00C5040A"/>
     <w:rsid w:val="00C50AB3"/>
+    <w:rsid w:val="00C51437"/>
+    <w:rsid w:val="00C51A1F"/>
     <w:rsid w:val="00C54481"/>
+    <w:rsid w:val="00C5591C"/>
     <w:rsid w:val="00C56E26"/>
+    <w:rsid w:val="00C658A1"/>
+    <w:rsid w:val="00C66EAE"/>
     <w:rsid w:val="00C66FC6"/>
     <w:rsid w:val="00C67001"/>
+    <w:rsid w:val="00C70B95"/>
     <w:rsid w:val="00C72F00"/>
+    <w:rsid w:val="00C75A5A"/>
+    <w:rsid w:val="00C75F70"/>
+    <w:rsid w:val="00C772DE"/>
+    <w:rsid w:val="00C805BE"/>
     <w:rsid w:val="00C81C2C"/>
+    <w:rsid w:val="00C84686"/>
+    <w:rsid w:val="00C86D78"/>
+    <w:rsid w:val="00C928A5"/>
     <w:rsid w:val="00C9317E"/>
+    <w:rsid w:val="00C955A2"/>
+    <w:rsid w:val="00CA1246"/>
+    <w:rsid w:val="00CA1542"/>
     <w:rsid w:val="00CA2748"/>
+    <w:rsid w:val="00CA4F39"/>
+    <w:rsid w:val="00CA5040"/>
+    <w:rsid w:val="00CA5829"/>
     <w:rsid w:val="00CA6F4A"/>
+    <w:rsid w:val="00CB0F4F"/>
     <w:rsid w:val="00CB1579"/>
+    <w:rsid w:val="00CB25B4"/>
     <w:rsid w:val="00CB4170"/>
     <w:rsid w:val="00CB6429"/>
+    <w:rsid w:val="00CB7CC9"/>
+    <w:rsid w:val="00CC2490"/>
+    <w:rsid w:val="00CC2EE1"/>
     <w:rsid w:val="00CC3290"/>
+    <w:rsid w:val="00CC3CD4"/>
+    <w:rsid w:val="00CC404B"/>
     <w:rsid w:val="00CC4B4E"/>
     <w:rsid w:val="00CC5E54"/>
+    <w:rsid w:val="00CC7C03"/>
+    <w:rsid w:val="00CC7CBA"/>
     <w:rsid w:val="00CD1C75"/>
     <w:rsid w:val="00CD43C7"/>
     <w:rsid w:val="00CD5278"/>
+    <w:rsid w:val="00CD5A98"/>
+    <w:rsid w:val="00CD6DF1"/>
+    <w:rsid w:val="00CD76AD"/>
+    <w:rsid w:val="00CD7C2A"/>
+    <w:rsid w:val="00CE16E5"/>
+    <w:rsid w:val="00CE39A3"/>
     <w:rsid w:val="00CE44BC"/>
     <w:rsid w:val="00CE44CE"/>
+    <w:rsid w:val="00CE57E4"/>
+    <w:rsid w:val="00CE6BB8"/>
     <w:rsid w:val="00CE7781"/>
+    <w:rsid w:val="00CF0B96"/>
+    <w:rsid w:val="00CF0DB6"/>
+    <w:rsid w:val="00CF325B"/>
     <w:rsid w:val="00CF75CB"/>
+    <w:rsid w:val="00D00380"/>
+    <w:rsid w:val="00D04943"/>
     <w:rsid w:val="00D0746E"/>
     <w:rsid w:val="00D17562"/>
+    <w:rsid w:val="00D20174"/>
     <w:rsid w:val="00D21A5B"/>
+    <w:rsid w:val="00D21F5E"/>
+    <w:rsid w:val="00D22924"/>
+    <w:rsid w:val="00D234FA"/>
+    <w:rsid w:val="00D2359F"/>
+    <w:rsid w:val="00D2738E"/>
+    <w:rsid w:val="00D30249"/>
     <w:rsid w:val="00D309B6"/>
+    <w:rsid w:val="00D30CE8"/>
+    <w:rsid w:val="00D32F5D"/>
     <w:rsid w:val="00D33448"/>
     <w:rsid w:val="00D35CA6"/>
     <w:rsid w:val="00D40C49"/>
+    <w:rsid w:val="00D41CDE"/>
+    <w:rsid w:val="00D43209"/>
     <w:rsid w:val="00D45A48"/>
     <w:rsid w:val="00D47473"/>
+    <w:rsid w:val="00D50103"/>
+    <w:rsid w:val="00D50110"/>
+    <w:rsid w:val="00D5070A"/>
     <w:rsid w:val="00D526F7"/>
+    <w:rsid w:val="00D52C1B"/>
+    <w:rsid w:val="00D52D67"/>
+    <w:rsid w:val="00D53426"/>
+    <w:rsid w:val="00D55D79"/>
+    <w:rsid w:val="00D620F2"/>
     <w:rsid w:val="00D6264A"/>
     <w:rsid w:val="00D7168C"/>
+    <w:rsid w:val="00D71FD0"/>
     <w:rsid w:val="00D7253A"/>
+    <w:rsid w:val="00D7289A"/>
     <w:rsid w:val="00D72F5D"/>
+    <w:rsid w:val="00D73FC7"/>
     <w:rsid w:val="00D77589"/>
     <w:rsid w:val="00D81661"/>
+    <w:rsid w:val="00D82ABE"/>
+    <w:rsid w:val="00D8540D"/>
+    <w:rsid w:val="00D86902"/>
+    <w:rsid w:val="00D91601"/>
+    <w:rsid w:val="00D923E6"/>
     <w:rsid w:val="00D92FA2"/>
     <w:rsid w:val="00D94526"/>
     <w:rsid w:val="00D94B1E"/>
+    <w:rsid w:val="00D97A6A"/>
     <w:rsid w:val="00DA13CF"/>
+    <w:rsid w:val="00DA344F"/>
+    <w:rsid w:val="00DA39C4"/>
     <w:rsid w:val="00DA686C"/>
+    <w:rsid w:val="00DA7916"/>
+    <w:rsid w:val="00DA7C5F"/>
+    <w:rsid w:val="00DB20CD"/>
+    <w:rsid w:val="00DB210E"/>
+    <w:rsid w:val="00DB3766"/>
+    <w:rsid w:val="00DB39CC"/>
+    <w:rsid w:val="00DB55D1"/>
+    <w:rsid w:val="00DB77B1"/>
+    <w:rsid w:val="00DC231F"/>
+    <w:rsid w:val="00DC3A0C"/>
+    <w:rsid w:val="00DC655F"/>
     <w:rsid w:val="00DC7181"/>
     <w:rsid w:val="00DC7882"/>
+    <w:rsid w:val="00DD1CAE"/>
+    <w:rsid w:val="00DD3871"/>
+    <w:rsid w:val="00DD38A9"/>
+    <w:rsid w:val="00DD41E9"/>
     <w:rsid w:val="00DD462B"/>
+    <w:rsid w:val="00DD4AD0"/>
+    <w:rsid w:val="00DD591A"/>
+    <w:rsid w:val="00DE06F1"/>
+    <w:rsid w:val="00DE1302"/>
+    <w:rsid w:val="00DE30AE"/>
+    <w:rsid w:val="00DE3D79"/>
+    <w:rsid w:val="00DE425E"/>
+    <w:rsid w:val="00DE5324"/>
+    <w:rsid w:val="00DE58D2"/>
+    <w:rsid w:val="00DE63D0"/>
+    <w:rsid w:val="00DF1D65"/>
+    <w:rsid w:val="00DF2793"/>
+    <w:rsid w:val="00DF2BD3"/>
+    <w:rsid w:val="00DF3CB5"/>
+    <w:rsid w:val="00DF784D"/>
+    <w:rsid w:val="00E006A2"/>
+    <w:rsid w:val="00E015B2"/>
     <w:rsid w:val="00E0226E"/>
+    <w:rsid w:val="00E023E7"/>
     <w:rsid w:val="00E02C2F"/>
+    <w:rsid w:val="00E03EA3"/>
+    <w:rsid w:val="00E05549"/>
     <w:rsid w:val="00E10092"/>
     <w:rsid w:val="00E10BD5"/>
     <w:rsid w:val="00E11975"/>
+    <w:rsid w:val="00E1263D"/>
+    <w:rsid w:val="00E132F8"/>
+    <w:rsid w:val="00E177E7"/>
+    <w:rsid w:val="00E251F9"/>
     <w:rsid w:val="00E25537"/>
+    <w:rsid w:val="00E315CC"/>
     <w:rsid w:val="00E31E51"/>
     <w:rsid w:val="00E37566"/>
+    <w:rsid w:val="00E37F79"/>
+    <w:rsid w:val="00E40111"/>
     <w:rsid w:val="00E41CFA"/>
+    <w:rsid w:val="00E45E94"/>
+    <w:rsid w:val="00E460F8"/>
+    <w:rsid w:val="00E4617C"/>
     <w:rsid w:val="00E47348"/>
     <w:rsid w:val="00E47635"/>
+    <w:rsid w:val="00E50946"/>
+    <w:rsid w:val="00E51E95"/>
+    <w:rsid w:val="00E53B19"/>
     <w:rsid w:val="00E55C5F"/>
     <w:rsid w:val="00E56319"/>
+    <w:rsid w:val="00E578C6"/>
+    <w:rsid w:val="00E611FE"/>
+    <w:rsid w:val="00E62BF3"/>
+    <w:rsid w:val="00E63019"/>
+    <w:rsid w:val="00E65D90"/>
+    <w:rsid w:val="00E65DD5"/>
+    <w:rsid w:val="00E70A7E"/>
+    <w:rsid w:val="00E71D2A"/>
+    <w:rsid w:val="00E737A9"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E75F9B"/>
+    <w:rsid w:val="00E80270"/>
+    <w:rsid w:val="00E807B5"/>
+    <w:rsid w:val="00E80925"/>
+    <w:rsid w:val="00E81217"/>
+    <w:rsid w:val="00E83BF0"/>
     <w:rsid w:val="00E85CA2"/>
+    <w:rsid w:val="00E87807"/>
     <w:rsid w:val="00E904FA"/>
     <w:rsid w:val="00E925E8"/>
+    <w:rsid w:val="00E97B54"/>
+    <w:rsid w:val="00E97D43"/>
+    <w:rsid w:val="00EA052B"/>
     <w:rsid w:val="00EA6A6C"/>
     <w:rsid w:val="00EB096F"/>
+    <w:rsid w:val="00EB2BE3"/>
+    <w:rsid w:val="00EB3F59"/>
+    <w:rsid w:val="00EB411C"/>
+    <w:rsid w:val="00EB41F5"/>
     <w:rsid w:val="00EB46EA"/>
+    <w:rsid w:val="00EB4987"/>
+    <w:rsid w:val="00EB7CD5"/>
+    <w:rsid w:val="00EB7D5D"/>
+    <w:rsid w:val="00EB7D7B"/>
+    <w:rsid w:val="00EC117C"/>
+    <w:rsid w:val="00EC2B24"/>
+    <w:rsid w:val="00EC387A"/>
+    <w:rsid w:val="00EC55DE"/>
     <w:rsid w:val="00EC5847"/>
+    <w:rsid w:val="00EC5E89"/>
+    <w:rsid w:val="00EC6780"/>
+    <w:rsid w:val="00ED0A9A"/>
     <w:rsid w:val="00ED1D8D"/>
+    <w:rsid w:val="00ED3694"/>
+    <w:rsid w:val="00ED4FE7"/>
     <w:rsid w:val="00ED5675"/>
     <w:rsid w:val="00ED7B49"/>
+    <w:rsid w:val="00ED7F59"/>
     <w:rsid w:val="00EE3962"/>
     <w:rsid w:val="00EE3F74"/>
+    <w:rsid w:val="00EE40F3"/>
+    <w:rsid w:val="00EE5762"/>
+    <w:rsid w:val="00EE721D"/>
     <w:rsid w:val="00EF0804"/>
+    <w:rsid w:val="00EF3B4E"/>
+    <w:rsid w:val="00EF3F24"/>
+    <w:rsid w:val="00EF751A"/>
+    <w:rsid w:val="00EF77B4"/>
+    <w:rsid w:val="00EF7814"/>
+    <w:rsid w:val="00F00DE0"/>
+    <w:rsid w:val="00F0209D"/>
+    <w:rsid w:val="00F0317E"/>
+    <w:rsid w:val="00F13941"/>
+    <w:rsid w:val="00F1775A"/>
+    <w:rsid w:val="00F21FDB"/>
+    <w:rsid w:val="00F22045"/>
+    <w:rsid w:val="00F25BA7"/>
+    <w:rsid w:val="00F26722"/>
+    <w:rsid w:val="00F275B0"/>
+    <w:rsid w:val="00F2776E"/>
+    <w:rsid w:val="00F33090"/>
+    <w:rsid w:val="00F33C2F"/>
     <w:rsid w:val="00F340F6"/>
+    <w:rsid w:val="00F3420E"/>
     <w:rsid w:val="00F34390"/>
+    <w:rsid w:val="00F348AC"/>
+    <w:rsid w:val="00F34D7D"/>
+    <w:rsid w:val="00F357CC"/>
     <w:rsid w:val="00F35E94"/>
+    <w:rsid w:val="00F401C8"/>
+    <w:rsid w:val="00F413B2"/>
     <w:rsid w:val="00F4204B"/>
+    <w:rsid w:val="00F4415C"/>
     <w:rsid w:val="00F4474E"/>
+    <w:rsid w:val="00F45551"/>
+    <w:rsid w:val="00F51ADB"/>
+    <w:rsid w:val="00F5219A"/>
+    <w:rsid w:val="00F53500"/>
     <w:rsid w:val="00F53D87"/>
     <w:rsid w:val="00F54AB6"/>
+    <w:rsid w:val="00F55132"/>
     <w:rsid w:val="00F55A2F"/>
+    <w:rsid w:val="00F5690D"/>
+    <w:rsid w:val="00F57834"/>
+    <w:rsid w:val="00F6154C"/>
+    <w:rsid w:val="00F618D7"/>
+    <w:rsid w:val="00F65059"/>
+    <w:rsid w:val="00F6653F"/>
+    <w:rsid w:val="00F723D7"/>
+    <w:rsid w:val="00F72911"/>
     <w:rsid w:val="00F777DE"/>
+    <w:rsid w:val="00F81BF8"/>
     <w:rsid w:val="00F823CF"/>
+    <w:rsid w:val="00F826C4"/>
+    <w:rsid w:val="00F830B3"/>
     <w:rsid w:val="00F84F9E"/>
     <w:rsid w:val="00F852B3"/>
+    <w:rsid w:val="00F870AB"/>
+    <w:rsid w:val="00F871BD"/>
+    <w:rsid w:val="00F916D1"/>
+    <w:rsid w:val="00F923F7"/>
     <w:rsid w:val="00F94E9F"/>
+    <w:rsid w:val="00F9656D"/>
+    <w:rsid w:val="00FA10C8"/>
+    <w:rsid w:val="00FA1850"/>
     <w:rsid w:val="00FA3B1D"/>
+    <w:rsid w:val="00FA56A4"/>
+    <w:rsid w:val="00FA7001"/>
     <w:rsid w:val="00FA7051"/>
+    <w:rsid w:val="00FB1E80"/>
     <w:rsid w:val="00FB5BA6"/>
     <w:rsid w:val="00FB5D1E"/>
+    <w:rsid w:val="00FB77AE"/>
+    <w:rsid w:val="00FC0127"/>
+    <w:rsid w:val="00FC0A68"/>
+    <w:rsid w:val="00FC3E5A"/>
+    <w:rsid w:val="00FC4326"/>
+    <w:rsid w:val="00FC442A"/>
+    <w:rsid w:val="00FC47BE"/>
+    <w:rsid w:val="00FC487F"/>
+    <w:rsid w:val="00FC54EA"/>
+    <w:rsid w:val="00FC7713"/>
     <w:rsid w:val="00FC7C3A"/>
+    <w:rsid w:val="00FD0DBF"/>
+    <w:rsid w:val="00FD16E1"/>
+    <w:rsid w:val="00FD1DAB"/>
+    <w:rsid w:val="00FD2015"/>
+    <w:rsid w:val="00FD245B"/>
+    <w:rsid w:val="00FD3805"/>
+    <w:rsid w:val="00FD393C"/>
+    <w:rsid w:val="00FD6028"/>
+    <w:rsid w:val="00FD7067"/>
+    <w:rsid w:val="00FE2881"/>
     <w:rsid w:val="00FE33EA"/>
     <w:rsid w:val="00FE7112"/>
+    <w:rsid w:val="00FF03E7"/>
+    <w:rsid w:val="00FF23FD"/>
     <w:rsid w:val="00FF3C18"/>
+    <w:rsid w:val="00FF4A48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7DE95306"/>
+  <w14:docId w14:val="7B3F9C56"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2792A1B9-3384-4CA0-B633-94F307A3911B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -8093,361 +13407,476 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E6087"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000535F0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000535F0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="480"/>
       <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOAHeading">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000535F0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2160" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2880" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="000535F0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="3600" w:right="720" w:hanging="720"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00BD6446"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
-[...26 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Index2">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOAHeading">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="002B01DF"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000535F0"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
     <w:name w:val="_Equation Caption"/>
     <w:rsid w:val="000535F0"/>
-  </w:style>
-[...20 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000535F0"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2160" w:hanging="2160"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-2"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="000535F0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002B01DF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00B559C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00BD6446"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00BD6446"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00BD6446"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00BD6446"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033615F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="CommentText_1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="003F73E6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004F6F19"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="004728BE"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="3823368">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="92822943">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="548107963">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="143157461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="579172535">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="987905293">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -8455,123 +13884,201 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1196383496">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1280070753">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1516991111">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1574315968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="225461926">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1624077123">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1778402944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1791245752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1901135047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1979606116">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141922449">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2146464412">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8825,72 +14332,131 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C804FA7-6B6C-4159-A753-D107D1B297F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>14167</Characters>
+  <Pages>4</Pages>
+  <Words>4960</Words>
+  <Characters>27827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>262</Lines>
-  <Paragraphs>124</Paragraphs>
+  <Lines>732</Lines>
+  <Paragraphs>270</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6219</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16622</CharactersWithSpaces>
+  <CharactersWithSpaces>32517</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6219</dc:title>
   <dc:subject>Modifications to Multifamily Loan and Security Agreement (Tax Credit Properties)</dc:subject>
-  <dc:creator/>
+  <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>f2fb285,79f5d5f2,453a3ddc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2024-05-30T16:15:39Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>710fe0d1-64b5-4eab-a8e4-10dd2dd1dfe0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="iManageFooter">
+    <vt:lpwstr>56296691-v25</vt:lpwstr>
+  </property>
+</Properties>
+</file>