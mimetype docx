--- v0 (2025-11-03)
+++ v1 (2026-09-12)
@@ -1,228 +1,218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003F1F16" w:rsidRPr="00B048AB" w:rsidRDefault="003F1F16" w:rsidP="000860F6">
+    <w:p w14:paraId="0654EAA8" w14:textId="77777777" w:rsidR="003F1F16" w:rsidRPr="00B048AB" w:rsidRDefault="003F1F16" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>EXHIBIT</w:t>
       </w:r>
       <w:r w:rsidR="00C13852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DC64E5" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>[___]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C6115" w:rsidRPr="00B048AB" w:rsidRDefault="000C6115" w:rsidP="000860F6">
+    <w:p w14:paraId="02BAD83F" w14:textId="77777777" w:rsidR="000C6115" w:rsidRPr="00B048AB" w:rsidRDefault="000C6115" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MODIFICATIONS TO </w:t>
       </w:r>
       <w:r w:rsidR="00EF219B" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MULTIFAMILY </w:t>
       </w:r>
       <w:r w:rsidR="003F1F16" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>LOAN AND SECURITY AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C6115" w:rsidRPr="00B048AB" w:rsidRDefault="000C6115" w:rsidP="000860F6">
+    <w:p w14:paraId="5506989D" w14:textId="77777777" w:rsidR="000C6115" w:rsidRPr="00B048AB" w:rsidRDefault="000C6115" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>(Section</w:t>
       </w:r>
       <w:r w:rsidR="00D22E2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>8 HAP Contract)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C11ED9" w:rsidRPr="00B048AB" w:rsidRDefault="00C11ED9" w:rsidP="000860F6">
+    <w:p w14:paraId="7919B3EC" w14:textId="77777777" w:rsidR="00C11ED9" w:rsidRPr="00B048AB" w:rsidRDefault="00C11ED9" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The foregoing Loan Agreement is hereby modified as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C11ED9" w:rsidRPr="00B048AB" w:rsidRDefault="00C11ED9" w:rsidP="000860F6">
+    <w:p w14:paraId="6A18635C" w14:textId="77777777" w:rsidR="00C11ED9" w:rsidRPr="00B048AB" w:rsidRDefault="00C11ED9" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C11ED9" w:rsidRPr="00B048AB" w:rsidRDefault="00C11ED9" w:rsidP="000860F6">
+    <w:p w14:paraId="44A8BFBA" w14:textId="77777777" w:rsidR="00C11ED9" w:rsidRPr="00B048AB" w:rsidRDefault="00C11ED9" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The Definitions Schedule is hereby amended by adding the following new definitions in the appropriate alphabetical order:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F1F16" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
+    <w:p w14:paraId="18D00D5A" w14:textId="77777777" w:rsidR="003F1F16" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="003F1F16" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Assignment of HAP Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
@@ -245,51 +235,51 @@
       <w:r w:rsidR="00C11ED9" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003F1F16" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> that certain Assignment of Housing Assistance Payments Contract dated as of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Effective D</w:t>
       </w:r>
       <w:r w:rsidR="003F1F16" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ate from Borrower to Lender and Fannie Mae.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B048AB" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
+    <w:p w14:paraId="009CF3D1" w14:textId="77777777" w:rsidR="00B048AB" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="003F1F16" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>HAP Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
@@ -348,51 +338,51 @@
       <w:r w:rsidR="00C11ED9" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
       <w:r w:rsidR="00D768EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
       <w:r w:rsidR="00C11ED9" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="003F1F16" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, and as collaterally assigned to Lender and Fannie Mae pursuant to the Assignment of HAP Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F1F16" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
+    <w:p w14:paraId="20423C4B" w14:textId="77777777" w:rsidR="003F1F16" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="003F1F16" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>HUD</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
@@ -415,51 +405,51 @@
       <w:r w:rsidR="00C11ED9" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E82AE3" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F1F16" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>the United States Department of</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Housing and Urban Development.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003820B1" w:rsidRDefault="003820B1" w:rsidP="000860F6">
+    <w:p w14:paraId="280FD8E6" w14:textId="77777777" w:rsidR="003820B1" w:rsidRDefault="003820B1" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> 3.02(a)</w:t>
       </w:r>
@@ -472,51 +462,51 @@
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Personal Liability Based on Lender’s Loss</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) of the Loan Agreement is hereby amended by adding the following provision</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003820B1" w:rsidRDefault="003820B1" w:rsidP="000860F6">
+    <w:p w14:paraId="0300B1C2" w14:textId="2910A441" w:rsidR="003820B1" w:rsidRDefault="003820B1" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -541,175 +531,187 @@
         </w:rPr>
         <w:t xml:space="preserve">ocuments </w:t>
       </w:r>
       <w:r w:rsidR="00F43BAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">elivered to Lender are not complete or do not include fully executed copies of all renewals, replacements, extensions </w:t>
       </w:r>
       <w:r w:rsidR="001317A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> modifications of the original HAP Contract issued by HUD in connection with the Mortgaged Property (any missing documents are referred to herein, collectively, as the “</w:t>
+        <w:t xml:space="preserve"> modifications of the original HAP Contract issued by HUD in connection with the Mortgaged Property (any missing</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, incomplete or not fully executed</w:t>
       </w:r>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documents are referred to herein, collectively, as the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003820B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Missing HAP Contracts</w:t>
       </w:r>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">”); any adverse impact to Lender that results from HUD’s exercise of its rights relating to any surviving covenants, conditions or requirements contained in the Missing HAP Contracts (that are not otherwise contained in the HAP Contract </w:t>
       </w:r>
       <w:r w:rsidR="00D333BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ocuments </w:t>
       </w:r>
       <w:r w:rsidR="00D333BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>elivered to Lender)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE2B34" w:rsidRDefault="003820B1" w:rsidP="000860F6">
+    <w:p w14:paraId="4CB0122A" w14:textId="77777777" w:rsidR="00EE2B34" w:rsidRDefault="003820B1" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00844D3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>any payments made to Borrower under the HAP Contract to the extent such payments are not made to Lender as provided for under that certain Assignment of HAP Contract</w:t>
       </w:r>
       <w:r w:rsidR="00EE2B34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00844D3F" w:rsidRPr="00844D3F" w:rsidRDefault="00EE2B34" w:rsidP="000860F6">
+    <w:p w14:paraId="19B5BDAD" w14:textId="77777777" w:rsidR="00844D3F" w:rsidRPr="00844D3F" w:rsidRDefault="00EE2B34" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="003820B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the occurrence of </w:t>
       </w:r>
       <w:r w:rsidR="008B0FC4" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>any default, event of default, or breach (however such terms may be defined) under the HAP Contract or the Assignment of HAP Contract</w:t>
       </w:r>
       <w:r w:rsidR="00844D3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA788F" w:rsidRPr="00B048AB" w:rsidRDefault="00353BF0" w:rsidP="000860F6">
+    <w:p w14:paraId="6C3A5190" w14:textId="77777777" w:rsidR="00EA788F" w:rsidRPr="00B048AB" w:rsidRDefault="00353BF0" w:rsidP="000860F6">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="002F767B">
@@ -733,76 +735,76 @@
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Events of Default</w:t>
       </w:r>
       <w:r w:rsidR="00C11ED9" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Automatic Events of Default</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00C11ED9" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>of the Loan Agreement is hereby amended by adding the following provision at the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00353BF0" w:rsidRPr="00B048AB" w:rsidRDefault="00353BF0" w:rsidP="000860F6">
+    <w:p w14:paraId="1457F89A" w14:textId="77777777" w:rsidR="00353BF0" w:rsidRPr="00B048AB" w:rsidRDefault="00353BF0" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>any default, event of default, or breach (however such terms may be defined) under the HAP Contract or the Assignment of HAP Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643487" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
+    <w:p w14:paraId="0DE8E605" w14:textId="77777777" w:rsidR="00643487" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00C11ED9" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -830,225 +832,225 @@
       <w:r w:rsidR="00C11ED9" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Article</w:t>
       </w:r>
       <w:r w:rsidR="002F767B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C11ED9" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>[___] (HAP Contracts)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643487" w:rsidRPr="008B0FC4" w:rsidRDefault="00643487" w:rsidP="000860F6">
+    <w:p w14:paraId="3ACCF887" w14:textId="77777777" w:rsidR="00643487" w:rsidRPr="008B0FC4" w:rsidRDefault="00643487" w:rsidP="000860F6">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc263870054"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc271706538"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc263870054"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc263870613"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc241299261"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc241480314"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc264474021"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc266373268"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc271706538"/>
       <w:r w:rsidRPr="008B0FC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ARTICLE [___]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Toc263870055"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc263870614"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc263870055"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc263870614"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="008B0FC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="008B0FC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>HAP CONTRACTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643487" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
+    <w:p w14:paraId="64671B0C" w14:textId="77777777" w:rsidR="00643487" w:rsidRPr="00B048AB" w:rsidRDefault="00643487" w:rsidP="000860F6">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Ref180893870"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Toc271706539"/>
+      <w:bookmarkStart w:id="9" w:name="_Ref180893870"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc241299262"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc241480315"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc263870056"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc263870615"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc264474022"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc266373269"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc270286563"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc271706539"/>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].01</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Representations and Warranties.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w:rsidR="00E83A86" w:rsidRPr="00E83A86" w:rsidRDefault="00E83A86" w:rsidP="000860F6">
+    <w:p w14:paraId="62858A8D" w14:textId="77777777" w:rsidR="00E83A86" w:rsidRPr="00E83A86" w:rsidRDefault="00E83A86" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83A86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The representations and warranties made by Borrower to Lender in this Section [___].01 are made as of the Effective Date, and are true and correct except as disclosed on the Exceptions to Representations and Warranties Schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C40A4D" w:rsidRDefault="00C40A4D" w:rsidP="000860F6">
+    <w:p w14:paraId="38213258" w14:textId="77777777" w:rsidR="00C40A4D" w:rsidRDefault="00C40A4D" w:rsidP="000860F6">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Borrower is a party to the HAP Contract, has at all times been and is in full compliance with the HAP Contract</w:t>
       </w:r>
       <w:r w:rsidR="009D146C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and has not in the past defaulted and is not in default under the HAP Contract.</w:t>
       </w:r>
       <w:r w:rsidR="00D333BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  Borrower has provided to Lender a complete, fully executed copy of the HAP Contract, including all renewals, replacements, extensions, and modifications of the original HAP Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001465C9" w:rsidRPr="00B048AB" w:rsidRDefault="001465C9" w:rsidP="000860F6">
+    <w:p w14:paraId="6C951BC1" w14:textId="77777777" w:rsidR="001465C9" w:rsidRPr="00B048AB" w:rsidRDefault="001465C9" w:rsidP="000860F6">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section [__].0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1065,51 +1067,51 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Covenants</w:t>
       </w:r>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001465C9" w:rsidRPr="00B048AB" w:rsidRDefault="001465C9" w:rsidP="00C14BB4">
+    <w:p w14:paraId="2F56A763" w14:textId="77777777" w:rsidR="001465C9" w:rsidRPr="00B048AB" w:rsidRDefault="001465C9" w:rsidP="00C14BB4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
@@ -1260,831 +1262,806 @@
       <w:r w:rsidR="00921DF1" w:rsidRPr="00921DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>imposed on</w:t>
       </w:r>
       <w:r w:rsidR="00921DF1" w:rsidRPr="00921DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> low-income units pursuant to Section 42(g)(2) of the Internal Revenue Code</w:t>
       </w:r>
       <w:r w:rsidR="00C14BB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E3F09" w:rsidRPr="00B048AB" w:rsidRDefault="001465C9" w:rsidP="000860F6">
+    <w:p w14:paraId="2A604693" w14:textId="77777777" w:rsidR="000E3F09" w:rsidRPr="00B048AB" w:rsidRDefault="001465C9" w:rsidP="000860F6">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Section [__].03</w:t>
       </w:r>
       <w:r w:rsidR="000E3F09" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC64E5" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Protection of Security Interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B048AB" w:rsidRDefault="00C40A4D" w:rsidP="00076748">
+    <w:p w14:paraId="4A80456D" w14:textId="77777777" w:rsidR="00B048AB" w:rsidRDefault="00C40A4D" w:rsidP="00076748">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="600"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Any costs, damages or other amounts, including reasonable attorneys’ fees incurred by Lender as a result of any default by Borrower under the HAP Contract or Assignment of HAP Contract, including amounts paid to cure any default, event of default or breach under the HAP Contract or under the Assignment of HAP Contract, shall be an obligation of Borrower and become a part of the Indebtedness sec</w:t>
       </w:r>
       <w:r w:rsidR="00E82AE3" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ured by the Security Instrument and this </w:t>
       </w:r>
       <w:r w:rsidR="00B048AB" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Loan </w:t>
       </w:r>
       <w:r w:rsidR="00E82AE3" w:rsidRPr="00B048AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00076748" w:rsidRPr="00076748" w:rsidRDefault="00076748" w:rsidP="00076748">
+    <w:p w14:paraId="35F44023" w14:textId="77777777" w:rsidR="00076748" w:rsidRPr="00076748" w:rsidRDefault="00076748" w:rsidP="00076748">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="600"/>
         <w:ind w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00076748">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00076748" w:rsidRPr="00076748" w:rsidSect="00C27B44">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00337A51" w:rsidRDefault="00337A51">
+    <w:p w14:paraId="389B3AF5" w14:textId="77777777" w:rsidR="00337A51" w:rsidRDefault="00337A51">
       <w:pPr>
         <w:spacing w:line="-20" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00337A51" w:rsidRDefault="00337A51">
+    <w:p w14:paraId="293E2A46" w14:textId="77777777" w:rsidR="00337A51" w:rsidRDefault="00337A51">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00337A51" w:rsidRDefault="00337A51">
+    <w:p w14:paraId="0119D99F" w14:textId="77777777" w:rsidR="00337A51" w:rsidRDefault="00337A51">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00337A51" w:rsidRPr="00B048AB" w:rsidRDefault="00337A51" w:rsidP="00B048AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C060FAE" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00B048AB" w:rsidRDefault="00337A51" w:rsidP="00B048AB">
     <w:pPr>
       <w:widowControl/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidTr="007D23E9">
+    <w:tr w:rsidR="00337A51" w:rsidRPr="00E15978" w14:paraId="329D8FFC" w14:textId="77777777" w:rsidTr="007D23E9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
+        <w:p w14:paraId="2F9458B5" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (Section 8 HAP Contract)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
+        <w:p w14:paraId="691BF111" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6216</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
+        <w:p w14:paraId="6FFC06CB" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D56B94">
+          <w:r w:rsidR="00493D84">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidTr="007D23E9">
+    <w:tr w:rsidR="00270E62" w:rsidRPr="00E15978" w14:paraId="70D87F69" w14:textId="77777777" w:rsidTr="007D23E9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
+        <w:p w14:paraId="61A9824C" w14:textId="77777777" w:rsidR="00270E62" w:rsidRPr="00E15978" w:rsidRDefault="00270E62" w:rsidP="00270E62">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="007E54E6" w:rsidP="00E15978">
+        <w:p w14:paraId="3EF88FF3" w14:textId="70C8A28E" w:rsidR="00270E62" w:rsidRPr="00E15978" w:rsidRDefault="00270E62" w:rsidP="00270E62">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-19</w:t>
+            <w:t>08-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00D84338" w:rsidP="00FA159B">
+        <w:p w14:paraId="60B73E28" w14:textId="18DCAD9D" w:rsidR="00270E62" w:rsidRPr="00E15978" w:rsidRDefault="00270E62" w:rsidP="00270E62">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2019 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00337A51" w:rsidRPr="00B048AB" w:rsidRDefault="00337A51" w:rsidP="00B048AB">
+  <w:p w14:paraId="3C9CDB27" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00B048AB" w:rsidRDefault="00337A51" w:rsidP="00B048AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00337A51" w:rsidRPr="00B048AB" w:rsidRDefault="00337A51" w:rsidP="00B048AB">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A00A8F9" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00B048AB" w:rsidRDefault="00337A51" w:rsidP="00B048AB">
     <w:pPr>
       <w:widowControl/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidTr="007D23E9">
+    <w:tr w:rsidR="00337A51" w:rsidRPr="00E15978" w14:paraId="53759303" w14:textId="77777777" w:rsidTr="00FF6789">
+      <w:trPr>
+        <w:trHeight w:val="720"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
+        <w:p w14:paraId="465F2AE1" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (Section 8 HAP Contract)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
+        <w:p w14:paraId="4BFCCC16" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6216</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
+        <w:p w14:paraId="3C2E335F" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D56B94">
+          <w:r w:rsidR="00493D84">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidTr="007D23E9">
+    <w:tr w:rsidR="00337A51" w:rsidRPr="00E15978" w14:paraId="4B34E241" w14:textId="77777777" w:rsidTr="007D23E9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
+        <w:p w14:paraId="6095A936" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00337A51" w:rsidP="00E15978">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E15978">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="007E54E6" w:rsidP="00E15978">
+        <w:p w14:paraId="688975A0" w14:textId="1CB11484" w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00270E62" w:rsidP="00E15978">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-19</w:t>
+            <w:t>08-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00D84338" w:rsidP="00FA159B">
+        <w:p w14:paraId="7C72625F" w14:textId="4441636A" w:rsidR="00337A51" w:rsidRPr="00E15978" w:rsidRDefault="00D84338" w:rsidP="00FA159B">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2019 Fannie Mae</w:t>
+            <w:t>© 20</w:t>
+          </w:r>
+          <w:r w:rsidR="00270E62">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00337A51" w:rsidRPr="00B048AB" w:rsidRDefault="00337A51" w:rsidP="00B048AB">
+  <w:p w14:paraId="46D8A850" w14:textId="77777777" w:rsidR="00337A51" w:rsidRPr="00B048AB" w:rsidRDefault="00337A51" w:rsidP="00B048AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00337A51" w:rsidRDefault="00337A51">
+    <w:p w14:paraId="764D5AE0" w14:textId="77777777" w:rsidR="00337A51" w:rsidRDefault="00337A51">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00337A51" w:rsidRDefault="00337A51">
+    <w:p w14:paraId="0568BD0E" w14:textId="77777777" w:rsidR="00337A51" w:rsidRDefault="00337A51">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="137A6D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DD4BA48"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
@@ -3143,309 +3120,327 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1615866140">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="186527920">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="176697829">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1425952178">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="412943488">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1337151161">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1602564142">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2113742383">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="60417"/>
+    <o:shapedefaults v:ext="edit" spidmax="68609"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C6115"/>
+    <w:rsid w:val="00050294"/>
     <w:rsid w:val="00066CDD"/>
     <w:rsid w:val="00076748"/>
     <w:rsid w:val="000860F6"/>
     <w:rsid w:val="00092167"/>
     <w:rsid w:val="00092812"/>
     <w:rsid w:val="000C6115"/>
     <w:rsid w:val="000E3F09"/>
     <w:rsid w:val="001123C9"/>
     <w:rsid w:val="00115457"/>
     <w:rsid w:val="001317A5"/>
     <w:rsid w:val="001465C9"/>
     <w:rsid w:val="0014761D"/>
     <w:rsid w:val="00182426"/>
     <w:rsid w:val="001871EF"/>
     <w:rsid w:val="001A0511"/>
     <w:rsid w:val="001A1484"/>
     <w:rsid w:val="001B0BDC"/>
     <w:rsid w:val="002172FC"/>
     <w:rsid w:val="00231CD8"/>
+    <w:rsid w:val="00235DD6"/>
+    <w:rsid w:val="00270E62"/>
     <w:rsid w:val="00292072"/>
     <w:rsid w:val="002952BB"/>
     <w:rsid w:val="002B7659"/>
     <w:rsid w:val="002F767B"/>
     <w:rsid w:val="00337A51"/>
     <w:rsid w:val="00353BF0"/>
     <w:rsid w:val="003820B1"/>
     <w:rsid w:val="003B4619"/>
     <w:rsid w:val="003F1F16"/>
+    <w:rsid w:val="00493D84"/>
     <w:rsid w:val="00505D29"/>
     <w:rsid w:val="00510ACA"/>
     <w:rsid w:val="005426A0"/>
+    <w:rsid w:val="00562E77"/>
     <w:rsid w:val="00591645"/>
     <w:rsid w:val="00595CA3"/>
     <w:rsid w:val="005E7FB7"/>
     <w:rsid w:val="00623996"/>
     <w:rsid w:val="00634B38"/>
     <w:rsid w:val="00643487"/>
     <w:rsid w:val="00654736"/>
     <w:rsid w:val="00675F69"/>
     <w:rsid w:val="006868A5"/>
     <w:rsid w:val="006E037A"/>
     <w:rsid w:val="006F1362"/>
     <w:rsid w:val="00706FAD"/>
     <w:rsid w:val="00736070"/>
     <w:rsid w:val="00750868"/>
     <w:rsid w:val="00784687"/>
     <w:rsid w:val="007C04CF"/>
     <w:rsid w:val="007D23E9"/>
     <w:rsid w:val="007E54E6"/>
     <w:rsid w:val="00814BD8"/>
+    <w:rsid w:val="00817590"/>
     <w:rsid w:val="00844D3F"/>
     <w:rsid w:val="008A4286"/>
     <w:rsid w:val="008B0FC4"/>
     <w:rsid w:val="00921DF1"/>
     <w:rsid w:val="00940880"/>
     <w:rsid w:val="00940FE5"/>
     <w:rsid w:val="00987F52"/>
+    <w:rsid w:val="009C04AD"/>
     <w:rsid w:val="009D146C"/>
     <w:rsid w:val="00A04F03"/>
     <w:rsid w:val="00A22EE9"/>
     <w:rsid w:val="00A42BB4"/>
     <w:rsid w:val="00A92CD3"/>
     <w:rsid w:val="00AA2CEF"/>
     <w:rsid w:val="00AC5587"/>
     <w:rsid w:val="00B048AB"/>
     <w:rsid w:val="00B41A72"/>
     <w:rsid w:val="00B54A4C"/>
     <w:rsid w:val="00B6779B"/>
     <w:rsid w:val="00C11ED9"/>
     <w:rsid w:val="00C13852"/>
     <w:rsid w:val="00C14BB4"/>
     <w:rsid w:val="00C27B44"/>
     <w:rsid w:val="00C40A4D"/>
     <w:rsid w:val="00CD2761"/>
     <w:rsid w:val="00D069EC"/>
     <w:rsid w:val="00D22E2A"/>
     <w:rsid w:val="00D333BA"/>
     <w:rsid w:val="00D56B94"/>
     <w:rsid w:val="00D73328"/>
     <w:rsid w:val="00D768EA"/>
     <w:rsid w:val="00D83116"/>
     <w:rsid w:val="00D84338"/>
+    <w:rsid w:val="00DA6024"/>
     <w:rsid w:val="00DC64E5"/>
     <w:rsid w:val="00E15978"/>
     <w:rsid w:val="00E408C8"/>
     <w:rsid w:val="00E82AE3"/>
     <w:rsid w:val="00E83A86"/>
     <w:rsid w:val="00EA788F"/>
     <w:rsid w:val="00EE2B34"/>
     <w:rsid w:val="00EF219B"/>
     <w:rsid w:val="00F0761E"/>
     <w:rsid w:val="00F2255D"/>
     <w:rsid w:val="00F43BAA"/>
     <w:rsid w:val="00F65EBF"/>
     <w:rsid w:val="00FA159B"/>
     <w:rsid w:val="00FB1A0C"/>
+    <w:rsid w:val="00FF6789"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="60417"/>
+    <o:shapedefaults v:ext="edit" spidmax="68609"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="467C42E3"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3A5B80F8-03CE-4EA0-8E8C-8F6443D02AC2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3618,50 +3613,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003820B1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
@@ -4423,72 +4423,57 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="003B4619"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="003B4619"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4710,61 +4695,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>659</Words>
-  <Characters>3504</Characters>
+  <Words>664</Words>
+  <Characters>3522</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>195</Lines>
+  <Paragraphs>155</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6216</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4142</CharactersWithSpaces>
+  <CharactersWithSpaces>4031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>6216</dc:title>
+  <dc:subject>Modifications to Multifamily Loan and Security Agreement (Section 8 HAP Contract)</dc:subject>
+  <dc:creator>Fannie Mae</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>