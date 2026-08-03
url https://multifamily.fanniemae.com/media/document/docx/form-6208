--- v0 (2025-11-03)
+++ v1 (2026-08-03)
@@ -1,55 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C930199" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="00D0657F">
+    <w:p w14:paraId="2C930199" w14:textId="5558C8EC" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="00D0657F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="204" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXHIBIT [__]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB10A33" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="00D0657F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -373,228 +375,180 @@
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Homeowner</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a Person, other than Borrower or Borrower Affiliate, who owns a Manufactured Home located or to be located in the Community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F417CE" w14:textId="6071DCC2" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="54F417CE" w14:textId="7515F4C8" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_DV_M12"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Implementation Failure</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in Section</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.03</w:t>
       </w:r>
-      <w:r w:rsidR="001E15B8">
-[...3 lines deleted...]
-        <w:t>[</w:t>
+      <w:r w:rsidR="00B5488D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>(2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33422848" w14:textId="2DC9F51A" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="33422848" w14:textId="0A22B3DD" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Implementation Requirement</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in Section</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.03</w:t>
       </w:r>
-      <w:r w:rsidR="001E15B8">
-[...27 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidR="00B5488D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1021F5" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manufactured Community Name</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in the Summary of </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_DV_M13"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F378A3" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
@@ -641,226 +595,282 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_DV_M15"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MH Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a residential Lease for the occupancy of a Manufactured Home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32185469" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="32185469" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MH Site</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6B176F" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="5FC66F18" w14:textId="14107F61" w:rsidR="000B11C0" w:rsidRPr="005C7612" w:rsidRDefault="000B11C0" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C7612">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C7612">
-[...25 lines deleted...]
-        <w:t>” means a residential Lease of a Site for a Manufactured Home.</w:t>
+      <w:r w:rsidRPr="00B3119C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MH Site Improvements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B11C0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5488D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[__]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296EEE9E" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="6A6B176F" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_DV_C38"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
-          <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        <w:t>MH Site Lease Protection Payment</w:t>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MH</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7612">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Site Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7612">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a residential Lease of a Site for a Manufactured Home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC4EF74" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="296EEE9E" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_DV_C38"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MH Site Lease Protection Payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7612">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4EF74" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C7612">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7612">
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MH Site Lease Protections</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the applicable rights afforded to an MH Site Lessee, through an MH Site Lease that includes the following minimum benefits (or such greater benefits as may be required by applicable federal, state, or local law):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6122F6A0" w14:textId="3D1FAD50" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="6122F6A0" w14:textId="7EAFB5EA" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_DV_M33"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>has an MH Site Lease term of not less than one (1) year, renewable at MH Site Lessee’s election, unless there is good cause for nonrenewal (including</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_DV_C53"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_DV_M34"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_DV_C55"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_DV_M35"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -998,51 +1008,59 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_DV_M45"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">contains a provision that provides for a minimum five (5) day grace period for the non-payment of rent under the MH Site Lease, and the right for MH Site Lessee to cure defaults on rent payments </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>within any applicable cure period set forth in the MH Site Lease, and if such MH Site Lease does not provide for a cure period for defaults on rent payments, then within ten</w:t>
+        <w:t xml:space="preserve">within any applicable cure period set forth in the MH Site Lease, and if such MH Site Lease does not provide for a cure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7612">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>period for defaults on rent payments, then within ten</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10) </w:t>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="_DV_M46"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>days of the expiration of the foregoing grace period;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8FCC9B" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005C7612" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1099,58 +1117,51 @@
         </w:rPr>
         <w:t xml:space="preserve">or assign </w:t>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="_DV_M53"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the MH Site Lease (for the unexpired term remaining) to a purchaser or sublessee of </w:t>
       </w:r>
       <w:bookmarkStart w:id="32" w:name="_DV_C80"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="_DV_M54"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manufactured Home without any </w:t>
-[...6 lines deleted...]
-        <w:t>unreasonable restraint, provided such purchaser or sublessee otherwise satisfies the Rules and Regulations and all of Borrower’s then-applicable credit and background check requirements, (3)</w:t>
+        <w:t>Manufactured Home without any unreasonable restraint, provided such purchaser or sublessee otherwise satisfies the Rules and Regulations and all of Borrower’s then-applicable credit and background check requirements, (3)</w:t>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="_DV_M55"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> post “for sale” signs on the Site, provided, such signs comply with the Rules and Regulations, and (4)</w:t>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="_DV_M56"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sell </w:t>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="_DV_C86"/>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="_DV_M57"/>
@@ -1289,51 +1300,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>National Manufactured Home Standards</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="460E3BFC" w14:textId="3CB6305E" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="460E3BFC" w14:textId="596C41E3" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_DV_M16"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Number of MH Sites</w:t>
       </w:r>
@@ -1378,112 +1389,162 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[_____] </w:t>
       </w:r>
       <w:r w:rsidR="005C2A5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: INSERT NUMBER OF ADDITIONAL MH SITES]</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00346881">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00346881">
-        <w:t>This number shall not exceed five percent (5%) of the total number of MH sites as of the effective date.</w:t>
+        <w:t xml:space="preserve">This number shall not exceed </w:t>
+      </w:r>
+      <w:r w:rsidR="00140C97">
+        <w:t xml:space="preserve">ten </w:t>
+      </w:r>
+      <w:r w:rsidR="00346881">
+        <w:t>percent (</w:t>
+      </w:r>
+      <w:r w:rsidR="00140C97">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00346881">
+        <w:t xml:space="preserve">%) of the total number of MH </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3119C">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00346881">
+        <w:t xml:space="preserve">ites as of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00667294">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00346881">
+        <w:t xml:space="preserve">ffective </w:t>
+      </w:r>
+      <w:r w:rsidR="00667294">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00346881">
+        <w:t>ate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2016BA" w14:textId="24C732BC" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="2B2016BA" w14:textId="60E04306" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Number of Sites</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
+      <w:r w:rsidR="00B3119C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means </w:t>
+      </w:r>
       <w:r w:rsidRPr="00243DFC">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the total number of Sites on the Mortgaged Property as identified in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00243DFC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="004255D1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, as such number may be increased by XXX</w:t>
+        <w:t xml:space="preserve">, as such number may be increased by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3119C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[_____] </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3119C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: INSERT NUMBER OF ADDITIONAL SITES]</w:t>
       </w:r>
       <w:r w:rsidRPr="00243DFC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0914B1CB" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="0914B1CB" w14:textId="35E2C28D" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_DV_C43"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R&amp;R Site Lease Protection Implementation Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
@@ -1516,83 +1577,96 @@
         </w:rPr>
         <w:t>the Rules and Regulations with the MH Site Lease Protections must be posted in a conspicuous, public location within the Mortgaged Property, and (b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower must notify each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH Site Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">individually in writing (e.g. via a flyer under the door or in the mailbox) that the Rules and Regulations include the MH Site Lease Protections, and such writing must state that the MH Site Lease Protections will inure to the benefit of each </w:t>
+        <w:t>individually in writing (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D333FA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via a flyer under the door or in the mailbox) that the Rules and Regulations include the MH Site Lease Protections, and such writing must state that the MH Site Lease Protections will inure to the benefit of each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MH Site Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="79F57283" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_DV_M18"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rules and Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means written rules and regulations governing tenant conduct for the Community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58370D84" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -1633,68 +1707,67 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (inclusive of any “park model recreational vehicle”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="530E5998" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_DV_M19"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Site</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688FF17C" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="001222B7" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="688FF17C" w14:textId="2BB953EC" w:rsidR="00D0657F" w:rsidRPr="001222B7" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_DV_M20"/>
       <w:bookmarkStart w:id="52" w:name="_DV_M21"/>
       <w:bookmarkStart w:id="53" w:name="_DV_C45"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1742,51 +1815,51 @@
       </w:r>
       <w:r w:rsidRPr="001222B7">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>MH Site</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="001222B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lease</w:t>
       </w:r>
       <w:bookmarkStart w:id="55" w:name="_DV_C34"/>
       <w:r w:rsidRPr="001222B7">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="001222B7">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:bookmarkStart w:id="56" w:name="_DV_X38"/>
       <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="001222B7">
         <w:rPr>
           <w:rStyle w:val="DeltaViewMoveDestination"/>
           <w:color w:val="auto"/>
@@ -2173,58 +2246,220 @@
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E908E7">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t>) (</w:t>
       </w:r>
       <w:r>
         <w:t>Personal Liability of Borrower (Exceptions to Non-Recourse Provision</w:t>
       </w:r>
       <w:r w:rsidR="00540651">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Personal Liability Based on Lender’s Loss)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve"> of the Loan Agreement is hereby amended by adding the following to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EB3E9D" w14:textId="0F7C475A" w:rsidR="00D0657F" w:rsidRPr="00BF08CB" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="5D374130" w14:textId="6B96B4AA" w:rsidR="00BF4999" w:rsidRDefault="00B5488D" w:rsidP="00A1463F">
+      <w:pPr>
+        <w:pStyle w:val="Heading41"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_cp_change_63"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4999">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">once MH Site Improvements have </w:t>
+      </w:r>
+      <w:r w:rsidR="000B11C0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">commenced </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4999">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pursuant to the terms of Section 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D333FA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4999">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(Completion of Additional MH Sites), failure of Borrower to:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="74" w:name="_cp_change_62"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="6BBB459A" w14:textId="43BA92E4" w:rsidR="00A1463F" w:rsidRDefault="00BF4999" w:rsidP="00A1463F">
+      <w:pPr>
+        <w:pStyle w:val="Heading41"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_cp_change_65"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>timely complete the MH Site Improvements in a lien-free manner (or with all liens bonded off or discharged to Lender’s satisfaction in accordance with Section 11.02(a)(2) of the Loan Agreement) by the completion date set forth in Section 6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5488D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[__]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3119C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="76" w:name="_cp_change_67"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="67EA203C" w14:textId="6545A08B" w:rsidR="00BF4999" w:rsidRPr="00CF08BC" w:rsidRDefault="00BF4999" w:rsidP="00A1463F">
+      <w:pPr>
+        <w:pStyle w:val="Heading41"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00667294">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4999">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF08BC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pay all costs and expenses when due and payable in connection with the MH Site Improvements.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="77" w:name="_cp_change_66"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="60EB3E9D" w14:textId="664EF8A0" w:rsidR="00D0657F" w:rsidRPr="00B3119C" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
-          <w:b/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">failure to </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
@@ -2240,168 +2475,143 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH Site Lease Protection Payment pursuant to </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.03</w:t>
       </w:r>
-      <w:r w:rsidR="001E15B8">
-[...27 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidR="00B5488D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2774BF54" w14:textId="41BF7FA6" w:rsidR="00F500C2" w:rsidRPr="00F500C2" w:rsidRDefault="00F500C2" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_DV_M78"/>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkStart w:id="78" w:name="_DV_M78"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidRPr="00F500C2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[Intentionally Deleted.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592D7D31" w14:textId="1C37E5BA" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:t>Section 4.01(h) (Borrower Status – Representations and Warranties – Borrower Single</w:t>
       </w:r>
-      <w:bookmarkStart w:id="74" w:name="_DV_M79"/>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkStart w:id="79" w:name="_DV_M79"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve"> Asset Status) of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="75" w:name="_DV_M80"/>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkStart w:id="80" w:name="_DV_M80"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r w:rsidRPr="00697914">
         <w:t>Loan Agreement is hereby amended by adding the following provision to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4128971E" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_DV_C123"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="81" w:name="_DV_C123"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>[DRAFTING</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTE:</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
@@ -2480,210 +2690,200 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BORROWER-OWNED</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HOMES AS OF THE EFFECTIVE DATE:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
-    <w:p w14:paraId="4D3A3D54" w14:textId="2192C7A1" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="4D3A3D54" w14:textId="4E4E89FB" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_DV_C124"/>
+      <w:bookmarkStart w:id="82" w:name="_DV_C124"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">does not engage in the ownership, retail sale or financing of Manufactured Homes (other than the ownership of a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67978">
+      <w:r w:rsidR="00D333FA" w:rsidRPr="00D333FA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F67978">
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009779EE">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>minimus</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>number of Borrower-Owned Homes (A)</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>which are occupied only by an on-site property manager and are not otherwise leased or (B)</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for a short period following a tenant eviction); and</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="4E4F9AC7" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_DV_C125"/>
+      <w:bookmarkStart w:id="83" w:name="_DV_C125"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">does not include any provision in any </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Site Lease which provides that, upon payment of the stipulated rent or a nominal charge, title to the Manufactured Home shall convey or be conveyed to the lessee.</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="5EF1A746" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_DV_C126"/>
+      <w:bookmarkStart w:id="84" w:name="_DV_C126"/>
       <w:r w:rsidRPr="00BA4E75">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DRAFTING</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
@@ -2761,1044 +2961,1064 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BORROWER-OWNED</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HOMES AS OF THE EFFECTIVE DATE:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="77AB003E" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_DV_M81"/>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkStart w:id="85" w:name="_DV_M81"/>
+      <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>does not engage in the retail sale or financing of Manufactured Homes; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7635463A" w14:textId="5935CD21" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_DV_M82"/>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkStart w:id="86" w:name="_DV_M82"/>
+      <w:bookmarkEnd w:id="86"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">does not include any provision in the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="82" w:name="_DV_M83"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkStart w:id="87" w:name="_DV_M83"/>
+      <w:bookmarkStart w:id="88" w:name="_DV_C129"/>
+      <w:bookmarkEnd w:id="87"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
-      <w:bookmarkStart w:id="84" w:name="_DV_M84"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkStart w:id="89" w:name="_DV_M84"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
       <w:r w:rsidR="00515E21">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Site Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> which provides that, upon payment of the stipulated rent or a nominal charge, title to the Manufactured Home shall convey or be conveyed </w:t>
       </w:r>
-      <w:bookmarkStart w:id="85" w:name="_DV_M85"/>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkStart w:id="90" w:name="_DV_M85"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to the lessee.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="86" w:name="_DV_C131"/>
+      <w:bookmarkStart w:id="91" w:name="_DV_C131"/>
       <w:r w:rsidRPr="00BA4E75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="87" w:name="_DV_C132"/>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkStart w:id="92" w:name="_DV_C132"/>
+      <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="6EA5EC89" w14:textId="3CB14DCE" w:rsidR="00F500C2" w:rsidRDefault="00F500C2" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_DV_M86"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkStart w:id="93" w:name="_DV_M86"/>
+      <w:bookmarkStart w:id="94" w:name="_DV_M92"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Intentionally Deleted.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4D7EE7" w14:textId="23ED9A4C" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.02(d) (Borrower Status – Covenants – Borrower Single Asset </w:t>
       </w:r>
-      <w:bookmarkStart w:id="90" w:name="_DV_M93"/>
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkStart w:id="95" w:name="_DV_M93"/>
+      <w:bookmarkEnd w:id="95"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Status) of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="91" w:name="_DV_C155"/>
+      <w:bookmarkStart w:id="96" w:name="_DV_C155"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Loan </w:t>
       </w:r>
-      <w:bookmarkStart w:id="92" w:name="_DV_M94"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkStart w:id="97" w:name="_DV_M94"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agreement is hereby amended by adding the following new language at the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0A4660" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_DV_C157"/>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="98" w:name="_DV_C157"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[DRAFTING NOTE: INCLUDE IF THERE ARE NO BORROWER-OWNED HOMES AS OF THE EFFECTIVE DATE:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="98"/>
     </w:p>
-    <w:p w14:paraId="743A9E46" w14:textId="2547EBB9" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="743A9E46" w14:textId="28F689CB" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_DV_C158"/>
+      <w:bookmarkStart w:id="99" w:name="_DV_C158"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">shall not engage in the ownership, retail sale or financing of Manufactured Homes (other than the ownership of a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67978">
+      <w:r w:rsidR="00D333FA" w:rsidRPr="00D333FA">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>de minimis</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F67978">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>minimus</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F67978">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
-          <w:iCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00697914">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>number of Borrower-Owned Homes (A)</w:t>
+      </w:r>
+      <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>number of Borrower-Owned Homes (A)</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which are occupied only by an on-site property manager and are not otherwise leased or (B)</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>which are occupied only by an on-site property manager and are not otherwise leased or (B)</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>for a short period following a tenant eviction); and</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="07D6D5A0" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_DV_C159"/>
+      <w:bookmarkStart w:id="100" w:name="_DV_C159"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>shall not enter into a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Site Lease which provides that, upon payment of the stipulated rent or a nominal charge, title to the Manufactured Home shall convey or be conveyed to the lessee.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Site Lease which provides that, upon payment of the stipulated rent or a nominal charge, title to the Manufactured Home shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convey</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or be conveyed to the lessee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="57CE07B5" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_DV_C160"/>
+      <w:bookmarkStart w:id="101" w:name="_DV_C160"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: INCLUDE IF THERE ARE BORROWER-OWNED HOMES:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="160A8785" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_DV_M95"/>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkStart w:id="102" w:name="_DV_M95"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>shall not engage in the retail sale or financing of Manufactured Homes; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFDA7D9" w14:textId="466C360A" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_DV_M96"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="103" w:name="_DV_M96"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="99" w:name="_DV_C161"/>
+      <w:bookmarkStart w:id="104" w:name="_DV_C161"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">shall not permit any </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="104"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00515E21">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Site </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lease </w:t>
       </w:r>
-      <w:bookmarkStart w:id="100" w:name="_DV_C163"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkStart w:id="105" w:name="_DV_C163"/>
+      <w:bookmarkStart w:id="106" w:name="_DV_C165"/>
+      <w:bookmarkEnd w:id="105"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="102" w:name="_DV_M98"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkStart w:id="107" w:name="_DV_M98"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provide that</w:t>
       </w:r>
-      <w:bookmarkStart w:id="103" w:name="_DV_C167"/>
+      <w:bookmarkStart w:id="108" w:name="_DV_C167"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="104" w:name="_DV_M99"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkStart w:id="109" w:name="_DV_M99"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon payment of the stipulated rent or a nominal charge, title to the Manufactured Home shall convey </w:t>
       </w:r>
-      <w:bookmarkStart w:id="105" w:name="_DV_C168"/>
+      <w:bookmarkStart w:id="110" w:name="_DV_C168"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or be conveyed </w:t>
       </w:r>
-      <w:bookmarkStart w:id="106" w:name="_DV_M100"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkStart w:id="111" w:name="_DV_M100"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to the lessee.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="107" w:name="_DV_C169"/>
+      <w:bookmarkStart w:id="112" w:name="_DV_C169"/>
       <w:r w:rsidRPr="00BA4E75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="112"/>
     </w:p>
     <w:p w14:paraId="1A1D01F5" w14:textId="2FC89CBA" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_DV_M101"/>
-      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkStart w:id="113" w:name="_DV_M101"/>
+      <w:bookmarkEnd w:id="113"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.01 (Property Use, Preservation and Maintenance – Representations and Warranties) of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="109" w:name="_DV_C172"/>
+      <w:bookmarkStart w:id="114" w:name="_DV_C172"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Loan </w:t>
       </w:r>
-      <w:bookmarkStart w:id="110" w:name="_DV_M102"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkStart w:id="115" w:name="_DV_M102"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agreement is hereby amended by adding the following provisions to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E0CA7A" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_DV_M103"/>
-      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkStart w:id="116" w:name="_DV_M103"/>
+      <w:bookmarkEnd w:id="116"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Manufactured Housing Community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC4862E" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_DV_M104"/>
-      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkStart w:id="117" w:name="_DV_M104"/>
+      <w:bookmarkEnd w:id="117"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Community is located on the Mortgaged Property and is owned and operated by Borrower;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5C8713" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_DV_M105"/>
-      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkStart w:id="118" w:name="_DV_M105"/>
+      <w:bookmarkEnd w:id="118"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>construction of the Community is complete;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B6C131" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="114" w:name="_DV_M106"/>
-      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkStart w:id="119" w:name="_DV_M106"/>
+      <w:bookmarkEnd w:id="119"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community complies with all local, state and federal laws and regulations governing Manufactured Homes and manufactured home communities;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1E2DBE" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="115" w:name="_DV_M107"/>
-      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkStart w:id="120" w:name="_DV_M107"/>
+      <w:bookmarkEnd w:id="120"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>all public and private utilities on the Mortgaged Property comply with local conditions and code requirements;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCDD406" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_DV_M108"/>
-      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkStart w:id="121" w:name="_DV_M108"/>
+      <w:bookmarkEnd w:id="121"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(5)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community has paved roads;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264BC9B7" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_DV_M109"/>
-      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkStart w:id="122" w:name="_DV_M109"/>
+      <w:bookmarkEnd w:id="122"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(6)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community consists of approximately the Number of Sites</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and approximately the Number of MH Sites</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44863BA9" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="118" w:name="_DV_M110"/>
-      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkStart w:id="123" w:name="_DV_M110"/>
+      <w:bookmarkEnd w:id="123"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(7)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community has at least fifty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(50) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sites;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAB957D" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="6CAB957D" w14:textId="76B521EE" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_DV_M111"/>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="124" w:name="_DV_M111"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>a minimum of fifty percent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(50%) of existing </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4E75">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sites accommodate double wide Manufactured Homes in compliance with local zoning and ordinances;</w:t>
+        <w:t>Sites accommodate double</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wide Manufactured Homes in compliance with local zoning and ordinances;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D92C71D" w14:textId="034F3565" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(9)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="120" w:name="_DV_C174"/>
+      <w:bookmarkStart w:id="125" w:name="_DV_C174"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the percentage of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="121" w:name="_DV_X188"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkStart w:id="126" w:name="_DV_X188"/>
+      <w:bookmarkStart w:id="127" w:name="_DV_C175"/>
+      <w:bookmarkEnd w:id="125"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all tenant-occupied Manufactured Homes</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="123" w:name="_DV_C176"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkStart w:id="128" w:name="_DV_C176"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(inclusive of any Borrower-Owned Homes, </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower Affiliate-Owned Homes </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>and any other</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="128"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tenant-occupied Manufactured Homes</w:t>
       </w:r>
-      <w:bookmarkStart w:id="124" w:name="_DV_C178"/>
+      <w:bookmarkStart w:id="129" w:name="_DV_C178"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="129"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not exceed twenty-five percent</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(25%)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="125" w:name="_DV_C179"/>
+      <w:bookmarkStart w:id="130" w:name="_DV_C179"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of all Manufactured Homes at the Mortgaged Property; </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="130"/>
     </w:p>
-    <w:p w14:paraId="52ED49D3" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="52ED49D3" w14:textId="3CDF3B9C" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_DV_C180"/>
+      <w:bookmarkStart w:id="131" w:name="_DV_C180"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(10)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DRAFTING</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3889,70 +4109,68 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HOMES AS OF THE EFFECTIVE DATE:</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Borrower has clear title to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower-Owned Home</w:t>
       </w:r>
-      <w:bookmarkStart w:id="127" w:name="_DV_C181"/>
-      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkStart w:id="132" w:name="_DV_C181"/>
+      <w:bookmarkEnd w:id="131"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, all Manufactured Homes owned by Borrower are located on the Mortgaged Property,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00697914">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="009779EE">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and the total number of Borrower-Owned Homes at the Mortgaged Property is set forth in the Summary of Loan Terms;</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0573">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -3969,113 +4187,120 @@
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0573">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
-[...8 lines deleted...]
-        <w:t>INCLUDE IF THERE ARE NO BORROWER HOMES</w:t>
+        <w:t>DRAFTING NOTE: INCLUDE IF THERE ARE NO BORROWER</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-OWNED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HOMES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AS OF THE EFFECTIVE DATE</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>there are no Borrower-Owned Homes</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A84BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:p w14:paraId="7435F685" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="128" w:name="_DV_C182"/>
+      <w:bookmarkStart w:id="133" w:name="_DV_C182"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(11)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A84BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
@@ -4227,509 +4452,522 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>there are no Borrower Affiliate-Owned Homes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:p w14:paraId="553F4879" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="129" w:name="_DV_C192"/>
+      <w:bookmarkStart w:id="134" w:name="_DV_C192"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="130" w:name="_DV_M112"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkStart w:id="135" w:name="_DV_M112"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>no Borrower-Owned Home, if any, is subject to any Lien, claim (including condemnation proceedings or the total or partial taking of the Improvements, the Fixtures, the Personalty, or any other part of the Mortgaged Property under the power of eminent domain or otherwise and including any conveyance in lieu thereof), or encumbrance other than Lender’s lien and Permitted Encumbrances;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77CC230B" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="131" w:name="_DV_M113"/>
-      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkStart w:id="136" w:name="_DV_M113"/>
+      <w:bookmarkEnd w:id="136"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="132" w:name="_DV_M114"/>
-      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkStart w:id="137" w:name="_DV_M114"/>
+      <w:bookmarkEnd w:id="137"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>all Manufactured Homes in the Community conform to the requirements of th</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e National</w:t>
       </w:r>
-      <w:bookmarkStart w:id="133" w:name="_DV_M115"/>
-      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkStart w:id="138" w:name="_DV_M115"/>
+      <w:bookmarkEnd w:id="138"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manufactured Home </w:t>
       </w:r>
-      <w:bookmarkStart w:id="134" w:name="_DV_M116"/>
-      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkStart w:id="139" w:name="_DV_M116"/>
+      <w:bookmarkEnd w:id="139"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Standards</w:t>
       </w:r>
-      <w:bookmarkStart w:id="135" w:name="_DV_M117"/>
-      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkStart w:id="140" w:name="_DV_M117"/>
+      <w:bookmarkEnd w:id="140"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; provided, however, to the extent any Manufactured Homes located on the Mortgaged Property</w:t>
       </w:r>
-      <w:bookmarkStart w:id="136" w:name="_DV_M120"/>
-      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkStart w:id="141" w:name="_DV_M120"/>
+      <w:bookmarkEnd w:id="141"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the Effective Date </w:t>
       </w:r>
-      <w:bookmarkStart w:id="137" w:name="_DV_M121"/>
-      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkStart w:id="142" w:name="_DV_M121"/>
+      <w:bookmarkEnd w:id="142"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">were constructed before 1974 and are “grandfathered” in and not subject to and </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do not conform to the requirements of the National </w:t>
       </w:r>
-      <w:bookmarkStart w:id="138" w:name="_DV_M122"/>
-      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkStart w:id="143" w:name="_DV_M122"/>
+      <w:bookmarkEnd w:id="143"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manufactured Home </w:t>
       </w:r>
-      <w:bookmarkStart w:id="139" w:name="_DV_M123"/>
-      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkStart w:id="144" w:name="_DV_M123"/>
+      <w:bookmarkEnd w:id="144"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Standards</w:t>
       </w:r>
-      <w:bookmarkStart w:id="140" w:name="_DV_M124"/>
-      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkStart w:id="145" w:name="_DV_M124"/>
+      <w:bookmarkEnd w:id="145"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> such Manufactured Homes comply with all local, state and federal safety requirements;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D695C12" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="141" w:name="_DV_M126"/>
-      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkStart w:id="146" w:name="_DV_M126"/>
+      <w:bookmarkEnd w:id="146"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="142" w:name="_DV_C206"/>
+      <w:bookmarkStart w:id="147" w:name="_DV_C206"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="143" w:name="_DV_M127"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkStart w:id="148" w:name="_DV_M127"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>all Manufactured Homes are professionally skirted;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFE2123" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="144" w:name="_DV_M128"/>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="149" w:name="_DV_M128"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="145" w:name="_DV_C208"/>
+      <w:bookmarkStart w:id="150" w:name="_DV_C208"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="146" w:name="_DV_M129"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkStart w:id="151" w:name="_DV_M129"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>hitches on all Manufactured Homes are concealed;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194A2CA2" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="194A2CA2" w14:textId="103356E5" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="147" w:name="_DV_M130"/>
-      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkStart w:id="152" w:name="_DV_M130"/>
+      <w:bookmarkEnd w:id="152"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="148" w:name="_DV_C210"/>
+      <w:bookmarkStart w:id="153" w:name="_DV_C210"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="149" w:name="_DV_M131"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkStart w:id="154" w:name="_DV_M131"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community has a minimum of two</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) paved parking spaces per </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Site, which may be on or off-street, as permitted by local ordinance;</w:t>
+        <w:t>Site, which may be on</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or off-street, as permitted by local ordinance;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9F1280" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="150" w:name="_DV_M132"/>
-      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkStart w:id="155" w:name="_DV_M132"/>
+      <w:bookmarkEnd w:id="155"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="151" w:name="_DV_C212"/>
+      <w:bookmarkStart w:id="156" w:name="_DV_C212"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="152" w:name="_DV_M133"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkStart w:id="157" w:name="_DV_M133"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="153" w:name="_DV_C215"/>
+      <w:bookmarkStart w:id="158" w:name="_DV_C215"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>check if applicable:</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="154" w:name="_DV_C216"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkStart w:id="159" w:name="_DV_C216"/>
+      <w:bookmarkStart w:id="160" w:name="Check1"/>
+      <w:bookmarkEnd w:id="158"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0033609F">
+      <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0033609F">
+      <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="156" w:name="_DV_C217"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkStart w:id="161" w:name="_DV_C217"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Community has</w:t>
       </w:r>
-      <w:bookmarkStart w:id="157" w:name="_DV_M134"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkStart w:id="162" w:name="_DV_M134"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a septic system or a private </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>treatment plant system that (A)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has passed an inspection by a qualified engineer, (B)</w:t>
       </w:r>
@@ -4748,406 +4986,428 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has required licensing, and (D)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is not owned by a separate entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A95958F" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="6A95958F" w14:textId="47C84DCD" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="158" w:name="_DV_M135"/>
-      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkStart w:id="163" w:name="_DV_M135"/>
+      <w:bookmarkEnd w:id="163"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="159" w:name="_DV_M136"/>
-      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkStart w:id="164" w:name="_DV_M136"/>
+      <w:bookmarkEnd w:id="164"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="160" w:name="_DV_C221"/>
+      <w:bookmarkStart w:id="165" w:name="_DV_C221"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>check if applicable:</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="161" w:name="_DV_C222"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkStart w:id="166" w:name="_DV_C222"/>
+      <w:bookmarkStart w:id="167" w:name="Check2"/>
+      <w:bookmarkEnd w:id="165"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0033609F">
+      <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0033609F">
+      <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="163" w:name="_DV_C223"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkStart w:id="168" w:name="_DV_C223"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicable law</w:t>
       </w:r>
-      <w:bookmarkStart w:id="164" w:name="_DV_M137"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkStart w:id="169" w:name="_DV_M137"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires public</w:t>
       </w:r>
-      <w:r w:rsidRPr="00697914">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="009779EE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sewer hookup, and the Community has established a special escrow to cover all hook-up costs including tap fees; and</w:t>
+        <w:t>sewer hookup, and the Community has established a special escrow to cover all hook-up costs</w:t>
+      </w:r>
+      <w:r w:rsidR="009779EE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including tap fees; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07977FB8" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="07977FB8" w14:textId="1F9FF35B" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="165" w:name="_DV_M138"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="170" w:name="_DV_M138"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="166" w:name="_DV_M139"/>
-      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkStart w:id="171" w:name="_DV_M139"/>
+      <w:bookmarkEnd w:id="171"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="167" w:name="_DV_C227"/>
+      <w:bookmarkStart w:id="172" w:name="_DV_C227"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>check if applicable:</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="168" w:name="_DV_C228"/>
-      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkStart w:id="173" w:name="_DV_C228"/>
+      <w:bookmarkEnd w:id="172"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0033609F">
+      <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0033609F">
+      <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="169" w:name="_DV_C229"/>
-      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkStart w:id="174" w:name="_DV_C229"/>
+      <w:bookmarkEnd w:id="173"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicable law</w:t>
       </w:r>
-      <w:bookmarkStart w:id="170" w:name="_DV_M140"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkStart w:id="175" w:name="_DV_M140"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">requires public water hookup, and the Community has established a special escrow to cover all hook-up costs including tap fees, </w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="171"/>
+        <w:t>requires public water hookup, and the Community has established a special escrow to cover all hook-up costs</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23133">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including tap fees, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="176" w:name="_DV_M141"/>
+      <w:bookmarkEnd w:id="176"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:bookmarkStart w:id="172" w:name="_DV_C231"/>
+      <w:bookmarkStart w:id="177" w:name="_DV_C231"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0033609F">
-[...5 lines deleted...]
-      <w:r w:rsidR="0033609F">
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="173" w:name="_DV_C232"/>
-      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkStart w:id="178" w:name="_DV_C232"/>
+      <w:bookmarkEnd w:id="177"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="174" w:name="_DV_M142"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkStart w:id="179" w:name="_DV_M142"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the Community has </w:t>
       </w:r>
-      <w:bookmarkStart w:id="175" w:name="_DV_M143"/>
-      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkStart w:id="180" w:name="_DV_M143"/>
+      <w:bookmarkEnd w:id="180"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a private water well system that (A)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has passed an inspection by a qualified engineer, (B)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
@@ -5172,190 +5432,190 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is not owned by a separate entity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A0B777B" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="176" w:name="_DV_M144"/>
-      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkStart w:id="181" w:name="_DV_M144"/>
+      <w:bookmarkEnd w:id="181"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Operation of the Community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F38806" w14:textId="6A11454A" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="177" w:name="_DV_M145"/>
-      <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkStart w:id="182" w:name="_DV_M145"/>
+      <w:bookmarkEnd w:id="182"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="178" w:name="_DV_M146"/>
-      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkStart w:id="183" w:name="_DV_M146"/>
+      <w:bookmarkEnd w:id="183"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he Community has Rules and Regulations that are appropriate and enforceable</w:t>
       </w:r>
       <w:r w:rsidR="00D70F04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and maintain the viability and physical condition of the Community;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB5F598" w14:textId="09841638" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="0DB5F598" w14:textId="19C16713" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="179" w:name="_DV_M147"/>
-      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkStart w:id="184" w:name="_DV_M147"/>
+      <w:bookmarkEnd w:id="184"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="180" w:name="_DV_C120"/>
+      <w:bookmarkStart w:id="185" w:name="_DV_C120"/>
       <w:r w:rsidRPr="00DC72DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>LENDER TO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="185"/>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ONFIRM LEASE STRUCTURE </w:t>
       </w:r>
-      <w:bookmarkStart w:id="181" w:name="_DV_C121"/>
+      <w:bookmarkStart w:id="186" w:name="_DV_C121"/>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AND </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="181"/>
+      <w:bookmarkEnd w:id="186"/>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DISCUSS WITH FANNIE MAE IMMEDIATELY IF </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BORROWER CANNOT MAKE THIS REP AND/OR IF </w:t>
       </w:r>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BORROWER AFFILIATE OWNS ANY MANUFACTURED HOMES </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5416,67 +5676,79 @@
         </w:rPr>
         <w:t>Site Lease arises from a bona fide lease to a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH Site Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and runs solely to Borrower as Landlord</w:t>
+        <w:t xml:space="preserve">and runs solely to Borrower as </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002935DF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>andlord</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189B9087" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00655498" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="189B9087" w14:textId="71EF370C" w:rsidR="00D0657F" w:rsidRPr="00655498" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -5529,110 +5801,129 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">each tenant in possession of a Manufactured Home has entered into an </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>MH</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for such Manufactured Home and a separate </w:t>
       </w:r>
-      <w:bookmarkStart w:id="182" w:name="_DV_C133"/>
+      <w:bookmarkStart w:id="187" w:name="_DV_C133"/>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="187"/>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Site Lease for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the MH Site upon which the Manufactured Home is located</w:t>
+        <w:t xml:space="preserve">the MH Site </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>upon which the Manufactured Home is located</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, and each </w:t>
       </w:r>
-      <w:bookmarkStart w:id="183" w:name="_DV_C135"/>
+      <w:bookmarkStart w:id="188" w:name="_DV_C135"/>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>MH</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="188"/>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lease of a Borrower-Owned Home or Borrower Affiliate-Owned Home, </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> applicable arises from a bona fide lease of the Manufactured Home to a tenant in possession;</w:t>
+        <w:t xml:space="preserve"> applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3119C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655498">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arises from a bona fide lease of the Manufactured Home to a tenant in possession;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A84BF2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A84BF2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
       <w:r w:rsidRPr="00A84BF2">
         <w:rPr>
@@ -5711,471 +6002,488 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MH Site and a Manufactured Home is payable to and deposited by Borrower;</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE:  DISCUSS WITH FANNIE MAE WHETHER LOCK BOX OR CASH MANAGEMENT MAY BE NEEDED]]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23044963" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="23044963" w14:textId="2E8D7B8F" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="184" w:name="_DV_M153"/>
-      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkStart w:id="189" w:name="_DV_M153"/>
+      <w:bookmarkEnd w:id="189"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>there are (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">no other agreements between Borrower and </w:t>
       </w:r>
-      <w:bookmarkStart w:id="185" w:name="_DV_M154"/>
-      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkStart w:id="190" w:name="_DV_M154"/>
+      <w:bookmarkEnd w:id="190"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a Homeowner </w:t>
       </w:r>
-      <w:bookmarkStart w:id="186" w:name="_DV_X256"/>
-      <w:bookmarkStart w:id="187" w:name="_DV_C251"/>
+      <w:bookmarkStart w:id="191" w:name="_DV_X256"/>
+      <w:bookmarkStart w:id="192" w:name="_DV_C251"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>other than the MH Site Lease</w:t>
       </w:r>
-      <w:bookmarkStart w:id="188" w:name="_DV_C252"/>
-[...88 lines deleted...]
-      <w:bookmarkStart w:id="192" w:name="_DV_M156"/>
+      <w:bookmarkStart w:id="193" w:name="_DV_C252"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Rules and Regulations, and (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no other agreements between Borrower and</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="193"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a tenant in possession of </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="194" w:name="_DV_C254"/>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manufactured Home other than the MH Site Lease, the MH Lease of a </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="194"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower-Owned Home </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="195" w:name="_DV_C255"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(if</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="195"/>
+      <w:r w:rsidR="00A23133">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="196" w:name="_DV_C258"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="197" w:name="_DV_M156"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:bookmarkEnd w:id="197"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and the Rules and Regulations; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7680133C" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="7680133C" w14:textId="11783B32" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="193" w:name="_DV_M157"/>
-      <w:bookmarkEnd w:id="193"/>
+      <w:bookmarkStart w:id="198" w:name="_DV_M157"/>
+      <w:bookmarkEnd w:id="198"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="194" w:name="_DV_M158"/>
-      <w:bookmarkEnd w:id="194"/>
+      <w:bookmarkStart w:id="199" w:name="_DV_M158"/>
+      <w:bookmarkEnd w:id="199"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Borrower has complied with</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="195" w:name="_DV_C262"/>
+      <w:bookmarkStart w:id="200" w:name="_DV_C262"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(and, if there are any Borrower Affiliate-Owned Homes, has caused Borrower Affiliate to comply with) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="196" w:name="_DV_M159"/>
-[...91 lines deleted...]
-      <w:bookmarkStart w:id="201" w:name="_DV_M161"/>
+      <w:bookmarkStart w:id="201" w:name="_DV_M159"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all laws and regulations applicable to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="202" w:name="_Hlk84544039"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the application for credit of each Homeowner </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="203" w:name="_DV_C263"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="204" w:name="_DV_M160"/>
+      <w:bookmarkEnd w:id="203"/>
+      <w:bookmarkEnd w:id="204"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or tenant in possession of a Borrower-Owned Home</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="205" w:name="_DV_C264"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E25517">
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...85 lines deleted...]
-      <w:bookmarkStart w:id="206" w:name="_DV_M164"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Borrower Affiliate-Owned Home, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25517">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Dwelling Unit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or an owner or tenant in possession of a recreational vehicle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25517">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as applicable)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="206" w:name="_DV_M161"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
-      <w:r w:rsidRPr="00697914">
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="207" w:name="_DV_C269"/>
+      <w:r w:rsidRPr="00E25517">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="202"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (B)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the advertising, making and servicing of each MH Site Lease and any </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="207" w:name="_DV_C265"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MH Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="208" w:name="_DV_M162"/>
+      <w:bookmarkEnd w:id="207"/>
+      <w:bookmarkEnd w:id="208"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(C)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the development, ownership and operation of the Community, including </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="209" w:name="_DV_M163"/>
+      <w:bookmarkEnd w:id="209"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Federal Trade Commission Act and all rules and regulations promulgated thereunder; </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="210" w:name="_DV_C267"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the National Manufactured Home Standards</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="211" w:name="_DV_M164"/>
+      <w:bookmarkEnd w:id="210"/>
+      <w:bookmarkEnd w:id="211"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; the Equal Credit Opportunity Act and all rules and regulations promulgated thereunder; the Fair Credit Reporting Act and all rules and regulations promulgated thereunder; the Fair Housing Act and all rules and regulations promulgated thereunder; the Real Estate Settlement Procedures Act, and all other applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederal, state, and local laws, regulations, rules, and ordinances, as any of the foregoing from time to time may be amended.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="212" w:name="_DV_C269"/>
     </w:p>
     <w:p w14:paraId="2A6ECE73" w14:textId="0D36B3FD" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="208" w:name="_DV_M165"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="208"/>
+      <w:bookmarkStart w:id="213" w:name="_DV_M165"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkEnd w:id="213"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 6.02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Property Use, Preservation and Maintenance – Covenants</w:t>
       </w:r>
       <w:r w:rsidR="00EE2CFE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Use of Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
@@ -6254,508 +6562,518 @@
       <w:r w:rsidRPr="00F56FCB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38329887" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 6.02 (Property Use, Preservation and Maintenance – Covenants) of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="209" w:name="_DV_C271"/>
+      <w:bookmarkStart w:id="214" w:name="_DV_C271"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Loan </w:t>
       </w:r>
-      <w:bookmarkStart w:id="210" w:name="_DV_M166"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="210"/>
+      <w:bookmarkStart w:id="215" w:name="_DV_M166"/>
+      <w:bookmarkEnd w:id="214"/>
+      <w:bookmarkEnd w:id="215"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agreement is hereby amended by adding the following provision to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08123B81" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="211" w:name="_DV_M167"/>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="216" w:name="_DV_M167"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Location of Mortgaged Property; Site Stability</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8169C7" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="212" w:name="_DV_M168"/>
-      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkStart w:id="217" w:name="_DV_M168"/>
+      <w:bookmarkEnd w:id="217"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B73D2E">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Any</w:t>
       </w:r>
       <w:r w:rsidRPr="00B73D2E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Borrower-Owned Homes</w:t>
       </w:r>
-      <w:bookmarkStart w:id="213" w:name="_DV_M198"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="214"/>
+      <w:bookmarkStart w:id="218" w:name="_DV_M198"/>
+      <w:bookmarkStart w:id="219" w:name="_DV_M200"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkEnd w:id="219"/>
       <w:r w:rsidRPr="00B73D2E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be located on the Mortgaged Property, Borrower shall not move a Borrower-Owned Home from the Mortgaged Property without Lender’s prior written consent, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B73D2E">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>and any</w:t>
       </w:r>
       <w:r w:rsidRPr="00B73D2E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manufactured </w:t>
       </w:r>
       <w:r w:rsidRPr="00B73D2E">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidRPr="00B73D2E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> owned by Borrower shall be located on the Mortgaged Property;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C3CDB0" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="215" w:name="_DV_C286"/>
+      <w:bookmarkStart w:id="220" w:name="_DV_C286"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Borrower shall not permit any Manufactured Home which is not a Borrower-Owned Home to be moved from a Site, except in accordance with the terms of the MH Site Lease for such Manufactured Home;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="216" w:name="YiFSelection"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="216"/>
+      <w:bookmarkStart w:id="221" w:name="YiFSelection"/>
+      <w:bookmarkEnd w:id="220"/>
+      <w:bookmarkEnd w:id="221"/>
     </w:p>
     <w:p w14:paraId="43B69CF9" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="217" w:name="_DV_M176"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="222" w:name="_DV_M176"/>
+      <w:bookmarkEnd w:id="222"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community shall be located on the Mortgaged Property and shall be owned and operated by Borrower;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB0D399" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="218" w:name="_DV_M177"/>
-      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkStart w:id="223" w:name="_DV_M177"/>
+      <w:bookmarkEnd w:id="223"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community shall comply with all local, state and federal laws and regulations governing Manufactured Homes and manufactured home communities;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB277F0" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="219" w:name="_DV_M178"/>
-      <w:bookmarkEnd w:id="219"/>
+      <w:bookmarkStart w:id="224" w:name="_DV_M178"/>
+      <w:bookmarkEnd w:id="224"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(5)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>all public and private utilities on the Mortgaged Property shall comply with local conditions and code requirements;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B0067B" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="220" w:name="_DV_M179"/>
-      <w:bookmarkEnd w:id="220"/>
+      <w:bookmarkStart w:id="225" w:name="_DV_M179"/>
+      <w:bookmarkEnd w:id="225"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(6)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community shall have paved roads;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F583C9" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="221" w:name="_DV_M180"/>
-      <w:bookmarkEnd w:id="221"/>
+      <w:bookmarkStart w:id="226" w:name="_DV_M180"/>
+      <w:bookmarkEnd w:id="226"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(7)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community shall consist of approximately the Number of Sites</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Number of MH Sites</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CD8D75" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="222" w:name="_DV_M181"/>
-      <w:bookmarkEnd w:id="222"/>
+      <w:bookmarkStart w:id="227" w:name="_DV_M181"/>
+      <w:bookmarkEnd w:id="227"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(8)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community shall have at least fifty (50)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00697914">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00A23133">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sites;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B8C0BB" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="46B8C0BB" w14:textId="3F7C0F56" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="223" w:name="_DV_M182"/>
-      <w:bookmarkEnd w:id="223"/>
+      <w:bookmarkStart w:id="228" w:name="_DV_M182"/>
+      <w:bookmarkEnd w:id="228"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(9)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a minimum of fifty percent (50%) of existing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sites shall accommodate double wide Manufactured Homes in compliance with local zoning and ordinances;</w:t>
+        <w:t>Sites shall accommodate double</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wide Manufactured Homes in compliance with local zoning and ordinances;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C6B042" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00756887" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(10)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="224" w:name="_DV_C293"/>
+      <w:bookmarkStart w:id="229" w:name="_DV_C293"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the percentage of all tenant-occupied Manufactured Homes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(inclusive of any Borrower-Owned Homes, Borrower Affiliate-Owned Homes, and any other tenant-occupied Manufactured Homes)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not exceed twenty-five percent (25%)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of all Manufactured Homes at the Mortgaged Property;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="224"/>
+      <w:bookmarkEnd w:id="229"/>
     </w:p>
     <w:p w14:paraId="3964A427" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00756887" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="225" w:name="_DV_M183"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="226"/>
+      <w:bookmarkStart w:id="230" w:name="_DV_M183"/>
+      <w:bookmarkStart w:id="231" w:name="_DV_M184"/>
+      <w:bookmarkEnd w:id="230"/>
+      <w:bookmarkEnd w:id="231"/>
       <w:r w:rsidRPr="006B5BA3">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(11)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower shall have clear title to each</w:t>
       </w:r>
       <w:r w:rsidRPr="00B73D2E">
         <w:rPr>
@@ -6790,432 +7108,457 @@
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>no Borrower-Owned Home shall be subject to any Lien, claim (including condemnation proceedings or the total or partial taking of the Improvements, the Fixtures, the Personalty, or any other part of the Mortgaged Property under the power of eminent domain or otherwise and including any conveyance in lieu thereof), or encumbrance other than Lender’s lien and Permitted Encumbrances;</w:t>
+        <w:t xml:space="preserve">no Borrower-Owned Home shall be subject to any Lien, claim (including condemnation proceedings or the total or partial taking of the Improvements, the Fixtures, the Personalty, or any other part of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mortgaged Property under the power of eminent domain or otherwise and including any conveyance in lieu thereof), or encumbrance other than Lender’s lien and Permitted Encumbrances;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA7F713" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="6CA7F713" w14:textId="61E4CE72" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="227" w:name="_DV_M186"/>
-      <w:bookmarkEnd w:id="227"/>
+      <w:bookmarkStart w:id="232" w:name="_DV_M186"/>
+      <w:bookmarkEnd w:id="232"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="228" w:name="_DV_C309"/>
+      <w:bookmarkStart w:id="233" w:name="_DV_C309"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:bookmarkStart w:id="229" w:name="_DV_M187"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="229"/>
+      <w:bookmarkStart w:id="234" w:name="_DV_M187"/>
+      <w:bookmarkEnd w:id="233"/>
+      <w:bookmarkEnd w:id="234"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">all Manufactured Homes in the Community shall conform to the requirements of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="230" w:name="_DV_C311"/>
+      <w:bookmarkStart w:id="235" w:name="_DV_C311"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">National </w:t>
       </w:r>
-      <w:bookmarkStart w:id="231" w:name="_DV_M188"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="231"/>
+      <w:bookmarkStart w:id="236" w:name="_DV_M188"/>
+      <w:bookmarkEnd w:id="235"/>
+      <w:bookmarkEnd w:id="236"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manufactured Home </w:t>
       </w:r>
-      <w:bookmarkStart w:id="232" w:name="_DV_M189"/>
-      <w:bookmarkEnd w:id="232"/>
+      <w:bookmarkStart w:id="237" w:name="_DV_M189"/>
+      <w:bookmarkEnd w:id="237"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Standards</w:t>
       </w:r>
-      <w:bookmarkStart w:id="233" w:name="_DV_C315"/>
+      <w:bookmarkStart w:id="238" w:name="_DV_C315"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="233"/>
+      <w:bookmarkEnd w:id="238"/>
       <w:r w:rsidRPr="000A7A84">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provided, however, to the extent any Manufactured Homes located on the Mortgaged Property </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">were constructed before 1974 and are “grandfathered” in and not subject to and </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do not conform to the requirements of the National</w:t>
       </w:r>
-      <w:bookmarkStart w:id="234" w:name="_DV_C318"/>
+      <w:bookmarkStart w:id="239" w:name="_DV_C318"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="235" w:name="_DV_M194"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="235"/>
+      <w:bookmarkStart w:id="240" w:name="_DV_M194"/>
+      <w:bookmarkEnd w:id="239"/>
+      <w:bookmarkEnd w:id="240"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manufactured Home </w:t>
       </w:r>
-      <w:bookmarkStart w:id="236" w:name="_DV_M195"/>
-      <w:bookmarkEnd w:id="236"/>
+      <w:bookmarkStart w:id="241" w:name="_DV_M195"/>
+      <w:bookmarkEnd w:id="241"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Standards</w:t>
       </w:r>
-      <w:bookmarkStart w:id="237" w:name="_DV_M196"/>
-      <w:bookmarkEnd w:id="237"/>
+      <w:bookmarkStart w:id="242" w:name="_DV_M196"/>
+      <w:bookmarkEnd w:id="242"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> such Manufactured Homes comply with all local, state and federal safety requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="238" w:name="_DV_C321"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">be added or replaced at a Mortgaged Property after the Effective Date that do not conform to the </w:t>
+      <w:bookmarkStart w:id="243" w:name="_DV_C321"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided further, however, Borrower shall not permit any new or replacement Manufactured Homes to be added or replaced at </w:t>
+      </w:r>
+      <w:r w:rsidR="00696408">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mortgaged Property after the Effective Date that do not conform to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">then current </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requirements of the National Manufactured Home Standards;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="238"/>
+      <w:bookmarkEnd w:id="243"/>
     </w:p>
     <w:p w14:paraId="02BE7E88" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="239" w:name="_DV_M197"/>
-      <w:bookmarkEnd w:id="239"/>
+      <w:bookmarkStart w:id="244" w:name="_DV_M197"/>
+      <w:bookmarkEnd w:id="244"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>all Manufactured Homes shall be professionally skirted;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6108C6CD" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="240" w:name="_DV_M199"/>
-      <w:bookmarkEnd w:id="240"/>
+      <w:bookmarkStart w:id="245" w:name="_DV_M199"/>
+      <w:bookmarkEnd w:id="245"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>hitches on all Manufactured Homes shall be concealed;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BF8470" w14:textId="5DB76F55" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="28BF8470" w14:textId="6B0DEC69" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="241" w:name="_DV_M201"/>
-      <w:bookmarkEnd w:id="241"/>
+      <w:bookmarkStart w:id="246" w:name="_DV_M201"/>
+      <w:bookmarkEnd w:id="246"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the Community shall have a minimum of two (2) paved parking spaces per</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MH</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Site, which may be on or off-street, as permitted by local ordinance</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="242" w:name="_DV_C329"/>
+        <w:t xml:space="preserve"> Site, which may be on</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or off-street, as permitted by local ordinance</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="247" w:name="_DV_C329"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="242"/>
+      <w:bookmarkEnd w:id="247"/>
     </w:p>
     <w:p w14:paraId="56487EA0" w14:textId="339C22B1" w:rsidR="00D0657F" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="243" w:name="_DV_M203"/>
-      <w:bookmarkEnd w:id="243"/>
+      <w:bookmarkStart w:id="248" w:name="_DV_M203"/>
+      <w:bookmarkEnd w:id="248"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="244" w:name="_DV_M205"/>
-      <w:bookmarkEnd w:id="244"/>
+      <w:bookmarkStart w:id="249" w:name="_DV_M205"/>
+      <w:bookmarkEnd w:id="249"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Community shall have Rules and Regulations that are appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00AC2A97">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enforceable</w:t>
       </w:r>
-      <w:bookmarkStart w:id="245" w:name="_DV_M208"/>
-      <w:bookmarkEnd w:id="245"/>
+      <w:bookmarkStart w:id="250" w:name="_DV_M208"/>
+      <w:bookmarkEnd w:id="250"/>
       <w:r w:rsidR="00D70F04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall maintain the viability and physical condition of the Community;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362E93F8" w14:textId="25846A6B" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="362E93F8" w14:textId="2EC89A71" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -7364,67 +7707,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH Site Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>run solely to Borrower as Landlord</w:t>
+        <w:t xml:space="preserve">run solely to Borrower as </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002935DF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>andlord</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002935DF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EF74C0" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00655498" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="33EF74C0" w14:textId="427134D5" w:rsidR="00D0657F" w:rsidRPr="00655498" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -7522,87 +7877,106 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for such Manufactured Home and a separate </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Site Lease for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the MH Site upon which the Manufactured Home shall be located</w:t>
+        <w:t xml:space="preserve">the MH Site </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>upon which the Manufactured Home shall be located</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, and each </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>MH</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lease of a Borrower-Owned Home or Borrower Affiliate-Owned Home, </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> applicable </w:t>
+        <w:t xml:space="preserve"> applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3119C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655498">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arise from a bona fide lease of the Manufactured Home to a tenant in possession;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A84BF2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7705,85 +8079,84 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>payable to and deposited by Borrower;</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00655498">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE:  DISCUSS WITH FANNIE MAE WHETHER LOCK BOX OR CASH MANAGEMENT MAY BE NEEDED]]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045EB38F" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="045EB38F" w14:textId="60BCE1BC" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="246" w:name="_DV_M209"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="251" w:name="_DV_M209"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> there shall be (</w:t>
+        <w:t>there shall be (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">no other agreements between Borrower and a Homeowner </w:t>
       </w:r>
@@ -7806,78 +8179,84 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no other agreements between Borrower and</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a tenant in possession of </w:t>
       </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manufactured Home other than the MH Site Lease, the MH Lease of a </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower-Owned Home (if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and the Rules and Regulations; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401B2534" w14:textId="10C02375" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="401B2534" w14:textId="52B48076" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -8004,100 +8383,112 @@
         <w:t>(C)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the development, ownership and operation of the Community, including the Federal Trade Commission Act and all rules and regulations promulgated thereunder; </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the National Manufactured Home Standards</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>; the Equal Credit Opportunity Act and all rules and regulations promulgated thereunder; the Fair Credit Reporting Act and all rules and regulations promulgated thereunder; the Fair Housing Act and all rules and regulations promulgated thereunder; the Real Estate Settlement Procedures Act, and all other applicable Federal, state, and local laws, regulations, rules, and ordinances, as any of the foregoing from time to time may be amended.</w:t>
+        <w:t xml:space="preserve">; the Equal Credit Opportunity Act and all rules and regulations promulgated thereunder; the Fair Credit Reporting Act and all rules and regulations promulgated thereunder; the Fair Housing Act and all rules and regulations promulgated thereunder; the Real Estate Settlement Procedures Act, and all other applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederal, state, and local laws, regulations, rules, and ordinances, as any of the foregoing from time to time may be amended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9DCDF3" w14:textId="6FD2F079" w:rsidR="00DE77FF" w:rsidRPr="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="247" w:name="_DV_M210"/>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="251"/>
+      <w:bookmarkStart w:id="252" w:name="_DV_M210"/>
+      <w:bookmarkStart w:id="253" w:name="_DV_M212"/>
+      <w:bookmarkStart w:id="254" w:name="_DV_M213"/>
+      <w:bookmarkStart w:id="255" w:name="_DV_M214"/>
+      <w:bookmarkStart w:id="256" w:name="_DV_M215"/>
+      <w:bookmarkStart w:id="257" w:name="_DV_M216"/>
+      <w:bookmarkStart w:id="258" w:name="_DV_M217"/>
+      <w:bookmarkStart w:id="259" w:name="_DV_M218"/>
+      <w:bookmarkStart w:id="260" w:name="_DV_M219"/>
+      <w:bookmarkStart w:id="261" w:name="_DV_M220"/>
+      <w:bookmarkStart w:id="262" w:name="_DV_M221"/>
+      <w:bookmarkStart w:id="263" w:name="_DV_M222"/>
+      <w:bookmarkStart w:id="264" w:name="_DV_M223"/>
+      <w:bookmarkStart w:id="265" w:name="_DV_M224"/>
+      <w:bookmarkStart w:id="266" w:name="_DV_M227"/>
+      <w:bookmarkStart w:id="267" w:name="_Toc394568781"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
+      <w:bookmarkEnd w:id="262"/>
+      <w:bookmarkEnd w:id="263"/>
+      <w:bookmarkEnd w:id="264"/>
+      <w:bookmarkEnd w:id="265"/>
+      <w:bookmarkEnd w:id="266"/>
       <w:r w:rsidRPr="00DE77FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[DRAFTING NOTE:  INCLUDE THIS SECTION IF APPLICABLE, AND ONLY AFTER CONFIRMING </w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>THAT THE COMMUNITY</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE77FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> HAS APPROVED </w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -8115,73 +8506,74 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C063F4">
         <w:t xml:space="preserve">Article 6 of the Loan Agreement is hereby amended by adding the following </w:t>
       </w:r>
       <w:r w:rsidR="007266FC">
         <w:t xml:space="preserve">new </w:t>
       </w:r>
       <w:r w:rsidR="00C063F4">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007266FC">
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="00C063F4">
         <w:t xml:space="preserve"> to the end thereof</w:t>
       </w:r>
       <w:r w:rsidR="007266FC">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40653037" w14:textId="52DF87FB" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
+    <w:p w14:paraId="40653037" w14:textId="5EC48A44" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 6.</w:t>
       </w:r>
-      <w:r w:rsidR="00C063F4">
-[...4 lines deleted...]
-        <w:t>[(__)]</w:t>
+      <w:r w:rsidR="00B5488D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[__]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Completion of Additional </w:t>
       </w:r>
       <w:r w:rsidR="004255D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sites</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7612">
         <w:rPr>
@@ -8212,211 +8604,250 @@
         </w:rPr>
         <w:t xml:space="preserve">Conditions of the Additional </w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Site Improvements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2484AA19" w14:textId="559D3AE9" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
+    <w:p w14:paraId="2484AA19" w14:textId="23FD57BC" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Notwithstanding any other provision in this Loan Agreement to the contrary, </w:t>
       </w:r>
       <w:r w:rsidR="00215FCE">
         <w:t xml:space="preserve">after the Effective Date </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower shall be permitted to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="263" w:name="_Hlk505932060"/>
+      <w:bookmarkStart w:id="268" w:name="_Hlk505932060"/>
       <w:r w:rsidR="00DB7C62" w:rsidRPr="00C44E68">
         <w:t>add</w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:t xml:space="preserve"> additional MH Sites (and related </w:t>
       </w:r>
       <w:r w:rsidR="005C2A5D">
         <w:t xml:space="preserve">improvements, including </w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:t xml:space="preserve">asphalt or the equivalent for roads, utility connections, concrete or the equivalent for the pads that support each MH Site </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">up to </w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="007266FC" w:rsidRPr="00CF0BFC">
-        <w:t>_____ (no more than five percent</w:t>
+        <w:t xml:space="preserve">_____ (no more than </w:t>
+      </w:r>
+      <w:r w:rsidR="00140C97">
+        <w:t xml:space="preserve">ten </w:t>
+      </w:r>
+      <w:r w:rsidR="007266FC" w:rsidRPr="00CF0BFC">
+        <w:t>percent</w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B" w:rsidRPr="00CF0BFC">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007266FC" w:rsidRPr="00CF0BFC">
-        <w:t xml:space="preserve">(5%) of the total number of </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0024236D">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="007266FC" w:rsidRPr="00CF0BFC">
+        <w:t xml:space="preserve">%) of the total number of </w:t>
       </w:r>
       <w:r w:rsidR="003B443C" w:rsidRPr="00CF0BFC">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="007266FC" w:rsidRPr="00CF0BFC">
         <w:t>Sites as of the Effective Date</w:t>
       </w:r>
       <w:r w:rsidR="00143714">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007266FC" w:rsidRPr="00CF0BFC">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="008A0573">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007266FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:t>unimproved manufactured housing sites on the Mortgaged Property</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="263"/>
+      <w:bookmarkEnd w:id="268"/>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00F030D1">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00F030D1" w:rsidRPr="001775AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47" w:rsidRPr="001775AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Site Improvements</w:t>
       </w:r>
       <w:r>
         <w:t>”), provided the following terms and conditions are satisfied:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD0B68D" w14:textId="12F269B6" w:rsidR="00DB7C62" w:rsidRDefault="00DB7C62" w:rsidP="003F1E2B">
+    <w:p w14:paraId="2DD0B68D" w14:textId="23B42360" w:rsidR="00DB7C62" w:rsidRDefault="00DB7C62" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">At least sixty (60) days prior to commencing the MH Site Improvements Borrower shall provide Lender with copies of all </w:t>
-[...3 lines deleted...]
-        <w:t>construction plans, site plans depicting all improvements, permits associated with the MH Site Improvements, together with a summary of the scope of work associated with the MH Site Improvements (the “</w:t>
+      </w:r>
+      <w:r w:rsidR="002045C5">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t least sixty (60) days prior to commencing the MH Site Improvements</w:t>
+      </w:r>
+      <w:r w:rsidR="00A671C6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Borrower shall provide Lender with copies of all construction plans, site plans depicting all improvements, permits associated with the MH Site Improvements, together with a summary of the scope of work associated with the MH Site Improvements (the “</w:t>
       </w:r>
       <w:r w:rsidRPr="001775AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Plans</w:t>
       </w:r>
       <w:r>
         <w:t>”) in a form and substance acceptable to Lender. Lender shall provide written approval of the MH Plans prior to commencing MH Site Improvements, such approval to be provided in Lender’s discretion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF81A43" w14:textId="2010648C" w:rsidR="00DB7C62" w:rsidRDefault="00DB7C62" w:rsidP="003F1E2B">
+    <w:p w14:paraId="3AF81A43" w14:textId="0126A4BA" w:rsidR="00DB7C62" w:rsidRDefault="00DB7C62" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Borrower </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01" w:rsidRPr="008E3E01">
+        <w:t>Borrower shall provide, in form and substance reasonably acceptable to Lender, (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3119C">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01" w:rsidRPr="008E3E01">
+        <w:t>) an assignment to Lender of all contracts (including al</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01" w:rsidRPr="008E3E01">
+        <w:t xml:space="preserve"> MH Plans; </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01">
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01" w:rsidRPr="008E3E01">
+        <w:t xml:space="preserve">architect, engineering, and any other </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01" w:rsidRPr="001B78B7">
+        <w:t xml:space="preserve">construction agreements or contracts, as applicable; and insurance policies </w:t>
+      </w:r>
+      <w:r w:rsidR="001B78B7" w:rsidRPr="001B78B7">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01" w:rsidRPr="001B78B7">
+        <w:t xml:space="preserve"> certificates) related to the MH Site Improvements, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3119C" w:rsidRPr="001B78B7">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01" w:rsidRPr="001B78B7">
+        <w:t>) an</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3E01" w:rsidRPr="008E3E01">
+        <w:t xml:space="preserve"> agreement and assignment regarding general contractor’s contract by and among Borrower, general contractor and Lender related to the MH Site Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECE4B7F" w14:textId="10914FEC" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>No Event of Default or event which, with notice and the passage of time, could become an Event of Default, shall have occurred and be continuing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B33440A" w14:textId="6BCA93EC" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
@@ -8428,368 +8859,410 @@
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Borrower must </w:t>
       </w:r>
       <w:r w:rsidR="00891FCD">
         <w:t>fund</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:t>Site Improvements</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from its own funds without entering into any unsecured or secured financing, including any financing secured by a Lien on, or the cash flows from, the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2245C126" w14:textId="4D7A89FF" w:rsidR="006C6E46" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
+    <w:p w14:paraId="2245C126" w14:textId="1B94E58B" w:rsidR="006C6E46" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C6E46">
-        <w:t>Prior to commencing any MH Site Improvement work, Borrower shall have obtained all required permits, licenses and certificates necessary to comply with all zoning and land use statutes, laws, ordinances, rules and regulations</w:t>
+        <w:t>Prior to commencing any MH Site Improvement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3119C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6E46">
+        <w:t xml:space="preserve"> work, Borrower shall have obtained all required permits, licenses and certificates necessary to comply with all zoning and land use statutes, laws, ordinances, rules and regulations</w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
+      <w:r w:rsidR="00007B0F">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
       <w:r w:rsidR="00DB7C62" w:rsidRPr="00373E05">
-        <w:t>provide Lender with evidence that any insurance policy insuring the MH Site Improvements, including but not limited to, worker’s compensation, builder’s risk, and public liability policies include the standard mortgagee clauses required by Lender</w:t>
+        <w:t xml:space="preserve">provide Lender with evidence that any </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7C62" w:rsidRPr="00373E05">
+        <w:lastRenderedPageBreak/>
+        <w:t>insurance policy insuring the MH Site Improvements, including but not limited to, workers</w:t>
+      </w:r>
+      <w:r w:rsidR="00696408">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7C62" w:rsidRPr="00373E05">
+        <w:t xml:space="preserve"> compensation, builder’s risk, and public liability policies include</w:t>
+      </w:r>
+      <w:r w:rsidR="00696408">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7C62" w:rsidRPr="00373E05">
+        <w:t xml:space="preserve"> the standard mortgagee clauses required by Lender</w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C62C0A" w14:textId="770C5F3A" w:rsidR="00DE77FF" w:rsidRDefault="006C6E46" w:rsidP="003F1E2B">
+    <w:p w14:paraId="3C7F4C3B" w14:textId="0BBFDBA6" w:rsidR="005A537C" w:rsidRPr="005A537C" w:rsidRDefault="005A537C" w:rsidP="005A537C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>(6)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Borrower shall provide to Lender a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5748" w:rsidRPr="005A537C">
+        <w:t>completion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A537C">
+        <w:t xml:space="preserve"> and performance guaranty in a form and substance acceptable to Lender from one or more individuals or entities acceptable to Lender as guarantors with respect to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the MH Site Improvements</w:t>
+      </w:r>
+      <w:r w:rsidR="002045C5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C62C0A" w14:textId="4E2CB208" w:rsidR="00DE77FF" w:rsidRDefault="006C6E46" w:rsidP="003F1E2B">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7C62">
-        <w:t>6</w:t>
+      <w:r w:rsidR="005A537C">
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005C7612">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DE77FF">
         <w:t xml:space="preserve">At all times during the </w:t>
       </w:r>
+      <w:r w:rsidR="002045C5">
+        <w:t xml:space="preserve">construction of </w:t>
+      </w:r>
       <w:r w:rsidR="008D41A1">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:t>Site Improvements</w:t>
       </w:r>
+      <w:r w:rsidR="00A23133">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00DE77FF">
-        <w:t xml:space="preserve"> (the “</w:t>
-[...23 lines deleted...]
-        <w:t>”) Borrower shall:</w:t>
+        <w:t xml:space="preserve"> Borrower shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659477F0" w14:textId="713F03F5" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(A)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">comply with all laws, rules, regulations, and requirements of all applicable Governmental Authorities having jurisdiction over the Mortgaged Property, including all laws, rules, regulations, and requirements pertaining to the </w:t>
       </w:r>
       <w:r w:rsidR="008D41A1">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:t>Site Improvements</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCA1938" w14:textId="77777777" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(B)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">maintain all required permits, licenses and certificates necessary to comply with all zoning and land use statutes, laws, ordinances, rules and regulations, and all applicable health, fire, safety and building codes, insurance requirements for the lawful use and operation of the Mortgaged Property, as well as Lender’s then applicable requirements with respect to zoning, land </w:t>
-[...3 lines deleted...]
-        <w:t>use, access and ingress and egress, frontage, parking, signage, and access to utilities;</w:t>
+        <w:t>maintain all required permits, licenses and certificates necessary to comply with all zoning and land use statutes, laws, ordinances, rules and regulations, and all applicable health, fire, safety and building codes, insurance requirements for the lawful use and operation of the Mortgaged Property, as well as Lender’s then applicable requirements with respect to zoning, land use, access and ingress and egress, frontage, parking, signage, and access to utilities;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63362374" w14:textId="241FB702" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(C)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>promptly after receipt or notification thereof, provide Lender with copies of any building code or zoning violation from any Governmental Authority;</w:t>
       </w:r>
       <w:r w:rsidR="006C6E46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB7C62">
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC1136C" w14:textId="25559A33" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(D)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003F1E2B">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>perform the MH Site Improvements in a manner so as not to (i) materially disrupt the leasing, use, or operation of the Mortgaged Property (including ingress, egress, parking and use of any amenities) by the existing tenants or (ii) materially disrupt the existing structures on the Mortgaged Property. No tenants shall be displaced from the Mortgaged Property as a result of the MH Site Improvements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4613025B" w14:textId="7B672F6C" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
+    <w:p w14:paraId="4613025B" w14:textId="65864048" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7C62">
-        <w:t>7</w:t>
+      <w:r w:rsidR="005A537C">
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003F1E2B" w:rsidRPr="003F1E2B">
         <w:t xml:space="preserve">Borrower shall complete the MH Site Improvements within </w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:t>twelve</w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B" w:rsidRPr="003F1E2B">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B" w:rsidRPr="003F1E2B">
         <w:t>) months of commencement of the MH Site Improvements, in accordance with the provisions contained herein and the provisions that would otherwise apply to Replacements and Repairs as set forth in Section</w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B" w:rsidRPr="003F1E2B">
         <w:t xml:space="preserve">6.02(b)(4)(A) through (D) of this Loan Agreement (provided that the parties acknowledge and agree that the Completion Period shall not be applicable to the </w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B" w:rsidRPr="003F1E2B">
-        <w:t xml:space="preserve">Site Improvements).  Lender has the option to permit a one- time extension of </w:t>
+        <w:t xml:space="preserve">Site Improvements).  Lender has the option to permit </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E2B" w:rsidRPr="003F1E2B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">a one-time extension of </w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:t xml:space="preserve">six (6) </w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B" w:rsidRPr="003F1E2B">
         <w:t xml:space="preserve">additional months.  If Borrower does not complete the MH Site Improvements within such </w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:t>twelve </w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B" w:rsidRPr="003F1E2B">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="003F1E2B" w:rsidRPr="003F1E2B">
         <w:t>) month period (as may be extended by Lender), Lender reserves the right to withhold approval of any future request by Borrower for additional MH Site Improvements.</w:t>
       </w:r>
       <w:r w:rsidR="00CF0BFC">
         <w:t xml:space="preserve">  No MH Site Improvements may be commenced within the last twelve (12) months of the Loan Term.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624E3B18" w14:textId="665A0159" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
+    <w:p w14:paraId="624E3B18" w14:textId="5961198A" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7C62">
-        <w:t>8</w:t>
+      <w:r w:rsidR="00CA243B">
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Upon completion of the </w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:t>Site Improvements</w:t>
       </w:r>
       <w:r>
         <w:t>, Borrower shall provide Lender (</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>copies of certificates of occupancy, building permits, building approvals, site approvals, site permits, special use permits or the equivalent thereof, each to the extent applicable, (</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t>if required by Lender, a “date down” endorsement to the Title Policy (or obtain a new Lender’s title policy with the same or equivalent endorsements included in the Title Policy if a “date down” endorsement is not available in the Property Jurisdiction), evidencing that the Security Instrument continues to be a first Lien and that that there are no subordinate liens, and (</w:t>
+        <w:t>if required by Lender, a “date down” endorsement to the Title Policy (or obtain a new Lender’s title policy with the same or equivalent endorsements included in the Title Policy if a “date down” endorsement is not available in the Property Jurisdiction), evidencing that the Security Instrument continues to be a first Lien and that there are no subordinate liens, and (</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">final Lien waivers from all applicable contractors and other parties providing material or services in connection with the </w:t>
+        <w:t>final Lien waivers from all applicable contractors and other parties providing material</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52D16">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or services in connection with the </w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:t>Site Improvements</w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3DDFFB" w14:textId="25F2B1DA" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
+    <w:p w14:paraId="6E3DDFFB" w14:textId="107EA225" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7C62">
-        <w:t>9</w:t>
+      <w:r w:rsidR="00CA243B">
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t>Borrower shall p</w:t>
       </w:r>
       <w:r>
         <w:t>ay</w:t>
       </w:r>
       <w:r w:rsidR="00257FFB">
         <w:t>, upon demand</w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t xml:space="preserve"> by Lender</w:t>
       </w:r>
       <w:r w:rsidR="00257FFB">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8811,133 +9284,147 @@
       <w:r w:rsidR="00257FFB">
         <w:t xml:space="preserve">inspection fee for each inspection of the Mortgaged Property by Lender in connection with the </w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:t>Site Improvements</w:t>
       </w:r>
       <w:r w:rsidR="00257FFB">
         <w:t xml:space="preserve">, plus </w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Lender’s actual out-of-pocket costs (including reasonable attorneys’ fees), if any, title searches, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">title insurance and recording costs, as applicable incurred in reviewing the </w:t>
+        <w:t>Lender’s actual out-of-pocket costs (including reasonable attorneys’ fees), if any, title searches, title insurance and recording costs, as applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="009A77E7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> incurred in reviewing the </w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:t>Site Improvements</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> request.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A72143F" w14:textId="55E66F79" w:rsidR="009C3951" w:rsidRDefault="009C3951" w:rsidP="003F1E2B">
+    <w:p w14:paraId="2A72143F" w14:textId="30602A42" w:rsidR="009C3951" w:rsidRDefault="009C3951" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>(10)</w:t>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA243B">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C3951">
         <w:t>Upon completion of the MH Site Improvements, Borrower shall be required to amend the Summary of Loan Terms to identify the total number of MH Sites on the Mortgaged Property as increased by the MH Site Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C69F56" w14:textId="42408245" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041A61">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00041A61">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lender’s Cooperation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDB8986" w14:textId="4303A3DE" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
+    <w:p w14:paraId="1CDB8986" w14:textId="18AB0637" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="003F1E2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lender shall reasonably cooperate with Borrower in connection with the </w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:t>Site Improvements</w:t>
       </w:r>
+      <w:r w:rsidR="00A23133">
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> including taking such actions reasonably required in connection with obtaining permits and such other actions as shall be reasonably required to facilitate the </w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidR="00FC3B47">
         <w:t>Site Improvement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52D16">
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00EC7A9C">
         <w:t xml:space="preserve"> work</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3BE2A8" w14:textId="77777777" w:rsidR="00DE77FF" w:rsidRDefault="00DE77FF" w:rsidP="00143714">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Indemnification.</w:t>
       </w:r>
@@ -8962,676 +9449,703 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008A0573">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6F14D4" w14:textId="0C2F8B4C" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
+        <w:lastRenderedPageBreak/>
         <w:t>A new Section</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve">7.01(c) (MH Site Lease Protections) is hereby added to the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="264" w:name="_DV_M228"/>
-      <w:bookmarkEnd w:id="264"/>
+      <w:bookmarkStart w:id="269" w:name="_DV_M228"/>
+      <w:bookmarkEnd w:id="269"/>
       <w:r w:rsidRPr="00697914">
         <w:t>Loan Agreement as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7EFA27" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="265" w:name="_DV_M229"/>
-      <w:bookmarkEnd w:id="265"/>
+      <w:bookmarkStart w:id="270" w:name="_DV_M229"/>
+      <w:bookmarkEnd w:id="270"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>MH Site Lease Protections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4FB529" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00DD49BA" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="2E4FB529" w14:textId="1132843A" w:rsidR="00D0657F" w:rsidRPr="00DD49BA" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="266" w:name="_DV_M230"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="270"/>
+      <w:bookmarkStart w:id="271" w:name="_DV_M230"/>
+      <w:bookmarkStart w:id="272" w:name="_DV_M231"/>
+      <w:bookmarkStart w:id="273" w:name="_DV_M234"/>
+      <w:bookmarkStart w:id="274" w:name="_DV_M235"/>
+      <w:bookmarkStart w:id="275" w:name="_DV_M236"/>
+      <w:bookmarkStart w:id="276" w:name="_DV_M237"/>
+      <w:bookmarkStart w:id="277" w:name="_DV_M238"/>
+      <w:bookmarkStart w:id="278" w:name="_DV_M239"/>
+      <w:bookmarkStart w:id="279" w:name="_DV_C394"/>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
+      <w:bookmarkEnd w:id="274"/>
+      <w:bookmarkEnd w:id="275"/>
+      <w:bookmarkEnd w:id="276"/>
+      <w:bookmarkEnd w:id="277"/>
+      <w:bookmarkEnd w:id="278"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As of the Effective Date, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the percentage of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="275" w:name="_DV_C230"/>
+      <w:bookmarkStart w:id="280" w:name="_DV_C230"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="275"/>
+      <w:bookmarkEnd w:id="280"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Site Leases at the Mortgaged Property that are subject to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">MH </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Site Lease Protections is identified on the Summary of Loan Terms</w:t>
       </w:r>
-      <w:bookmarkStart w:id="276" w:name="_DV_C233"/>
+      <w:bookmarkStart w:id="281" w:name="_DV_C233"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, and (2) the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="277" w:name="_DV_C235"/>
-      <w:bookmarkEnd w:id="276"/>
+      <w:bookmarkStart w:id="282" w:name="_DV_C235"/>
+      <w:bookmarkEnd w:id="281"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>MH</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="277"/>
+      <w:bookmarkEnd w:id="282"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Site Lease Protections </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for such MH Site Leases </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">have been implemented </w:t>
       </w:r>
-      <w:bookmarkStart w:id="278" w:name="_DV_C236"/>
+      <w:bookmarkStart w:id="283" w:name="_DV_C236"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="278"/>
+      <w:bookmarkEnd w:id="283"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in the</w:t>
       </w:r>
-      <w:bookmarkStart w:id="279" w:name="_DV_C237"/>
+      <w:bookmarkStart w:id="284" w:name="_DV_C237"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> MH</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="279"/>
+      <w:bookmarkEnd w:id="284"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Site Leases or indirectly </w:t>
       </w:r>
-      <w:bookmarkStart w:id="280" w:name="_DV_C239"/>
+      <w:bookmarkStart w:id="285" w:name="_DV_C239"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>through</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="280"/>
+      <w:bookmarkEnd w:id="285"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Rules and Regulations in accordance with the R&amp;R Site Lease Protection Implementation Requirements</w:t>
       </w:r>
-      <w:bookmarkStart w:id="281" w:name="_DV_C241"/>
+      <w:bookmarkStart w:id="286" w:name="_DV_C241"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.  If</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="281"/>
+      <w:bookmarkEnd w:id="286"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> implemented through the Rules and Regulations, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="282" w:name="_DV_C242"/>
+      <w:bookmarkStart w:id="287" w:name="_DV_C242"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">such </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>MH</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="282"/>
+      <w:bookmarkEnd w:id="287"/>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Site Lease Protections</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are enforceable against Borrower by each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH Site Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD49BA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>as an intended third party beneficiary.</w:t>
+        <w:t>as an intended beneficiary</w:t>
+      </w:r>
+      <w:r w:rsidR="009A77E7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (whether direct or third-party)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD49BA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E5BDA3" w14:textId="17045AE9" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="42E5BDA3" w14:textId="04EE66DF" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="283" w:name="_DV_M240"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="283"/>
+      <w:bookmarkStart w:id="288" w:name="_DV_M240"/>
+      <w:bookmarkEnd w:id="279"/>
+      <w:bookmarkEnd w:id="288"/>
       <w:r w:rsidRPr="00697914">
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t>7.02(a)(3) and Section</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve">7.02(a)(4) (Leases) of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="284" w:name="_DV_C396"/>
+      <w:bookmarkStart w:id="289" w:name="_DV_C396"/>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve">Loan </w:t>
       </w:r>
-      <w:bookmarkStart w:id="285" w:name="_DV_M241"/>
-[...3 lines deleted...]
-        <w:t>Agreement are hereby deleted and restated in their entirety and new Section</w:t>
+      <w:bookmarkStart w:id="290" w:name="_DV_M241"/>
+      <w:bookmarkEnd w:id="289"/>
+      <w:bookmarkEnd w:id="290"/>
+      <w:r w:rsidRPr="00697914">
+        <w:t>Agreement are hereby deleted and restated in their entirety</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23133">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:t xml:space="preserve"> and new Section</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve">7.02(a)(5) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5B87">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>and Section</w:t>
       </w:r>
       <w:r w:rsidR="00847A9E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5B87">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>7.02(a)(6)</w:t>
       </w:r>
       <w:r w:rsidRPr="00595DE7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB687D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve"> hereby added as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A8E498" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="02A8E498" w14:textId="0AE1D1EE" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="286" w:name="_DV_M244"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="286"/>
+      <w:bookmarkStart w:id="291" w:name="_DV_M244"/>
+      <w:bookmarkEnd w:id="267"/>
+      <w:bookmarkEnd w:id="291"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>require that all Site Leases (A)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">comply with </w:t>
       </w:r>
-      <w:bookmarkStart w:id="287" w:name="_DV_M245"/>
-      <w:bookmarkEnd w:id="287"/>
+      <w:bookmarkStart w:id="292" w:name="_DV_M245"/>
+      <w:bookmarkEnd w:id="292"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>applicable law and (B)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="288" w:name="_DV_M246"/>
-      <w:bookmarkEnd w:id="288"/>
+      <w:bookmarkStart w:id="293" w:name="_DV_M246"/>
+      <w:bookmarkEnd w:id="293"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have initial lease terms of not less than six</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(6) months and not more than twenty-four</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(24) months (however, if customary in the applicable </w:t>
-[...7 lines deleted...]
-        <w:t>market for properties comparable to the Mortgaged Property, Site Leases with terms of less than six</w:t>
+        <w:t>(24) months (however, if customary in the applicable market for properties comparable to the Mortgaged Property, Site Leases with terms of less than six</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(6) months (but in no case less than one</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1) month) may be permitted with Lender’s prior written consent)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="289" w:name="_DV_C407"/>
+      <w:bookmarkStart w:id="294" w:name="_DV_C407"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="290" w:name="_DV_M247"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="290"/>
+      <w:bookmarkStart w:id="295" w:name="_DV_M247"/>
+      <w:bookmarkEnd w:id="294"/>
+      <w:bookmarkEnd w:id="295"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided</w:t>
       </w:r>
-      <w:bookmarkStart w:id="291" w:name="_DV_M248"/>
-      <w:bookmarkEnd w:id="291"/>
+      <w:bookmarkStart w:id="296" w:name="_DV_M248"/>
+      <w:bookmarkEnd w:id="296"/>
+      <w:r w:rsidR="009A77E7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> however</w:t>
       </w:r>
-      <w:bookmarkStart w:id="292" w:name="_DV_C409"/>
+      <w:bookmarkStart w:id="297" w:name="_DV_C409"/>
+      <w:r w:rsidR="009A77E7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with respect to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(B):</w:t>
       </w:r>
-      <w:bookmarkStart w:id="293" w:name="_DV_M249"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="293"/>
+      <w:bookmarkStart w:id="298" w:name="_DV_M249"/>
+      <w:bookmarkEnd w:id="297"/>
+      <w:bookmarkEnd w:id="298"/>
     </w:p>
     <w:p w14:paraId="24564E8C" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:right="720" w:firstLine="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="294" w:name="_DV_M250"/>
-      <w:bookmarkEnd w:id="294"/>
+      <w:bookmarkStart w:id="299" w:name="_DV_M250"/>
+      <w:bookmarkEnd w:id="299"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Short-Term Rentals (regardless of the duration of the term) shall not be permitted unless otherwise expressly approved by Lender in writing, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="295" w:name="_DV_M251"/>
-      <w:bookmarkEnd w:id="295"/>
+      <w:bookmarkStart w:id="300" w:name="_DV_M251"/>
+      <w:bookmarkEnd w:id="300"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:bookmarkStart w:id="296" w:name="_DV_M252"/>
-      <w:bookmarkEnd w:id="296"/>
+      <w:bookmarkStart w:id="301" w:name="_DV_M252"/>
+      <w:bookmarkEnd w:id="301"/>
     </w:p>
     <w:p w14:paraId="1E101499" w14:textId="4BD4848F" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:right="720" w:firstLine="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="297" w:name="_DV_M253"/>
-      <w:bookmarkEnd w:id="297"/>
+      <w:bookmarkStart w:id="302" w:name="_DV_M253"/>
+      <w:bookmarkEnd w:id="302"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>this Section 7.02(</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(B)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
@@ -9652,163 +10166,163 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any lease, license, or other rental agreement with respect to recreational vehicles having a term of less than one</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1) month; such lease, license, or other rental agreement being a non-Material Commercial Lease;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="298" w:name="_DV_C413"/>
+      <w:bookmarkStart w:id="303" w:name="_DV_C413"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="299" w:name="_DV_C415"/>
-      <w:bookmarkEnd w:id="298"/>
+      <w:bookmarkStart w:id="304" w:name="_DV_C415"/>
+      <w:bookmarkEnd w:id="303"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and (y)</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any MH Site Lease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in compliance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MH Site Lease Protections;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="299"/>
+      <w:bookmarkEnd w:id="304"/>
     </w:p>
     <w:p w14:paraId="69F303DA" w14:textId="0A7897EB" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="300" w:name="_DV_M254"/>
-      <w:bookmarkEnd w:id="300"/>
+      <w:bookmarkStart w:id="305" w:name="_DV_M254"/>
+      <w:bookmarkEnd w:id="305"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">not permit any Site Lease to contain an option to purchase or right of first refusal to purchase or right of first offer to purchase (except when such option or right is required by </w:t>
       </w:r>
-      <w:bookmarkStart w:id="301" w:name="_DV_C416"/>
+      <w:bookmarkStart w:id="306" w:name="_DV_C416"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>applicable law</w:t>
       </w:r>
-      <w:bookmarkStart w:id="302" w:name="_DV_M255"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="302"/>
+      <w:bookmarkStart w:id="307" w:name="_DV_M255"/>
+      <w:bookmarkEnd w:id="306"/>
+      <w:bookmarkEnd w:id="307"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
-      <w:bookmarkStart w:id="303" w:name="_DV_M256"/>
-      <w:bookmarkEnd w:id="303"/>
+      <w:bookmarkStart w:id="308" w:name="_DV_M256"/>
+      <w:bookmarkEnd w:id="308"/>
     </w:p>
     <w:p w14:paraId="2AE7ACF8" w14:textId="109BFD0D" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="304" w:name="_DV_M257"/>
-      <w:bookmarkEnd w:id="304"/>
+      <w:bookmarkStart w:id="309" w:name="_DV_M257"/>
+      <w:bookmarkEnd w:id="309"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(5)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EB42EB">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
@@ -9820,454 +10334,470 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>promptly provide Lender a copy of any non-Residential Lease at the time such Lease is executed (subject to Lender’s consent rights for Material Commercial Leases in Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7.02(b) (Commercial Leases)) and</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="305"/>
+        <w:t xml:space="preserve">7.02(b) (Commercial Leases)) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="310" w:name="_DV_M258"/>
+      <w:bookmarkEnd w:id="310"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00EB42EB">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>upon Lender’s written request, promptly provide Lender a copy of each Site Lease and</w:t>
       </w:r>
-      <w:bookmarkStart w:id="306" w:name="_DV_M259"/>
-      <w:bookmarkEnd w:id="306"/>
+      <w:bookmarkStart w:id="311" w:name="_DV_M259"/>
+      <w:bookmarkEnd w:id="311"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any MH Lease for a Borrower</w:t>
       </w:r>
-      <w:bookmarkStart w:id="307" w:name="_DV_C422"/>
+      <w:bookmarkStart w:id="312" w:name="_DV_C422"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Owned Home or Borrower</w:t>
       </w:r>
-      <w:bookmarkStart w:id="308" w:name="_DV_M260"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="308"/>
+      <w:bookmarkStart w:id="313" w:name="_DV_M260"/>
+      <w:bookmarkEnd w:id="312"/>
+      <w:bookmarkEnd w:id="313"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Affiliate-Owned Home</w:t>
       </w:r>
-      <w:bookmarkStart w:id="309" w:name="_DV_C423"/>
+      <w:bookmarkStart w:id="314" w:name="_DV_C423"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if any</w:t>
       </w:r>
-      <w:bookmarkStart w:id="310" w:name="_DV_M261"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="310"/>
+      <w:bookmarkStart w:id="315" w:name="_DV_M261"/>
+      <w:bookmarkEnd w:id="314"/>
+      <w:bookmarkEnd w:id="315"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including any lease, license, or other rental agreement with respect to recreational vehicles, or Dwelling Units)</w:t>
       </w:r>
       <w:r w:rsidR="00CD581D">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> then in effect</w:t>
       </w:r>
-      <w:bookmarkStart w:id="311" w:name="_DV_M262"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="312"/>
+      <w:bookmarkStart w:id="316" w:name="_DV_M262"/>
+      <w:bookmarkStart w:id="317" w:name="_DV_M263"/>
+      <w:bookmarkEnd w:id="316"/>
+      <w:bookmarkEnd w:id="317"/>
       <w:r w:rsidRPr="00AB687D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E379B7" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="313" w:name="_DV_M264"/>
-[...47 lines deleted...]
-      <w:bookmarkStart w:id="319" w:name="_DV_M270"/>
+      <w:bookmarkStart w:id="318" w:name="_DV_M264"/>
+      <w:bookmarkStart w:id="319" w:name="_DV_M267"/>
       <w:bookmarkEnd w:id="318"/>
       <w:bookmarkEnd w:id="319"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>(6)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="320" w:name="_DV_M271"/>
+      <w:bookmarkEnd w:id="320"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as of the First Anniversary and continually thereafter, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> best efforts to subject each existing and future </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="321" w:name="_DV_M268"/>
+      <w:bookmarkEnd w:id="321"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH Site Lease to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="322" w:name="_DV_M269"/>
+      <w:bookmarkStart w:id="323" w:name="_DV_C432"/>
+      <w:bookmarkEnd w:id="322"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MH Site Lease Protections</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="324" w:name="_DV_M270"/>
+      <w:bookmarkEnd w:id="323"/>
+      <w:bookmarkEnd w:id="324"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C1303A" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(A)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="320" w:name="_DV_C433"/>
+      <w:bookmarkStart w:id="325" w:name="_DV_C433"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">either included </w:t>
       </w:r>
-      <w:bookmarkStart w:id="321" w:name="_DV_M272"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="321"/>
+      <w:bookmarkStart w:id="326" w:name="_DV_M272"/>
+      <w:bookmarkEnd w:id="325"/>
+      <w:bookmarkEnd w:id="326"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in (</w:t>
       </w:r>
-      <w:bookmarkStart w:id="322" w:name="_DV_C435"/>
+      <w:bookmarkStart w:id="327" w:name="_DV_C435"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="323" w:name="_DV_M273"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="323"/>
+      <w:bookmarkStart w:id="328" w:name="_DV_M273"/>
+      <w:bookmarkEnd w:id="327"/>
+      <w:bookmarkEnd w:id="328"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the applicable MH Site Lease</w:t>
       </w:r>
-      <w:bookmarkStart w:id="324" w:name="_DV_C437"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="325"/>
+      <w:bookmarkStart w:id="329" w:name="_DV_C437"/>
+      <w:bookmarkStart w:id="330" w:name="_DV_M274"/>
+      <w:bookmarkEnd w:id="329"/>
+      <w:bookmarkEnd w:id="330"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, or (</w:t>
       </w:r>
-      <w:bookmarkStart w:id="326" w:name="_DV_C438"/>
+      <w:bookmarkStart w:id="331" w:name="_DV_C438"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkStart w:id="327" w:name="_DV_M275"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="327"/>
+      <w:bookmarkStart w:id="332" w:name="_DV_M275"/>
+      <w:bookmarkEnd w:id="331"/>
+      <w:bookmarkEnd w:id="332"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="328" w:name="_DV_M276"/>
-      <w:bookmarkEnd w:id="328"/>
+      <w:bookmarkStart w:id="333" w:name="_DV_M276"/>
+      <w:bookmarkEnd w:id="333"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Rules and Regulations</w:t>
       </w:r>
-      <w:bookmarkStart w:id="329" w:name="_DV_M277"/>
-      <w:bookmarkEnd w:id="329"/>
+      <w:bookmarkStart w:id="334" w:name="_DV_M277"/>
+      <w:bookmarkEnd w:id="334"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:bookmarkStart w:id="330" w:name="_DV_C443"/>
+      <w:bookmarkStart w:id="335" w:name="_DV_C443"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the R&amp;R Site Lease Protection Implementation Requirements</w:t>
       </w:r>
-      <w:bookmarkStart w:id="331" w:name="_DV_M278"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="331"/>
+      <w:bookmarkStart w:id="336" w:name="_DV_M278"/>
+      <w:bookmarkEnd w:id="335"/>
+      <w:bookmarkEnd w:id="336"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F641D9B" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="332" w:name="_DV_M279"/>
-      <w:bookmarkEnd w:id="332"/>
+      <w:bookmarkStart w:id="337" w:name="_DV_M279"/>
+      <w:bookmarkEnd w:id="337"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="333" w:name="_DV_C445"/>
+      <w:bookmarkStart w:id="338" w:name="_DV_C445"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:bookmarkStart w:id="334" w:name="_DV_M280"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="334"/>
+      <w:bookmarkStart w:id="339" w:name="_DV_M280"/>
+      <w:bookmarkEnd w:id="338"/>
+      <w:bookmarkEnd w:id="339"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="335" w:name="_DV_M281"/>
-      <w:bookmarkEnd w:id="335"/>
+      <w:bookmarkStart w:id="340" w:name="_DV_M281"/>
+      <w:bookmarkEnd w:id="340"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>which Borrower agrees and acknowledges shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enforceable against Borrower by each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH Site Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as an intended </w:t>
       </w:r>
-      <w:bookmarkStart w:id="336" w:name="_DV_M282"/>
-      <w:bookmarkEnd w:id="336"/>
+      <w:bookmarkStart w:id="341" w:name="_DV_M282"/>
+      <w:bookmarkEnd w:id="341"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>beneficiary (whether direct or third-party), and Borrower shall assert no claim or defense to the contrary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED07297" w14:textId="3D1E8D3E" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="0ED07297" w14:textId="1A0E1C9C" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:right="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="337" w:name="_DV_C450"/>
+      <w:bookmarkStart w:id="342" w:name="_DV_C450"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any failure to comply with this Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7.02(a)(6) shall be subject to the </w:t>
       </w:r>
       <w:r>
@@ -10280,539 +10810,499 @@
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Payment pursuant to Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.03</w:t>
       </w:r>
-      <w:r w:rsidR="001E15B8">
-[...27 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidR="00B5488D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="338" w:name="_DV_M283"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="338"/>
+      <w:bookmarkStart w:id="343" w:name="_DV_M283"/>
+      <w:bookmarkEnd w:id="342"/>
+      <w:bookmarkEnd w:id="343"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="339" w:name="_DV_C452"/>
+      <w:bookmarkStart w:id="344" w:name="_DV_C452"/>
     </w:p>
     <w:p w14:paraId="6DC8D5EE" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="340" w:name="_DV_M284"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="340"/>
+      <w:bookmarkStart w:id="345" w:name="_DV_M284"/>
+      <w:bookmarkEnd w:id="344"/>
+      <w:bookmarkEnd w:id="345"/>
       <w:r w:rsidRPr="00A84BF2">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[DRAFTING NOTE: INSERT THE FOLLOWING IF A SEASONAL WORKING CAPITAL RESERVE IS REQUIRED AT INITIAL CLOSING:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A84BF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="341" w:name="_DV_M285"/>
-      <w:bookmarkEnd w:id="341"/>
+      <w:bookmarkStart w:id="346" w:name="_DV_M285"/>
+      <w:bookmarkEnd w:id="346"/>
       <w:r w:rsidRPr="00A84BF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve">Section 7.02(c)(3) (Payment of Rents) of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="342" w:name="_DV_M286"/>
-      <w:bookmarkEnd w:id="342"/>
+      <w:bookmarkStart w:id="347" w:name="_DV_M286"/>
+      <w:bookmarkEnd w:id="347"/>
       <w:r w:rsidRPr="00697914">
         <w:t>Loan Agreement is hereby deleted and restated in its entirety to read as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC40BD0" w14:textId="7862FB0A" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="4CC40BD0" w14:textId="70784DCE" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="343" w:name="_DV_M287"/>
-      <w:bookmarkEnd w:id="343"/>
+      <w:bookmarkStart w:id="348" w:name="_DV_M287"/>
+      <w:bookmarkEnd w:id="348"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>notwithstanding the provisions of Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7.01(b) (Prepaid Rents), </w:t>
       </w:r>
-      <w:bookmarkStart w:id="344" w:name="_DV_C457"/>
+      <w:bookmarkStart w:id="349" w:name="_DV_C457"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:bookmarkStart w:id="345" w:name="_DV_M288"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="345"/>
+      <w:bookmarkStart w:id="350" w:name="_DV_M288"/>
+      <w:bookmarkEnd w:id="349"/>
+      <w:bookmarkEnd w:id="350"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="346" w:name="_DV_C459"/>
+      <w:bookmarkStart w:id="351" w:name="_DV_C459"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective Date </w:t>
       </w:r>
-      <w:bookmarkStart w:id="347" w:name="_DV_M289"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="347"/>
+      <w:bookmarkStart w:id="352" w:name="_DV_M289"/>
+      <w:bookmarkEnd w:id="351"/>
+      <w:bookmarkEnd w:id="352"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and upon each Reserve Determination Date thereafter, if the Prepaid Rents exceed five percent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(5%) of the total annual Rents, fund the Seasonal Working Capital Reserve Account pursuant to the terms of the Seasonal Working Capital Reserve Agreement.  Borrower shall deposit into the Seasonal Working Capital Reserve Account all sums required to be deposited under the Seasonal Working Capital Reserve Agreement and Lender shall hold all sums deposited into the Seasonal Working Capital Reserve Account pursuant to the terms of the Seasonal Working Capital Reserve Agreement.</w:t>
+        <w:t>(5%) of the total annual Rents, fund the Seasonal Working Capital Reserve Account pursuant to the terms of the Seasonal Working Capital Reserve Agreement.  Borrower shall deposit into the Seasonal Working Capital Reserve Account all sums required to be deposited under the Seasonal Working Capital Reserve Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23133">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Lender shall hold all sums deposited into the Seasonal Working Capital Reserve Account pursuant to the terms of the Seasonal Working Capital Reserve Agreement.</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="348" w:name="_DV_C461"/>
+      <w:bookmarkStart w:id="353" w:name="_DV_C461"/>
     </w:p>
     <w:p w14:paraId="18060A40" w14:textId="756ACCD0" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="349" w:name="_DV_M290"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="349"/>
+      <w:bookmarkStart w:id="354" w:name="_DV_M290"/>
+      <w:bookmarkEnd w:id="353"/>
+      <w:bookmarkEnd w:id="354"/>
       <w:r w:rsidRPr="00697914">
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t>7.03(b) (</w:t>
       </w:r>
-      <w:bookmarkStart w:id="350" w:name="_DV_M291"/>
-      <w:bookmarkEnd w:id="350"/>
+      <w:bookmarkStart w:id="355" w:name="_DV_M291"/>
+      <w:bookmarkEnd w:id="355"/>
       <w:r w:rsidR="00EB42EB">
         <w:t>Residential</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve"> Lease Form) of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="351" w:name="_DV_C465"/>
+      <w:bookmarkStart w:id="356" w:name="_DV_C465"/>
       <w:r w:rsidRPr="00697914">
         <w:t xml:space="preserve">Loan </w:t>
       </w:r>
-      <w:bookmarkStart w:id="352" w:name="_DV_M292"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="352"/>
+      <w:bookmarkStart w:id="357" w:name="_DV_M292"/>
+      <w:bookmarkEnd w:id="356"/>
+      <w:bookmarkEnd w:id="357"/>
       <w:r w:rsidRPr="00697914">
         <w:t>Agreement is hereby deleted and restated in its entirety to read as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC3EB01" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="353" w:name="_DV_M293"/>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="358" w:name="_DV_M293"/>
+      <w:bookmarkEnd w:id="358"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Site Lease Form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091B5038" w14:textId="070F7CB0" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="354" w:name="_DV_M294"/>
-      <w:bookmarkEnd w:id="354"/>
+      <w:bookmarkStart w:id="359" w:name="_DV_M294"/>
+      <w:bookmarkEnd w:id="359"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All Site Leases entered into </w:t>
       </w:r>
-      <w:bookmarkStart w:id="355" w:name="_DV_M295"/>
-      <w:bookmarkEnd w:id="355"/>
+      <w:bookmarkStart w:id="360" w:name="_DV_M295"/>
+      <w:bookmarkEnd w:id="360"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from and after the Effective Date </w:t>
       </w:r>
-      <w:bookmarkStart w:id="356" w:name="_DV_M296"/>
-      <w:bookmarkEnd w:id="356"/>
+      <w:bookmarkStart w:id="361" w:name="_DV_M296"/>
+      <w:bookmarkEnd w:id="361"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall be on forms approved by Lender.  Borrower shall give Lender thirty</w:t>
       </w:r>
       <w:r w:rsidR="00EB42EB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(30) days</w:t>
       </w:r>
       <w:r w:rsidR="00EB42EB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> written notice of any material changes to the Rules and Regulations and the form(s) of the Site Lease</w:t>
       </w:r>
-      <w:bookmarkStart w:id="357" w:name="_DV_M297"/>
-      <w:bookmarkEnd w:id="357"/>
+      <w:bookmarkStart w:id="362" w:name="_DV_M297"/>
+      <w:bookmarkEnd w:id="362"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s).</w:t>
       </w:r>
-      <w:bookmarkStart w:id="358" w:name="_DV_C470"/>
+      <w:bookmarkStart w:id="363" w:name="_DV_C470"/>
     </w:p>
     <w:p w14:paraId="1AEE7631" w14:textId="77777777" w:rsidR="00C063F4" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="359" w:name="_DV_M298"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="360"/>
+      <w:bookmarkStart w:id="364" w:name="_DV_M298"/>
+      <w:bookmarkStart w:id="365" w:name="_DV_M300"/>
+      <w:bookmarkEnd w:id="363"/>
+      <w:bookmarkEnd w:id="364"/>
+      <w:bookmarkEnd w:id="365"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.03</w:t>
       </w:r>
       <w:r w:rsidR="00C063F4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Loan Agreement is hereby amended by adding the following new section to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1664F692" w14:textId="2A988527" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00C063F4" w:rsidP="005C7612">
+    <w:p w14:paraId="1664F692" w14:textId="58174C2E" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00B5488D" w:rsidP="005C7612">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="361" w:name="_DV_M319"/>
-[...34 lines deleted...]
-        <w:t>]</w:t>
+      <w:bookmarkStart w:id="366" w:name="_DV_M319"/>
+      <w:bookmarkEnd w:id="366"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidR="00A075FD" w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Compliance with MH Site Lease Protections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A540F23" w14:textId="70B08194" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="362" w:name="_DV_C477"/>
+      <w:bookmarkStart w:id="367" w:name="_DV_C477"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="363" w:name="_DV_M356"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="363"/>
+      <w:bookmarkStart w:id="368" w:name="_DV_M356"/>
+      <w:bookmarkEnd w:id="367"/>
+      <w:bookmarkEnd w:id="368"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower shall </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">use best efforts </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="364" w:name="_DV_X523"/>
-      <w:bookmarkStart w:id="365" w:name="_DV_C478"/>
+      <w:bookmarkStart w:id="369" w:name="_DV_X523"/>
+      <w:bookmarkStart w:id="370" w:name="_DV_C478"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cause one hundred percent (100%) of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="366" w:name="_DV_C481"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="365"/>
+      <w:bookmarkStart w:id="371" w:name="_DV_C481"/>
+      <w:bookmarkEnd w:id="369"/>
+      <w:bookmarkEnd w:id="370"/>
       <w:r>
         <w:t xml:space="preserve">MH Site Leases </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to comply with the provisions of Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7.02(a)(6) </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
@@ -10884,317 +11374,310 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Borrower shall comply with all obligations of landlord enumerated in the MH Site Lease Protections.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower shall include with each annual certification submitted in accordance with Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.02(b)(2)(E) the following:  (</w:t>
       </w:r>
-      <w:bookmarkStart w:id="367" w:name="_DV_M320"/>
-[...70 lines deleted...]
-      <w:bookmarkStart w:id="372" w:name="_DV_M323"/>
+      <w:bookmarkStart w:id="372" w:name="_DV_M320"/>
       <w:bookmarkEnd w:id="371"/>
       <w:bookmarkEnd w:id="372"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB42EB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a certified copy of the Rules and Regulations currently in effect at </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="373" w:name="_DV_C491"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="374" w:name="_DV_M321"/>
+      <w:bookmarkEnd w:id="373"/>
+      <w:bookmarkEnd w:id="374"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Community, (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="375" w:name="_DV_M322"/>
+      <w:bookmarkEnd w:id="375"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB42EB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a certified copy of the current form of MH Site Lease</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="376" w:name="_DV_C495"/>
+      <w:bookmarkStart w:id="377" w:name="_DV_M323"/>
+      <w:bookmarkEnd w:id="376"/>
+      <w:bookmarkEnd w:id="377"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, (</w:t>
       </w:r>
-      <w:bookmarkStart w:id="373" w:name="_DV_M324"/>
-      <w:bookmarkEnd w:id="373"/>
+      <w:bookmarkStart w:id="378" w:name="_DV_M324"/>
+      <w:bookmarkEnd w:id="378"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F90996">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F90996" w:rsidRPr="00F90996">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a certified copy of the notice sent to all MH Site Lease tenants if the </w:t>
       </w:r>
       <w:r w:rsidR="00696226">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MH</w:t>
       </w:r>
       <w:r w:rsidR="00F90996" w:rsidRPr="00F90996">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Site Lease Protections were implemented by the Rules and  Regulations</w:t>
       </w:r>
       <w:r w:rsidR="00F90996">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, (D) </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">copies of any </w:t>
       </w:r>
-      <w:bookmarkStart w:id="374" w:name="_DV_M325"/>
-      <w:bookmarkEnd w:id="374"/>
+      <w:bookmarkStart w:id="379" w:name="_DV_M325"/>
+      <w:bookmarkEnd w:id="379"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MH Site Lease</w:t>
       </w:r>
-      <w:bookmarkStart w:id="375" w:name="_DV_C499"/>
+      <w:bookmarkStart w:id="380" w:name="_DV_C499"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="376" w:name="_DV_M326"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="376"/>
+      <w:bookmarkStart w:id="381" w:name="_DV_M326"/>
+      <w:bookmarkEnd w:id="380"/>
+      <w:bookmarkEnd w:id="381"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requested by Lender, and (</w:t>
       </w:r>
-      <w:bookmarkStart w:id="377" w:name="_DV_M327"/>
-      <w:bookmarkEnd w:id="377"/>
+      <w:bookmarkStart w:id="382" w:name="_DV_M327"/>
+      <w:bookmarkEnd w:id="382"/>
       <w:r w:rsidR="00F90996">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F90996">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a written certification setting forth the percentage of all MH Site Leases </w:t>
       </w:r>
-      <w:bookmarkStart w:id="378" w:name="_DV_C502"/>
+      <w:bookmarkStart w:id="383" w:name="_DV_C502"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at the Mortgaged Property that are subject to</w:t>
       </w:r>
-      <w:bookmarkStart w:id="379" w:name="_DV_M328"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="379"/>
+      <w:bookmarkStart w:id="384" w:name="_DV_M328"/>
+      <w:bookmarkEnd w:id="383"/>
+      <w:bookmarkEnd w:id="384"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="380" w:name="_DV_M329"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">of the </w:t>
+      <w:bookmarkStart w:id="385" w:name="_DV_M329"/>
+      <w:bookmarkEnd w:id="385"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH Site Lease Protections as of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>date of such certification</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and ratifying and affirming that (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="381" w:name="_DV_M330"/>
-      <w:bookmarkEnd w:id="381"/>
+      <w:bookmarkStart w:id="386" w:name="_DV_M330"/>
+      <w:bookmarkEnd w:id="386"/>
       <w:r w:rsidR="00EB42EB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">there have been no material changes to the Rules and Regulations or to the form of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="382" w:name="_DV_C506"/>
+      <w:bookmarkStart w:id="387" w:name="_DV_C506"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="383" w:name="_DV_M331"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="383"/>
+      <w:bookmarkStart w:id="388" w:name="_DV_M331"/>
+      <w:bookmarkEnd w:id="387"/>
+      <w:bookmarkEnd w:id="388"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MH Site Lease</w:t>
       </w:r>
-      <w:bookmarkStart w:id="384" w:name="_DV_C507"/>
+      <w:bookmarkStart w:id="389" w:name="_DV_C507"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">related to </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the MH Site Lease Protections (other than to include the MH Site Lease Protections required hereunder) since the earlier of the Effective Date and the last annual certification delivered to Lender;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -11207,96 +11690,96 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower satisfied the Implementation Requirement as of the First Anniversary and has satisfied such Implementation Requirement at all times thereafter, and (iii)</w:t>
       </w:r>
       <w:r w:rsidR="00EB42EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower has complied with its obligations as landlord under the MH Site Lease Protections on and after the First Anniversary</w:t>
       </w:r>
-      <w:bookmarkStart w:id="385" w:name="_DV_M334"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="385"/>
+      <w:bookmarkStart w:id="390" w:name="_DV_M334"/>
+      <w:bookmarkEnd w:id="389"/>
+      <w:bookmarkEnd w:id="390"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D59239" w14:textId="56C0DD05" w:rsidR="00D0657F" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="386" w:name="_DV_C512"/>
+      <w:bookmarkStart w:id="391" w:name="_DV_C512"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="387" w:name="_DV_X482"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="386"/>
+      <w:bookmarkStart w:id="392" w:name="_DV_X482"/>
+      <w:bookmarkStart w:id="393" w:name="_DV_C513"/>
+      <w:bookmarkEnd w:id="391"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For any year that (A) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the Implementation Requirement is not satisfied </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in accordance</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -11406,180 +11889,181 @@
         <w:t>MH Site Lease Protection Payment shall cure any default related solely to an Implementation Failure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D576CC0" w14:textId="3426EFB5" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="389" w:name="_DV_M335"/>
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="391"/>
+      <w:bookmarkStart w:id="394" w:name="_DV_M335"/>
+      <w:bookmarkStart w:id="395" w:name="_DV_M347"/>
       <w:bookmarkEnd w:id="392"/>
-      <w:r w:rsidRPr="00697914">
-[...22 lines deleted...]
-      <w:bookmarkStart w:id="395" w:name="_DV_M350"/>
       <w:bookmarkEnd w:id="393"/>
       <w:bookmarkEnd w:id="394"/>
       <w:bookmarkEnd w:id="395"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00016204">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.01(a) (Events of Default – Automatic Events of Default) of the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="396" w:name="_DV_C543"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loan </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="397" w:name="_DV_M348"/>
+      <w:bookmarkEnd w:id="396"/>
+      <w:bookmarkEnd w:id="397"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement is hereby amended by adding the following provision</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="398" w:name="_DV_C545"/>
+      <w:r w:rsidRPr="00A84BF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the end </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="399" w:name="_DV_M349"/>
+      <w:bookmarkStart w:id="400" w:name="_DV_M350"/>
+      <w:bookmarkEnd w:id="398"/>
+      <w:bookmarkEnd w:id="399"/>
+      <w:bookmarkEnd w:id="400"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>thereof</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF3C5A3" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="396" w:name="_DV_M351"/>
-      <w:bookmarkEnd w:id="396"/>
+      <w:bookmarkStart w:id="401" w:name="_DV_M351"/>
+      <w:bookmarkEnd w:id="401"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any change by Borrower in the occupancy requirements for Site Leases regarding age restrictions</w:t>
       </w:r>
-      <w:bookmarkStart w:id="397" w:name="_DV_C548"/>
+      <w:bookmarkStart w:id="402" w:name="_DV_C548"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="397"/>
+      <w:bookmarkEnd w:id="402"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF1C76B" w14:textId="227F53E6" w:rsidR="00D0657F" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="5BF1C76B" w14:textId="1733347A" w:rsidR="00D0657F" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="398" w:name="_DV_C550"/>
+      <w:bookmarkStart w:id="403" w:name="_DV_C550"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">failure to timely pay the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
@@ -11587,122 +12071,94 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MH Site Lease Protection Payment pursuant to </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.03</w:t>
       </w:r>
-      <w:r w:rsidR="001E15B8">
-[...32 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidR="00B5488D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="399" w:name="_DV_M352"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="399"/>
+      <w:bookmarkStart w:id="404" w:name="_DV_M352"/>
+      <w:bookmarkEnd w:id="403"/>
+      <w:bookmarkEnd w:id="404"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="400" w:name="_DV_C551"/>
+      <w:bookmarkStart w:id="405" w:name="_DV_C551"/>
     </w:p>
     <w:p w14:paraId="657C3F77" w14:textId="3FEBE80D" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="401" w:name="_Hlk86934469"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="400"/>
+      <w:bookmarkStart w:id="406" w:name="_Hlk86934469"/>
+      <w:bookmarkStart w:id="407" w:name="_DV_C552"/>
+      <w:bookmarkEnd w:id="405"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14.01(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
@@ -11734,51 +12190,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) of the Loan Agreement is hereby amended by adding the following provision</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the end </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>thereof</w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9BB223" w14:textId="0F679FA6" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="6A9BB223" w14:textId="624E83DD" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465436">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -11840,407 +12296,524 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.02(a)(6) or Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.03</w:t>
       </w:r>
-      <w:r w:rsidR="001E15B8">
-[...27 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidR="00B5488D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([__])</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004613EB">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), provided that no such written notice, grace period, or extension shall apply to any such failure not subject to a cure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720DD6DB" w14:textId="6A3A36ED" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="403" w:name="_DV_M353"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="403"/>
+      <w:bookmarkStart w:id="408" w:name="_DV_M353"/>
+      <w:bookmarkEnd w:id="408"/>
+      <w:bookmarkEnd w:id="406"/>
+      <w:bookmarkEnd w:id="407"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00016204">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14.02(a) (Remedies – Acceleration; Foreclosure) of the Loan</w:t>
       </w:r>
-      <w:bookmarkStart w:id="404" w:name="_DV_M354"/>
-      <w:bookmarkEnd w:id="404"/>
+      <w:bookmarkStart w:id="409" w:name="_DV_M354"/>
+      <w:bookmarkEnd w:id="409"/>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agreement is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F89037" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
+    <w:p w14:paraId="17F89037" w14:textId="684EC2C9" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="005C7612">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="405" w:name="_DV_M355"/>
-[...12 lines deleted...]
-        <w:t>remove the Borrower-Owned Homes from the Mortgaged Property, or Lender may take possession of it and leave it on the Mortgaged Property.  Borrower agrees to cooperate with Lender if Lender exercises these rights.  After Lender repossesses, Lender may then sell the Borrower-Owned Homes and apply what Lender receives to Lender’s reasonable repossession, repair, storage, and sale expenses, and then toward any other amounts Borrower owes under the Loan Documents, as allowed by law.</w:t>
+      <w:bookmarkStart w:id="410" w:name="_DV_M355"/>
+      <w:bookmarkEnd w:id="410"/>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event that there are Borrower-Owned Homes, at Lender’s option, Lender may repossess the Borrower-Owned Homes peacefully without Borrower’s permission.  Lender also may require Borrower to make the Borrower-Owned Homes available to Lender at a place Lender designates that is reasonably convenient to Borrower and Lender.  At Lender’s option, Lender may detach and remove the Borrower-Owned Homes from the Mortgaged Property, or Lender may take possession of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3BDC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and leave </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3BDC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697914">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the Mortgaged Property.  Borrower agrees to cooperate with Lender if Lender exercises these rights.  After Lender repossesses, Lender may then sell the Borrower-Owned Homes and apply what Lender receives to Lender’s reasonable repossession, repair, storage, and sale expenses, and then toward any other amounts Borrower owes under the Loan Documents, as allowed by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C13CD0" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidRDefault="00A075FD" w:rsidP="002D180C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697914">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D0657F" w:rsidRPr="00697914" w:rsidSect="003F1E2B">
-      <w:footerReference w:type="default" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E0DF309" w14:textId="77777777" w:rsidR="005704C7" w:rsidRDefault="005704C7">
+    <w:p w14:paraId="5439A52B" w14:textId="77777777" w:rsidR="002347FE" w:rsidRDefault="002347FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="018A4348" w14:textId="77777777" w:rsidR="005704C7" w:rsidRDefault="005704C7">
+    <w:p w14:paraId="1A2DE2D8" w14:textId="77777777" w:rsidR="002347FE" w:rsidRDefault="002347FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63498966" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00D05C74" w:rsidRDefault="00D0657F" w:rsidP="00D05C74">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6816B5A8" w14:textId="1A00629E" w:rsidR="00FD3524" w:rsidRDefault="00FD3524">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD3FFBF" wp14:editId="06C16A1D">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1527985582" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A507F28" w14:textId="1D2AEE8F" w:rsidR="00FD3524" w:rsidRPr="00FD3524" w:rsidRDefault="00FD3524" w:rsidP="00FD3524">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FD3524">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1BD3FFBF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw0ajaDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifLk734/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJJjC9aW9I6BFtkmee10MyPwAqDTglOs4C/bp9VjrWY&#10;XatskudfshZcZR1w4T1a73snXab8UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzd8aIO9owvNGoNF&#10;L6nuWWDk4Jp/UumGO/Agw4iDzkDKhos0A04zzl9Ns62ZFWkWJMfbC03+/6XlD8etfXIkdN+gwwVG&#10;QlrrC4/GOE8nnY5f7JSgHyk8XWgTXSA8XprN5zc36OLo+zydTaeJ1+x62zofvgvQJIKSOlxLYosd&#10;Nz5gRQw9h8RiBtaNUmk1yvxlwMBoya4tRhS6XTf0vYPqhOM46DftLV83WHPDfHhiDleLbaJcwyMe&#10;UkFbUhgQJTW4X2/ZYzwyjl5KWpRKSQ1qmRL1w+AmJrNpnkdppT8E7gx2CYy/5rPoNwd9B6jCMT4I&#10;yxOMwUGdoXSgX1DNq1gNXcxwrFnS3RnehV64+Bq4WK1SEKrIsrAxW8tj6khWZPK5e2HODnQHXNQD&#10;nMXEiles97HxprerQ0Du00oisT2bA9+owLSp4bVEif/5n6Kub3r5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5jiWg4h&#10;/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQNRnd&#10;e0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMkk053&#10;xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4BPxKv&#10;l710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDRqNoPAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7Q6Tb&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A507F28" w14:textId="1D2AEE8F" w:rsidR="00FD3524" w:rsidRPr="00FD3524" w:rsidRDefault="00FD3524" w:rsidP="00FD3524">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FD3524">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63498966" w14:textId="1D94A12D" w:rsidR="00D0657F" w:rsidRPr="00D05C74" w:rsidRDefault="00D0657F" w:rsidP="00D05C74">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="005B3293" w14:paraId="73E44028" w14:textId="77777777" w:rsidTr="000E5E7E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1728EFB0" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005802A7" w:rsidRDefault="00A075FD" w:rsidP="005802A7">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (Manufactured Housing Community)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1880006B" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005802A7" w:rsidRDefault="00A075FD" w:rsidP="005802A7">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6208</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="019CB54F" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005802A7" w:rsidRDefault="00A075FD" w:rsidP="005802A7">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
@@ -12262,257 +12835,251 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="007616B9" w14:paraId="425B3B3F" w14:textId="77777777" w:rsidTr="000E5E7E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="167E4209" w14:textId="77777777" w:rsidR="007616B9" w:rsidRPr="005802A7" w:rsidRDefault="007616B9" w:rsidP="007616B9">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="04B809E5" w14:textId="48AF224E" w:rsidR="007616B9" w:rsidRPr="00F41B10" w:rsidRDefault="00540651" w:rsidP="007616B9">
+        <w:p w14:paraId="04B809E5" w14:textId="73401CF1" w:rsidR="007616B9" w:rsidRPr="00F41B10" w:rsidRDefault="00A52D16" w:rsidP="007616B9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>07</w:t>
           </w:r>
-          <w:r w:rsidR="001E15B8">
+          <w:r w:rsidR="00540651">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>-2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00695546">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>-25</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="236059A1" w14:textId="7B2CDF45" w:rsidR="007616B9" w:rsidRPr="00F41B10" w:rsidRDefault="007616B9" w:rsidP="007616B9">
+        <w:p w14:paraId="236059A1" w14:textId="54CC0AAD" w:rsidR="007616B9" w:rsidRPr="00F41B10" w:rsidRDefault="007616B9" w:rsidP="007616B9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>202</w:t>
           </w:r>
-          <w:r w:rsidR="00540651">
+          <w:r w:rsidR="00695546">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="40FCBDD9" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00D05C74" w:rsidRDefault="00D0657F" w:rsidP="00D05C74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4E300AD8" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00D05C74" w:rsidRDefault="00D0657F" w:rsidP="00D05C74">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E300AD8" w14:textId="621A1496" w:rsidR="00D0657F" w:rsidRPr="00D05C74" w:rsidRDefault="00D0657F" w:rsidP="00D05C74">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="005B3293" w14:paraId="5D4FE148" w14:textId="77777777" w:rsidTr="000E5E7E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="241CDE0E" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005802A7" w:rsidRDefault="00A075FD" w:rsidP="005802A7">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement (Manufactured Housing Community)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="027F93E9" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005802A7" w:rsidRDefault="00A075FD" w:rsidP="005802A7">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6208</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7359F66E" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005802A7" w:rsidRDefault="00A075FD" w:rsidP="005802A7">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
@@ -12534,212 +13101,211 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="005B3293" w14:paraId="270CBB7F" w14:textId="77777777" w:rsidTr="000E5E7E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5C8279B8" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="005802A7" w:rsidRDefault="00A075FD" w:rsidP="00B5538E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005802A7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="14847DA2" w14:textId="556B491E" w:rsidR="00D0657F" w:rsidRPr="00F41B10" w:rsidRDefault="00540651" w:rsidP="00B5538E">
+        <w:p w14:paraId="14847DA2" w14:textId="2119D6FC" w:rsidR="00D0657F" w:rsidRPr="00F41B10" w:rsidRDefault="00A52D16" w:rsidP="00B5538E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>07</w:t>
           </w:r>
-          <w:r w:rsidR="001E15B8">
+          <w:r w:rsidR="00540651">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>-2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00695546">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>-25</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="39D47802" w14:textId="613E2BE7" w:rsidR="00D0657F" w:rsidRPr="00F41B10" w:rsidRDefault="00A075FD" w:rsidP="00B5538E">
+        <w:p w14:paraId="39D47802" w14:textId="19610272" w:rsidR="00D0657F" w:rsidRPr="00F41B10" w:rsidRDefault="00A075FD" w:rsidP="00B5538E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="007616B9">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="00540651">
+          <w:r w:rsidR="00695546">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2E81B7A7" w14:textId="77777777" w:rsidR="00D0657F" w:rsidRPr="00D05C74" w:rsidRDefault="00D0657F" w:rsidP="00D05C74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="037023D0" w14:textId="77777777" w:rsidR="005704C7" w:rsidRDefault="005704C7">
+    <w:p w14:paraId="2D2D3433" w14:textId="77777777" w:rsidR="002347FE" w:rsidRDefault="002347FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1409B131" w14:textId="77777777" w:rsidR="005704C7" w:rsidRDefault="005704C7">
+    <w:p w14:paraId="1E3CB7AE" w14:textId="77777777" w:rsidR="002347FE" w:rsidRDefault="002347FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="564771E6" w14:textId="49E81052" w:rsidR="00D0657F" w:rsidRPr="00961D22" w:rsidRDefault="00A075FD" w:rsidP="00697914">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A3D3790" w14:textId="77777777" w:rsidR="00A671C6" w:rsidRDefault="00A075FD" w:rsidP="00697914">
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:outlineLvl w:val="0"/>
       <w:rPr>
+        <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
-        <w:color w:val="000000"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="406" w:name="_DV_C10"/>
+    <w:bookmarkStart w:id="411" w:name="_DV_C10"/>
     <w:r w:rsidRPr="00961D22">
       <w:rPr>
         <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>[DRAFTING NOTE:  FOR USE WITH AN MHC W</w:t>
     </w:r>
     <w:r w:rsidRPr="00382BD0">
       <w:rPr>
         <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">HERE TENANT-OCCUPIED HOMES MAY BE </w:t>
     </w:r>
     <w:r w:rsidRPr="00C56BE7">
       <w:rPr>
         <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
@@ -12766,97 +13332,138 @@
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>OWNED OR BORROWER AFFILIATE-OWNED</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00961D22">
       <w:rPr>
         <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>MANUFACTURED HOME (OTHER THAN SITE LEASE RENT).</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="411"/>
     <w:r w:rsidR="00AD4160" w:rsidRPr="00AD4160">
       <w:rPr>
         <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">  USE FORM 6208.NT FOR AN MHC HAVING A NON-TRADITIONAL OWNERSHIP STRUCTURE (E.G., NON-PROFIT, GOVERNMENT-OWNED, RESIDENT</w:t>
     </w:r>
     <w:r w:rsidR="00AD4160">
       <w:rPr>
         <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00AD4160" w:rsidRPr="00AD4160">
       <w:rPr>
         <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>OWNED) AND WHERE TENANT SITE LEASE PROTECTIONS ARE NOT REQUIRED.</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="564771E6" w14:textId="7ED4CEAA" w:rsidR="00D0657F" w:rsidRPr="00961D22" w:rsidRDefault="00A671C6" w:rsidP="00697914">
+    <w:pPr>
+      <w:spacing w:after="360"/>
+      <w:outlineLvl w:val="0"/>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A671C6">
+      <w:rPr>
+        <w:rStyle w:val="DeltaViewInsertion"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t>USE WITH FORM 6018 (Completion Guaranty</w:t>
+    </w:r>
     <w:r>
+      <w:rPr>
+        <w:rStyle w:val="DeltaViewInsertion"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">), </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A671C6">
+      <w:rPr>
+        <w:rStyle w:val="DeltaViewInsertion"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t>FORM 6472 (Omnibus Assignment of Contracts, Plans, Permits, and Approvals) AND FORM 6473 (Agreement and Assignment Regarding General Contractor’s Contract)</w:t>
+    </w:r>
+    <w:r w:rsidR="00A075FD">
       <w:rPr>
         <w:rStyle w:val="DeltaViewInsertion"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CC5C8772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="99C0D75C"/>
     <w:lvl w:ilvl="0">
@@ -15646,226 +16253,287 @@
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="3024"/>
           </w:tabs>
           <w:ind w:left="3024" w:hanging="144"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1049188443">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:removePersonalInformation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B3293"/>
+    <w:rsid w:val="000044DD"/>
+    <w:rsid w:val="00007B0F"/>
     <w:rsid w:val="00016204"/>
     <w:rsid w:val="00063353"/>
     <w:rsid w:val="00091AD6"/>
+    <w:rsid w:val="000B11C0"/>
+    <w:rsid w:val="000D5042"/>
+    <w:rsid w:val="000E6E9C"/>
+    <w:rsid w:val="00140C97"/>
     <w:rsid w:val="00143714"/>
     <w:rsid w:val="001775AF"/>
+    <w:rsid w:val="001A39E3"/>
+    <w:rsid w:val="001B78B7"/>
+    <w:rsid w:val="001E143D"/>
     <w:rsid w:val="001E15B8"/>
     <w:rsid w:val="001E238C"/>
+    <w:rsid w:val="002045C5"/>
     <w:rsid w:val="00213666"/>
     <w:rsid w:val="00215FCE"/>
     <w:rsid w:val="00233C3B"/>
+    <w:rsid w:val="002347FE"/>
     <w:rsid w:val="00237120"/>
+    <w:rsid w:val="0024236D"/>
     <w:rsid w:val="00245B0D"/>
     <w:rsid w:val="00257FFB"/>
+    <w:rsid w:val="002663DA"/>
     <w:rsid w:val="00270A1C"/>
     <w:rsid w:val="002737AC"/>
     <w:rsid w:val="002B4E69"/>
     <w:rsid w:val="002D180C"/>
     <w:rsid w:val="0033101F"/>
     <w:rsid w:val="0033609F"/>
+    <w:rsid w:val="00337629"/>
     <w:rsid w:val="00346881"/>
+    <w:rsid w:val="003836D0"/>
+    <w:rsid w:val="003837C7"/>
     <w:rsid w:val="00397852"/>
     <w:rsid w:val="003B1337"/>
     <w:rsid w:val="003B443C"/>
     <w:rsid w:val="003F1E2B"/>
     <w:rsid w:val="00412570"/>
     <w:rsid w:val="004255D1"/>
+    <w:rsid w:val="004274ED"/>
     <w:rsid w:val="004613EB"/>
+    <w:rsid w:val="004803DB"/>
     <w:rsid w:val="004A250F"/>
+    <w:rsid w:val="004A3461"/>
     <w:rsid w:val="004A6B5D"/>
     <w:rsid w:val="004D0A44"/>
     <w:rsid w:val="005001FC"/>
     <w:rsid w:val="00515E21"/>
     <w:rsid w:val="00540651"/>
     <w:rsid w:val="005704C7"/>
+    <w:rsid w:val="005917FA"/>
     <w:rsid w:val="00595DE7"/>
+    <w:rsid w:val="005A537C"/>
     <w:rsid w:val="005B3293"/>
     <w:rsid w:val="005C2A5D"/>
     <w:rsid w:val="005C7612"/>
     <w:rsid w:val="00653E28"/>
+    <w:rsid w:val="00667294"/>
     <w:rsid w:val="00687C8C"/>
+    <w:rsid w:val="00695546"/>
     <w:rsid w:val="00696226"/>
+    <w:rsid w:val="00696408"/>
     <w:rsid w:val="006C6E46"/>
     <w:rsid w:val="006D50A4"/>
     <w:rsid w:val="006E4642"/>
     <w:rsid w:val="007266FC"/>
     <w:rsid w:val="00744E65"/>
+    <w:rsid w:val="00752F69"/>
+    <w:rsid w:val="007607E2"/>
     <w:rsid w:val="007616B9"/>
     <w:rsid w:val="0078394E"/>
+    <w:rsid w:val="007A4199"/>
     <w:rsid w:val="007A7CDB"/>
+    <w:rsid w:val="007B5294"/>
+    <w:rsid w:val="007C004A"/>
     <w:rsid w:val="007C2C8B"/>
     <w:rsid w:val="007C5232"/>
+    <w:rsid w:val="007D6236"/>
     <w:rsid w:val="007E6CC1"/>
+    <w:rsid w:val="007F158C"/>
     <w:rsid w:val="008321AE"/>
     <w:rsid w:val="00847A9E"/>
     <w:rsid w:val="008765C0"/>
     <w:rsid w:val="00876E71"/>
     <w:rsid w:val="00891FCD"/>
     <w:rsid w:val="008A0573"/>
     <w:rsid w:val="008A5F56"/>
     <w:rsid w:val="008C7C4B"/>
     <w:rsid w:val="008D41A1"/>
+    <w:rsid w:val="008E3E01"/>
+    <w:rsid w:val="00910A6C"/>
     <w:rsid w:val="0093706A"/>
     <w:rsid w:val="00940EBB"/>
     <w:rsid w:val="00957549"/>
+    <w:rsid w:val="009732EC"/>
+    <w:rsid w:val="009779EE"/>
     <w:rsid w:val="009A7068"/>
+    <w:rsid w:val="009A77E7"/>
     <w:rsid w:val="009C3951"/>
     <w:rsid w:val="00A075FD"/>
+    <w:rsid w:val="00A1463F"/>
+    <w:rsid w:val="00A23133"/>
+    <w:rsid w:val="00A52D16"/>
+    <w:rsid w:val="00A671C6"/>
     <w:rsid w:val="00AC2A97"/>
+    <w:rsid w:val="00AC3BDC"/>
     <w:rsid w:val="00AD0BAF"/>
     <w:rsid w:val="00AD1F43"/>
     <w:rsid w:val="00AD4160"/>
     <w:rsid w:val="00AE59EC"/>
+    <w:rsid w:val="00B3119C"/>
     <w:rsid w:val="00B3180E"/>
+    <w:rsid w:val="00B5488D"/>
     <w:rsid w:val="00B54F56"/>
+    <w:rsid w:val="00B60A12"/>
     <w:rsid w:val="00B76E66"/>
     <w:rsid w:val="00BB5348"/>
+    <w:rsid w:val="00BC679D"/>
     <w:rsid w:val="00BD3D0D"/>
+    <w:rsid w:val="00BF4999"/>
+    <w:rsid w:val="00BF57AE"/>
     <w:rsid w:val="00C00FB3"/>
     <w:rsid w:val="00C063F4"/>
     <w:rsid w:val="00C74AEA"/>
+    <w:rsid w:val="00C80279"/>
     <w:rsid w:val="00C87537"/>
+    <w:rsid w:val="00CA243B"/>
     <w:rsid w:val="00CC2F4B"/>
+    <w:rsid w:val="00CC4156"/>
     <w:rsid w:val="00CD581D"/>
+    <w:rsid w:val="00CF08BC"/>
     <w:rsid w:val="00CF0BFC"/>
     <w:rsid w:val="00D0657F"/>
+    <w:rsid w:val="00D1680B"/>
+    <w:rsid w:val="00D333FA"/>
+    <w:rsid w:val="00D37DC8"/>
     <w:rsid w:val="00D4409A"/>
     <w:rsid w:val="00D66739"/>
     <w:rsid w:val="00D70F04"/>
     <w:rsid w:val="00D74F9F"/>
     <w:rsid w:val="00DB7C62"/>
     <w:rsid w:val="00DE77FF"/>
+    <w:rsid w:val="00E00960"/>
     <w:rsid w:val="00E00BCE"/>
     <w:rsid w:val="00E02AA7"/>
     <w:rsid w:val="00E22B3B"/>
     <w:rsid w:val="00E323EB"/>
     <w:rsid w:val="00E908E7"/>
     <w:rsid w:val="00EA5DD6"/>
     <w:rsid w:val="00EB42EB"/>
     <w:rsid w:val="00EC7A9C"/>
     <w:rsid w:val="00EE2CFE"/>
+    <w:rsid w:val="00F00EF9"/>
     <w:rsid w:val="00F030D1"/>
     <w:rsid w:val="00F1403E"/>
     <w:rsid w:val="00F414AA"/>
     <w:rsid w:val="00F500C2"/>
+    <w:rsid w:val="00F55EA5"/>
     <w:rsid w:val="00F67978"/>
     <w:rsid w:val="00F906B3"/>
     <w:rsid w:val="00F90996"/>
+    <w:rsid w:val="00F936F2"/>
     <w:rsid w:val="00F979B3"/>
+    <w:rsid w:val="00FC1429"/>
     <w:rsid w:val="00FC2049"/>
     <w:rsid w:val="00FC3B47"/>
+    <w:rsid w:val="00FD3524"/>
+    <w:rsid w:val="00FD5748"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F482615"/>
+  <w15:docId w15:val="{88414E9E-595C-43A1-B08A-8B12F6BCB926}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:uiPriority="99"/>
     <w:lsdException w:name="index 2" w:uiPriority="99"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
@@ -17413,61 +18081,92 @@
     <w:rsid w:val="00961D22"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="double"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewDeletedComment">
     <w:name w:val="DeltaView Deleted Comment"/>
     <w:basedOn w:val="DeltaViewComment"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00961D22"/>
     <w:rPr>
       <w:strike/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="deltaviewinsertion0">
     <w:name w:val="deltaviewinsertion"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00961D22"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading41">
+    <w:name w:val="Heading4_1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF4999"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:left="1440" w:firstLine="720"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="499613523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17689,69 +18388,111 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>6305</Words>
-  <Characters>33587</Characters>
+  <Words>6469</Words>
+  <Characters>34511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>658</Lines>
-  <Paragraphs>195</Paragraphs>
+  <Lines>1917</Lines>
+  <Paragraphs>1107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6208</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39697</CharactersWithSpaces>
+  <CharactersWithSpaces>39873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6208</dc:title>
   <dc:subject>Modifications to Multifamily Loan and Security Agreement (Manufactured Housing Community)</dc:subject>
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Fannie Mae</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>2addfdd3,5b1335ae,28bb7a4b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-06-13T12:54:25Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>6a0037b9-ec65-4823-98cd-144e83b6e66b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="iManageFooter">
+    <vt:lpwstr>71865793-v3</vt:lpwstr>
+  </property>
+</Properties>
+</file>