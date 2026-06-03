--- v0 (2025-11-03)
+++ v1 (2026-06-03)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B943B47" w14:textId="6A136F0D" w:rsidR="00E07A2C" w:rsidRDefault="00E07A2C" w:rsidP="00F97F12">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EXHIBIT [__]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B2FFF7" w14:textId="77777777" w:rsidR="00E07A2C" w:rsidRDefault="00E07A2C" w:rsidP="00F97F12">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -188,89 +187,83 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C912BD" w:rsidRPr="00C912BD">
         <w:t>pay to Lender any amounts received by any party in connection with a</w:t>
       </w:r>
       <w:r w:rsidR="00F72843">
         <w:t>ny</w:t>
       </w:r>
       <w:r w:rsidR="00C912BD" w:rsidRPr="00C912BD">
         <w:t xml:space="preserve"> casualty or other event of loss as required by the Loan Documents, or (D)</w:t>
       </w:r>
       <w:r w:rsidR="00C912BD">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C912BD" w:rsidRPr="00C912BD">
         <w:t>pay to Lender any amounts received by any party in connection with a Condemnation Action as required by the Loan Documents;</w:t>
       </w:r>
       <w:r w:rsidR="00E520D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26420A5C" w14:textId="355A9E5C" w:rsidR="00027540" w:rsidRDefault="00CE7409" w:rsidP="00E00D44">
+    <w:p w14:paraId="26420A5C" w14:textId="40E1D187" w:rsidR="00027540" w:rsidRDefault="00CE7409" w:rsidP="00E00D44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00FD7E52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DRAFTING NOTE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">:  INSERT THE FOLLOWING IF MORTGAGE LOAN IS NON-RECOURSE; DELETE IF FULL RECOURSE:  </w:t>
       </w:r>
       <w:r w:rsidR="00027540">
-        <w:t>Section 3.02(b) (Personal Liability of Borrower (Exceptions to Non-Recourse Provision</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t>Section 3.02(b) (</w:t>
       </w:r>
       <w:r w:rsidR="00027540" w:rsidRPr="00027540">
         <w:t>Full Personal Liability for Mortgage Loan</w:t>
       </w:r>
       <w:r w:rsidR="00027540">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="005A7E1E">
         <w:t xml:space="preserve">of the Loan Agreement </w:t>
       </w:r>
       <w:r w:rsidR="00027540">
         <w:t>is amended by adding the following provision</w:t>
       </w:r>
       <w:r w:rsidR="007E1084" w:rsidRPr="007E1084">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[s]</w:t>
       </w:r>
       <w:r w:rsidR="00027540">
         <w:t xml:space="preserve"> to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E94445C" w14:textId="0F0F617A" w:rsidR="007E1084" w:rsidRDefault="00027540" w:rsidP="0040575E">
@@ -387,88 +380,97 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Insert the following if Ground Lessor is executing the Joinder and Consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00165626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00065D51">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>added in Modifications to Security Instrument (Ground Lease Provisions) [Form 6308]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50116ECA" w14:textId="257ED05F" w:rsidR="00165626" w:rsidRDefault="00165626" w:rsidP="0040575E">
+    <w:p w14:paraId="50116ECA" w14:textId="59333271" w:rsidR="00165626" w:rsidRDefault="00165626" w:rsidP="0040575E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>([__]) any failure by Ground Lessor to comply with the provisions of Section [__](c) (Ground Le</w:t>
       </w:r>
       <w:r w:rsidR="007E1084">
         <w:t>ssor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Provisions – Negative Covenants Regarding Ground Lease), Section [__](d) (Ground Le</w:t>
       </w:r>
       <w:r w:rsidR="007E1084">
         <w:t>ssor</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Provisions – Ground Lessor Bankruptcy Event), </w:t>
+        <w:t xml:space="preserve"> Provisions – </w:t>
+      </w:r>
+      <w:r w:rsidR="00913916">
+        <w:t xml:space="preserve">Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Bankruptcy Event), </w:t>
       </w:r>
       <w:r w:rsidR="002A6121">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:t>Section [__](e)(1) (Ground Le</w:t>
       </w:r>
       <w:r w:rsidR="007E1084">
         <w:t>ssor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Provisions – </w:t>
       </w:r>
+      <w:r w:rsidR="00913916">
+        <w:t>Ground Lessor</w:t>
+      </w:r>
       <w:r w:rsidR="00A75B50">
-        <w:t xml:space="preserve">Borrower </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bankruptcy Event) of the Security Instrument.</w:t>
       </w:r>
       <w:r w:rsidR="002A6121" w:rsidRPr="002A6121">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D42B7A" w14:textId="77777777" w:rsidR="00027540" w:rsidRPr="00CE7409" w:rsidRDefault="008F7AA2" w:rsidP="0040575E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:right="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065D51">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -839,165 +841,162 @@
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AB15FE" w14:textId="77777777" w:rsidR="00DA0346" w:rsidRPr="00041267" w:rsidRDefault="00041267" w:rsidP="00041267">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="960"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA0346" w:rsidRPr="00041267" w:rsidSect="00345D5F">
-      <w:footerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="44590344" w14:textId="77777777" w:rsidR="002E49C8" w:rsidRDefault="002E49C8">
       <w:pPr>
         <w:spacing w:line="-20" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7AEE907C" w14:textId="77777777" w:rsidR="002E49C8" w:rsidRDefault="002E49C8">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="3B9A3695" w14:textId="77777777" w:rsidR="002E49C8" w:rsidRDefault="002E49C8">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman TUR">
-    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7818AC69" w14:textId="77777777" w:rsidR="00134AE4" w:rsidRDefault="00134AE4" w:rsidP="0040575E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00DA0346" w:rsidRPr="006F5826" w14:paraId="6D722007" w14:textId="77777777" w:rsidTr="006C6B36">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
@@ -1089,148 +1088,148 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00AB19F6">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006F5826">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00406DDC" w:rsidRPr="006F5826" w14:paraId="5B10EFB3" w14:textId="77777777" w:rsidTr="006C6B36">
+    <w:tr w:rsidR="00431C77" w:rsidRPr="006F5826" w14:paraId="5B10EFB3" w14:textId="77777777" w:rsidTr="006C6B36">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4E43B151" w14:textId="77777777" w:rsidR="00406DDC" w:rsidRPr="006F5826" w:rsidRDefault="00406DDC" w:rsidP="00406DDC">
+        <w:p w14:paraId="4E43B151" w14:textId="77777777" w:rsidR="00431C77" w:rsidRPr="006F5826" w:rsidRDefault="00431C77" w:rsidP="00431C77">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006F5826">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="15F6452C" w14:textId="528C7E1C" w:rsidR="00406DDC" w:rsidRPr="006F5826" w:rsidRDefault="00406DDC" w:rsidP="00406DDC">
+        <w:p w14:paraId="15F6452C" w14:textId="3CFF14CC" w:rsidR="00431C77" w:rsidRPr="006F5826" w:rsidRDefault="00431C77" w:rsidP="00431C77">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00F40689">
+          <w:r w:rsidR="0028729C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>-25</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="23C86D2C" w14:textId="5CE1212A" w:rsidR="00406DDC" w:rsidRPr="006F5826" w:rsidRDefault="00406DDC" w:rsidP="00406DDC">
+        <w:p w14:paraId="23C86D2C" w14:textId="1D80BFC4" w:rsidR="00431C77" w:rsidRPr="006F5826" w:rsidRDefault="00431C77" w:rsidP="00431C77">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="33C88124" w14:textId="77777777" w:rsidR="002B186E" w:rsidRPr="00D57E8E" w:rsidRDefault="002B186E" w:rsidP="00D57E8E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="435ECD91" w14:textId="77777777" w:rsidR="00345D5F" w:rsidRDefault="00345D5F" w:rsidP="00345D5F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00345D5F" w:rsidRPr="006F5826" w14:paraId="7D6C2288" w14:textId="77777777" w:rsidTr="0002046C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
@@ -1351,137 +1350,151 @@
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3875B58A" w14:textId="77777777" w:rsidR="00406DDC" w:rsidRPr="006F5826" w:rsidRDefault="00406DDC" w:rsidP="00406DDC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006F5826">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="16C24BF9" w14:textId="03BA6A7F" w:rsidR="00406DDC" w:rsidRPr="006F5826" w:rsidRDefault="00406DDC" w:rsidP="00406DDC">
+        <w:p w14:paraId="16C24BF9" w14:textId="2E6DEFDD" w:rsidR="00406DDC" w:rsidRPr="006F5826" w:rsidRDefault="00431C77" w:rsidP="00851AFE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00F40689">
+          <w:r w:rsidR="0028729C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>-25</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="36E944F5" w14:textId="00C427AC" w:rsidR="00406DDC" w:rsidRPr="006F5826" w:rsidRDefault="00406DDC" w:rsidP="00406DDC">
+        <w:p w14:paraId="36E944F5" w14:textId="31EA4E35" w:rsidR="00406DDC" w:rsidRPr="006F5826" w:rsidRDefault="00406DDC" w:rsidP="00406DDC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 20</w:t>
+          </w:r>
+          <w:r w:rsidR="00431C77">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6622B892" w14:textId="77777777" w:rsidR="00345D5F" w:rsidRPr="00D57E8E" w:rsidRDefault="00345D5F" w:rsidP="00345D5F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="53F6D7DF" w14:textId="77777777" w:rsidR="002E49C8" w:rsidRDefault="002E49C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6CF6F058" w14:textId="77777777" w:rsidR="002E49C8" w:rsidRDefault="002E49C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E852A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E0C6E34"/>
     <w:lvl w:ilvl="0" w:tplc="422AC470">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2396,271 +2409,284 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="193806016">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="862205415">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F28D8"/>
     <w:rsid w:val="00024DFD"/>
     <w:rsid w:val="00027540"/>
     <w:rsid w:val="00027FB4"/>
     <w:rsid w:val="0004062C"/>
     <w:rsid w:val="00040DA4"/>
     <w:rsid w:val="00041267"/>
     <w:rsid w:val="00065D51"/>
     <w:rsid w:val="00072543"/>
     <w:rsid w:val="00087862"/>
     <w:rsid w:val="00093865"/>
     <w:rsid w:val="000D4046"/>
     <w:rsid w:val="000E2292"/>
     <w:rsid w:val="000F28D8"/>
     <w:rsid w:val="0010058C"/>
     <w:rsid w:val="0010709D"/>
     <w:rsid w:val="00116C6C"/>
     <w:rsid w:val="00134AE4"/>
     <w:rsid w:val="00165626"/>
     <w:rsid w:val="001878DC"/>
     <w:rsid w:val="001B3EE9"/>
     <w:rsid w:val="001C5F31"/>
     <w:rsid w:val="001D4B47"/>
+    <w:rsid w:val="001F11C3"/>
     <w:rsid w:val="00217268"/>
     <w:rsid w:val="0028439F"/>
+    <w:rsid w:val="0028729C"/>
     <w:rsid w:val="00290C43"/>
     <w:rsid w:val="0029724E"/>
     <w:rsid w:val="002A6121"/>
     <w:rsid w:val="002A65B5"/>
     <w:rsid w:val="002B186E"/>
     <w:rsid w:val="002B385D"/>
     <w:rsid w:val="002B667C"/>
     <w:rsid w:val="002D0B7E"/>
+    <w:rsid w:val="002D2B7A"/>
     <w:rsid w:val="002E49C8"/>
+    <w:rsid w:val="002F484D"/>
     <w:rsid w:val="00320A53"/>
     <w:rsid w:val="003216FC"/>
     <w:rsid w:val="00330531"/>
+    <w:rsid w:val="00334814"/>
     <w:rsid w:val="00345D5F"/>
     <w:rsid w:val="0036369B"/>
     <w:rsid w:val="003A4B1C"/>
     <w:rsid w:val="003A6B71"/>
     <w:rsid w:val="003D5972"/>
     <w:rsid w:val="00402EB5"/>
     <w:rsid w:val="004038FB"/>
     <w:rsid w:val="004042A2"/>
     <w:rsid w:val="0040575E"/>
     <w:rsid w:val="00406132"/>
     <w:rsid w:val="00406DDC"/>
     <w:rsid w:val="004110ED"/>
     <w:rsid w:val="00424C45"/>
     <w:rsid w:val="00427F26"/>
+    <w:rsid w:val="00431C77"/>
     <w:rsid w:val="004579E1"/>
     <w:rsid w:val="00487608"/>
     <w:rsid w:val="004A20E7"/>
     <w:rsid w:val="004B5EE6"/>
     <w:rsid w:val="004E6440"/>
     <w:rsid w:val="005021EA"/>
     <w:rsid w:val="00522F25"/>
     <w:rsid w:val="005371F0"/>
     <w:rsid w:val="00542F95"/>
     <w:rsid w:val="005566B6"/>
     <w:rsid w:val="00585F88"/>
     <w:rsid w:val="005A7E1E"/>
     <w:rsid w:val="00601A6A"/>
     <w:rsid w:val="0061042A"/>
     <w:rsid w:val="006449A4"/>
     <w:rsid w:val="00653397"/>
     <w:rsid w:val="00671507"/>
     <w:rsid w:val="00694562"/>
     <w:rsid w:val="006A0B3B"/>
     <w:rsid w:val="006D6A7F"/>
     <w:rsid w:val="006F1ED5"/>
     <w:rsid w:val="006F5826"/>
     <w:rsid w:val="00715019"/>
     <w:rsid w:val="00722B7B"/>
     <w:rsid w:val="00764DF0"/>
     <w:rsid w:val="00770AC7"/>
     <w:rsid w:val="00774F86"/>
     <w:rsid w:val="007B5646"/>
     <w:rsid w:val="007C1B7A"/>
+    <w:rsid w:val="007C5FCE"/>
     <w:rsid w:val="007D6247"/>
     <w:rsid w:val="007E1084"/>
     <w:rsid w:val="007F1A18"/>
     <w:rsid w:val="007F284A"/>
     <w:rsid w:val="008315A2"/>
     <w:rsid w:val="00841DA2"/>
+    <w:rsid w:val="00851AFE"/>
     <w:rsid w:val="00863BCA"/>
     <w:rsid w:val="00886E78"/>
     <w:rsid w:val="00895587"/>
     <w:rsid w:val="008D7AAD"/>
     <w:rsid w:val="008E2FBB"/>
     <w:rsid w:val="008E4595"/>
     <w:rsid w:val="008F209A"/>
     <w:rsid w:val="008F7AA2"/>
+    <w:rsid w:val="00913916"/>
     <w:rsid w:val="00925071"/>
     <w:rsid w:val="00937B23"/>
     <w:rsid w:val="00965445"/>
     <w:rsid w:val="00974FF9"/>
     <w:rsid w:val="00992BA8"/>
     <w:rsid w:val="00993553"/>
     <w:rsid w:val="009A64B7"/>
     <w:rsid w:val="009E72BA"/>
     <w:rsid w:val="00A07607"/>
     <w:rsid w:val="00A72B9E"/>
     <w:rsid w:val="00A75B50"/>
     <w:rsid w:val="00AB19F6"/>
     <w:rsid w:val="00AC4E6F"/>
     <w:rsid w:val="00AD32C9"/>
     <w:rsid w:val="00AD484C"/>
     <w:rsid w:val="00AF273F"/>
     <w:rsid w:val="00AF6804"/>
     <w:rsid w:val="00B06E69"/>
     <w:rsid w:val="00B22BAB"/>
     <w:rsid w:val="00B27E27"/>
+    <w:rsid w:val="00B411F3"/>
+    <w:rsid w:val="00B56080"/>
     <w:rsid w:val="00B7511E"/>
+    <w:rsid w:val="00B90841"/>
     <w:rsid w:val="00BC1089"/>
     <w:rsid w:val="00BC3A30"/>
     <w:rsid w:val="00BF50DF"/>
     <w:rsid w:val="00C7204B"/>
     <w:rsid w:val="00C74A29"/>
     <w:rsid w:val="00C912BD"/>
     <w:rsid w:val="00C91337"/>
     <w:rsid w:val="00CA4BF7"/>
     <w:rsid w:val="00CC0198"/>
     <w:rsid w:val="00CC2E21"/>
     <w:rsid w:val="00CD3866"/>
     <w:rsid w:val="00CD3CD6"/>
     <w:rsid w:val="00CE3797"/>
     <w:rsid w:val="00CE7409"/>
     <w:rsid w:val="00D26D9E"/>
     <w:rsid w:val="00D3356B"/>
     <w:rsid w:val="00D87CEC"/>
     <w:rsid w:val="00DA0346"/>
     <w:rsid w:val="00DA6439"/>
     <w:rsid w:val="00E00D44"/>
     <w:rsid w:val="00E07A2C"/>
+    <w:rsid w:val="00E15D59"/>
     <w:rsid w:val="00E32814"/>
     <w:rsid w:val="00E520D9"/>
     <w:rsid w:val="00E60687"/>
     <w:rsid w:val="00E97AFE"/>
     <w:rsid w:val="00EA0374"/>
     <w:rsid w:val="00F06499"/>
     <w:rsid w:val="00F228F7"/>
     <w:rsid w:val="00F40689"/>
     <w:rsid w:val="00F6189F"/>
     <w:rsid w:val="00F72843"/>
     <w:rsid w:val="00F86ACA"/>
     <w:rsid w:val="00F97F12"/>
     <w:rsid w:val="00FA25B7"/>
     <w:rsid w:val="00FD7E52"/>
     <w:rsid w:val="00FF44F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7087C4EC"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -3332,51 +3358,51 @@
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0004062C"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:semiHidden/>
     <w:rsid w:val="00694562"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="242109793">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="486553637">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3405,51 +3431,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1954169316">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3669,91 +3695,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>585</Words>
-  <Characters>3455</Characters>
+  <Words>577</Words>
+  <Characters>3391</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6206</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4032</CharactersWithSpaces>
+  <CharactersWithSpaces>3961</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6206</dc:title>
   <dc:subject>Modifications to Multifamily Loan and Security Agreement (Ground Lease Defaults)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>