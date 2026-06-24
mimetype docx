--- v0 (2025-10-19)
+++ v1 (2026-06-24)
@@ -1,912 +1,1276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CC57ADE" w14:textId="77777777" w:rsidR="00302B86" w:rsidRDefault="00302B86" w:rsidP="00302B86">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Modifications to Multifamily Loan and Security Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F079115" w14:textId="77777777" w:rsidR="00302B86" w:rsidRPr="000A66C5" w:rsidRDefault="00302B86" w:rsidP="00302B86">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A66C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ADDENDA TO SCHEDULE 2 – SUMMARY OF LOAN TERMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0055A4D4" w14:textId="33CFCFAD" w:rsidR="00302B86" w:rsidRDefault="006238EA" w:rsidP="00302B86">
+    <w:p w14:paraId="0055A4D4" w14:textId="0CA28C30" w:rsidR="00302B86" w:rsidRDefault="006238EA" w:rsidP="00302B86">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00907330">
+      <w:r w:rsidR="00CF2E1F" w:rsidRPr="00CF2E1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Preferred </w:t>
-[...17 lines deleted...]
-        <w:t>Terms</w:t>
+        <w:t>Preferred Equity and Structured Common Equity Terms</w:t>
       </w:r>
       <w:r w:rsidR="00302B86" w:rsidRPr="000A66C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9373" w:type="dxa"/>
         <w:tblInd w:w="-18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2533"/>
-        <w:gridCol w:w="6834"/>
+        <w:gridCol w:w="2623"/>
+        <w:gridCol w:w="6744"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00302B86" w:rsidRPr="009B7CD3" w14:paraId="6EE75E3E" w14:textId="77777777" w:rsidTr="004F2FEA">
+      <w:tr w:rsidR="00302B86" w:rsidRPr="009B7CD3" w14:paraId="6EE75E3E" w14:textId="77777777" w:rsidTr="00CF2E1F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="70A11674" w14:textId="77777777" w:rsidR="00302B86" w:rsidRPr="009B7CD3" w:rsidRDefault="00302B86" w:rsidP="00CF3492">
+          <w:p w14:paraId="70A11674" w14:textId="401A2B5B" w:rsidR="00302B86" w:rsidRPr="009B7CD3" w:rsidRDefault="00302B86" w:rsidP="00CF3492">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7CD3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>[__].</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7CD3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00502C1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PREFERRED</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27BCD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF2E1F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EQUITY </w:t>
+            </w:r>
+            <w:r w:rsidR="00C27BCD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AND </w:t>
+            </w:r>
+            <w:r w:rsidR="00B71F5F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>STRUCTURED COMMON</w:t>
+            </w:r>
+            <w:r w:rsidR="00502C1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B7CD3">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>EQUITY TRANSACTIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620CF7" w:rsidRPr="009B7CD3" w14:paraId="6DB48841" w14:textId="77777777" w:rsidTr="004F2FEA">
+      <w:tr w:rsidR="00620CF7" w:rsidRPr="009B7CD3" w14:paraId="6DB48841" w14:textId="77777777" w:rsidTr="00CF2E1F">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcW w:w="2623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="752D97BD" w14:textId="77777777" w:rsidR="00620CF7" w:rsidRPr="009B7CD3" w:rsidRDefault="00620CF7" w:rsidP="00620CF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Governing Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6834" w:type="dxa"/>
+            <w:tcW w:w="6744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71232E4F" w14:textId="6F255E26" w:rsidR="00620CF7" w:rsidRPr="009B7CD3" w:rsidRDefault="00620CF7" w:rsidP="00620CF7">
+          <w:p w14:paraId="71232E4F" w14:textId="301C16D4" w:rsidR="00620CF7" w:rsidRPr="009B7CD3" w:rsidRDefault="00620CF7" w:rsidP="00620CF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7CD3">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4765F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67472">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>DRAFTING NOTE: LIST ALL DOCUMENTS CONTAINING PREF</w:t>
+              <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B67472">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>LIST</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B67472">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ALL DOCUMENTS CONTAINING PREF</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67472">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>RRED EQUITY TERMS</w:t>
+              <w:t xml:space="preserve">RRED EQUITY </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4D6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AND/OR STRUCTURED </w:t>
+            </w:r>
+            <w:r w:rsidR="001B3867">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMMON </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4D6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EQUITY </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67472">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>TERMS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46B74">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00C46B74">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>e.g. the operating agreement, joint venture agreement or similar agreement of Borrower or of an upper-tier Borrower entity containing equity terms including all amendments, private placement memoranda, pledge agreements, guaranties, indemnities (environmental or otherwise) or similar agreements. Include document dates.)</w:t>
+              <w:t>e.g. the operating agreement, joint venture agreement or similar agreement of Borrower or of an upper-tier Borrower entity containing equity terms including all amendments, private placement memoranda, pledge agreements, guaranties, indemnities (environmental or otherwise)</w:t>
+            </w:r>
+            <w:r w:rsidR="00502C1A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ERISA letters</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C46B74">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or similar agreements. Include document dates.)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4765F">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620CF7" w:rsidRPr="009B7CD3" w14:paraId="20FB514E" w14:textId="77777777" w:rsidTr="004F2FEA">
+      <w:tr w:rsidR="00620CF7" w:rsidRPr="009B7CD3" w14:paraId="20FB514E" w14:textId="77777777" w:rsidTr="00CF2E1F">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcW w:w="2623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41DC13AF" w14:textId="77777777" w:rsidR="00620CF7" w:rsidRPr="009B7CD3" w:rsidRDefault="00620CF7" w:rsidP="00620CF7">
+          <w:p w14:paraId="41DC13AF" w14:textId="7BF83300" w:rsidR="00620CF7" w:rsidRPr="009B7CD3" w:rsidRDefault="008728FA" w:rsidP="00620CF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B7CD3">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Preferred Equity Investor</w:t>
+              <w:t>[DRAFTING NOTE: Select the applicable equity investor type: [</w:t>
+            </w:r>
+            <w:r w:rsidR="00620CF7" w:rsidRPr="009B7CD3">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Preferred</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27BCD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Equity Investor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>] [and] [</w:t>
+            </w:r>
+            <w:r w:rsidR="00303AFE" w:rsidRPr="00B044A0">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Structured Common</w:t>
+            </w:r>
+            <w:r w:rsidR="00620CF7" w:rsidRPr="00B044A0">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Equity Investor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="004E53BA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6834" w:type="dxa"/>
+            <w:tcW w:w="6744" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32EBF3F8" w14:textId="0799D6BD" w:rsidR="00620CF7" w:rsidRPr="00B67472" w:rsidRDefault="00620CF7" w:rsidP="00620CF7">
+          <w:p w14:paraId="32EBF3F8" w14:textId="5F764C36" w:rsidR="00620CF7" w:rsidRPr="00B67472" w:rsidRDefault="00620CF7" w:rsidP="00620CF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4765F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67472">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>DRAFTING NOTE: INSERT FULL LEGAL NAME OF PREFERRED EQUITY INVESTOR</w:t>
+              <w:t>DRAFTING NOTE: INSERT FULL LEGAL NAME</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4D6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(S)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67472">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OF </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4D6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67472">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PREFERRED EQUITY INVESTOR</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4D6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(S)</w:t>
+            </w:r>
+            <w:r w:rsidR="00303AFE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4D6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>AND/</w:t>
+            </w:r>
+            <w:r w:rsidR="00303AFE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>OR STRUCTURED COMMON EQUITY INVESTOR</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4D6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(S)</w:t>
+            </w:r>
+            <w:r w:rsidR="00303AFE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (AS APPLICABLE)</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4D6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. TO THE EXTENT THERE ARE BOTH PREFERRED EQUITY INVESTORS AND STRUCTURED COMMON EQUITY INVESTORS, BOTH SHOULD BE INCLUDED.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4765F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="646AD980" w14:textId="77777777" w:rsidR="00302B86" w:rsidRPr="00302B86" w:rsidRDefault="00302B86" w:rsidP="0099080E">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00302B86" w:rsidRPr="00302B86" w:rsidSect="00C6229A">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F4069E6" w14:textId="77777777" w:rsidR="006734FA" w:rsidRDefault="006734FA">
+    <w:p w14:paraId="13E83230" w14:textId="77777777" w:rsidR="00E145C1" w:rsidRDefault="00E145C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33EA7E81" w14:textId="77777777" w:rsidR="006734FA" w:rsidRDefault="006734FA">
+    <w:p w14:paraId="4443D89B" w14:textId="77777777" w:rsidR="00E145C1" w:rsidRDefault="00E145C1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MT Extra">
     <w:panose1 w:val="05050102010205020202"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kino MT">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
-    <w:altName w:val="Source Sans Pro"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63FFCED3" w14:textId="77777777" w:rsidR="00B84709" w:rsidRDefault="00B84709">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40DE3677" w14:textId="720A2D16" w:rsidR="00A900EC" w:rsidRDefault="00E35E53">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B708DF8" wp14:editId="2E953ACF">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="780947894" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0082D09D" w14:textId="3589CE55" w:rsidR="00E35E53" w:rsidRPr="00E35E53" w:rsidRDefault="00E35E53" w:rsidP="00E35E53">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E35E53">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0B708DF8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw0ajaDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifLk734/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJJjC9aW9I6BFtkmee10MyPwAqDTglOs4C/bp9VjrWY&#10;XatskudfshZcZR1w4T1a73snXab8UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzd8aIO9owvNGoNF&#10;L6nuWWDk4Jp/UumGO/Agw4iDzkDKhos0A04zzl9Ns62ZFWkWJMfbC03+/6XlD8etfXIkdN+gwwVG&#10;QlrrC4/GOE8nnY5f7JSgHyk8XWgTXSA8XprN5zc36OLo+zydTaeJ1+x62zofvgvQJIKSOlxLYosd&#10;Nz5gRQw9h8RiBtaNUmk1yvxlwMBoya4tRhS6XTf0vYPqhOM46DftLV83WHPDfHhiDleLbaJcwyMe&#10;UkFbUhgQJTW4X2/ZYzwyjl5KWpRKSQ1qmRL1w+AmJrNpnkdppT8E7gx2CYy/5rPoNwd9B6jCMT4I&#10;yxOMwUGdoXSgX1DNq1gNXcxwrFnS3RnehV64+Bq4WK1SEKrIsrAxW8tj6khWZPK5e2HODnQHXNQD&#10;nMXEiles97HxprerQ0Du00oisT2bA9+owLSp4bVEif/5n6Kub3r5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5jiWg4h&#10;/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQNRnd&#10;e0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMkk053&#10;xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4BPxKv&#10;l710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDRqNoPAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7Q6Tb&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="0082D09D" w14:textId="3589CE55" w:rsidR="00E35E53" w:rsidRPr="00E35E53" w:rsidRDefault="00E35E53" w:rsidP="00E35E53">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E35E53">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="29F6D08B" w14:textId="77777777" w:rsidR="00B84709" w:rsidRDefault="00B84709">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BE6E1CB" w14:textId="7DE78E69" w:rsidR="00A900EC" w:rsidRDefault="00E35E53">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="374F5066" wp14:editId="0745C6F5">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="667126963" name="Text Box 3" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="06F0A3F6" w14:textId="58CEC8F7" w:rsidR="00E35E53" w:rsidRPr="00E35E53" w:rsidRDefault="00E35E53" w:rsidP="00E35E53">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E35E53">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="374F5066" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEBlVlEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kk0HZ7mvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/bp9VjrVY&#10;XatskudfshZcZR1w4T16789Bukz1pRQ8PErpRSCqpDhbSKdL5y6e2XLBir1jtm54Pwb7hyk0aww2&#10;vZS6Z4GRg2v+KKUb7sCDDCMOOgMpGy7SDrjNOH+3zbZmVqRdEBxvLzD5/1eWPxy39smR0H2DDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4usAmukB4vDSbz29uMMQx9nk6m04Trtn1tnU+fBegSTRK6pCWhBY7&#10;bnzAjpg6pMRmBtaNUokaZd44MDF6suuI0QrdriNN9Wr8HVQn3MrBmXBv+brB1hvmwxNzyDBOi6oN&#10;j3hIBW1JobcoqcH9+ps/5iPwGKWkRcWU1KCkKVE/DBIymU3zPCos/aHhBmOXjPHXfBbj5qDvAMU4&#10;xndheTJjclCDKR3oFxT1KnbDEDMce5Z0N5h34axffBRcrFYpCcVkWdiYreWxdMQsAvrcvTBne9QD&#10;8vUAg6ZY8Q78c2686e3qEJCCxEzE94xmDzsKMRHWP5qo9Nf/Kev6tJe/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5ji&#10;Wg4h/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQ&#10;NRnde0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMk&#10;k053xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4B&#10;PxKvl710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMQGVWUS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7&#10;Q6TbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="06F0A3F6" w14:textId="58CEC8F7" w:rsidR="00E35E53" w:rsidRPr="00E35E53" w:rsidRDefault="00E35E53" w:rsidP="00E35E53">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E35E53">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="531A9531" w14:textId="77777777" w:rsidR="00754643" w:rsidRDefault="00754643" w:rsidP="00754643"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C46B74" w:rsidRPr="00881F9C" w14:paraId="3FDD90E9" w14:textId="77777777" w:rsidTr="001D7D54">
+    <w:tr w:rsidR="00754643" w:rsidRPr="00881F9C" w14:paraId="38C97D11" w14:textId="77777777" w:rsidTr="00671841">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5AD9D3C5" w14:textId="75DF30C6" w:rsidR="00C46B74" w:rsidRPr="00881F9C" w:rsidRDefault="00C46B74" w:rsidP="00C46B74">
+        <w:p w14:paraId="3DDA65E6" w14:textId="6009344A" w:rsidR="00754643" w:rsidRPr="00881F9C" w:rsidRDefault="00754643" w:rsidP="00754643">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>Modifications to Multifamily Loan and Security Agreement – Addenda to Schedule</w:t>
+            <w:t>Modifications to Multifamily Loan and Security Agreement – Addenda to Schedule 2 – Summary of Loan Terms (</w:t>
           </w:r>
-          <w:r w:rsidR="00F4765F">
+          <w:r w:rsidR="00CF2E1F" w:rsidRPr="00CF2E1F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t> </w:t>
-[...31 lines deleted...]
-            <w:t>Terms</w:t>
+            <w:t>Preferred Equity and Structured Common Equity Terms</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="719E1803" w14:textId="77777777" w:rsidR="00C46B74" w:rsidRPr="00881F9C" w:rsidRDefault="00C46B74" w:rsidP="0061485A">
+        <w:p w14:paraId="7E83EE02" w14:textId="77777777" w:rsidR="00754643" w:rsidRPr="00881F9C" w:rsidRDefault="00754643" w:rsidP="00754643">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00881F9C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Form 6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>102.</w:t>
-[...7 lines deleted...]
-            <w:t>28</w:t>
+            <w:t>102.28</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="590C170F" w14:textId="77777777" w:rsidR="00C46B74" w:rsidRPr="00881F9C" w:rsidRDefault="00C46B74" w:rsidP="0061485A">
+        <w:p w14:paraId="264ED18B" w14:textId="77777777" w:rsidR="00754643" w:rsidRPr="00881F9C" w:rsidRDefault="00754643" w:rsidP="00754643">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00881F9C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00881F9C">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00881F9C">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00881F9C">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
-              <w:noProof/>
               <w:sz w:val="20"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00881F9C">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C46B74" w:rsidRPr="00881F9C" w14:paraId="602B6411" w14:textId="77777777" w:rsidTr="001D7D54">
+    <w:tr w:rsidR="00754643" w:rsidRPr="00881F9C" w14:paraId="4A57D8D6" w14:textId="77777777" w:rsidTr="00671841">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="320D1B27" w14:textId="77777777" w:rsidR="00C46B74" w:rsidRPr="00881F9C" w:rsidRDefault="00C46B74" w:rsidP="0061485A">
+        <w:p w14:paraId="24CFB82A" w14:textId="77777777" w:rsidR="00754643" w:rsidRPr="00881F9C" w:rsidRDefault="00754643" w:rsidP="00754643">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3BD77F36" w14:textId="77777777" w:rsidR="00C46B74" w:rsidRPr="00881F9C" w:rsidRDefault="001A3D89" w:rsidP="0061485A">
+        <w:p w14:paraId="4FD8E592" w14:textId="5A8562DB" w:rsidR="00754643" w:rsidRPr="00881F9C" w:rsidRDefault="00754643" w:rsidP="00754643">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00C46B74">
+          <w:r w:rsidR="00B010DD">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>-</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>25</w:t>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5537FE80" w14:textId="77777777" w:rsidR="00C46B74" w:rsidRPr="00881F9C" w:rsidRDefault="00C46B74" w:rsidP="0061485A">
+        <w:p w14:paraId="4EEBE25D" w14:textId="77777777" w:rsidR="00754643" w:rsidRPr="00881F9C" w:rsidRDefault="00754643" w:rsidP="00754643">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>© 20</w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7BAACBC5" w14:textId="77777777" w:rsidR="00C46B74" w:rsidRPr="0061485A" w:rsidRDefault="00C46B74" w:rsidP="0061485A">
+  <w:p w14:paraId="7BAACBC5" w14:textId="1EE53747" w:rsidR="00C46B74" w:rsidRPr="00754643" w:rsidRDefault="00C46B74" w:rsidP="00754643">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DFCB430" w14:textId="77777777" w:rsidR="006734FA" w:rsidRDefault="006734FA">
+    <w:p w14:paraId="3D171195" w14:textId="77777777" w:rsidR="00E145C1" w:rsidRDefault="00E145C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D444E0B" w14:textId="77777777" w:rsidR="006734FA" w:rsidRDefault="006734FA">
+    <w:p w14:paraId="5AA48C8B" w14:textId="77777777" w:rsidR="00E145C1" w:rsidRDefault="00E145C1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB06002A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BDEA2F66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7186,339 +7550,353 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="114" w16cid:durableId="455635990">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="115" w16cid:durableId="225920623">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="116" w16cid:durableId="320619995">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="106"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A76B82"/>
     <w:rsid w:val="00000946"/>
     <w:rsid w:val="00002A85"/>
     <w:rsid w:val="00002DFD"/>
     <w:rsid w:val="000048AC"/>
     <w:rsid w:val="000105CB"/>
     <w:rsid w:val="00010964"/>
     <w:rsid w:val="000115E2"/>
     <w:rsid w:val="00011697"/>
     <w:rsid w:val="00012952"/>
     <w:rsid w:val="00013266"/>
     <w:rsid w:val="00015278"/>
     <w:rsid w:val="00015990"/>
     <w:rsid w:val="00015FE3"/>
+    <w:rsid w:val="00016E5F"/>
     <w:rsid w:val="0002184D"/>
     <w:rsid w:val="00022522"/>
     <w:rsid w:val="000232AA"/>
     <w:rsid w:val="00023971"/>
     <w:rsid w:val="00024C19"/>
     <w:rsid w:val="00025448"/>
     <w:rsid w:val="00027132"/>
     <w:rsid w:val="0003088E"/>
     <w:rsid w:val="00031484"/>
     <w:rsid w:val="00031AF8"/>
     <w:rsid w:val="00032054"/>
     <w:rsid w:val="00033022"/>
     <w:rsid w:val="00033524"/>
     <w:rsid w:val="0003383B"/>
     <w:rsid w:val="0003459C"/>
     <w:rsid w:val="000411A0"/>
     <w:rsid w:val="000466D4"/>
     <w:rsid w:val="00046745"/>
     <w:rsid w:val="00046DAF"/>
+    <w:rsid w:val="00050202"/>
     <w:rsid w:val="000512F7"/>
     <w:rsid w:val="000513A7"/>
     <w:rsid w:val="00054C7C"/>
     <w:rsid w:val="000550CA"/>
     <w:rsid w:val="00056B65"/>
     <w:rsid w:val="000635AE"/>
     <w:rsid w:val="00064E6F"/>
     <w:rsid w:val="000654C1"/>
     <w:rsid w:val="00065AB7"/>
     <w:rsid w:val="00070376"/>
     <w:rsid w:val="00070B22"/>
     <w:rsid w:val="00077113"/>
     <w:rsid w:val="00081C3D"/>
     <w:rsid w:val="00084F15"/>
     <w:rsid w:val="00087316"/>
     <w:rsid w:val="00091520"/>
     <w:rsid w:val="00091B78"/>
     <w:rsid w:val="00092201"/>
     <w:rsid w:val="000932EB"/>
     <w:rsid w:val="000961E1"/>
     <w:rsid w:val="00097FA1"/>
     <w:rsid w:val="000A0C00"/>
     <w:rsid w:val="000A3FAE"/>
     <w:rsid w:val="000A468A"/>
     <w:rsid w:val="000A6231"/>
     <w:rsid w:val="000A7A63"/>
     <w:rsid w:val="000A7F7D"/>
+    <w:rsid w:val="000B19FB"/>
     <w:rsid w:val="000B2A6A"/>
     <w:rsid w:val="000B4064"/>
+    <w:rsid w:val="000B49BD"/>
     <w:rsid w:val="000B5601"/>
     <w:rsid w:val="000B60E1"/>
     <w:rsid w:val="000B791E"/>
     <w:rsid w:val="000B7B85"/>
     <w:rsid w:val="000C09BD"/>
     <w:rsid w:val="000C0BC7"/>
     <w:rsid w:val="000C125F"/>
     <w:rsid w:val="000C1AB3"/>
     <w:rsid w:val="000C2643"/>
     <w:rsid w:val="000C4143"/>
     <w:rsid w:val="000D1140"/>
     <w:rsid w:val="000D2E36"/>
     <w:rsid w:val="000D327D"/>
     <w:rsid w:val="000D341D"/>
     <w:rsid w:val="000D35B2"/>
     <w:rsid w:val="000D54DD"/>
     <w:rsid w:val="000D5D23"/>
     <w:rsid w:val="000D7193"/>
     <w:rsid w:val="000D729B"/>
     <w:rsid w:val="000D74BC"/>
     <w:rsid w:val="000D7745"/>
     <w:rsid w:val="000E11E9"/>
     <w:rsid w:val="000E2291"/>
     <w:rsid w:val="000E3D67"/>
     <w:rsid w:val="000E4D5F"/>
     <w:rsid w:val="000E5F16"/>
     <w:rsid w:val="000E7746"/>
     <w:rsid w:val="000E7B11"/>
     <w:rsid w:val="000E7CDE"/>
     <w:rsid w:val="000E7EC0"/>
     <w:rsid w:val="000F0B4E"/>
     <w:rsid w:val="000F0D89"/>
     <w:rsid w:val="000F35C7"/>
     <w:rsid w:val="000F3EF9"/>
     <w:rsid w:val="000F467C"/>
     <w:rsid w:val="000F6BBD"/>
     <w:rsid w:val="000F7A49"/>
     <w:rsid w:val="0010009B"/>
     <w:rsid w:val="001001B6"/>
     <w:rsid w:val="001001C3"/>
     <w:rsid w:val="0010051F"/>
     <w:rsid w:val="0010090B"/>
     <w:rsid w:val="00102596"/>
     <w:rsid w:val="00102600"/>
     <w:rsid w:val="00110FD1"/>
     <w:rsid w:val="00110FD9"/>
     <w:rsid w:val="00111372"/>
     <w:rsid w:val="001113D2"/>
+    <w:rsid w:val="00113329"/>
     <w:rsid w:val="0011628D"/>
+    <w:rsid w:val="0012072C"/>
     <w:rsid w:val="00120C5E"/>
     <w:rsid w:val="00120E67"/>
     <w:rsid w:val="00121949"/>
     <w:rsid w:val="00123213"/>
     <w:rsid w:val="001242F7"/>
     <w:rsid w:val="00124378"/>
     <w:rsid w:val="00124A0C"/>
     <w:rsid w:val="00125B69"/>
     <w:rsid w:val="00126B32"/>
     <w:rsid w:val="00127ACC"/>
     <w:rsid w:val="0013086D"/>
     <w:rsid w:val="001325C7"/>
     <w:rsid w:val="00132D95"/>
     <w:rsid w:val="00135362"/>
     <w:rsid w:val="00136BA4"/>
     <w:rsid w:val="00141F58"/>
     <w:rsid w:val="00142BFE"/>
     <w:rsid w:val="0014433A"/>
     <w:rsid w:val="00144678"/>
     <w:rsid w:val="00144AD3"/>
     <w:rsid w:val="00144B1B"/>
     <w:rsid w:val="001458C0"/>
     <w:rsid w:val="00146C58"/>
     <w:rsid w:val="00150658"/>
     <w:rsid w:val="001507D9"/>
     <w:rsid w:val="00150EF1"/>
     <w:rsid w:val="0015294F"/>
     <w:rsid w:val="00153726"/>
     <w:rsid w:val="00153E24"/>
     <w:rsid w:val="00155169"/>
     <w:rsid w:val="00155517"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00156952"/>
     <w:rsid w:val="0016003D"/>
     <w:rsid w:val="0016062A"/>
     <w:rsid w:val="001616D0"/>
     <w:rsid w:val="001620AD"/>
     <w:rsid w:val="001622F0"/>
     <w:rsid w:val="001626FB"/>
+    <w:rsid w:val="0016274B"/>
     <w:rsid w:val="00163071"/>
     <w:rsid w:val="0016367F"/>
     <w:rsid w:val="00164AF0"/>
     <w:rsid w:val="001673D3"/>
     <w:rsid w:val="00167C77"/>
     <w:rsid w:val="001709F1"/>
     <w:rsid w:val="001716FF"/>
     <w:rsid w:val="00174407"/>
     <w:rsid w:val="00175197"/>
     <w:rsid w:val="001772E5"/>
     <w:rsid w:val="0017743B"/>
     <w:rsid w:val="001775C2"/>
     <w:rsid w:val="001802BF"/>
     <w:rsid w:val="00180353"/>
     <w:rsid w:val="00180A09"/>
     <w:rsid w:val="00181DC0"/>
     <w:rsid w:val="001836C6"/>
     <w:rsid w:val="00184DDF"/>
     <w:rsid w:val="00185957"/>
     <w:rsid w:val="00186351"/>
     <w:rsid w:val="00191056"/>
     <w:rsid w:val="00191B89"/>
     <w:rsid w:val="00191BF4"/>
     <w:rsid w:val="00192A16"/>
     <w:rsid w:val="001939B2"/>
     <w:rsid w:val="001944E3"/>
+    <w:rsid w:val="001A09F5"/>
     <w:rsid w:val="001A1FA0"/>
     <w:rsid w:val="001A27F5"/>
     <w:rsid w:val="001A2F35"/>
     <w:rsid w:val="001A3D89"/>
     <w:rsid w:val="001A4FA6"/>
     <w:rsid w:val="001B0B3C"/>
+    <w:rsid w:val="001B3867"/>
     <w:rsid w:val="001B485B"/>
     <w:rsid w:val="001B4954"/>
     <w:rsid w:val="001B614A"/>
     <w:rsid w:val="001B6278"/>
     <w:rsid w:val="001C099B"/>
     <w:rsid w:val="001C1D1E"/>
     <w:rsid w:val="001C326E"/>
     <w:rsid w:val="001C39B6"/>
     <w:rsid w:val="001C489E"/>
     <w:rsid w:val="001C5FB8"/>
     <w:rsid w:val="001D0E5A"/>
     <w:rsid w:val="001D1420"/>
     <w:rsid w:val="001D31EF"/>
     <w:rsid w:val="001D3A75"/>
     <w:rsid w:val="001D487C"/>
+    <w:rsid w:val="001D56BD"/>
     <w:rsid w:val="001D647B"/>
     <w:rsid w:val="001E0BD9"/>
     <w:rsid w:val="001E0F53"/>
     <w:rsid w:val="001E1EFD"/>
     <w:rsid w:val="001E21AC"/>
     <w:rsid w:val="001E25D6"/>
     <w:rsid w:val="001E2E05"/>
     <w:rsid w:val="001E320F"/>
     <w:rsid w:val="001E4961"/>
     <w:rsid w:val="001E50A7"/>
     <w:rsid w:val="001E75E2"/>
     <w:rsid w:val="001F1E58"/>
     <w:rsid w:val="001F4D25"/>
     <w:rsid w:val="001F673D"/>
     <w:rsid w:val="0020130D"/>
     <w:rsid w:val="002013B0"/>
     <w:rsid w:val="0020245A"/>
     <w:rsid w:val="00202A7A"/>
     <w:rsid w:val="00203B4A"/>
     <w:rsid w:val="002051B3"/>
     <w:rsid w:val="00207935"/>
     <w:rsid w:val="00212DBA"/>
     <w:rsid w:val="0021455F"/>
     <w:rsid w:val="00214DE5"/>
     <w:rsid w:val="002153E5"/>
     <w:rsid w:val="00215509"/>
     <w:rsid w:val="002162CA"/>
     <w:rsid w:val="00216BC2"/>
     <w:rsid w:val="00220851"/>
     <w:rsid w:val="002227BC"/>
     <w:rsid w:val="00222CE4"/>
     <w:rsid w:val="00223BFB"/>
     <w:rsid w:val="00224B6F"/>
     <w:rsid w:val="0022672E"/>
     <w:rsid w:val="002308C6"/>
     <w:rsid w:val="00230F15"/>
     <w:rsid w:val="002326E0"/>
     <w:rsid w:val="00232B4B"/>
     <w:rsid w:val="002332CF"/>
     <w:rsid w:val="00233354"/>
     <w:rsid w:val="002339E6"/>
     <w:rsid w:val="00235F9C"/>
     <w:rsid w:val="0023636F"/>
     <w:rsid w:val="0023688D"/>
+    <w:rsid w:val="002405BD"/>
     <w:rsid w:val="002407AA"/>
     <w:rsid w:val="00240D3E"/>
     <w:rsid w:val="00240D52"/>
     <w:rsid w:val="002425A6"/>
     <w:rsid w:val="00245D93"/>
     <w:rsid w:val="00246AE3"/>
     <w:rsid w:val="00246E00"/>
     <w:rsid w:val="00247E65"/>
     <w:rsid w:val="00250B2A"/>
     <w:rsid w:val="00250D56"/>
     <w:rsid w:val="00251E86"/>
     <w:rsid w:val="00251EB1"/>
     <w:rsid w:val="0025337D"/>
     <w:rsid w:val="00255BE5"/>
     <w:rsid w:val="002560FB"/>
     <w:rsid w:val="0025630E"/>
     <w:rsid w:val="002573BC"/>
     <w:rsid w:val="002573CA"/>
     <w:rsid w:val="00260AAF"/>
     <w:rsid w:val="0026330D"/>
+    <w:rsid w:val="00267625"/>
+    <w:rsid w:val="0027006C"/>
     <w:rsid w:val="00270184"/>
     <w:rsid w:val="00270EF6"/>
     <w:rsid w:val="00271519"/>
     <w:rsid w:val="0027186E"/>
     <w:rsid w:val="00271870"/>
     <w:rsid w:val="00271D21"/>
     <w:rsid w:val="0027396A"/>
     <w:rsid w:val="00273FC7"/>
     <w:rsid w:val="002746E6"/>
     <w:rsid w:val="00274987"/>
     <w:rsid w:val="00275B31"/>
     <w:rsid w:val="002770FB"/>
     <w:rsid w:val="00282C31"/>
     <w:rsid w:val="00284731"/>
     <w:rsid w:val="00285711"/>
     <w:rsid w:val="002868D4"/>
     <w:rsid w:val="00286C49"/>
     <w:rsid w:val="00293269"/>
     <w:rsid w:val="0029398D"/>
     <w:rsid w:val="0029496B"/>
     <w:rsid w:val="002951F0"/>
     <w:rsid w:val="00295B1E"/>
     <w:rsid w:val="00296DF3"/>
     <w:rsid w:val="00297FD6"/>
     <w:rsid w:val="002A1085"/>
@@ -7544,197 +7922,209 @@
     <w:rsid w:val="002B7808"/>
     <w:rsid w:val="002C04A6"/>
     <w:rsid w:val="002C0D38"/>
     <w:rsid w:val="002C175D"/>
     <w:rsid w:val="002C3A5D"/>
     <w:rsid w:val="002C3E16"/>
     <w:rsid w:val="002C4D32"/>
     <w:rsid w:val="002C58DE"/>
     <w:rsid w:val="002C5C01"/>
     <w:rsid w:val="002C6D26"/>
     <w:rsid w:val="002C6DAF"/>
     <w:rsid w:val="002D019A"/>
     <w:rsid w:val="002D1C0B"/>
     <w:rsid w:val="002D2240"/>
     <w:rsid w:val="002D316F"/>
     <w:rsid w:val="002D5096"/>
     <w:rsid w:val="002D52BC"/>
     <w:rsid w:val="002D5FDE"/>
     <w:rsid w:val="002D6A2F"/>
     <w:rsid w:val="002D721C"/>
     <w:rsid w:val="002E29DF"/>
     <w:rsid w:val="002E480C"/>
     <w:rsid w:val="002F0E88"/>
     <w:rsid w:val="002F1455"/>
     <w:rsid w:val="002F2963"/>
+    <w:rsid w:val="002F4AED"/>
     <w:rsid w:val="002F69FD"/>
     <w:rsid w:val="002F72A8"/>
     <w:rsid w:val="002F7D05"/>
     <w:rsid w:val="003015F3"/>
     <w:rsid w:val="00302895"/>
     <w:rsid w:val="00302B86"/>
+    <w:rsid w:val="00303AFE"/>
     <w:rsid w:val="0030478B"/>
     <w:rsid w:val="003047C9"/>
     <w:rsid w:val="003048F7"/>
     <w:rsid w:val="0030493E"/>
     <w:rsid w:val="003079DB"/>
     <w:rsid w:val="0031151F"/>
     <w:rsid w:val="00311FDF"/>
     <w:rsid w:val="00312FD9"/>
     <w:rsid w:val="00314015"/>
     <w:rsid w:val="00314188"/>
     <w:rsid w:val="00314463"/>
     <w:rsid w:val="00315823"/>
     <w:rsid w:val="003161BF"/>
     <w:rsid w:val="0032195C"/>
     <w:rsid w:val="00324451"/>
     <w:rsid w:val="00324E60"/>
     <w:rsid w:val="00325BF8"/>
     <w:rsid w:val="00326A56"/>
     <w:rsid w:val="00326EA3"/>
     <w:rsid w:val="00331A75"/>
     <w:rsid w:val="00333807"/>
     <w:rsid w:val="00334535"/>
     <w:rsid w:val="00336D71"/>
     <w:rsid w:val="00336E51"/>
     <w:rsid w:val="00342AF0"/>
     <w:rsid w:val="00344390"/>
     <w:rsid w:val="003456F7"/>
+    <w:rsid w:val="00345C41"/>
     <w:rsid w:val="00351117"/>
     <w:rsid w:val="00351D44"/>
     <w:rsid w:val="003521F6"/>
     <w:rsid w:val="00352566"/>
     <w:rsid w:val="003561D9"/>
     <w:rsid w:val="0036311E"/>
     <w:rsid w:val="003656C7"/>
+    <w:rsid w:val="00366B94"/>
+    <w:rsid w:val="0037001E"/>
     <w:rsid w:val="003712D2"/>
     <w:rsid w:val="00371782"/>
     <w:rsid w:val="00371BF6"/>
     <w:rsid w:val="00372EF9"/>
+    <w:rsid w:val="00376A86"/>
     <w:rsid w:val="003800BC"/>
     <w:rsid w:val="003801C5"/>
     <w:rsid w:val="00380DB4"/>
     <w:rsid w:val="00381044"/>
     <w:rsid w:val="003810F6"/>
     <w:rsid w:val="003818CA"/>
     <w:rsid w:val="00382A89"/>
     <w:rsid w:val="003832CF"/>
     <w:rsid w:val="003857A2"/>
     <w:rsid w:val="00387246"/>
     <w:rsid w:val="00390595"/>
     <w:rsid w:val="0039151C"/>
     <w:rsid w:val="00391832"/>
     <w:rsid w:val="003924C9"/>
     <w:rsid w:val="00393DE7"/>
     <w:rsid w:val="003941A1"/>
     <w:rsid w:val="0039493A"/>
     <w:rsid w:val="00396BE6"/>
     <w:rsid w:val="003A0091"/>
     <w:rsid w:val="003A0254"/>
     <w:rsid w:val="003A2E52"/>
     <w:rsid w:val="003A2EAB"/>
     <w:rsid w:val="003A6A69"/>
     <w:rsid w:val="003A6E02"/>
     <w:rsid w:val="003A715D"/>
     <w:rsid w:val="003A7695"/>
     <w:rsid w:val="003A79A1"/>
     <w:rsid w:val="003B0AD6"/>
     <w:rsid w:val="003B1A8B"/>
     <w:rsid w:val="003B2ABD"/>
     <w:rsid w:val="003B5137"/>
     <w:rsid w:val="003B51A6"/>
     <w:rsid w:val="003C0095"/>
     <w:rsid w:val="003C1FE8"/>
     <w:rsid w:val="003C2C12"/>
     <w:rsid w:val="003C5D9E"/>
+    <w:rsid w:val="003C606A"/>
     <w:rsid w:val="003C6262"/>
     <w:rsid w:val="003C75E4"/>
     <w:rsid w:val="003D097D"/>
     <w:rsid w:val="003D199B"/>
     <w:rsid w:val="003D4CD4"/>
     <w:rsid w:val="003E013F"/>
     <w:rsid w:val="003E12AB"/>
+    <w:rsid w:val="003E2392"/>
     <w:rsid w:val="003E2C81"/>
     <w:rsid w:val="003E2FB5"/>
     <w:rsid w:val="003E453A"/>
     <w:rsid w:val="003E555B"/>
     <w:rsid w:val="003E6AF3"/>
     <w:rsid w:val="003E6BA2"/>
     <w:rsid w:val="003F062C"/>
     <w:rsid w:val="003F103C"/>
     <w:rsid w:val="003F274F"/>
     <w:rsid w:val="003F2F23"/>
     <w:rsid w:val="003F52F8"/>
     <w:rsid w:val="003F537F"/>
     <w:rsid w:val="003F5FC0"/>
     <w:rsid w:val="003F63D1"/>
     <w:rsid w:val="003F7C75"/>
     <w:rsid w:val="00400B0B"/>
     <w:rsid w:val="004017C8"/>
     <w:rsid w:val="00402D97"/>
     <w:rsid w:val="00403449"/>
     <w:rsid w:val="0040580F"/>
     <w:rsid w:val="00410CCC"/>
     <w:rsid w:val="0041106A"/>
     <w:rsid w:val="00411790"/>
     <w:rsid w:val="0041263C"/>
     <w:rsid w:val="00412DB6"/>
+    <w:rsid w:val="004133E1"/>
     <w:rsid w:val="00415C57"/>
     <w:rsid w:val="00416C54"/>
     <w:rsid w:val="00416CE6"/>
     <w:rsid w:val="00417777"/>
     <w:rsid w:val="004227D2"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00423092"/>
     <w:rsid w:val="00424478"/>
     <w:rsid w:val="0042576D"/>
     <w:rsid w:val="004260EF"/>
     <w:rsid w:val="00430188"/>
     <w:rsid w:val="00430608"/>
     <w:rsid w:val="004312A1"/>
     <w:rsid w:val="00431857"/>
     <w:rsid w:val="0043294C"/>
     <w:rsid w:val="004336B9"/>
     <w:rsid w:val="004348A3"/>
     <w:rsid w:val="00435FE2"/>
     <w:rsid w:val="004400D9"/>
     <w:rsid w:val="00440469"/>
     <w:rsid w:val="00440DC7"/>
     <w:rsid w:val="00441FFD"/>
     <w:rsid w:val="0044449E"/>
     <w:rsid w:val="00445104"/>
     <w:rsid w:val="00446645"/>
     <w:rsid w:val="004500A5"/>
     <w:rsid w:val="00450D95"/>
     <w:rsid w:val="00450E96"/>
     <w:rsid w:val="00451260"/>
     <w:rsid w:val="00451A86"/>
     <w:rsid w:val="00452AEE"/>
+    <w:rsid w:val="00452C09"/>
     <w:rsid w:val="00453543"/>
     <w:rsid w:val="0045465E"/>
     <w:rsid w:val="00454ACB"/>
     <w:rsid w:val="00455782"/>
     <w:rsid w:val="00455AF0"/>
+    <w:rsid w:val="00456480"/>
     <w:rsid w:val="0045747E"/>
     <w:rsid w:val="0045766D"/>
     <w:rsid w:val="00460877"/>
     <w:rsid w:val="004647C4"/>
     <w:rsid w:val="0046483B"/>
     <w:rsid w:val="00466263"/>
     <w:rsid w:val="0047028A"/>
     <w:rsid w:val="0047190B"/>
     <w:rsid w:val="00471B72"/>
     <w:rsid w:val="00472908"/>
     <w:rsid w:val="004729E7"/>
     <w:rsid w:val="00473FBD"/>
     <w:rsid w:val="00483559"/>
     <w:rsid w:val="00483B04"/>
     <w:rsid w:val="00484A26"/>
     <w:rsid w:val="00485918"/>
     <w:rsid w:val="004864F1"/>
     <w:rsid w:val="00487D39"/>
     <w:rsid w:val="004906F4"/>
     <w:rsid w:val="00490766"/>
     <w:rsid w:val="00490A5E"/>
     <w:rsid w:val="00493A52"/>
     <w:rsid w:val="00493F86"/>
     <w:rsid w:val="00494063"/>
     <w:rsid w:val="00495971"/>
@@ -7752,148 +8142,154 @@
     <w:rsid w:val="004B32CF"/>
     <w:rsid w:val="004B4E6A"/>
     <w:rsid w:val="004B5CA5"/>
     <w:rsid w:val="004B7A42"/>
     <w:rsid w:val="004C017A"/>
     <w:rsid w:val="004C03A9"/>
     <w:rsid w:val="004C216B"/>
     <w:rsid w:val="004C3D2F"/>
     <w:rsid w:val="004C41F3"/>
     <w:rsid w:val="004C4420"/>
     <w:rsid w:val="004C4996"/>
     <w:rsid w:val="004C534F"/>
     <w:rsid w:val="004C5A6B"/>
     <w:rsid w:val="004C5F2E"/>
     <w:rsid w:val="004C622B"/>
     <w:rsid w:val="004D315D"/>
     <w:rsid w:val="004D60BF"/>
     <w:rsid w:val="004D7D17"/>
     <w:rsid w:val="004E1450"/>
     <w:rsid w:val="004E16F6"/>
     <w:rsid w:val="004E28CD"/>
     <w:rsid w:val="004E296F"/>
     <w:rsid w:val="004E2FCA"/>
     <w:rsid w:val="004E398D"/>
     <w:rsid w:val="004E51A2"/>
+    <w:rsid w:val="004E53BA"/>
     <w:rsid w:val="004E5539"/>
     <w:rsid w:val="004E5586"/>
     <w:rsid w:val="004E5E2D"/>
     <w:rsid w:val="004F15FD"/>
     <w:rsid w:val="004F237B"/>
     <w:rsid w:val="004F2FEA"/>
     <w:rsid w:val="004F37A7"/>
     <w:rsid w:val="004F623A"/>
     <w:rsid w:val="004F7183"/>
     <w:rsid w:val="00500858"/>
     <w:rsid w:val="00500C80"/>
     <w:rsid w:val="00501103"/>
     <w:rsid w:val="0050175E"/>
+    <w:rsid w:val="00502C1A"/>
     <w:rsid w:val="0050353F"/>
     <w:rsid w:val="00505A35"/>
+    <w:rsid w:val="00505EED"/>
     <w:rsid w:val="005062F8"/>
     <w:rsid w:val="00506405"/>
     <w:rsid w:val="005117E1"/>
     <w:rsid w:val="00512388"/>
     <w:rsid w:val="0051256F"/>
     <w:rsid w:val="0051284B"/>
     <w:rsid w:val="00512E42"/>
     <w:rsid w:val="005131CE"/>
     <w:rsid w:val="00513755"/>
     <w:rsid w:val="00514A5F"/>
     <w:rsid w:val="00515447"/>
     <w:rsid w:val="00516761"/>
     <w:rsid w:val="00516CBA"/>
     <w:rsid w:val="00516F31"/>
     <w:rsid w:val="00521AEB"/>
     <w:rsid w:val="00522AD9"/>
     <w:rsid w:val="00523C2F"/>
     <w:rsid w:val="00524078"/>
     <w:rsid w:val="005257D1"/>
     <w:rsid w:val="00531679"/>
     <w:rsid w:val="00532EF0"/>
     <w:rsid w:val="00535B60"/>
     <w:rsid w:val="00535B62"/>
     <w:rsid w:val="005367B2"/>
     <w:rsid w:val="0053787D"/>
     <w:rsid w:val="00537A49"/>
     <w:rsid w:val="0054299C"/>
     <w:rsid w:val="00542B5E"/>
     <w:rsid w:val="005432A6"/>
     <w:rsid w:val="0054505B"/>
     <w:rsid w:val="00545532"/>
     <w:rsid w:val="00545B03"/>
     <w:rsid w:val="00546339"/>
     <w:rsid w:val="005464DC"/>
     <w:rsid w:val="00546CAB"/>
     <w:rsid w:val="00547838"/>
     <w:rsid w:val="00547EF7"/>
     <w:rsid w:val="005515A1"/>
     <w:rsid w:val="0055262B"/>
     <w:rsid w:val="005543DC"/>
     <w:rsid w:val="0055528B"/>
     <w:rsid w:val="00555B24"/>
     <w:rsid w:val="00556F71"/>
     <w:rsid w:val="005573F8"/>
     <w:rsid w:val="00560259"/>
     <w:rsid w:val="0056120E"/>
     <w:rsid w:val="005640E7"/>
     <w:rsid w:val="00565217"/>
+    <w:rsid w:val="00567166"/>
     <w:rsid w:val="00567358"/>
     <w:rsid w:val="0057072A"/>
     <w:rsid w:val="00570ECF"/>
     <w:rsid w:val="005722C3"/>
     <w:rsid w:val="00572CAB"/>
     <w:rsid w:val="005745D4"/>
     <w:rsid w:val="00575803"/>
     <w:rsid w:val="005769B8"/>
     <w:rsid w:val="00576A8B"/>
     <w:rsid w:val="00583A53"/>
     <w:rsid w:val="00583F8B"/>
     <w:rsid w:val="00584757"/>
     <w:rsid w:val="00585312"/>
     <w:rsid w:val="00586B50"/>
     <w:rsid w:val="00587763"/>
     <w:rsid w:val="005907F7"/>
     <w:rsid w:val="00590844"/>
+    <w:rsid w:val="00592A62"/>
     <w:rsid w:val="00593715"/>
     <w:rsid w:val="00593C04"/>
     <w:rsid w:val="005943BC"/>
     <w:rsid w:val="005A1594"/>
     <w:rsid w:val="005A2224"/>
     <w:rsid w:val="005A5624"/>
     <w:rsid w:val="005A592C"/>
     <w:rsid w:val="005A5E6B"/>
     <w:rsid w:val="005B107D"/>
     <w:rsid w:val="005B20AD"/>
     <w:rsid w:val="005B23D7"/>
     <w:rsid w:val="005B414D"/>
     <w:rsid w:val="005C25CD"/>
     <w:rsid w:val="005C5CF1"/>
     <w:rsid w:val="005C6AFE"/>
     <w:rsid w:val="005C7D1F"/>
     <w:rsid w:val="005D0DBC"/>
     <w:rsid w:val="005D0FE2"/>
+    <w:rsid w:val="005D1D00"/>
     <w:rsid w:val="005D4A0B"/>
     <w:rsid w:val="005D69FF"/>
     <w:rsid w:val="005D7227"/>
     <w:rsid w:val="005D79F4"/>
     <w:rsid w:val="005E17FB"/>
     <w:rsid w:val="005E2A9B"/>
     <w:rsid w:val="005E3050"/>
     <w:rsid w:val="005E4BCD"/>
     <w:rsid w:val="005E5624"/>
     <w:rsid w:val="005E5B38"/>
     <w:rsid w:val="005E73BA"/>
     <w:rsid w:val="005E7731"/>
     <w:rsid w:val="005F0DA8"/>
     <w:rsid w:val="005F12BC"/>
     <w:rsid w:val="005F278B"/>
     <w:rsid w:val="005F390E"/>
     <w:rsid w:val="005F5490"/>
     <w:rsid w:val="00610269"/>
     <w:rsid w:val="006108B4"/>
     <w:rsid w:val="00612741"/>
     <w:rsid w:val="006135C7"/>
     <w:rsid w:val="0061485A"/>
     <w:rsid w:val="00614D11"/>
     <w:rsid w:val="006166D0"/>
     <w:rsid w:val="006175C3"/>
@@ -7959,168 +8355,177 @@
     <w:rsid w:val="006B085A"/>
     <w:rsid w:val="006B0D40"/>
     <w:rsid w:val="006B0FEF"/>
     <w:rsid w:val="006B1198"/>
     <w:rsid w:val="006B1517"/>
     <w:rsid w:val="006B15AA"/>
     <w:rsid w:val="006B3123"/>
     <w:rsid w:val="006B480D"/>
     <w:rsid w:val="006B4ECE"/>
     <w:rsid w:val="006B6514"/>
     <w:rsid w:val="006B6968"/>
     <w:rsid w:val="006B715A"/>
     <w:rsid w:val="006B7A0C"/>
     <w:rsid w:val="006C04B6"/>
     <w:rsid w:val="006C0B42"/>
     <w:rsid w:val="006C16B3"/>
     <w:rsid w:val="006C3A29"/>
     <w:rsid w:val="006C3E38"/>
     <w:rsid w:val="006C43F1"/>
     <w:rsid w:val="006C716E"/>
     <w:rsid w:val="006C7536"/>
     <w:rsid w:val="006C7C9D"/>
     <w:rsid w:val="006C7E79"/>
     <w:rsid w:val="006D19B2"/>
     <w:rsid w:val="006D292F"/>
+    <w:rsid w:val="006D517A"/>
     <w:rsid w:val="006D6838"/>
     <w:rsid w:val="006D6E91"/>
     <w:rsid w:val="006D71A8"/>
     <w:rsid w:val="006E044E"/>
     <w:rsid w:val="006E053E"/>
     <w:rsid w:val="006E098B"/>
     <w:rsid w:val="006E0A89"/>
     <w:rsid w:val="006E1D3F"/>
     <w:rsid w:val="006E29FB"/>
     <w:rsid w:val="006E2E88"/>
     <w:rsid w:val="006E30BA"/>
+    <w:rsid w:val="006E42B1"/>
+    <w:rsid w:val="006E486D"/>
     <w:rsid w:val="006E7950"/>
     <w:rsid w:val="006E7AEF"/>
+    <w:rsid w:val="006F4E66"/>
     <w:rsid w:val="006F66BE"/>
     <w:rsid w:val="006F7A9C"/>
     <w:rsid w:val="00700AF5"/>
     <w:rsid w:val="007017C7"/>
     <w:rsid w:val="00702274"/>
     <w:rsid w:val="007023EA"/>
     <w:rsid w:val="00702BCE"/>
     <w:rsid w:val="007044E6"/>
     <w:rsid w:val="007075D3"/>
     <w:rsid w:val="00707CAD"/>
     <w:rsid w:val="0071028A"/>
     <w:rsid w:val="0071220D"/>
     <w:rsid w:val="0071252B"/>
     <w:rsid w:val="00713B44"/>
     <w:rsid w:val="00714FF4"/>
     <w:rsid w:val="00715998"/>
     <w:rsid w:val="00717654"/>
     <w:rsid w:val="00720767"/>
     <w:rsid w:val="007208B4"/>
     <w:rsid w:val="0072219D"/>
     <w:rsid w:val="00722ACD"/>
     <w:rsid w:val="00723027"/>
     <w:rsid w:val="00723A7D"/>
     <w:rsid w:val="00724871"/>
     <w:rsid w:val="00725AEC"/>
     <w:rsid w:val="007262C4"/>
     <w:rsid w:val="007268D6"/>
     <w:rsid w:val="0073051E"/>
     <w:rsid w:val="00732558"/>
     <w:rsid w:val="007329F6"/>
     <w:rsid w:val="00732A6C"/>
     <w:rsid w:val="00732BB6"/>
     <w:rsid w:val="00733E01"/>
     <w:rsid w:val="007344B1"/>
     <w:rsid w:val="0073551A"/>
     <w:rsid w:val="00735ECC"/>
     <w:rsid w:val="00736AAC"/>
     <w:rsid w:val="007370FB"/>
     <w:rsid w:val="007371D2"/>
     <w:rsid w:val="007406A6"/>
     <w:rsid w:val="00741CF6"/>
     <w:rsid w:val="00742381"/>
     <w:rsid w:val="00744D97"/>
     <w:rsid w:val="007473E5"/>
     <w:rsid w:val="00747802"/>
     <w:rsid w:val="00753C80"/>
     <w:rsid w:val="00753FC8"/>
     <w:rsid w:val="007542B2"/>
+    <w:rsid w:val="00754643"/>
     <w:rsid w:val="00754677"/>
     <w:rsid w:val="00754A40"/>
+    <w:rsid w:val="00754C43"/>
     <w:rsid w:val="00756228"/>
     <w:rsid w:val="00757A29"/>
     <w:rsid w:val="00760D06"/>
     <w:rsid w:val="00761C19"/>
     <w:rsid w:val="00762990"/>
     <w:rsid w:val="00763615"/>
     <w:rsid w:val="00763878"/>
     <w:rsid w:val="00764948"/>
     <w:rsid w:val="007660D6"/>
     <w:rsid w:val="00766C51"/>
     <w:rsid w:val="007674B9"/>
     <w:rsid w:val="007726A8"/>
     <w:rsid w:val="00773CA1"/>
     <w:rsid w:val="0077662B"/>
     <w:rsid w:val="007768C1"/>
     <w:rsid w:val="00777559"/>
     <w:rsid w:val="00784A27"/>
     <w:rsid w:val="0078519A"/>
     <w:rsid w:val="007878A6"/>
     <w:rsid w:val="007904B3"/>
     <w:rsid w:val="00791195"/>
     <w:rsid w:val="00791F0B"/>
     <w:rsid w:val="007924F8"/>
     <w:rsid w:val="00792984"/>
     <w:rsid w:val="00792DA6"/>
     <w:rsid w:val="00793761"/>
     <w:rsid w:val="007945B4"/>
     <w:rsid w:val="007972D2"/>
     <w:rsid w:val="007A1B62"/>
     <w:rsid w:val="007A4632"/>
     <w:rsid w:val="007A4D43"/>
     <w:rsid w:val="007A4E76"/>
     <w:rsid w:val="007A51AE"/>
     <w:rsid w:val="007A5AA2"/>
     <w:rsid w:val="007A79F7"/>
     <w:rsid w:val="007A7C05"/>
     <w:rsid w:val="007A7E56"/>
     <w:rsid w:val="007B17C9"/>
     <w:rsid w:val="007B3B0A"/>
     <w:rsid w:val="007B4E70"/>
     <w:rsid w:val="007B503E"/>
     <w:rsid w:val="007B584C"/>
+    <w:rsid w:val="007B6495"/>
     <w:rsid w:val="007B7186"/>
     <w:rsid w:val="007B756A"/>
     <w:rsid w:val="007C5247"/>
     <w:rsid w:val="007C6D55"/>
     <w:rsid w:val="007D263C"/>
+    <w:rsid w:val="007D4D6B"/>
     <w:rsid w:val="007D5421"/>
     <w:rsid w:val="007D7448"/>
     <w:rsid w:val="007D7E11"/>
     <w:rsid w:val="007E0365"/>
     <w:rsid w:val="007E0A37"/>
     <w:rsid w:val="007E0FA3"/>
     <w:rsid w:val="007E133D"/>
     <w:rsid w:val="007E3DCF"/>
+    <w:rsid w:val="007E465D"/>
     <w:rsid w:val="007E4B6B"/>
     <w:rsid w:val="007E4E56"/>
     <w:rsid w:val="007E5661"/>
     <w:rsid w:val="007E68C2"/>
     <w:rsid w:val="007E70BA"/>
     <w:rsid w:val="007F0AAA"/>
     <w:rsid w:val="007F1D39"/>
     <w:rsid w:val="007F225B"/>
     <w:rsid w:val="007F2B89"/>
     <w:rsid w:val="00802F0D"/>
     <w:rsid w:val="00810BFC"/>
     <w:rsid w:val="008120FC"/>
     <w:rsid w:val="00812255"/>
     <w:rsid w:val="00813A3E"/>
     <w:rsid w:val="00813FCD"/>
     <w:rsid w:val="008148A7"/>
     <w:rsid w:val="00815AF8"/>
     <w:rsid w:val="008161C8"/>
     <w:rsid w:val="00816629"/>
     <w:rsid w:val="00816B36"/>
     <w:rsid w:val="0081713C"/>
     <w:rsid w:val="00820133"/>
     <w:rsid w:val="008205DF"/>
     <w:rsid w:val="008213A6"/>
     <w:rsid w:val="0082207B"/>
@@ -8144,50 +8549,51 @@
     <w:rsid w:val="00837B34"/>
     <w:rsid w:val="00837B76"/>
     <w:rsid w:val="008403A6"/>
     <w:rsid w:val="008418E0"/>
     <w:rsid w:val="008439F8"/>
     <w:rsid w:val="00843C17"/>
     <w:rsid w:val="00844566"/>
     <w:rsid w:val="00846ACD"/>
     <w:rsid w:val="008471A8"/>
     <w:rsid w:val="00850377"/>
     <w:rsid w:val="00852190"/>
     <w:rsid w:val="00852A5E"/>
     <w:rsid w:val="00854A92"/>
     <w:rsid w:val="008551EB"/>
     <w:rsid w:val="0086040B"/>
     <w:rsid w:val="00864308"/>
     <w:rsid w:val="008643A6"/>
     <w:rsid w:val="00864506"/>
     <w:rsid w:val="00864705"/>
     <w:rsid w:val="00865E82"/>
     <w:rsid w:val="00866AAF"/>
     <w:rsid w:val="0087061C"/>
     <w:rsid w:val="008708BA"/>
     <w:rsid w:val="00871A29"/>
     <w:rsid w:val="00871C8B"/>
+    <w:rsid w:val="008728FA"/>
     <w:rsid w:val="0087292A"/>
     <w:rsid w:val="00873D3A"/>
     <w:rsid w:val="00875960"/>
     <w:rsid w:val="008764D2"/>
     <w:rsid w:val="00876A74"/>
     <w:rsid w:val="008817ED"/>
     <w:rsid w:val="00881DA4"/>
     <w:rsid w:val="00881F9C"/>
     <w:rsid w:val="00884F51"/>
     <w:rsid w:val="00886C48"/>
     <w:rsid w:val="00887937"/>
     <w:rsid w:val="0089099A"/>
     <w:rsid w:val="008915B2"/>
     <w:rsid w:val="00895422"/>
     <w:rsid w:val="008958CB"/>
     <w:rsid w:val="00896FDE"/>
     <w:rsid w:val="008A018A"/>
     <w:rsid w:val="008A0B16"/>
     <w:rsid w:val="008A0B5E"/>
     <w:rsid w:val="008A1A1A"/>
     <w:rsid w:val="008A1CEC"/>
     <w:rsid w:val="008A2551"/>
     <w:rsid w:val="008A2765"/>
     <w:rsid w:val="008A433D"/>
     <w:rsid w:val="008A4969"/>
@@ -8258,55 +8664,57 @@
     <w:rsid w:val="00946611"/>
     <w:rsid w:val="00947F5B"/>
     <w:rsid w:val="00950744"/>
     <w:rsid w:val="00950775"/>
     <w:rsid w:val="00951945"/>
     <w:rsid w:val="0095488C"/>
     <w:rsid w:val="009553A5"/>
     <w:rsid w:val="009553F5"/>
     <w:rsid w:val="00956236"/>
     <w:rsid w:val="00956E43"/>
     <w:rsid w:val="00961743"/>
     <w:rsid w:val="00961ADD"/>
     <w:rsid w:val="00961BA1"/>
     <w:rsid w:val="00962CBD"/>
     <w:rsid w:val="009644A9"/>
     <w:rsid w:val="00971219"/>
     <w:rsid w:val="0097136E"/>
     <w:rsid w:val="009716C6"/>
     <w:rsid w:val="0097231B"/>
     <w:rsid w:val="00973BAC"/>
     <w:rsid w:val="00974AC9"/>
     <w:rsid w:val="0097509F"/>
     <w:rsid w:val="00975A29"/>
     <w:rsid w:val="009771C8"/>
     <w:rsid w:val="0098034E"/>
+    <w:rsid w:val="0098230A"/>
     <w:rsid w:val="0098334B"/>
     <w:rsid w:val="00983C43"/>
     <w:rsid w:val="009848B9"/>
     <w:rsid w:val="00984E1E"/>
     <w:rsid w:val="0098538D"/>
+    <w:rsid w:val="0098590F"/>
     <w:rsid w:val="00987C7C"/>
     <w:rsid w:val="0099080E"/>
     <w:rsid w:val="009916FB"/>
     <w:rsid w:val="00991BBA"/>
     <w:rsid w:val="00993AAB"/>
     <w:rsid w:val="00993B51"/>
     <w:rsid w:val="00997146"/>
     <w:rsid w:val="00997756"/>
     <w:rsid w:val="009977A5"/>
     <w:rsid w:val="00997A2F"/>
     <w:rsid w:val="009A1C2B"/>
     <w:rsid w:val="009A2985"/>
     <w:rsid w:val="009A3E6E"/>
     <w:rsid w:val="009A50D3"/>
     <w:rsid w:val="009A6CFF"/>
     <w:rsid w:val="009A7F34"/>
     <w:rsid w:val="009B1523"/>
     <w:rsid w:val="009B20B9"/>
     <w:rsid w:val="009B229C"/>
     <w:rsid w:val="009B27DD"/>
     <w:rsid w:val="009B4159"/>
     <w:rsid w:val="009B4533"/>
     <w:rsid w:val="009B5618"/>
     <w:rsid w:val="009B6D61"/>
     <w:rsid w:val="009B6DD2"/>
@@ -8357,167 +8765,179 @@
     <w:rsid w:val="00A259FE"/>
     <w:rsid w:val="00A265E1"/>
     <w:rsid w:val="00A27DEC"/>
     <w:rsid w:val="00A27E6A"/>
     <w:rsid w:val="00A30652"/>
     <w:rsid w:val="00A30D43"/>
     <w:rsid w:val="00A331F5"/>
     <w:rsid w:val="00A337C3"/>
     <w:rsid w:val="00A35675"/>
     <w:rsid w:val="00A36CD8"/>
     <w:rsid w:val="00A405E0"/>
     <w:rsid w:val="00A40E6B"/>
     <w:rsid w:val="00A42510"/>
     <w:rsid w:val="00A4264A"/>
     <w:rsid w:val="00A43839"/>
     <w:rsid w:val="00A451D4"/>
     <w:rsid w:val="00A47389"/>
     <w:rsid w:val="00A5023D"/>
     <w:rsid w:val="00A50D6F"/>
     <w:rsid w:val="00A51A6C"/>
     <w:rsid w:val="00A52483"/>
     <w:rsid w:val="00A52BEE"/>
     <w:rsid w:val="00A53AA1"/>
     <w:rsid w:val="00A53C70"/>
     <w:rsid w:val="00A57A0E"/>
+    <w:rsid w:val="00A602EB"/>
     <w:rsid w:val="00A603A8"/>
     <w:rsid w:val="00A605CC"/>
     <w:rsid w:val="00A6096A"/>
     <w:rsid w:val="00A60E3D"/>
+    <w:rsid w:val="00A621AE"/>
     <w:rsid w:val="00A62FC6"/>
     <w:rsid w:val="00A65087"/>
     <w:rsid w:val="00A67175"/>
     <w:rsid w:val="00A722DD"/>
     <w:rsid w:val="00A725E0"/>
     <w:rsid w:val="00A72B6D"/>
     <w:rsid w:val="00A745CD"/>
     <w:rsid w:val="00A74A36"/>
     <w:rsid w:val="00A76B82"/>
     <w:rsid w:val="00A80FA3"/>
     <w:rsid w:val="00A8133A"/>
     <w:rsid w:val="00A83BA5"/>
     <w:rsid w:val="00A8415C"/>
+    <w:rsid w:val="00A900EC"/>
     <w:rsid w:val="00A902C8"/>
     <w:rsid w:val="00A910F2"/>
     <w:rsid w:val="00A936EB"/>
     <w:rsid w:val="00A94BAD"/>
     <w:rsid w:val="00A963F2"/>
     <w:rsid w:val="00A965AD"/>
+    <w:rsid w:val="00A97752"/>
     <w:rsid w:val="00A97C9E"/>
     <w:rsid w:val="00A97F27"/>
     <w:rsid w:val="00AA505F"/>
     <w:rsid w:val="00AA6563"/>
     <w:rsid w:val="00AA67CC"/>
     <w:rsid w:val="00AA78BB"/>
     <w:rsid w:val="00AA7D6E"/>
     <w:rsid w:val="00AB1020"/>
     <w:rsid w:val="00AB13F0"/>
     <w:rsid w:val="00AB1F00"/>
     <w:rsid w:val="00AB3D96"/>
     <w:rsid w:val="00AB60DD"/>
     <w:rsid w:val="00AB670F"/>
     <w:rsid w:val="00AC031E"/>
     <w:rsid w:val="00AC200B"/>
     <w:rsid w:val="00AC2DD6"/>
     <w:rsid w:val="00AC4E72"/>
     <w:rsid w:val="00AC7D1A"/>
     <w:rsid w:val="00AC7EF9"/>
     <w:rsid w:val="00AD077D"/>
     <w:rsid w:val="00AD0924"/>
     <w:rsid w:val="00AD0F1B"/>
     <w:rsid w:val="00AD39AA"/>
+    <w:rsid w:val="00AD39E6"/>
     <w:rsid w:val="00AD40AD"/>
     <w:rsid w:val="00AD4253"/>
     <w:rsid w:val="00AD4FFF"/>
     <w:rsid w:val="00AD5215"/>
     <w:rsid w:val="00AD5300"/>
     <w:rsid w:val="00AD5E59"/>
     <w:rsid w:val="00AD5EAB"/>
     <w:rsid w:val="00AD753A"/>
     <w:rsid w:val="00AD7974"/>
     <w:rsid w:val="00AE121F"/>
     <w:rsid w:val="00AE1F88"/>
     <w:rsid w:val="00AE2BE4"/>
     <w:rsid w:val="00AE4D02"/>
     <w:rsid w:val="00AE594C"/>
     <w:rsid w:val="00AE707B"/>
     <w:rsid w:val="00AF3EF2"/>
     <w:rsid w:val="00AF4583"/>
     <w:rsid w:val="00AF4879"/>
     <w:rsid w:val="00AF4CEC"/>
     <w:rsid w:val="00AF56E4"/>
     <w:rsid w:val="00AF574E"/>
     <w:rsid w:val="00AF75F8"/>
     <w:rsid w:val="00AF7821"/>
     <w:rsid w:val="00B001CE"/>
+    <w:rsid w:val="00B010DD"/>
     <w:rsid w:val="00B013E6"/>
     <w:rsid w:val="00B0144E"/>
+    <w:rsid w:val="00B044A0"/>
     <w:rsid w:val="00B04556"/>
     <w:rsid w:val="00B06D57"/>
     <w:rsid w:val="00B10924"/>
     <w:rsid w:val="00B1250A"/>
     <w:rsid w:val="00B1365A"/>
     <w:rsid w:val="00B15244"/>
     <w:rsid w:val="00B22165"/>
     <w:rsid w:val="00B222D7"/>
     <w:rsid w:val="00B25BD1"/>
+    <w:rsid w:val="00B261AC"/>
     <w:rsid w:val="00B26544"/>
     <w:rsid w:val="00B2677D"/>
     <w:rsid w:val="00B2775B"/>
     <w:rsid w:val="00B30CCB"/>
     <w:rsid w:val="00B310D4"/>
     <w:rsid w:val="00B344F5"/>
     <w:rsid w:val="00B352B2"/>
     <w:rsid w:val="00B3673E"/>
     <w:rsid w:val="00B37613"/>
     <w:rsid w:val="00B37694"/>
     <w:rsid w:val="00B42402"/>
     <w:rsid w:val="00B4251A"/>
     <w:rsid w:val="00B44238"/>
     <w:rsid w:val="00B44EFB"/>
     <w:rsid w:val="00B450AA"/>
     <w:rsid w:val="00B4530A"/>
     <w:rsid w:val="00B45447"/>
     <w:rsid w:val="00B4585E"/>
     <w:rsid w:val="00B458C8"/>
     <w:rsid w:val="00B45C0D"/>
     <w:rsid w:val="00B51576"/>
+    <w:rsid w:val="00B56E02"/>
     <w:rsid w:val="00B574D8"/>
     <w:rsid w:val="00B5782E"/>
     <w:rsid w:val="00B63ED8"/>
     <w:rsid w:val="00B65566"/>
+    <w:rsid w:val="00B661C9"/>
     <w:rsid w:val="00B6652A"/>
     <w:rsid w:val="00B67472"/>
     <w:rsid w:val="00B70E7F"/>
     <w:rsid w:val="00B71A90"/>
     <w:rsid w:val="00B71CCA"/>
+    <w:rsid w:val="00B71F5F"/>
     <w:rsid w:val="00B72170"/>
     <w:rsid w:val="00B73AD3"/>
     <w:rsid w:val="00B74409"/>
     <w:rsid w:val="00B74FEB"/>
     <w:rsid w:val="00B763F5"/>
     <w:rsid w:val="00B764A1"/>
+    <w:rsid w:val="00B766B2"/>
     <w:rsid w:val="00B76DEE"/>
     <w:rsid w:val="00B815BD"/>
     <w:rsid w:val="00B82602"/>
     <w:rsid w:val="00B828B6"/>
     <w:rsid w:val="00B82964"/>
     <w:rsid w:val="00B82F5B"/>
     <w:rsid w:val="00B838C4"/>
     <w:rsid w:val="00B84709"/>
     <w:rsid w:val="00B85053"/>
     <w:rsid w:val="00B85A9A"/>
     <w:rsid w:val="00B870F7"/>
     <w:rsid w:val="00B91DAF"/>
     <w:rsid w:val="00B93E70"/>
     <w:rsid w:val="00B96E8D"/>
     <w:rsid w:val="00B975E9"/>
     <w:rsid w:val="00B97D83"/>
     <w:rsid w:val="00BA0534"/>
     <w:rsid w:val="00BA17FD"/>
     <w:rsid w:val="00BA7946"/>
     <w:rsid w:val="00BB0A8D"/>
     <w:rsid w:val="00BB15EF"/>
     <w:rsid w:val="00BB19C0"/>
     <w:rsid w:val="00BB31E5"/>
     <w:rsid w:val="00BB410D"/>
     <w:rsid w:val="00BB4413"/>
@@ -8528,69 +8948,71 @@
     <w:rsid w:val="00BC3E51"/>
     <w:rsid w:val="00BC6C45"/>
     <w:rsid w:val="00BC79B1"/>
     <w:rsid w:val="00BD0211"/>
     <w:rsid w:val="00BD4ABC"/>
     <w:rsid w:val="00BD6400"/>
     <w:rsid w:val="00BD69DD"/>
     <w:rsid w:val="00BD6B16"/>
     <w:rsid w:val="00BD6C20"/>
     <w:rsid w:val="00BD71BF"/>
     <w:rsid w:val="00BE0089"/>
     <w:rsid w:val="00BE03D5"/>
     <w:rsid w:val="00BE528A"/>
     <w:rsid w:val="00BE5895"/>
     <w:rsid w:val="00BE7C52"/>
     <w:rsid w:val="00BF1555"/>
     <w:rsid w:val="00BF2DD3"/>
     <w:rsid w:val="00BF3336"/>
     <w:rsid w:val="00BF35E5"/>
     <w:rsid w:val="00BF3892"/>
     <w:rsid w:val="00BF624D"/>
     <w:rsid w:val="00C00078"/>
     <w:rsid w:val="00C01EFD"/>
     <w:rsid w:val="00C02187"/>
     <w:rsid w:val="00C0241F"/>
+    <w:rsid w:val="00C033FD"/>
     <w:rsid w:val="00C03FB8"/>
     <w:rsid w:val="00C05293"/>
     <w:rsid w:val="00C06017"/>
     <w:rsid w:val="00C068AB"/>
     <w:rsid w:val="00C06E89"/>
     <w:rsid w:val="00C06EEB"/>
     <w:rsid w:val="00C07ADB"/>
     <w:rsid w:val="00C106C2"/>
     <w:rsid w:val="00C10AD6"/>
     <w:rsid w:val="00C10C35"/>
     <w:rsid w:val="00C11726"/>
     <w:rsid w:val="00C11AA3"/>
     <w:rsid w:val="00C15163"/>
     <w:rsid w:val="00C168B8"/>
     <w:rsid w:val="00C20641"/>
     <w:rsid w:val="00C238FD"/>
     <w:rsid w:val="00C24879"/>
     <w:rsid w:val="00C248BC"/>
     <w:rsid w:val="00C2685A"/>
+    <w:rsid w:val="00C27BCD"/>
     <w:rsid w:val="00C303AF"/>
     <w:rsid w:val="00C34EA2"/>
     <w:rsid w:val="00C358C6"/>
     <w:rsid w:val="00C35AA6"/>
     <w:rsid w:val="00C36FF0"/>
     <w:rsid w:val="00C40431"/>
     <w:rsid w:val="00C40D53"/>
     <w:rsid w:val="00C41068"/>
     <w:rsid w:val="00C41784"/>
     <w:rsid w:val="00C42DEF"/>
     <w:rsid w:val="00C43E9C"/>
     <w:rsid w:val="00C441E0"/>
     <w:rsid w:val="00C44E4A"/>
     <w:rsid w:val="00C453C9"/>
     <w:rsid w:val="00C457F8"/>
     <w:rsid w:val="00C467BD"/>
     <w:rsid w:val="00C46B74"/>
     <w:rsid w:val="00C476B3"/>
     <w:rsid w:val="00C500DD"/>
     <w:rsid w:val="00C506E7"/>
     <w:rsid w:val="00C50A03"/>
     <w:rsid w:val="00C51315"/>
     <w:rsid w:val="00C51463"/>
     <w:rsid w:val="00C5195B"/>
     <w:rsid w:val="00C52D6B"/>
@@ -8605,234 +9027,244 @@
     <w:rsid w:val="00C713BF"/>
     <w:rsid w:val="00C718DC"/>
     <w:rsid w:val="00C72430"/>
     <w:rsid w:val="00C7317E"/>
     <w:rsid w:val="00C73489"/>
     <w:rsid w:val="00C755B2"/>
     <w:rsid w:val="00C755BE"/>
     <w:rsid w:val="00C7578D"/>
     <w:rsid w:val="00C760AE"/>
     <w:rsid w:val="00C77BD4"/>
     <w:rsid w:val="00C80A61"/>
     <w:rsid w:val="00C825CA"/>
     <w:rsid w:val="00C857FC"/>
     <w:rsid w:val="00C85B5B"/>
     <w:rsid w:val="00C8620D"/>
     <w:rsid w:val="00C916AB"/>
     <w:rsid w:val="00C919F9"/>
     <w:rsid w:val="00C939B0"/>
     <w:rsid w:val="00C93B46"/>
     <w:rsid w:val="00C94F7E"/>
     <w:rsid w:val="00C95259"/>
     <w:rsid w:val="00C96AF1"/>
     <w:rsid w:val="00CA0C5B"/>
     <w:rsid w:val="00CA2781"/>
     <w:rsid w:val="00CA2D67"/>
+    <w:rsid w:val="00CA3364"/>
     <w:rsid w:val="00CA513C"/>
     <w:rsid w:val="00CA605D"/>
     <w:rsid w:val="00CA73B2"/>
     <w:rsid w:val="00CA7BF4"/>
     <w:rsid w:val="00CB2187"/>
     <w:rsid w:val="00CB3B7F"/>
     <w:rsid w:val="00CB3E15"/>
     <w:rsid w:val="00CB4011"/>
     <w:rsid w:val="00CB4497"/>
     <w:rsid w:val="00CB4E22"/>
     <w:rsid w:val="00CB50E7"/>
     <w:rsid w:val="00CB5285"/>
     <w:rsid w:val="00CB772E"/>
     <w:rsid w:val="00CB7D9D"/>
     <w:rsid w:val="00CC0320"/>
     <w:rsid w:val="00CC0500"/>
     <w:rsid w:val="00CC0D0E"/>
     <w:rsid w:val="00CC1FC2"/>
     <w:rsid w:val="00CC2546"/>
     <w:rsid w:val="00CC36BD"/>
     <w:rsid w:val="00CC4A54"/>
     <w:rsid w:val="00CC5E20"/>
     <w:rsid w:val="00CC6716"/>
     <w:rsid w:val="00CC6FF9"/>
     <w:rsid w:val="00CC7947"/>
     <w:rsid w:val="00CC7CAC"/>
     <w:rsid w:val="00CD0040"/>
     <w:rsid w:val="00CD1F20"/>
     <w:rsid w:val="00CD2156"/>
     <w:rsid w:val="00CD3723"/>
     <w:rsid w:val="00CD49BE"/>
     <w:rsid w:val="00CD4D28"/>
     <w:rsid w:val="00CD6E3E"/>
     <w:rsid w:val="00CE0FC5"/>
     <w:rsid w:val="00CE146F"/>
     <w:rsid w:val="00CE26A7"/>
     <w:rsid w:val="00CE27E1"/>
     <w:rsid w:val="00CE295A"/>
     <w:rsid w:val="00CE2D33"/>
     <w:rsid w:val="00CE3D26"/>
     <w:rsid w:val="00CE5D1E"/>
     <w:rsid w:val="00CE77CD"/>
     <w:rsid w:val="00CF066E"/>
     <w:rsid w:val="00CF073E"/>
     <w:rsid w:val="00CF1002"/>
     <w:rsid w:val="00CF1C19"/>
     <w:rsid w:val="00CF1F5E"/>
+    <w:rsid w:val="00CF2E1F"/>
     <w:rsid w:val="00CF52EE"/>
     <w:rsid w:val="00CF66A5"/>
+    <w:rsid w:val="00D0180F"/>
     <w:rsid w:val="00D0220D"/>
     <w:rsid w:val="00D0475E"/>
     <w:rsid w:val="00D04A96"/>
     <w:rsid w:val="00D0596C"/>
     <w:rsid w:val="00D0655D"/>
     <w:rsid w:val="00D067C1"/>
     <w:rsid w:val="00D07EDB"/>
     <w:rsid w:val="00D107B0"/>
     <w:rsid w:val="00D1098C"/>
     <w:rsid w:val="00D12237"/>
     <w:rsid w:val="00D12F5E"/>
     <w:rsid w:val="00D14F79"/>
     <w:rsid w:val="00D15280"/>
     <w:rsid w:val="00D15745"/>
     <w:rsid w:val="00D15D2F"/>
     <w:rsid w:val="00D170FE"/>
     <w:rsid w:val="00D205E3"/>
     <w:rsid w:val="00D20DF7"/>
     <w:rsid w:val="00D2102D"/>
     <w:rsid w:val="00D2137A"/>
     <w:rsid w:val="00D21E1D"/>
     <w:rsid w:val="00D24CB4"/>
     <w:rsid w:val="00D25B64"/>
     <w:rsid w:val="00D25BBD"/>
     <w:rsid w:val="00D26196"/>
     <w:rsid w:val="00D3054B"/>
     <w:rsid w:val="00D309FE"/>
     <w:rsid w:val="00D30A70"/>
     <w:rsid w:val="00D318BB"/>
     <w:rsid w:val="00D318E6"/>
     <w:rsid w:val="00D31F2F"/>
     <w:rsid w:val="00D32424"/>
     <w:rsid w:val="00D3413C"/>
     <w:rsid w:val="00D3468B"/>
     <w:rsid w:val="00D361EC"/>
     <w:rsid w:val="00D36A62"/>
     <w:rsid w:val="00D37D31"/>
     <w:rsid w:val="00D417D9"/>
     <w:rsid w:val="00D41AC2"/>
     <w:rsid w:val="00D43312"/>
     <w:rsid w:val="00D4341B"/>
     <w:rsid w:val="00D43CC5"/>
     <w:rsid w:val="00D46859"/>
+    <w:rsid w:val="00D47B97"/>
     <w:rsid w:val="00D55916"/>
     <w:rsid w:val="00D56266"/>
     <w:rsid w:val="00D612A6"/>
     <w:rsid w:val="00D62E58"/>
     <w:rsid w:val="00D65742"/>
     <w:rsid w:val="00D67D70"/>
     <w:rsid w:val="00D7002E"/>
     <w:rsid w:val="00D714D2"/>
     <w:rsid w:val="00D73FCC"/>
     <w:rsid w:val="00D746F1"/>
     <w:rsid w:val="00D7475D"/>
     <w:rsid w:val="00D752C8"/>
     <w:rsid w:val="00D75C42"/>
     <w:rsid w:val="00D763D2"/>
     <w:rsid w:val="00D771AE"/>
     <w:rsid w:val="00D81A04"/>
     <w:rsid w:val="00D8328F"/>
     <w:rsid w:val="00D83E94"/>
     <w:rsid w:val="00D868EC"/>
     <w:rsid w:val="00D904A5"/>
     <w:rsid w:val="00D92776"/>
     <w:rsid w:val="00D92BF9"/>
     <w:rsid w:val="00D93614"/>
     <w:rsid w:val="00D93EF5"/>
     <w:rsid w:val="00D947CE"/>
     <w:rsid w:val="00D96CA3"/>
     <w:rsid w:val="00D97A3D"/>
     <w:rsid w:val="00DA1D09"/>
+    <w:rsid w:val="00DA40B8"/>
     <w:rsid w:val="00DA47E0"/>
     <w:rsid w:val="00DA72AB"/>
     <w:rsid w:val="00DA790F"/>
     <w:rsid w:val="00DB0C8A"/>
     <w:rsid w:val="00DB28E0"/>
     <w:rsid w:val="00DB2C89"/>
     <w:rsid w:val="00DB3650"/>
     <w:rsid w:val="00DB37AE"/>
     <w:rsid w:val="00DB3B1F"/>
     <w:rsid w:val="00DB4BD9"/>
     <w:rsid w:val="00DB59EF"/>
     <w:rsid w:val="00DC1D49"/>
     <w:rsid w:val="00DC2624"/>
     <w:rsid w:val="00DC27E7"/>
     <w:rsid w:val="00DC7609"/>
     <w:rsid w:val="00DC7B65"/>
     <w:rsid w:val="00DD12FF"/>
     <w:rsid w:val="00DD1F14"/>
     <w:rsid w:val="00DD30F9"/>
     <w:rsid w:val="00DD4124"/>
     <w:rsid w:val="00DD4AFB"/>
     <w:rsid w:val="00DD7A56"/>
     <w:rsid w:val="00DD7B8B"/>
     <w:rsid w:val="00DE3035"/>
     <w:rsid w:val="00DE385D"/>
     <w:rsid w:val="00DE3E79"/>
     <w:rsid w:val="00DE3EDA"/>
     <w:rsid w:val="00DE4AF9"/>
     <w:rsid w:val="00DE5E24"/>
     <w:rsid w:val="00DE63C7"/>
     <w:rsid w:val="00DF063B"/>
+    <w:rsid w:val="00DF0FEB"/>
     <w:rsid w:val="00DF2510"/>
     <w:rsid w:val="00DF4E0A"/>
     <w:rsid w:val="00DF5511"/>
     <w:rsid w:val="00DF5AB5"/>
+    <w:rsid w:val="00DF79A6"/>
     <w:rsid w:val="00E0037B"/>
+    <w:rsid w:val="00E018EA"/>
     <w:rsid w:val="00E0290D"/>
     <w:rsid w:val="00E02C2E"/>
     <w:rsid w:val="00E03AEF"/>
     <w:rsid w:val="00E04206"/>
     <w:rsid w:val="00E04959"/>
     <w:rsid w:val="00E058E3"/>
     <w:rsid w:val="00E06D9E"/>
     <w:rsid w:val="00E12100"/>
+    <w:rsid w:val="00E145C1"/>
     <w:rsid w:val="00E14B3B"/>
     <w:rsid w:val="00E15276"/>
     <w:rsid w:val="00E17FB8"/>
     <w:rsid w:val="00E217E6"/>
     <w:rsid w:val="00E23288"/>
     <w:rsid w:val="00E233A1"/>
     <w:rsid w:val="00E23CBE"/>
     <w:rsid w:val="00E24065"/>
     <w:rsid w:val="00E2467C"/>
     <w:rsid w:val="00E25353"/>
     <w:rsid w:val="00E25BCB"/>
     <w:rsid w:val="00E26ED2"/>
     <w:rsid w:val="00E27C53"/>
     <w:rsid w:val="00E27E88"/>
     <w:rsid w:val="00E31061"/>
     <w:rsid w:val="00E312A0"/>
     <w:rsid w:val="00E31CCA"/>
     <w:rsid w:val="00E32E90"/>
     <w:rsid w:val="00E336CE"/>
     <w:rsid w:val="00E35593"/>
+    <w:rsid w:val="00E35E53"/>
     <w:rsid w:val="00E369CA"/>
     <w:rsid w:val="00E3714F"/>
     <w:rsid w:val="00E372C8"/>
     <w:rsid w:val="00E372CF"/>
     <w:rsid w:val="00E37316"/>
     <w:rsid w:val="00E40F06"/>
     <w:rsid w:val="00E44860"/>
     <w:rsid w:val="00E44F21"/>
     <w:rsid w:val="00E45739"/>
     <w:rsid w:val="00E46535"/>
     <w:rsid w:val="00E47DF1"/>
     <w:rsid w:val="00E506B9"/>
     <w:rsid w:val="00E52C0A"/>
     <w:rsid w:val="00E52FEC"/>
     <w:rsid w:val="00E536D6"/>
     <w:rsid w:val="00E54252"/>
     <w:rsid w:val="00E54471"/>
     <w:rsid w:val="00E54989"/>
     <w:rsid w:val="00E54B86"/>
     <w:rsid w:val="00E54EA0"/>
     <w:rsid w:val="00E5756E"/>
     <w:rsid w:val="00E61385"/>
     <w:rsid w:val="00E61A8D"/>
     <w:rsid w:val="00E62578"/>
     <w:rsid w:val="00E62958"/>
@@ -8846,244 +9278,252 @@
     <w:rsid w:val="00E66A52"/>
     <w:rsid w:val="00E71F5E"/>
     <w:rsid w:val="00E726D2"/>
     <w:rsid w:val="00E7272E"/>
     <w:rsid w:val="00E72F0E"/>
     <w:rsid w:val="00E7565E"/>
     <w:rsid w:val="00E76C69"/>
     <w:rsid w:val="00E80BFC"/>
     <w:rsid w:val="00E83944"/>
     <w:rsid w:val="00E841CC"/>
     <w:rsid w:val="00E8473B"/>
     <w:rsid w:val="00E87A8C"/>
     <w:rsid w:val="00E9044D"/>
     <w:rsid w:val="00E9065B"/>
     <w:rsid w:val="00E90AE1"/>
     <w:rsid w:val="00E91373"/>
     <w:rsid w:val="00E91E7C"/>
     <w:rsid w:val="00E92AC0"/>
     <w:rsid w:val="00E9439C"/>
     <w:rsid w:val="00E957D7"/>
     <w:rsid w:val="00E96002"/>
     <w:rsid w:val="00E96348"/>
     <w:rsid w:val="00E9681F"/>
     <w:rsid w:val="00E9739D"/>
     <w:rsid w:val="00EA079F"/>
+    <w:rsid w:val="00EA35EC"/>
     <w:rsid w:val="00EA3B8E"/>
     <w:rsid w:val="00EA3FA7"/>
     <w:rsid w:val="00EA4E6E"/>
     <w:rsid w:val="00EA5FDF"/>
     <w:rsid w:val="00EB0AAF"/>
     <w:rsid w:val="00EB2956"/>
     <w:rsid w:val="00EB31C6"/>
     <w:rsid w:val="00EB3C1C"/>
     <w:rsid w:val="00EB4513"/>
     <w:rsid w:val="00EB4869"/>
     <w:rsid w:val="00EB5976"/>
     <w:rsid w:val="00EB685A"/>
     <w:rsid w:val="00EB6DE2"/>
     <w:rsid w:val="00EB72BD"/>
     <w:rsid w:val="00EB72ED"/>
     <w:rsid w:val="00EB76C5"/>
     <w:rsid w:val="00EC262C"/>
     <w:rsid w:val="00EC36B0"/>
     <w:rsid w:val="00EC5D81"/>
     <w:rsid w:val="00EC7B7C"/>
     <w:rsid w:val="00ED0745"/>
     <w:rsid w:val="00ED1646"/>
+    <w:rsid w:val="00ED25F9"/>
     <w:rsid w:val="00ED3966"/>
     <w:rsid w:val="00ED40B8"/>
     <w:rsid w:val="00ED5CD4"/>
     <w:rsid w:val="00EE027A"/>
     <w:rsid w:val="00EE056A"/>
     <w:rsid w:val="00EE09A7"/>
     <w:rsid w:val="00EE1D70"/>
     <w:rsid w:val="00EE271C"/>
     <w:rsid w:val="00EE5512"/>
     <w:rsid w:val="00EE5B92"/>
     <w:rsid w:val="00EF168D"/>
     <w:rsid w:val="00EF28D4"/>
     <w:rsid w:val="00EF42D7"/>
     <w:rsid w:val="00EF5AC2"/>
     <w:rsid w:val="00EF63BA"/>
     <w:rsid w:val="00EF6461"/>
     <w:rsid w:val="00EF6764"/>
     <w:rsid w:val="00EF6B6F"/>
     <w:rsid w:val="00EF6CC2"/>
     <w:rsid w:val="00EF6E08"/>
     <w:rsid w:val="00EF77E0"/>
     <w:rsid w:val="00F00037"/>
     <w:rsid w:val="00F0014E"/>
     <w:rsid w:val="00F00421"/>
     <w:rsid w:val="00F0146F"/>
     <w:rsid w:val="00F06A47"/>
     <w:rsid w:val="00F12F0C"/>
     <w:rsid w:val="00F137AB"/>
     <w:rsid w:val="00F13F57"/>
     <w:rsid w:val="00F145B1"/>
     <w:rsid w:val="00F15600"/>
     <w:rsid w:val="00F16D18"/>
     <w:rsid w:val="00F17977"/>
     <w:rsid w:val="00F17AF0"/>
     <w:rsid w:val="00F20AD6"/>
     <w:rsid w:val="00F216DF"/>
     <w:rsid w:val="00F22CDE"/>
     <w:rsid w:val="00F2545A"/>
     <w:rsid w:val="00F279D7"/>
     <w:rsid w:val="00F27B3D"/>
     <w:rsid w:val="00F3048C"/>
+    <w:rsid w:val="00F31050"/>
     <w:rsid w:val="00F31BE8"/>
     <w:rsid w:val="00F31EFC"/>
     <w:rsid w:val="00F328C2"/>
     <w:rsid w:val="00F33573"/>
     <w:rsid w:val="00F34301"/>
     <w:rsid w:val="00F358BD"/>
     <w:rsid w:val="00F36349"/>
     <w:rsid w:val="00F40225"/>
     <w:rsid w:val="00F42EFA"/>
     <w:rsid w:val="00F431E2"/>
     <w:rsid w:val="00F4556B"/>
     <w:rsid w:val="00F4565F"/>
     <w:rsid w:val="00F46A1B"/>
     <w:rsid w:val="00F46AB6"/>
     <w:rsid w:val="00F47106"/>
     <w:rsid w:val="00F4765F"/>
     <w:rsid w:val="00F5031F"/>
     <w:rsid w:val="00F5203B"/>
     <w:rsid w:val="00F54579"/>
     <w:rsid w:val="00F5593D"/>
     <w:rsid w:val="00F55FF6"/>
+    <w:rsid w:val="00F56C60"/>
     <w:rsid w:val="00F56FCB"/>
     <w:rsid w:val="00F57C8C"/>
     <w:rsid w:val="00F60476"/>
     <w:rsid w:val="00F63BC2"/>
     <w:rsid w:val="00F65218"/>
     <w:rsid w:val="00F65F94"/>
+    <w:rsid w:val="00F668A4"/>
     <w:rsid w:val="00F70F39"/>
     <w:rsid w:val="00F71392"/>
     <w:rsid w:val="00F772BB"/>
     <w:rsid w:val="00F77700"/>
     <w:rsid w:val="00F8082C"/>
     <w:rsid w:val="00F8182C"/>
     <w:rsid w:val="00F82433"/>
     <w:rsid w:val="00F828E0"/>
     <w:rsid w:val="00F82932"/>
+    <w:rsid w:val="00F82965"/>
     <w:rsid w:val="00F835B9"/>
     <w:rsid w:val="00F8371A"/>
     <w:rsid w:val="00F841F5"/>
     <w:rsid w:val="00F91AA2"/>
     <w:rsid w:val="00F94217"/>
     <w:rsid w:val="00F9464A"/>
     <w:rsid w:val="00F94846"/>
     <w:rsid w:val="00F97E75"/>
     <w:rsid w:val="00FA0F1F"/>
     <w:rsid w:val="00FA177E"/>
     <w:rsid w:val="00FA22B0"/>
     <w:rsid w:val="00FA57E3"/>
     <w:rsid w:val="00FA5FF4"/>
     <w:rsid w:val="00FA61F2"/>
     <w:rsid w:val="00FA63C5"/>
     <w:rsid w:val="00FA65AD"/>
     <w:rsid w:val="00FA6AC2"/>
     <w:rsid w:val="00FA7022"/>
     <w:rsid w:val="00FA7048"/>
     <w:rsid w:val="00FA70B3"/>
     <w:rsid w:val="00FB21F6"/>
     <w:rsid w:val="00FB29F4"/>
     <w:rsid w:val="00FB39F6"/>
     <w:rsid w:val="00FB5AB6"/>
     <w:rsid w:val="00FB67D9"/>
     <w:rsid w:val="00FB6A4D"/>
     <w:rsid w:val="00FB7C8C"/>
     <w:rsid w:val="00FC262B"/>
     <w:rsid w:val="00FC374E"/>
     <w:rsid w:val="00FC47E4"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC4A6A"/>
     <w:rsid w:val="00FC6D10"/>
     <w:rsid w:val="00FC73AE"/>
+    <w:rsid w:val="00FC779E"/>
     <w:rsid w:val="00FD04A9"/>
     <w:rsid w:val="00FD0BB5"/>
     <w:rsid w:val="00FD0C84"/>
     <w:rsid w:val="00FD14AA"/>
     <w:rsid w:val="00FD256F"/>
     <w:rsid w:val="00FD5611"/>
     <w:rsid w:val="00FD590F"/>
     <w:rsid w:val="00FD61D2"/>
     <w:rsid w:val="00FD6321"/>
     <w:rsid w:val="00FD662C"/>
     <w:rsid w:val="00FE1440"/>
     <w:rsid w:val="00FE1506"/>
     <w:rsid w:val="00FE1971"/>
     <w:rsid w:val="00FE32B3"/>
     <w:rsid w:val="00FE463E"/>
     <w:rsid w:val="00FE5694"/>
     <w:rsid w:val="00FE59F6"/>
+    <w:rsid w:val="00FE6600"/>
     <w:rsid w:val="00FE78DF"/>
     <w:rsid w:val="00FF1505"/>
     <w:rsid w:val="00FF223B"/>
     <w:rsid w:val="00FF2C13"/>
     <w:rsid w:val="00FF360E"/>
     <w:rsid w:val="00FF45C2"/>
     <w:rsid w:val="00FF48AE"/>
     <w:rsid w:val="00FF5B47"/>
     <w:rsid w:val="00FF6238"/>
     <w:rsid w:val="00FF72B3"/>
     <w:rsid w:val="00FF737B"/>
     <w:rsid w:val="00FF7925"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B3B9474"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
@@ -14966,51 +15406,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="0098034E"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="113065728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="170998570">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15325,51 +15765,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106799907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15589,96 +16029,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>86</Words>
-  <Characters>616</Characters>
+  <Words>140</Words>
+  <Characters>974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6102.28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>700</CharactersWithSpaces>
+  <CharactersWithSpaces>1108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="1374" baseType="variant">
       <vt:variant>
         <vt:i4>1179704</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1370</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc394568915</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1179704</vt:i4>
       </vt:variant>
@@ -19771,41 +20195,33 @@
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc394568687</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6102.28</dc:title>
-  <dc:subject>Modifications to Multifamily Loan and Security Agreement – Addenda to Schedule 2 – Summary of Loan Terms (Preferred Equity Terms)</dc:subject>
+  <dc:subject>Modifications to Multifamily Loan and Security Agreement (Addenda to Schedule 2) (Preferred Equity and Structured Common Equity Terms)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>