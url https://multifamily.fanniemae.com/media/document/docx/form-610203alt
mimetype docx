--- v0 (2025-10-13)
+++ v1 (2026-07-14)
@@ -1,453 +1,474 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006D0494" w:rsidRDefault="006D0494" w:rsidP="003A06D6">
+    <w:p w14:paraId="793305AA" w14:textId="77777777" w:rsidR="006D0494" w:rsidRDefault="006D0494" w:rsidP="003A06D6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A84D56">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Modifications to Multifamily Loan and Security Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D0494" w:rsidRDefault="006D0494" w:rsidP="003A06D6">
+    <w:p w14:paraId="356D389B" w14:textId="77777777" w:rsidR="006D0494" w:rsidRDefault="006D0494" w:rsidP="003A06D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ADDENDA TO SCHEDULE 2 – SUMMARY OF LOAN TERMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D0494" w:rsidRDefault="006D0494" w:rsidP="006D0494">
+    <w:p w14:paraId="3A2150E0" w14:textId="77777777" w:rsidR="006D0494" w:rsidRDefault="006D0494" w:rsidP="006D0494">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">(Tax Credit </w:t>
       </w:r>
       <w:r w:rsidR="00F125DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Properties – No Equity </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Investor)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9373" w:type="dxa"/>
         <w:tblInd w:w="95" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="5682"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidTr="00DF3D7B">
+      <w:tr w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w14:paraId="4925F482" w14:textId="77777777" w:rsidTr="00EF0E69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidRDefault="00DF3D7B" w:rsidP="003A06D6">
+          <w:p w14:paraId="2B286E8E" w14:textId="77777777" w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidRDefault="00DF3D7B" w:rsidP="003A06D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2065C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>[__].</w:t>
             </w:r>
             <w:r w:rsidRPr="00F2065C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t>TAX CREDIT PROPERTIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidTr="00DF3D7B">
+      <w:tr w:rsidR="00EF0E69" w:rsidRPr="00F2065C" w14:paraId="77323FBB" w14:textId="77777777" w:rsidTr="00EF0E69">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidRDefault="00DF3D7B" w:rsidP="003A06D6">
+          <w:p w14:paraId="5021FE89" w14:textId="77777777" w:rsidR="00EF0E69" w:rsidRPr="00F2065C" w:rsidRDefault="00EF0E69" w:rsidP="00EF0E69">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB74E7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Minimum Set</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB74E7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Aside Tes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3D7B" w:rsidRDefault="00DF3D7B" w:rsidP="003A06D6">
+          <w:p w14:paraId="5EE12D53" w14:textId="77777777" w:rsidR="00EF0E69" w:rsidRDefault="00EF0E69" w:rsidP="00EF0E69">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
             <w:r w:rsidRPr="00BB74E7">
               <w:t>________ Set-Aside Test</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF3D7B" w:rsidRPr="006D581D" w:rsidRDefault="00DF3D7B" w:rsidP="003A06D6">
+          <w:p w14:paraId="7F94BA11" w14:textId="77777777" w:rsidR="00EF0E69" w:rsidRDefault="00EF0E69" w:rsidP="00EF0E69">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D581D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>[Insert 40-60 or 20-50]</w:t>
+              <w:t>[Insert 20-50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 40-60 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E453F8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(or, for Mortgaged Properties in New York City, the 25-60)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or N/A if Income Averaging is applicable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D581D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B3141E" w14:textId="77777777" w:rsidR="00EF0E69" w:rsidRDefault="00EF0E69" w:rsidP="00EF0E69">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">_______ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E453F8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Income Averaging Set Aside Test</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7025DA3D" w14:textId="7C1772C6" w:rsidR="00EF0E69" w:rsidRPr="006D581D" w:rsidRDefault="00EF0E69" w:rsidP="00EF0E69">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>[If Income Averaging Set-Aside Test is applicable, insert the designated imputed income limitation of 20%, 30%, 40%, 50%, 60%, 70%, or 80% or insert N/A if Set-Aside Test is applicable.  Note that use of Income Averaging is subject to Fannie Mae Deal Team approval.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E453F8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidTr="00DF3D7B">
+      <w:tr w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w14:paraId="128B3FF2" w14:textId="77777777" w:rsidTr="00EF0E69">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidRDefault="00DF3D7B" w:rsidP="003A06D6">
+          <w:p w14:paraId="5DC3E696" w14:textId="77777777" w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidRDefault="00DF3D7B" w:rsidP="003A06D6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2065C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Tax Credit Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidRDefault="00DF3D7B" w:rsidP="003A06D6">
+          <w:p w14:paraId="3F71F9DC" w14:textId="31CA152D" w:rsidR="00DF3D7B" w:rsidRPr="00F2065C" w:rsidRDefault="00DF3D7B" w:rsidP="003A06D6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2065C">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>[Insert projected Tax Credits for the Mortgaged  Property as of the Effective Date]</w:t>
+              <w:t>[Insert projected Tax Credits for the Mortgaged Property as of the Effective Date]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00575D14" w:rsidRPr="00C510DC" w:rsidRDefault="00575D14" w:rsidP="00222DA7">
+    <w:p w14:paraId="0320E449" w14:textId="77777777" w:rsidR="00575D14" w:rsidRPr="00C510DC" w:rsidRDefault="00575D14" w:rsidP="00222DA7">
       <w:pPr>
         <w:spacing w:after="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00222DA7" w:rsidRPr="00C510DC" w:rsidRDefault="00222DA7" w:rsidP="00222DA7">
-[...29 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00575D14" w:rsidRPr="00C510DC" w:rsidSect="00523A45">
+      <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00760EE7" w:rsidRDefault="00760EE7">
+    <w:p w14:paraId="4C99E46A" w14:textId="77777777" w:rsidR="00760EE7" w:rsidRDefault="00760EE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00760EE7" w:rsidRDefault="00760EE7">
+    <w:p w14:paraId="172191EE" w14:textId="77777777" w:rsidR="00760EE7" w:rsidRDefault="00760EE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00DA64A6" w:rsidRDefault="00DA64A6" w:rsidP="00523A45">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57B87FD4" w14:textId="77777777" w:rsidR="00DA64A6" w:rsidRDefault="00DA64A6" w:rsidP="00523A45">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4038"/>
       <w:gridCol w:w="2460"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003011EA" w:rsidRPr="00553E84" w:rsidTr="0002434B">
+    <w:tr w:rsidR="003011EA" w:rsidRPr="00553E84" w14:paraId="2882346B" w14:textId="77777777" w:rsidTr="0002434B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="003011EA" w:rsidRPr="003011EA" w:rsidRDefault="006D0494" w:rsidP="00F125DB">
+        <w:p w14:paraId="5C0CD077" w14:textId="77777777" w:rsidR="003011EA" w:rsidRPr="003011EA" w:rsidRDefault="006D0494" w:rsidP="00F125DB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006D0494">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Modifications to Multifamily Loan and Security Agreement - Schedule 2 Addenda - Summary of Loan Terms (</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -466,330 +487,296 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Investor</w:t>
           </w:r>
           <w:r w:rsidRPr="006D0494">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="003011EA" w:rsidRPr="003011EA" w:rsidRDefault="003011EA" w:rsidP="0016750D">
+        <w:p w14:paraId="72A64702" w14:textId="77777777" w:rsidR="003011EA" w:rsidRPr="003011EA" w:rsidRDefault="003011EA" w:rsidP="0016750D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003011EA">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Form 610</w:t>
           </w:r>
           <w:r w:rsidR="00F125DB">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2.03.</w:t>
           </w:r>
           <w:r w:rsidR="0016750D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>ALT</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="003011EA" w:rsidRPr="00553E84" w:rsidRDefault="003011EA" w:rsidP="003011EA">
+        <w:p w14:paraId="6FFF1980" w14:textId="77777777" w:rsidR="003011EA" w:rsidRPr="00553E84" w:rsidRDefault="003011EA" w:rsidP="003011EA">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00553E84">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00553E84">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00553E84">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00553E84">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00F126EC">
+          <w:r w:rsidR="00AF2591">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00553E84">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DA64A6" w:rsidRPr="00553E84" w:rsidTr="0062149C">
+    <w:tr w:rsidR="00DA64A6" w:rsidRPr="00553E84" w14:paraId="078BB1A8" w14:textId="77777777" w:rsidTr="0062149C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4038" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA64A6" w:rsidRPr="00553E84" w:rsidRDefault="00DA64A6">
+        <w:p w14:paraId="2621BC86" w14:textId="77777777" w:rsidR="00DA64A6" w:rsidRPr="00553E84" w:rsidRDefault="00DA64A6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00553E84">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA64A6" w:rsidRPr="00553E84" w:rsidRDefault="00C62D8B" w:rsidP="0062149C">
+        <w:p w14:paraId="774A1760" w14:textId="63D158BC" w:rsidR="00DA64A6" w:rsidRPr="00553E84" w:rsidRDefault="005B7852" w:rsidP="0062149C">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>06-16</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00DA64A6" w:rsidRPr="00553E84" w:rsidRDefault="00070CB5" w:rsidP="00553E84">
+        <w:p w14:paraId="706FAEA4" w14:textId="601E4179" w:rsidR="00DA64A6" w:rsidRPr="00553E84" w:rsidRDefault="00070CB5" w:rsidP="00553E84">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>©</w:t>
           </w:r>
           <w:r w:rsidR="00CB1F6D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2016</w:t>
+            <w:t xml:space="preserve"> 20</w:t>
+          </w:r>
+          <w:r w:rsidR="005B7852">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
           </w:r>
           <w:r w:rsidR="00DA64A6" w:rsidRPr="00553E84">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00DA64A6" w:rsidRDefault="00DA64A6">
-[...9 lines deleted...]
-  <w:p w:rsidR="0016750D" w:rsidRDefault="0016750D">
+  <w:p w14:paraId="152B390D" w14:textId="77777777" w:rsidR="00DA64A6" w:rsidRDefault="00DA64A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00760EE7" w:rsidRDefault="00760EE7">
+    <w:p w14:paraId="4A4B0FD1" w14:textId="77777777" w:rsidR="00760EE7" w:rsidRDefault="00760EE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00760EE7" w:rsidRDefault="00760EE7">
+    <w:p w14:paraId="788B3785" w14:textId="77777777" w:rsidR="00760EE7" w:rsidRDefault="00760EE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="29697"/>
+    <o:shapedefaults v:ext="edit" spidmax="41985"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00523A45"/>
     <w:rsid w:val="00005D87"/>
     <w:rsid w:val="00014BEE"/>
     <w:rsid w:val="00021CCD"/>
     <w:rsid w:val="00025DA1"/>
     <w:rsid w:val="00027EA8"/>
     <w:rsid w:val="00037F2B"/>
     <w:rsid w:val="00053CFD"/>
     <w:rsid w:val="000576BD"/>
     <w:rsid w:val="00070CB5"/>
     <w:rsid w:val="0007180C"/>
     <w:rsid w:val="00086015"/>
     <w:rsid w:val="000A6019"/>
     <w:rsid w:val="000B32AB"/>
     <w:rsid w:val="000C7C6D"/>
     <w:rsid w:val="000D27FC"/>
     <w:rsid w:val="001055D0"/>
     <w:rsid w:val="00105D69"/>
     <w:rsid w:val="00117FA5"/>
     <w:rsid w:val="00127AB3"/>
     <w:rsid w:val="0013038A"/>
     <w:rsid w:val="00133132"/>
     <w:rsid w:val="00147C60"/>
@@ -814,253 +801,265 @@
     <w:rsid w:val="001F212C"/>
     <w:rsid w:val="001F41D0"/>
     <w:rsid w:val="00222DA7"/>
     <w:rsid w:val="00240837"/>
     <w:rsid w:val="00242128"/>
     <w:rsid w:val="002532E5"/>
     <w:rsid w:val="00256523"/>
     <w:rsid w:val="0027081D"/>
     <w:rsid w:val="0027178C"/>
     <w:rsid w:val="002735BD"/>
     <w:rsid w:val="00277E26"/>
     <w:rsid w:val="00285FE4"/>
     <w:rsid w:val="002C346B"/>
     <w:rsid w:val="002C76A5"/>
     <w:rsid w:val="002D2357"/>
     <w:rsid w:val="002E7DB2"/>
     <w:rsid w:val="002F2E7D"/>
     <w:rsid w:val="002F64ED"/>
     <w:rsid w:val="002F7E59"/>
     <w:rsid w:val="003011EA"/>
     <w:rsid w:val="0031014C"/>
     <w:rsid w:val="0031118A"/>
     <w:rsid w:val="00311F65"/>
     <w:rsid w:val="0031623E"/>
     <w:rsid w:val="003204DA"/>
+    <w:rsid w:val="00336902"/>
     <w:rsid w:val="00341589"/>
     <w:rsid w:val="00354E4B"/>
     <w:rsid w:val="003565E5"/>
     <w:rsid w:val="0037367B"/>
     <w:rsid w:val="003808AC"/>
     <w:rsid w:val="00383E57"/>
     <w:rsid w:val="00384559"/>
     <w:rsid w:val="003965FB"/>
     <w:rsid w:val="003A5349"/>
     <w:rsid w:val="003B3ECB"/>
     <w:rsid w:val="003B46C0"/>
     <w:rsid w:val="003C4AC2"/>
     <w:rsid w:val="003D34C5"/>
     <w:rsid w:val="003E3390"/>
+    <w:rsid w:val="003E669D"/>
     <w:rsid w:val="003F34A7"/>
     <w:rsid w:val="003F4F2D"/>
     <w:rsid w:val="00405EDE"/>
     <w:rsid w:val="0040718D"/>
     <w:rsid w:val="00407FA3"/>
     <w:rsid w:val="004115A8"/>
     <w:rsid w:val="0042205F"/>
     <w:rsid w:val="0042243E"/>
     <w:rsid w:val="00426186"/>
     <w:rsid w:val="00426C3D"/>
     <w:rsid w:val="00430747"/>
     <w:rsid w:val="0043484A"/>
     <w:rsid w:val="004401FF"/>
     <w:rsid w:val="0044031D"/>
     <w:rsid w:val="00450724"/>
     <w:rsid w:val="00452BAD"/>
     <w:rsid w:val="00465B9D"/>
     <w:rsid w:val="00467792"/>
     <w:rsid w:val="00467DE4"/>
     <w:rsid w:val="00470D14"/>
     <w:rsid w:val="00472F93"/>
     <w:rsid w:val="00492FC1"/>
     <w:rsid w:val="004938CC"/>
     <w:rsid w:val="004970C1"/>
     <w:rsid w:val="004A0EA2"/>
     <w:rsid w:val="004B6646"/>
     <w:rsid w:val="004C2B68"/>
     <w:rsid w:val="004C5C33"/>
     <w:rsid w:val="004D218F"/>
     <w:rsid w:val="004E432D"/>
+    <w:rsid w:val="004E5703"/>
     <w:rsid w:val="004F240E"/>
     <w:rsid w:val="004F2D8F"/>
     <w:rsid w:val="005023CE"/>
     <w:rsid w:val="00506A49"/>
     <w:rsid w:val="0051081B"/>
     <w:rsid w:val="00512537"/>
     <w:rsid w:val="00512A95"/>
     <w:rsid w:val="005153D8"/>
     <w:rsid w:val="0051606E"/>
     <w:rsid w:val="00517BEB"/>
     <w:rsid w:val="005238D6"/>
     <w:rsid w:val="00523A45"/>
     <w:rsid w:val="00534CBF"/>
     <w:rsid w:val="00541DEE"/>
     <w:rsid w:val="00547A2A"/>
     <w:rsid w:val="00547D05"/>
     <w:rsid w:val="00553E84"/>
     <w:rsid w:val="00561A53"/>
+    <w:rsid w:val="00575124"/>
     <w:rsid w:val="00575D14"/>
     <w:rsid w:val="00576FB6"/>
     <w:rsid w:val="00595B54"/>
     <w:rsid w:val="005A2CCF"/>
     <w:rsid w:val="005A4CAF"/>
     <w:rsid w:val="005B3D9C"/>
     <w:rsid w:val="005B753C"/>
+    <w:rsid w:val="005B7852"/>
     <w:rsid w:val="005C2D21"/>
     <w:rsid w:val="005E4BD1"/>
     <w:rsid w:val="005F4343"/>
     <w:rsid w:val="005F5131"/>
     <w:rsid w:val="006063C0"/>
     <w:rsid w:val="0061084E"/>
     <w:rsid w:val="0062149C"/>
     <w:rsid w:val="006239C4"/>
     <w:rsid w:val="00630586"/>
     <w:rsid w:val="00633730"/>
     <w:rsid w:val="00652162"/>
     <w:rsid w:val="00653875"/>
     <w:rsid w:val="006640C9"/>
+    <w:rsid w:val="00666C39"/>
     <w:rsid w:val="00672BB9"/>
     <w:rsid w:val="006841BD"/>
     <w:rsid w:val="006863D9"/>
     <w:rsid w:val="00687003"/>
     <w:rsid w:val="00697C41"/>
     <w:rsid w:val="006A2E71"/>
     <w:rsid w:val="006C6533"/>
     <w:rsid w:val="006D0494"/>
     <w:rsid w:val="006D08F1"/>
     <w:rsid w:val="006D15DD"/>
     <w:rsid w:val="006D2528"/>
     <w:rsid w:val="006D61DF"/>
     <w:rsid w:val="006D7DC6"/>
+    <w:rsid w:val="006F1C2E"/>
     <w:rsid w:val="006F3269"/>
     <w:rsid w:val="006F39A5"/>
     <w:rsid w:val="007137B2"/>
     <w:rsid w:val="0072035F"/>
     <w:rsid w:val="0072762F"/>
     <w:rsid w:val="00734E01"/>
     <w:rsid w:val="007356B2"/>
     <w:rsid w:val="00735E85"/>
     <w:rsid w:val="00741325"/>
     <w:rsid w:val="0075704F"/>
+    <w:rsid w:val="00757B1A"/>
     <w:rsid w:val="00760EE7"/>
     <w:rsid w:val="007640AA"/>
+    <w:rsid w:val="00767A27"/>
     <w:rsid w:val="007731E9"/>
     <w:rsid w:val="0077442E"/>
     <w:rsid w:val="00782924"/>
     <w:rsid w:val="007D7D49"/>
     <w:rsid w:val="007F1964"/>
     <w:rsid w:val="007F7F49"/>
     <w:rsid w:val="00800CF4"/>
     <w:rsid w:val="00811083"/>
     <w:rsid w:val="008141AA"/>
     <w:rsid w:val="008142C0"/>
     <w:rsid w:val="0082155E"/>
     <w:rsid w:val="00830C1E"/>
     <w:rsid w:val="008424A5"/>
+    <w:rsid w:val="00854B38"/>
     <w:rsid w:val="008606CC"/>
     <w:rsid w:val="00860C4C"/>
     <w:rsid w:val="00861F9C"/>
     <w:rsid w:val="00892785"/>
     <w:rsid w:val="00897F24"/>
     <w:rsid w:val="008A35A4"/>
     <w:rsid w:val="008B55C7"/>
     <w:rsid w:val="008B7513"/>
     <w:rsid w:val="008D1C8C"/>
     <w:rsid w:val="008E0068"/>
     <w:rsid w:val="008E203E"/>
     <w:rsid w:val="008E5088"/>
     <w:rsid w:val="008E6806"/>
     <w:rsid w:val="00900480"/>
     <w:rsid w:val="00901A20"/>
     <w:rsid w:val="009026EE"/>
     <w:rsid w:val="00907C91"/>
     <w:rsid w:val="009127D3"/>
     <w:rsid w:val="009144D0"/>
     <w:rsid w:val="00917B50"/>
     <w:rsid w:val="00923D5B"/>
     <w:rsid w:val="0093001F"/>
     <w:rsid w:val="00930C89"/>
     <w:rsid w:val="00932D16"/>
     <w:rsid w:val="009348DB"/>
     <w:rsid w:val="00947F81"/>
     <w:rsid w:val="009500C8"/>
     <w:rsid w:val="00952831"/>
     <w:rsid w:val="009531AB"/>
     <w:rsid w:val="00956DF1"/>
     <w:rsid w:val="0096525E"/>
     <w:rsid w:val="00973975"/>
     <w:rsid w:val="00975024"/>
     <w:rsid w:val="0097600E"/>
     <w:rsid w:val="009808B9"/>
     <w:rsid w:val="00986861"/>
     <w:rsid w:val="00986C66"/>
     <w:rsid w:val="00986C9F"/>
     <w:rsid w:val="009908FB"/>
     <w:rsid w:val="00991548"/>
     <w:rsid w:val="00991F9F"/>
     <w:rsid w:val="009A5512"/>
     <w:rsid w:val="009B3D53"/>
     <w:rsid w:val="009B600C"/>
     <w:rsid w:val="009D10CE"/>
     <w:rsid w:val="009D7D09"/>
     <w:rsid w:val="009E01FB"/>
     <w:rsid w:val="009E02A9"/>
     <w:rsid w:val="009E5310"/>
     <w:rsid w:val="009E59BD"/>
+    <w:rsid w:val="009E6CFA"/>
     <w:rsid w:val="009F20B8"/>
     <w:rsid w:val="009F3C57"/>
     <w:rsid w:val="009F4BCD"/>
     <w:rsid w:val="009F5711"/>
     <w:rsid w:val="009F7085"/>
     <w:rsid w:val="00A0297C"/>
     <w:rsid w:val="00A065FC"/>
     <w:rsid w:val="00A12484"/>
     <w:rsid w:val="00A17433"/>
     <w:rsid w:val="00A17C79"/>
     <w:rsid w:val="00A20FED"/>
     <w:rsid w:val="00A22DF8"/>
     <w:rsid w:val="00A24206"/>
     <w:rsid w:val="00A34A91"/>
     <w:rsid w:val="00A36D16"/>
     <w:rsid w:val="00A509B1"/>
     <w:rsid w:val="00A608BD"/>
     <w:rsid w:val="00A65FD6"/>
     <w:rsid w:val="00A711A2"/>
     <w:rsid w:val="00A7247D"/>
     <w:rsid w:val="00A777AF"/>
     <w:rsid w:val="00A84D56"/>
     <w:rsid w:val="00A86A3D"/>
     <w:rsid w:val="00A91D38"/>
     <w:rsid w:val="00AA3646"/>
     <w:rsid w:val="00AB26E1"/>
     <w:rsid w:val="00AB4C82"/>
     <w:rsid w:val="00AE10D9"/>
     <w:rsid w:val="00AE4B0A"/>
     <w:rsid w:val="00AE61B7"/>
     <w:rsid w:val="00AF06DB"/>
     <w:rsid w:val="00AF0D8E"/>
     <w:rsid w:val="00AF1F42"/>
+    <w:rsid w:val="00AF2591"/>
     <w:rsid w:val="00AF2F9B"/>
     <w:rsid w:val="00AF319A"/>
     <w:rsid w:val="00B01E22"/>
     <w:rsid w:val="00B05426"/>
     <w:rsid w:val="00B27AEB"/>
     <w:rsid w:val="00B30DE5"/>
     <w:rsid w:val="00B337D4"/>
     <w:rsid w:val="00B33BCE"/>
     <w:rsid w:val="00B37523"/>
     <w:rsid w:val="00B46793"/>
     <w:rsid w:val="00B502D1"/>
     <w:rsid w:val="00B52A56"/>
     <w:rsid w:val="00B60694"/>
     <w:rsid w:val="00B619A8"/>
     <w:rsid w:val="00B64673"/>
     <w:rsid w:val="00B6474B"/>
     <w:rsid w:val="00B65FF1"/>
     <w:rsid w:val="00B739EE"/>
     <w:rsid w:val="00B74D6E"/>
     <w:rsid w:val="00B75DF8"/>
     <w:rsid w:val="00B81DF9"/>
     <w:rsid w:val="00B824BF"/>
     <w:rsid w:val="00B8459C"/>
     <w:rsid w:val="00B85B7D"/>
     <w:rsid w:val="00B86AB1"/>
@@ -1109,134 +1108,140 @@
     <w:rsid w:val="00D65A34"/>
     <w:rsid w:val="00D65E45"/>
     <w:rsid w:val="00D73661"/>
     <w:rsid w:val="00D74366"/>
     <w:rsid w:val="00D748DE"/>
     <w:rsid w:val="00D86C50"/>
     <w:rsid w:val="00D9096F"/>
     <w:rsid w:val="00D951EB"/>
     <w:rsid w:val="00DA15E3"/>
     <w:rsid w:val="00DA64A6"/>
     <w:rsid w:val="00DB077C"/>
     <w:rsid w:val="00DB498D"/>
     <w:rsid w:val="00DB5DB9"/>
     <w:rsid w:val="00DC4612"/>
     <w:rsid w:val="00DC5604"/>
     <w:rsid w:val="00DD17BA"/>
     <w:rsid w:val="00DD52AD"/>
     <w:rsid w:val="00DD7E28"/>
     <w:rsid w:val="00DE1537"/>
     <w:rsid w:val="00DE6B3E"/>
     <w:rsid w:val="00DF3CB6"/>
     <w:rsid w:val="00DF3D7B"/>
     <w:rsid w:val="00E107AC"/>
     <w:rsid w:val="00E1236C"/>
     <w:rsid w:val="00E15880"/>
+    <w:rsid w:val="00E21C69"/>
     <w:rsid w:val="00E25416"/>
     <w:rsid w:val="00E348BD"/>
     <w:rsid w:val="00E40B31"/>
     <w:rsid w:val="00E44EBB"/>
     <w:rsid w:val="00E601C5"/>
     <w:rsid w:val="00E63B31"/>
     <w:rsid w:val="00E7226A"/>
     <w:rsid w:val="00E933A6"/>
     <w:rsid w:val="00E9397C"/>
     <w:rsid w:val="00E972A7"/>
     <w:rsid w:val="00EA723D"/>
     <w:rsid w:val="00EB03B5"/>
     <w:rsid w:val="00EB03CE"/>
     <w:rsid w:val="00EB5D7B"/>
     <w:rsid w:val="00EC06B8"/>
     <w:rsid w:val="00ED0641"/>
     <w:rsid w:val="00ED2299"/>
     <w:rsid w:val="00ED2E2E"/>
+    <w:rsid w:val="00EF0E69"/>
     <w:rsid w:val="00EF5DF2"/>
     <w:rsid w:val="00F02ABE"/>
     <w:rsid w:val="00F06312"/>
     <w:rsid w:val="00F125DB"/>
     <w:rsid w:val="00F126EC"/>
     <w:rsid w:val="00F27459"/>
     <w:rsid w:val="00F279D0"/>
     <w:rsid w:val="00F42EF4"/>
+    <w:rsid w:val="00F614D7"/>
     <w:rsid w:val="00F66B97"/>
     <w:rsid w:val="00F71AAF"/>
     <w:rsid w:val="00F93B2B"/>
     <w:rsid w:val="00F97350"/>
     <w:rsid w:val="00FA40EC"/>
     <w:rsid w:val="00FA7A2F"/>
     <w:rsid w:val="00FB0030"/>
     <w:rsid w:val="00FB272B"/>
     <w:rsid w:val="00FC1E65"/>
     <w:rsid w:val="00FC20DA"/>
     <w:rsid w:val="00FC40D9"/>
     <w:rsid w:val="00FD47BC"/>
     <w:rsid w:val="00FD5721"/>
     <w:rsid w:val="00FE5DD6"/>
     <w:rsid w:val="00FE7B8A"/>
+    <w:rsid w:val="00FF33B8"/>
     <w:rsid w:val="00FF6339"/>
     <w:rsid w:val="00FF675E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="29697"/>
+    <o:shapedefaults v:ext="edit" spidmax="41985"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="64AC500C"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C0463437-60EE-4827-854D-800BBD0C1E9D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1467,50 +1472,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00575D14"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -1604,51 +1614,51 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="006D0494"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="006D0494"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="281304337">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158614043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1677,51 +1687,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2094740371">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1943,70 +1953,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>54</Words>
-  <Characters>339</Characters>
+  <Words>117</Words>
+  <Characters>640</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6102.03.alt</vt:lpstr>
+      <vt:lpstr>6102.03.ALT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>390</CharactersWithSpaces>
+  <CharactersWithSpaces>751</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6102.03.alt</dc:title>
-[...1 lines deleted...]
-  <dc:creator/>
+  <dc:title>6102.03.ALT</dc:title>
+  <dc:subject>Modifications to Multifamily Loan and Security Agreement - Schedule 2 Addenda - Summary of Loan Terms (Tax Credit Properties – No Equity Investor)</dc:subject>
+  <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>