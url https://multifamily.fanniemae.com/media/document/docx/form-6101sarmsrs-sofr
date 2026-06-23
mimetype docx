--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -1,53 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49863776" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00422195">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0A9444" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00DD606B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -87,60 +90,58 @@
     <w:p w14:paraId="062700D4" w14:textId="1E8675F9" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00D1099B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Interest Rate Type – </w:t>
       </w:r>
       <w:r w:rsidR="00017813">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Structured ARM (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C52F6F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00017813">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215772F3" w14:textId="2FB1FA81" w:rsidR="00EB21D3" w:rsidRPr="00343AC3" w:rsidRDefault="00EB21D3" w:rsidP="00DD606B">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -193,124 +194,59 @@
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52F6F">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52F6F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-Day Average </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>30-Day Average SOFR</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C52F6F">
         <w:rPr>
-          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+        <w:t>” means the “30-Day Average SOFR” published by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131E91E6" w14:textId="548CD393" w:rsidR="00CD4DDA" w:rsidRPr="00343AC3" w:rsidRDefault="00CD4DDA" w:rsidP="009B5BCE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -888,67 +824,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A56C17F" w14:textId="764FE5ED" w:rsidR="0015433D" w:rsidRPr="00343AC3" w:rsidRDefault="0015433D" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliated </w:t>
@@ -3977,51 +3897,50 @@
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BD8078" w14:textId="2AE4A6FA" w:rsidR="00C22A8A" w:rsidRPr="00343AC3" w:rsidRDefault="00C22A8A" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4098,87 +4017,159 @@
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “</w:t>
       </w:r>
       <w:r w:rsidR="001C5722" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling,</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA8DA48" w14:textId="77777777" w:rsidR="008A2F39" w:rsidRPr="002277F2" w:rsidRDefault="008A2F39" w:rsidP="008A2F39">
+    <w:p w14:paraId="30083115" w14:textId="33D332B1" w:rsidR="004E6CF8" w:rsidRDefault="004E6CF8" w:rsidP="004E6CF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk184040642"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk228276510"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidR="002514B7" w:rsidRPr="002514B7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affiliated Property Operator,</w:t>
+      </w:r>
+      <w:r w:rsidR="002514B7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliated Property Operator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="1DA8DA48" w14:textId="77777777" w:rsidR="008A2F39" w:rsidRPr="002277F2" w:rsidRDefault="008A2F39" w:rsidP="008A2F39">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="7B11CBB7" w14:textId="77777777" w:rsidR="00017813" w:rsidRPr="00017813" w:rsidRDefault="00017813" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion</w:t>
       </w:r>
       <w:r w:rsidRPr="00017813">
@@ -4492,51 +4483,50 @@
         </w:rPr>
         <w:t>Conversion Option</w:t>
       </w:r>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means Borrower’s one-time option to effect the Conversion pursuant to the terms of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682177EF" w14:textId="77777777" w:rsidR="00FB4412" w:rsidRPr="00A54F25" w:rsidRDefault="00FB4412" w:rsidP="00FB4412">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A54F25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A54F25">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Period</w:t>
       </w:r>
       <w:r w:rsidRPr="00A54F25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the period commencing on the day after the end of the Prepayment Lockout Period and ending on the day after the end of the Prepayment Premium Term.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF3E9B1" w14:textId="4719755C" w:rsidR="00550D01" w:rsidRDefault="00550D01" w:rsidP="00FB4412">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5188,51 +5178,50 @@
         </w:rPr>
         <w:t xml:space="preserve">(Definitions Schedule) </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF8005C" w14:textId="1A46CE5A" w:rsidR="005B3CA7" w:rsidRDefault="00D97262" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Depositary Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, </w:t>
       </w:r>
       <w:r w:rsidR="005B3CA7" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individually and together</w:t>
       </w:r>
       <w:r w:rsidR="00477ACB">
@@ -5448,137 +5437,153 @@
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FF2812" w14:textId="77777777" w:rsidR="008A2F39" w:rsidRPr="005C7D41" w:rsidRDefault="008A2F39" w:rsidP="008A2F39">
+    <w:p w14:paraId="61FF2812" w14:textId="5DBA52EF" w:rsidR="008A2F39" w:rsidRPr="005C7D41" w:rsidRDefault="008A2F39" w:rsidP="008A2F39">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00052544">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00052544">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk228276599"/>
+      <w:r w:rsidR="004E6CF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B11DE6" w14:textId="77777777" w:rsidR="008A2F39" w:rsidRPr="005C7D41" w:rsidRDefault="008A2F39" w:rsidP="008A2F39">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -5908,51 +5913,50 @@
         </w:rPr>
         <w:t>ERISA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Employee Retirement Income Security Act of 1974, as amended from time to time and the regulations promulgated thereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536C20FD" w14:textId="6DF64523" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ERISA Affiliate</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall mean, with respect to Borrower, any entity that, together with Borrower, would be treated as a single employer under Section 414(b) or (c) of the Internal Revenue Code, or Section 4001(a)(14) of ERISA, or the regulations thereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763A6911" w14:textId="77777777" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6153,144 +6157,144 @@
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> administration of the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidR="00D6113E" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a Seniors Housing Facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C2839C" w14:textId="77777777" w:rsidR="00447D1C" w:rsidRPr="00A24839" w:rsidRDefault="00447D1C" w:rsidP="00447D1C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk200740948"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk200740948"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A24839">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FEMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A24839">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Federal Emergency Management Agency (or any successor).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="4104238A" w14:textId="23D411D1" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D42C50" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="OLE_LINK5"/>
-      <w:bookmarkStart w:id="11" w:name="OLE_LINK6"/>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK5"/>
+      <w:bookmarkStart w:id="13" w:name="OLE_LINK6"/>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Principal and Interest Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00793B1D" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECC8400" w14:textId="274E7CDF" w:rsidR="006815E1" w:rsidRDefault="006815E1" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -6520,51 +6524,50 @@
       </w:r>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>seven (7) year term with a six and one-half (6.5) year yield maintenance period;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20699E9B" w14:textId="77777777" w:rsidR="00017813" w:rsidRPr="00017813" w:rsidRDefault="00017813" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>ten (10) year term with a seven (7) year yield maintenance period; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AA4AF2" w14:textId="665158D2" w:rsidR="00017813" w:rsidRDefault="00017813" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6630,50 +6633,85 @@
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Force Majeure</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower (other than lack of financing)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3EF63481" w14:textId="77777777" w:rsidR="00631CFF" w:rsidRPr="002B5C24" w:rsidRDefault="00631CFF" w:rsidP="00631CFF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2A206C1B" w14:textId="77777777" w:rsidR="00622C25" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
@@ -6935,266 +6973,264 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004735CC" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in Louisiana</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004735CC" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> any dation </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> any dation en paiement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BB5808" w14:textId="77777777" w:rsidR="00565C35" w:rsidRPr="005C7D41" w:rsidRDefault="00565C35" w:rsidP="00565C35">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132CFE74" w14:textId="77777777" w:rsidR="00565C35" w:rsidRPr="005C7D41" w:rsidRDefault="00565C35" w:rsidP="00565C35">
+    <w:p w14:paraId="132CFE74" w14:textId="59732118" w:rsidR="00565C35" w:rsidRPr="005C7D41" w:rsidRDefault="00565C35" w:rsidP="00565C35">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00052544">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00052544">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...6 lines deleted...]
-        <w:t>ii</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00631CFF" w:rsidRPr="00631CFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="402A6FEC" w14:textId="77777777" w:rsidR="00565C35" w:rsidRPr="005C7D41" w:rsidRDefault="00565C35" w:rsidP="00565C35">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or entities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an entity organized and existing under the laws of the United States of America, or its states or territories.</w:t>
+        <w:t xml:space="preserve"> an entity organized and existing under the laws</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk228276743"/>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of America, or its states or territories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C950B8" w14:textId="7C632B46" w:rsidR="00017813" w:rsidRDefault="00017813" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Good Faith Deposit</w:t>
@@ -7231,50 +7267,97 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="71FF6DAE" w14:textId="77777777" w:rsidR="00631CFF" w:rsidRDefault="00631CFF" w:rsidP="00631CFF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="18CE09E2" w14:textId="36035CA3" w:rsidR="008635B9" w:rsidRPr="00343AC3" w:rsidRDefault="008635B9" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Government Receivables Collection Account Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -7291,51 +7374,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Seniors Housing)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> among Borrower, Lender, any applicable Property Operator and a depositary bank executed in connection with the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335DE783" w14:textId="2A33DAD9" w:rsidR="005B3CA7" w:rsidRPr="00343AC3" w:rsidRDefault="005B3CA7" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Government Receivables Depositary Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, if any, that certain Government Receivables Depositary Agreement</w:t>
       </w:r>
       <w:r w:rsidR="009B4A77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Seniors Housing)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -7779,51 +7861,50 @@
         </w:rPr>
         <w:t>Guarantor’s Notice Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D867CF8" w14:textId="77777777" w:rsidR="00320D0E" w:rsidRDefault="00320D0E" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, individually and collectively, any Payment Guaranty, Non-Recourse Guaranty or other guaranty executed by Guarantor in connection with the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B1E6D4" w14:textId="77777777" w:rsidR="00E578B3" w:rsidRDefault="00E578B3" w:rsidP="002C32D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8349,171 +8430,138 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the SOFR Administrator at such time or (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F458B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator at such time or (2)</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD29B99" w14:textId="77777777" w:rsidR="00C4453B" w:rsidRPr="00C4453B" w:rsidRDefault="00C4453B" w:rsidP="00EC1FE8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b)</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F458B1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement Adjustment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
-[...6 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:t>” means, for any Interest Period, the first alternative set forth in the order below that can be determined by Lender as of the Index Replacement Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A82389" w14:textId="77777777" w:rsidR="00C4453B" w:rsidRPr="00C4453B" w:rsidRDefault="00C4453B" w:rsidP="009B5BCE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t>Index Replacement Adjustment</w:t>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, for any Interest Period, the first alternative set forth in the order below that can be determined by Lender as of the Index Replacement Date:</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Administrator for the applicable Unadjusted Index Replacement;</w:t>
+        <w:t>the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the SOFR Administrator for the applicable Unadjusted Index Replacement;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B680846" w14:textId="77777777" w:rsidR="00C4453B" w:rsidRPr="00C4453B" w:rsidRDefault="00C4453B" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -8521,67 +8569,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2112468A" w14:textId="77777777" w:rsidR="00C4453B" w:rsidRPr="00C4453B" w:rsidRDefault="00C4453B" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Administrator at such time or (2) any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
+        <w:t>the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the SOFR Administrator at such time or (2) any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5528DF31" w14:textId="77777777" w:rsidR="00C4453B" w:rsidRPr="00C4453B" w:rsidRDefault="00C4453B" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F458B1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Replacement Conforming Changes</w:t>
@@ -8672,51 +8704,50 @@
       </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>in the case of clause (c) of the definition of “Index Transition Event,” the date of the public statement or publication of information referenced therein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="565C8DCF" w14:textId="77777777" w:rsidR="00C4453B" w:rsidRPr="00C4453B" w:rsidRDefault="00C4453B" w:rsidP="00EC1FE8">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F458B1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Transition Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4453B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the occurrence of one or more of the following events with respect to the Current Index, including comparable events that affect the published spread adjustment or other components used in the calculation of the Index:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B9150B" w14:textId="77777777" w:rsidR="00C4453B" w:rsidRPr="00C4453B" w:rsidRDefault="00C4453B" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9032,51 +9063,50 @@
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>such Person’s inability to pay its debts as they become due.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB90C58" w14:textId="77777777" w:rsidR="00827F88" w:rsidRPr="00343AC3" w:rsidRDefault="00827F88" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Intended Prepayment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the date upon which Borrower intends to make a prepayment on the Mortgage Loan, as set forth in the Prepayment Notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1B74CB" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9339,67 +9369,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investor Yield</w:t>
       </w:r>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, in connection with a Conversion, the percentage equal to (a) the required net yield offered for purchase by Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidR="00F458B1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00017813">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Fixed Rate Option selected by Borrower).</w:t>
+        <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22459EAA" w14:textId="2FAE0437" w:rsidR="00F458B1" w:rsidRPr="00017813" w:rsidRDefault="00F458B1" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F458B1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F458B1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ISDA Definitions</w:t>
@@ -9548,51 +9562,50 @@
         </w:rPr>
         <w:t>Key Principal’s General Business Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3189131E" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key Principal’s Notice Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AF3E76" w14:textId="77777777" w:rsidR="00310BAC" w:rsidRPr="00343AC3" w:rsidRDefault="00310BAC" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10196,189 +10209,149 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the Note, the Loan Agreement, the Security Instrument, the </w:t>
       </w:r>
       <w:r w:rsidR="00561860" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Indemnity Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, the Guaranty,</w:t>
       </w:r>
       <w:r w:rsidR="009021A8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> all </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> all UCC filings,</w:t>
+      </w:r>
+      <w:r w:rsidR="004A72DF" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C9F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Lease SNDA</w:t>
+      </w:r>
+      <w:r w:rsidR="001448E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A72DF" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all guaranties, all indemnity agreements, all Collateral Agreements, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C9F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all Collateral Assignments, </w:t>
+      </w:r>
+      <w:r w:rsidR="001448E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C9F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assignment of Management Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="001448E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C9F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all O&amp;M </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1918" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, </w:t>
+      </w:r>
       <w:r w:rsidR="009021A8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>UCC</w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve">Property Operator, </w:t>
+        <w:t xml:space="preserve">Affiliated Property Operator, </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="00FB187D" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">guarantor or any other </w:t>
       </w:r>
       <w:r w:rsidR="00FB187D" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -10457,50 +10430,90 @@
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Term</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00F458B1" w:rsidRPr="00F458B1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as the same may be extended following a Conversion</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E422D1B" w14:textId="77777777" w:rsidR="00CB2A33" w:rsidRDefault="00CB2A33" w:rsidP="00CB2A33">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0F0051" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
@@ -10986,51 +10999,50 @@
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58945E64" w14:textId="3A079374" w:rsidR="005A118E" w:rsidRPr="00343AC3" w:rsidRDefault="005A118E" w:rsidP="009B5BCE">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Material Commercial Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means</w:t>
@@ -11491,106 +11503,105 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Replacement Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0528D3E5" w14:textId="7CC39909" w:rsidR="001B307A" w:rsidRPr="00F86D7D" w:rsidRDefault="001B307A" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_DV_C16"/>
+      <w:bookmarkStart w:id="15" w:name="_DV_C16"/>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Maximum Restoration Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00F458B1" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711E36D0" w14:textId="77777777" w:rsidR="00A56EBD" w:rsidRPr="00343AC3" w:rsidRDefault="00A56EBD" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBS</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means an investment security that represents an undivided beneficial interest in a pool of mortgage loans or participation interests in mortgage loans held in trust pursuant to the terms of a governing trust document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288E08B5" w14:textId="2A7C754E" w:rsidR="00CB749E" w:rsidRPr="00343AC3" w:rsidRDefault="00CB749E" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -11775,60 +11786,60 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mezzanine Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="005778DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means debt financing to a direct or indirect owner of Borrower or Affiliated Property Operator secured by a pledge of (a)</w:t>
       </w:r>
       <w:r w:rsidRPr="005778DF">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005778DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such owner’s direct or indirect interest in Borrower or Affiliated Property Operator</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_cp_change_92"/>
+      <w:bookmarkStart w:id="16" w:name="_cp_change_92"/>
       <w:r w:rsidRPr="005778DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>, and/or (b) an economic interest in the Mortgaged Property’s Net Cash Flow (but not secured by the Mortgaged Property)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="005778DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D08E136" w14:textId="692203F2" w:rsidR="00575896" w:rsidRPr="00343AC3" w:rsidRDefault="00575896" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00575896">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00575896">
@@ -11899,83 +11910,83 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Replacement Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30818291" w14:textId="3CDA4792" w:rsidR="001B307A" w:rsidRPr="00F86D7D" w:rsidRDefault="001B307A" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_DV_C17"/>
+      <w:bookmarkStart w:id="17" w:name="_DV_C17"/>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Minimum Restoration Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00F458B1" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="048DA597" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -12050,51 +12061,50 @@
         </w:rPr>
         <w:t>Mortgage Loan</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the mortgage loan made by Lender to Borrower in the principal amount of the Note made pursuant to the Loan Agreement, evidenced by the Note and secured by the Loan Documents that are expressly stated to be security for the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4CE652" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632C9FA5" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12409,67 +12419,57 @@
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791F3194" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O&amp;M </w:t>
       </w:r>
       <w:r w:rsidR="00CD1918" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in the </w:t>
       </w:r>
       <w:r w:rsidR="00561860" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Indemnity Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
@@ -12562,73 +12562,73 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if applicable,</w:t>
       </w:r>
       <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any operating lease, master lease, or similar document as amended, restated, replaced, supplemented, or otherwise modified from time to time, preapproved</w:t>
       </w:r>
       <w:r w:rsidR="004A72DF" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in writing</w:t>
       </w:r>
       <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Lender, under which control of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="OLE_LINK7"/>
+      <w:bookmarkStart w:id="18" w:name="OLE_LINK7"/>
       <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">occupancy, use, operation, management, maintenance </w:t>
       </w:r>
       <w:r w:rsidR="004A72DF" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> administration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Mortgaged Property as a Seniors Housing Facility has been granted by Borrower as lessor to any Person (</w:t>
       </w:r>
       <w:r w:rsidR="00D6113E" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>other than Borrower) as lessee.</w:t>
       </w:r>
       <w:r w:rsidR="00782A80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43560D0C" w14:textId="3E41210F" w:rsidR="00C32C9F" w:rsidRDefault="00C32C9F" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -12695,51 +12695,50 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532C71AA" w14:textId="77777777" w:rsidR="00B12EB9" w:rsidRDefault="00B12EB9" w:rsidP="00B12EB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724EF7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00724EF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organizational Chart Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00724EF7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means Lender’s then current published “Organizational Chart Requirements.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD204D3" w14:textId="77777777" w:rsidR="00AC01A2" w:rsidRDefault="00AC01A2" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -13052,369 +13051,422 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005778DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005778DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Mezzanine Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="005778DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means subordinate Mezzanine Financing incurred by a direct or indirect owner or owners of Borrower or Affiliated Property Operator where the exercise of any of the rights and remedies by the holder or holders of the Mezzanine Financing would not in any circumstance cause (a) a change in Control in Borrower, Affiliated Property Operator, Key Principal, or Guarantor, or (b) a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, Affiliated Property Operator, Key Principal, or Guarantor</w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_cp_change_102"/>
+      <w:bookmarkStart w:id="19" w:name="_cp_change_102"/>
       <w:r w:rsidRPr="005778DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="005778DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC8B600" w14:textId="3975ADA4" w:rsidR="005778DF" w:rsidRPr="005778DF" w:rsidRDefault="005778DF" w:rsidP="005778DF">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="005778DF">
+    <w:p w14:paraId="3505FFAA" w14:textId="77777777" w:rsidR="00CB2A33" w:rsidRDefault="00CB2A33" w:rsidP="00CB2A33">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Preferred Equity</w:t>
       </w:r>
-      <w:r w:rsidRPr="005778DF">
-[...71 lines deleted...]
-        <w:t>, and (b) is otherwise approved by Lender</w:t>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422DE729" w14:textId="77777777" w:rsidR="00CB2A33" w:rsidRDefault="00CB2A33" w:rsidP="00CB2A33">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7609F7E4" w14:textId="77777777" w:rsidR="00CB2A33" w:rsidRPr="002B5C24" w:rsidRDefault="00CB2A33" w:rsidP="00CB2A33">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F0DFB4" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC2C658" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:t xml:space="preserve">means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D400285" w14:textId="77777777" w:rsidR="00CD1918" w:rsidRPr="00343AC3" w:rsidRDefault="00CD1918" w:rsidP="009B5BCE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241C450A" w14:textId="4719AD27" w:rsidR="00A568BD" w:rsidRPr="002B5C24" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in, or rights with respect to, Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Affiliated Property Operator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that provide an equity owner preferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk219980627"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="0080735C" w:rsidRPr="0080735C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="005778DF">
-[...200 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or (b) the payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="4EC817C4" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Lockout Period</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -13637,60 +13689,51 @@
       <w:bookmarkStart w:id="23" w:name="_Hlk181730693"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise </w:t>
-[...8 lines deleted...]
-        <w:t>identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
+        <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="5516ACFE" w14:textId="77777777" w:rsidR="00B27720" w:rsidRPr="00343AC3" w:rsidRDefault="00B27720" w:rsidP="009B5BCE">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
@@ -14344,201 +14387,124 @@
         </w:rPr>
         <w:t>” means, in connection with an Acquisition by Deed, individually and collectively, the record title owner of the Mortgaged Property immediately prior to the Acquisition by Deed (and any Person identified as the seller, grantor or similar party on the deed conveying the Mortgaged Property to Borrower, if different), and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Mortgaged Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as further identified on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533CCD05" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Square Footage</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9225C3" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
-[...130 lines deleted...]
-        <w:t>12(b) or 12(g) of the Securities Exchange Act of 1934, as amended.</w:t>
+    <w:p w14:paraId="3A2879D5" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2387E8" w14:textId="77777777" w:rsidR="00575896" w:rsidRPr="00575896" w:rsidRDefault="00575896" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00575896">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00575896">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate Change Date</w:t>
@@ -14629,60 +14595,58 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603293A5" w14:textId="77777777" w:rsidR="006815E1" w:rsidRDefault="006815E1" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REMIC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C6B4E5" w14:textId="4C802B42" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -14925,51 +14889,50 @@
         </w:rPr>
         <w:t>Replacement Reserve Account Administration Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013CD278" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1562EA76" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15545,355 +15508,756 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="0054142D">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="006A3188" w:rsidRPr="0054142D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03454987" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="0054142D" w:rsidRDefault="00FB187D" w:rsidP="00EC1FE8">
+    <w:p w14:paraId="4390291E" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="002B5C24" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054142D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0054142D">
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054142D">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14226510" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+    <w:p w14:paraId="0C863D71" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054142D">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="068BBFF4" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+        <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EFCDDA" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4FB368" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+    <w:p w14:paraId="4EB8E7B5" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA2665D" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+    <w:p w14:paraId="269DD77B" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573DBF7F" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+    <w:p w14:paraId="10606387" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E85070" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+    <w:p w14:paraId="5CD6DD5A" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="4962C8B4" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F69F16" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBA9082" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+    <w:p w14:paraId="4541DD38" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2946B361" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD0791A" w14:textId="057789FC" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="185C564D" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00052544">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00052544">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="7AC2800E" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="12B7A056" w14:textId="2B1B6C27" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F4D48" w:rsidRPr="006F4D48">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>any Person with a position and/or decision rights that are similar to those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="298EB17A" w14:textId="77777777" w:rsidR="00A568BD" w:rsidRPr="001D071C" w:rsidRDefault="00A568BD" w:rsidP="00A568BD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29677515" w14:textId="48138CB2" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review Fee</w:t>
@@ -16069,51 +16433,50 @@
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means that certain multifamily mortgage, deed to secure debt or deed of trust executed and delivered by Borrower as security for the Mortgage Loan and encumbering the Mortgaged Property, including all riders or schedules attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF3E5D5" w14:textId="1C5AF56E" w:rsidR="00FC3E56" w:rsidRPr="00343AC3" w:rsidRDefault="00FC3E56" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seniors Housing Facility</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” mean</w:t>
       </w:r>
       <w:r w:rsidR="00090113" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -16396,314 +16759,317 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the servicing fee offered by Fannie Mae for a new or converted Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan at the time of conversion of the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5DB0A4" w14:textId="1B20F78D" w:rsidR="0054142D" w:rsidRDefault="0054142D" w:rsidP="0054142D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SFHA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
       </w:r>
       <w:r w:rsidR="00983B36">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Flood Zone) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7AD00B" w14:textId="33D02F36" w:rsidR="006A3188" w:rsidRPr="006A3188" w:rsidRDefault="006A3188" w:rsidP="00E578B3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means, with respect to any day, the secured overnight financing rate last published for such day by the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>” means, with respect to any day, the secured overnight financing rate last published for such day by the SOFR Administrator on the SOFR Administrator Website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218C0AAB" w14:textId="77777777" w:rsidR="006A3188" w:rsidRPr="006A3188" w:rsidRDefault="006A3188" w:rsidP="009B5BCE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>” means the Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York, or any successor publisher of SOFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73880348" w14:textId="70ED4428" w:rsidR="006A3188" w:rsidRDefault="006A3188" w:rsidP="009B5BCE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the website of the Federal Reserve Bank of New York at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="005064B1" w:rsidRPr="00FB4633">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.newyorkfed.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, or such other source generally used by commercial lenders to obtain </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for any day.</w:t>
+        <w:t>, or such other source generally used by commercial lenders to obtain SOFR for any day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4060812C" w14:textId="2A149AEB" w:rsidR="00BC55A2" w:rsidRPr="007031EC" w:rsidRDefault="00BC55A2" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0BEDB3BF" w14:textId="5EF466AF" w:rsidR="00C94BE7" w:rsidRPr="002B5C24" w:rsidRDefault="00C94BE7" w:rsidP="00C94BE7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Hlk228277616"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94BE7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (that is not held by a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p w14:paraId="441841A8" w14:textId="50EC81A2" w:rsidR="00B27720" w:rsidRPr="00343AC3" w:rsidRDefault="00B27720" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sublease</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -16808,51 +17174,50 @@
         </w:rPr>
         <w:t>Sublessee</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Person responsible for the operation and management of the Mortgaged Property pursuant to any Sublease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02746C15" w14:textId="2704D167" w:rsidR="005C7DC1" w:rsidRPr="00343AC3" w:rsidRDefault="005C7DC1" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sublessee’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Business Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
@@ -17294,150 +17659,280 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00422195" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B294BE5" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="004F4727" w:rsidP="009B5BCE">
+    <w:p w14:paraId="4FE88F8D" w14:textId="77777777" w:rsidR="00C94BE7" w:rsidRPr="002B5C24" w:rsidRDefault="004F4727" w:rsidP="00C94BE7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00422195" w:rsidRPr="00343AC3">
-[...21 lines deleted...]
-    <w:p w14:paraId="0A517D24" w14:textId="041DCE48" w:rsidR="00C046DD" w:rsidRPr="00343AC3" w:rsidRDefault="004F4727" w:rsidP="009B5BCE">
+      <w:r w:rsidR="00C94BE7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D7E61F" w14:textId="77777777" w:rsidR="00C94BE7" w:rsidRDefault="00C94BE7" w:rsidP="00C94BE7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00343AC3">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...21 lines deleted...]
-      <w:r w:rsidR="003377FE" w:rsidRPr="00343AC3">
+        <w:t>a merger, consolidation, dissolution, Division or liquidation of a legal entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE86F07" w14:textId="79439B62" w:rsidR="00C94BE7" w:rsidRPr="00A0084B" w:rsidRDefault="00C94BE7" w:rsidP="00C94BE7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F82C6B" w14:textId="54EBB441" w:rsidR="00C94BE7" w:rsidRPr="002B5C24" w:rsidRDefault="00C94BE7" w:rsidP="00C94BE7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F854B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733A8599" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
+    <w:p w14:paraId="733A8599" w14:textId="13CCECA6" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00FC37F6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
@@ -17496,102 +17991,89 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27242F47" w14:textId="046381C5" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32367177" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C191CCB" w14:textId="6D06998A" w:rsidR="006A3188" w:rsidRDefault="006A3188" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -17856,67 +18338,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A16CAC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A16CAC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Underwriting Interest Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="00A16CAC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Fixed Rate Option selected by Borrower).</w:t>
+        <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244F63AA" w14:textId="5F226F3A" w:rsidR="00874CAD" w:rsidRDefault="00422195" w:rsidP="009B5BCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="960"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voidable Transfer</w:t>
@@ -17963,193 +18429,209 @@
         <w:spacing w:after="960"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00437B03" w:rsidRPr="00437B03" w:rsidSect="00F3597D">
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="65A881E5" w14:textId="77777777" w:rsidR="00082648" w:rsidRDefault="00082648">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="77DFB5BE" w14:textId="77777777" w:rsidR="00082648" w:rsidRDefault="00082648">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="702C79CD" w14:textId="77777777" w:rsidR="00082648" w:rsidRDefault="00082648">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37E39E3A" w14:textId="77777777" w:rsidR="00B701C4" w:rsidRDefault="00B701C4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2226190D" w14:textId="77777777" w:rsidR="001125AA" w:rsidRDefault="001125AA"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2682"/>
       <w:gridCol w:w="3030"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C52F6F" w14:paraId="1FBEA499" w14:textId="77777777" w:rsidTr="00BD2FA1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7385C771" w14:textId="6E116944" w:rsidR="00C52F6F" w:rsidRPr="00614F11" w:rsidRDefault="00C52F6F" w:rsidP="00C52F6F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -18180,67 +18662,51 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidR="000F5F2B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">tructured </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t>ARM (</w:t>
-[...15 lines deleted...]
-            <w:t>))</w:t>
+            <w:t>ARM (SOFR))</w:t>
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> (Seniors Housing</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2682" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="6E4125DF" w14:textId="77777777" w:rsidR="00C52F6F" w:rsidRPr="00614F11" w:rsidRDefault="00C52F6F" w:rsidP="00C52F6F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
@@ -18249,65 +18715,51 @@
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>SARM</w:t>
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>.SRS</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3030" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5456C489" w14:textId="77777777" w:rsidR="00C52F6F" w:rsidRPr="00614F11" w:rsidRDefault="00C52F6F" w:rsidP="00C52F6F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
@@ -18325,152 +18777,128 @@
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D9395B" w14:paraId="084958BB" w14:textId="77777777" w:rsidTr="00BD2FA1">
+    <w:tr w:rsidR="004E6CF8" w14:paraId="084958BB" w14:textId="77777777" w:rsidTr="00BD2FA1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6FBD397A" w14:textId="77777777" w:rsidR="00D9395B" w:rsidRPr="00614F11" w:rsidRDefault="00D9395B" w:rsidP="00D9395B">
+        <w:p w14:paraId="6FBD397A" w14:textId="77777777" w:rsidR="004E6CF8" w:rsidRPr="00614F11" w:rsidRDefault="004E6CF8" w:rsidP="004E6CF8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2682" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4952EA7E" w14:textId="307EBE8A" w:rsidR="00D9395B" w:rsidRPr="00614F11" w:rsidRDefault="00E27736" w:rsidP="00D9395B">
+        <w:p w14:paraId="4952EA7E" w14:textId="79F14634" w:rsidR="004E6CF8" w:rsidRPr="00614F11" w:rsidRDefault="004E6CF8" w:rsidP="004E6CF8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06</w:t>
-[...11 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3030" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0CFAB047" w14:textId="553C7D45" w:rsidR="00D9395B" w:rsidRPr="00614F11" w:rsidRDefault="00D9395B" w:rsidP="00D9395B">
+        <w:p w14:paraId="0CFAB047" w14:textId="1E2C3E82" w:rsidR="004E6CF8" w:rsidRPr="00614F11" w:rsidRDefault="004E6CF8" w:rsidP="004E6CF8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="00DDB59C" w14:textId="77777777" w:rsidR="00C52F6F" w:rsidRDefault="00C52F6F" w:rsidP="00C52F6F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25F1B316" w14:textId="77777777" w:rsidR="001125AA" w:rsidRDefault="001125AA" w:rsidP="00F7670E"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2682"/>
       <w:gridCol w:w="3030"/>
     </w:tblGrid>
     <w:tr w:rsidR="001125AA" w14:paraId="2833C3AB" w14:textId="77777777" w:rsidTr="00A16CAC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="44700F3C" w14:textId="5474760D" w:rsidR="001125AA" w:rsidRPr="00614F11" w:rsidRDefault="001125AA" w:rsidP="00D43A64">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -18508,67 +18936,51 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidR="000F5F2B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">tructured </w:t>
           </w:r>
           <w:r w:rsidR="00017813">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>ARM</w:t>
           </w:r>
           <w:r w:rsidR="00C52F6F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
           <w:r w:rsidR="00017813">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> (Seniors Housing</w:t>
           </w:r>
           <w:r w:rsidR="0007266A">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -18584,65 +18996,51 @@
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.</w:t>
           </w:r>
           <w:r w:rsidR="00A16CAC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>SARM</w:t>
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>.SRS</w:t>
           </w:r>
           <w:r w:rsidR="00C52F6F">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3030" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="58469E4D" w14:textId="77777777" w:rsidR="001125AA" w:rsidRPr="00614F11" w:rsidRDefault="001125AA" w:rsidP="00614F11">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
@@ -18689,146 +19087,176 @@
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="64E64CD6" w14:textId="77777777" w:rsidR="00D9395B" w:rsidRPr="00614F11" w:rsidRDefault="00D9395B" w:rsidP="00D9395B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2682" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="721EA626" w14:textId="60015622" w:rsidR="00D9395B" w:rsidRPr="00614F11" w:rsidRDefault="00E27736" w:rsidP="00D9395B">
+        <w:p w14:paraId="721EA626" w14:textId="4DBDCE45" w:rsidR="00D9395B" w:rsidRPr="00614F11" w:rsidRDefault="00E27736" w:rsidP="00D9395B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>06</w:t>
           </w:r>
           <w:r w:rsidR="00D9395B">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>-2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="004E6CF8">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3030" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1CD8FC0A" w14:textId="24CA1A0C" w:rsidR="00D9395B" w:rsidRPr="00614F11" w:rsidRDefault="00D9395B" w:rsidP="00D9395B">
+        <w:p w14:paraId="1CD8FC0A" w14:textId="4314CA38" w:rsidR="00D9395B" w:rsidRPr="00614F11" w:rsidRDefault="00D9395B" w:rsidP="00D9395B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>© 202</w:t>
           </w:r>
-          <w:r w:rsidR="00E27736">
+          <w:r w:rsidR="004E6CF8">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6826DBFA" w14:textId="77777777" w:rsidR="001125AA" w:rsidRDefault="001125AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="529B10A4" w14:textId="77777777" w:rsidR="00082648" w:rsidRDefault="00082648">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4FBA5DC7" w14:textId="77777777" w:rsidR="00082648" w:rsidRDefault="00082648">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="750A6041" w14:textId="77777777" w:rsidR="00B701C4" w:rsidRDefault="00B701C4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E7CC3F3" w14:textId="77777777" w:rsidR="00B701C4" w:rsidRDefault="00B701C4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71272B7B" w14:textId="77777777" w:rsidR="00B701C4" w:rsidRDefault="00B701C4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -21421,212 +21849,219 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="79873"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="00001800"/>
     <w:rsid w:val="00002671"/>
     <w:rsid w:val="00005E5E"/>
     <w:rsid w:val="00010C1E"/>
     <w:rsid w:val="00012113"/>
     <w:rsid w:val="000123BD"/>
     <w:rsid w:val="000160F6"/>
     <w:rsid w:val="00017813"/>
     <w:rsid w:val="000235E0"/>
     <w:rsid w:val="000243C6"/>
     <w:rsid w:val="00024872"/>
     <w:rsid w:val="000252DE"/>
     <w:rsid w:val="00027F0C"/>
     <w:rsid w:val="00035B75"/>
     <w:rsid w:val="00044147"/>
     <w:rsid w:val="00052531"/>
+    <w:rsid w:val="00052544"/>
     <w:rsid w:val="00053509"/>
     <w:rsid w:val="00060ACF"/>
     <w:rsid w:val="00061D87"/>
     <w:rsid w:val="000630F2"/>
     <w:rsid w:val="00064618"/>
     <w:rsid w:val="00064EC5"/>
     <w:rsid w:val="00066F76"/>
     <w:rsid w:val="0007266A"/>
     <w:rsid w:val="000747FA"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="00080FA7"/>
     <w:rsid w:val="00082648"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="000839D0"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="00084085"/>
     <w:rsid w:val="000878DB"/>
     <w:rsid w:val="00090113"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="00094A5A"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000A686A"/>
     <w:rsid w:val="000B056E"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B12B7"/>
     <w:rsid w:val="000B442F"/>
     <w:rsid w:val="000C0FCC"/>
     <w:rsid w:val="000C5929"/>
     <w:rsid w:val="000C723C"/>
     <w:rsid w:val="000D3CC4"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000D646E"/>
     <w:rsid w:val="000E186B"/>
     <w:rsid w:val="000E2225"/>
     <w:rsid w:val="000E405D"/>
     <w:rsid w:val="000F374D"/>
     <w:rsid w:val="000F5F2B"/>
     <w:rsid w:val="001027DD"/>
     <w:rsid w:val="00106259"/>
     <w:rsid w:val="00106E93"/>
     <w:rsid w:val="001074C3"/>
     <w:rsid w:val="001125AA"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00117FA5"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="001342F4"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001404F3"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="0014398F"/>
     <w:rsid w:val="001448E7"/>
     <w:rsid w:val="001468F8"/>
     <w:rsid w:val="001504FE"/>
     <w:rsid w:val="0015113E"/>
     <w:rsid w:val="0015349E"/>
     <w:rsid w:val="00153CE8"/>
     <w:rsid w:val="0015433D"/>
     <w:rsid w:val="00162DC1"/>
     <w:rsid w:val="001701A7"/>
     <w:rsid w:val="0017217A"/>
     <w:rsid w:val="00180E6B"/>
     <w:rsid w:val="00186FF9"/>
     <w:rsid w:val="00187CDD"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="00193164"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
     <w:rsid w:val="00195CE3"/>
     <w:rsid w:val="00196F06"/>
+    <w:rsid w:val="001A2EEC"/>
     <w:rsid w:val="001A42A1"/>
     <w:rsid w:val="001A4A1B"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001A5D8E"/>
     <w:rsid w:val="001A671E"/>
     <w:rsid w:val="001B1025"/>
     <w:rsid w:val="001B307A"/>
     <w:rsid w:val="001B3971"/>
     <w:rsid w:val="001B5D63"/>
+    <w:rsid w:val="001C0B2A"/>
     <w:rsid w:val="001C17AE"/>
     <w:rsid w:val="001C2D44"/>
     <w:rsid w:val="001C37AF"/>
     <w:rsid w:val="001C4199"/>
     <w:rsid w:val="001C5722"/>
+    <w:rsid w:val="001C6332"/>
     <w:rsid w:val="001D00EB"/>
     <w:rsid w:val="001E1B5D"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001F2E58"/>
     <w:rsid w:val="001F36D9"/>
     <w:rsid w:val="001F48C6"/>
     <w:rsid w:val="002008B1"/>
+    <w:rsid w:val="00200ABD"/>
     <w:rsid w:val="002035C5"/>
     <w:rsid w:val="00203EBC"/>
     <w:rsid w:val="0020597A"/>
     <w:rsid w:val="002061EA"/>
     <w:rsid w:val="00211E0F"/>
     <w:rsid w:val="00211EE2"/>
     <w:rsid w:val="002126D8"/>
     <w:rsid w:val="0021549D"/>
     <w:rsid w:val="0022193C"/>
     <w:rsid w:val="002266F6"/>
     <w:rsid w:val="00233DCF"/>
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="00237CF6"/>
     <w:rsid w:val="00240BA3"/>
+    <w:rsid w:val="002514B7"/>
     <w:rsid w:val="002539B6"/>
     <w:rsid w:val="00257F74"/>
+    <w:rsid w:val="00262405"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00265CCC"/>
     <w:rsid w:val="002718C1"/>
     <w:rsid w:val="00271B2D"/>
     <w:rsid w:val="00271DCF"/>
     <w:rsid w:val="00272F6A"/>
     <w:rsid w:val="002740E9"/>
     <w:rsid w:val="00274420"/>
     <w:rsid w:val="00274A97"/>
     <w:rsid w:val="002759A6"/>
     <w:rsid w:val="00276951"/>
     <w:rsid w:val="002808EB"/>
     <w:rsid w:val="00293AD1"/>
     <w:rsid w:val="0029507E"/>
     <w:rsid w:val="00296EA9"/>
     <w:rsid w:val="002A0C51"/>
     <w:rsid w:val="002A3193"/>
     <w:rsid w:val="002A3442"/>
     <w:rsid w:val="002A61FA"/>
     <w:rsid w:val="002B5768"/>
     <w:rsid w:val="002B592E"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C0895"/>
     <w:rsid w:val="002C0904"/>
     <w:rsid w:val="002C1277"/>
@@ -21670,228 +22105,237 @@
     <w:rsid w:val="00383BBE"/>
     <w:rsid w:val="00383EFB"/>
     <w:rsid w:val="00384332"/>
     <w:rsid w:val="00384DC3"/>
     <w:rsid w:val="0038671B"/>
     <w:rsid w:val="0038791D"/>
     <w:rsid w:val="003949F1"/>
     <w:rsid w:val="003A2955"/>
     <w:rsid w:val="003A552F"/>
     <w:rsid w:val="003A6380"/>
     <w:rsid w:val="003B5235"/>
     <w:rsid w:val="003B5FEF"/>
     <w:rsid w:val="003B70CF"/>
     <w:rsid w:val="003C1614"/>
     <w:rsid w:val="003C163D"/>
     <w:rsid w:val="003C1A39"/>
     <w:rsid w:val="003C371A"/>
     <w:rsid w:val="003C3D53"/>
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C5BE0"/>
     <w:rsid w:val="003C78AA"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003D5CA2"/>
     <w:rsid w:val="003E02EE"/>
     <w:rsid w:val="003E2D70"/>
+    <w:rsid w:val="003E4483"/>
     <w:rsid w:val="003E5220"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003F245C"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F48B8"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="003F6D28"/>
     <w:rsid w:val="003F7156"/>
     <w:rsid w:val="003F7594"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="004010AC"/>
     <w:rsid w:val="00404812"/>
     <w:rsid w:val="00411088"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00415E8C"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="004309EC"/>
     <w:rsid w:val="00430C99"/>
     <w:rsid w:val="0043122B"/>
     <w:rsid w:val="00433D70"/>
     <w:rsid w:val="00435788"/>
     <w:rsid w:val="0043625B"/>
     <w:rsid w:val="00437B03"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="00445EBB"/>
     <w:rsid w:val="00447D1C"/>
     <w:rsid w:val="00447DD5"/>
     <w:rsid w:val="00451224"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="004565BA"/>
+    <w:rsid w:val="0046103C"/>
     <w:rsid w:val="00461A2F"/>
     <w:rsid w:val="00462206"/>
     <w:rsid w:val="00463168"/>
     <w:rsid w:val="004640EE"/>
     <w:rsid w:val="00466D67"/>
     <w:rsid w:val="0046756B"/>
     <w:rsid w:val="00471EB3"/>
     <w:rsid w:val="004735CC"/>
     <w:rsid w:val="0047438F"/>
     <w:rsid w:val="00475688"/>
     <w:rsid w:val="004765CB"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="00477ACB"/>
     <w:rsid w:val="00480B1D"/>
     <w:rsid w:val="00481881"/>
     <w:rsid w:val="00483F5A"/>
     <w:rsid w:val="00491654"/>
     <w:rsid w:val="00492B08"/>
     <w:rsid w:val="00493C3D"/>
     <w:rsid w:val="004A2B94"/>
     <w:rsid w:val="004A443F"/>
     <w:rsid w:val="004A72DF"/>
     <w:rsid w:val="004C7E48"/>
     <w:rsid w:val="004D3145"/>
     <w:rsid w:val="004D4D1C"/>
     <w:rsid w:val="004D623B"/>
     <w:rsid w:val="004E236B"/>
     <w:rsid w:val="004E2B4E"/>
     <w:rsid w:val="004E4985"/>
     <w:rsid w:val="004E5FBE"/>
+    <w:rsid w:val="004E6CF8"/>
     <w:rsid w:val="004E7F41"/>
     <w:rsid w:val="004F0B1B"/>
     <w:rsid w:val="004F18C9"/>
     <w:rsid w:val="004F2514"/>
     <w:rsid w:val="004F2825"/>
     <w:rsid w:val="004F4618"/>
     <w:rsid w:val="004F4727"/>
     <w:rsid w:val="004F4EBB"/>
     <w:rsid w:val="004F522C"/>
     <w:rsid w:val="005001BD"/>
     <w:rsid w:val="00502678"/>
     <w:rsid w:val="00502ADE"/>
     <w:rsid w:val="00503306"/>
     <w:rsid w:val="005064B1"/>
     <w:rsid w:val="005109DA"/>
     <w:rsid w:val="0051349F"/>
     <w:rsid w:val="00514B76"/>
     <w:rsid w:val="00520FBA"/>
     <w:rsid w:val="0052218B"/>
     <w:rsid w:val="00523AED"/>
     <w:rsid w:val="0052458C"/>
     <w:rsid w:val="00524989"/>
     <w:rsid w:val="00532751"/>
     <w:rsid w:val="00533991"/>
     <w:rsid w:val="00533CA9"/>
     <w:rsid w:val="00537B7E"/>
     <w:rsid w:val="0054142D"/>
     <w:rsid w:val="00542927"/>
     <w:rsid w:val="00543BFF"/>
     <w:rsid w:val="00544015"/>
     <w:rsid w:val="0054539A"/>
     <w:rsid w:val="00547C75"/>
     <w:rsid w:val="00547D05"/>
     <w:rsid w:val="00550D01"/>
     <w:rsid w:val="005517B3"/>
     <w:rsid w:val="00551D9B"/>
     <w:rsid w:val="00551E9E"/>
     <w:rsid w:val="00555B27"/>
     <w:rsid w:val="0055641B"/>
     <w:rsid w:val="00556F36"/>
     <w:rsid w:val="00561860"/>
     <w:rsid w:val="00565C35"/>
     <w:rsid w:val="00571547"/>
     <w:rsid w:val="00575896"/>
+    <w:rsid w:val="00576DA9"/>
     <w:rsid w:val="005778DF"/>
     <w:rsid w:val="00577B4E"/>
     <w:rsid w:val="00582845"/>
     <w:rsid w:val="00582FCD"/>
     <w:rsid w:val="00590684"/>
     <w:rsid w:val="0059126A"/>
     <w:rsid w:val="0059287D"/>
     <w:rsid w:val="00592957"/>
     <w:rsid w:val="00596365"/>
     <w:rsid w:val="0059778D"/>
     <w:rsid w:val="005A118E"/>
     <w:rsid w:val="005B14D0"/>
     <w:rsid w:val="005B17A6"/>
     <w:rsid w:val="005B3CA7"/>
     <w:rsid w:val="005B7A17"/>
     <w:rsid w:val="005C0A90"/>
     <w:rsid w:val="005C0C44"/>
     <w:rsid w:val="005C1743"/>
     <w:rsid w:val="005C2E35"/>
     <w:rsid w:val="005C7DC1"/>
     <w:rsid w:val="005D0C71"/>
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005E274A"/>
     <w:rsid w:val="005E4E59"/>
     <w:rsid w:val="005F46FB"/>
     <w:rsid w:val="005F4B70"/>
     <w:rsid w:val="005F4D61"/>
     <w:rsid w:val="005F4ED7"/>
     <w:rsid w:val="005F587F"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602FE3"/>
     <w:rsid w:val="00610250"/>
     <w:rsid w:val="00614CE6"/>
     <w:rsid w:val="00614F11"/>
     <w:rsid w:val="00622C25"/>
     <w:rsid w:val="00623194"/>
     <w:rsid w:val="00625DDC"/>
+    <w:rsid w:val="00626C20"/>
     <w:rsid w:val="00626C6B"/>
+    <w:rsid w:val="00631CFF"/>
     <w:rsid w:val="0063656B"/>
     <w:rsid w:val="00650769"/>
     <w:rsid w:val="00674491"/>
     <w:rsid w:val="00676349"/>
     <w:rsid w:val="00676AA7"/>
     <w:rsid w:val="00677128"/>
     <w:rsid w:val="0068060E"/>
     <w:rsid w:val="00680882"/>
     <w:rsid w:val="006815E1"/>
     <w:rsid w:val="00684D08"/>
     <w:rsid w:val="00691794"/>
     <w:rsid w:val="006944C4"/>
     <w:rsid w:val="006A3188"/>
     <w:rsid w:val="006B0B3D"/>
     <w:rsid w:val="006B0F1D"/>
     <w:rsid w:val="006B2DFC"/>
     <w:rsid w:val="006B4EEE"/>
     <w:rsid w:val="006C157A"/>
     <w:rsid w:val="006C5F46"/>
     <w:rsid w:val="006C7520"/>
     <w:rsid w:val="006C76ED"/>
     <w:rsid w:val="006D1384"/>
     <w:rsid w:val="006D40EC"/>
     <w:rsid w:val="006D7395"/>
     <w:rsid w:val="006D75C0"/>
     <w:rsid w:val="006F0335"/>
+    <w:rsid w:val="006F2494"/>
     <w:rsid w:val="006F312B"/>
     <w:rsid w:val="006F3E46"/>
+    <w:rsid w:val="006F4D48"/>
     <w:rsid w:val="006F5091"/>
     <w:rsid w:val="006F51C0"/>
     <w:rsid w:val="006F6DE8"/>
     <w:rsid w:val="0070338C"/>
     <w:rsid w:val="00704ED6"/>
     <w:rsid w:val="007119BC"/>
     <w:rsid w:val="007130BC"/>
     <w:rsid w:val="00713315"/>
     <w:rsid w:val="0072136D"/>
     <w:rsid w:val="00721B30"/>
     <w:rsid w:val="00722A8C"/>
     <w:rsid w:val="00725A01"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00735D8C"/>
     <w:rsid w:val="00737FB7"/>
     <w:rsid w:val="00741D93"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="00745835"/>
     <w:rsid w:val="007503F5"/>
     <w:rsid w:val="0075066E"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="00762AC4"/>
     <w:rsid w:val="007631BF"/>
     <w:rsid w:val="0076419A"/>
     <w:rsid w:val="0076786B"/>
@@ -21907,94 +22351,96 @@
     <w:rsid w:val="00796FC2"/>
     <w:rsid w:val="00797891"/>
     <w:rsid w:val="007A0B81"/>
     <w:rsid w:val="007A0F44"/>
     <w:rsid w:val="007A117B"/>
     <w:rsid w:val="007A58B9"/>
     <w:rsid w:val="007A58DC"/>
     <w:rsid w:val="007B1095"/>
     <w:rsid w:val="007B28D7"/>
     <w:rsid w:val="007B2F4C"/>
     <w:rsid w:val="007B77E7"/>
     <w:rsid w:val="007C1EE7"/>
     <w:rsid w:val="007C47CD"/>
     <w:rsid w:val="007C4DFA"/>
     <w:rsid w:val="007D01FB"/>
     <w:rsid w:val="007D1347"/>
     <w:rsid w:val="007D322C"/>
     <w:rsid w:val="007D469D"/>
     <w:rsid w:val="007D58AB"/>
     <w:rsid w:val="007D59C3"/>
     <w:rsid w:val="007D5AC2"/>
     <w:rsid w:val="007F1A25"/>
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="007F5CF3"/>
     <w:rsid w:val="008027B1"/>
+    <w:rsid w:val="0080735C"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="00817F18"/>
     <w:rsid w:val="00827F88"/>
     <w:rsid w:val="00832910"/>
     <w:rsid w:val="00836C50"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="008425FB"/>
     <w:rsid w:val="0084570B"/>
     <w:rsid w:val="00845C9A"/>
     <w:rsid w:val="00846B62"/>
     <w:rsid w:val="008476DD"/>
     <w:rsid w:val="00851157"/>
     <w:rsid w:val="00855146"/>
     <w:rsid w:val="00856AE4"/>
     <w:rsid w:val="0086051D"/>
     <w:rsid w:val="00861490"/>
     <w:rsid w:val="008635B9"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="0087067A"/>
     <w:rsid w:val="00872823"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="00874CAD"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="008765AB"/>
     <w:rsid w:val="00876994"/>
     <w:rsid w:val="008845B2"/>
     <w:rsid w:val="008847D4"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="00887247"/>
     <w:rsid w:val="0089082F"/>
     <w:rsid w:val="00893021"/>
     <w:rsid w:val="00896588"/>
     <w:rsid w:val="008A0E65"/>
     <w:rsid w:val="008A2F39"/>
     <w:rsid w:val="008A3F78"/>
     <w:rsid w:val="008A6E6F"/>
     <w:rsid w:val="008B3DBC"/>
     <w:rsid w:val="008C134D"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C3CEE"/>
     <w:rsid w:val="008C45E8"/>
     <w:rsid w:val="008C6761"/>
     <w:rsid w:val="008D76BD"/>
+    <w:rsid w:val="008E51C4"/>
     <w:rsid w:val="008E7B09"/>
     <w:rsid w:val="008E7B53"/>
     <w:rsid w:val="008E7FAD"/>
     <w:rsid w:val="009021A8"/>
     <w:rsid w:val="00906746"/>
     <w:rsid w:val="00912B5C"/>
     <w:rsid w:val="00916476"/>
     <w:rsid w:val="009166FC"/>
     <w:rsid w:val="00922DD1"/>
     <w:rsid w:val="00923A35"/>
     <w:rsid w:val="00925A91"/>
     <w:rsid w:val="00925DF3"/>
     <w:rsid w:val="00927827"/>
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="009336B4"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="00942927"/>
     <w:rsid w:val="00943B57"/>
     <w:rsid w:val="00943E3B"/>
     <w:rsid w:val="00962A94"/>
     <w:rsid w:val="00967CE8"/>
     <w:rsid w:val="0097073C"/>
     <w:rsid w:val="00982546"/>
     <w:rsid w:val="00983B36"/>
     <w:rsid w:val="0098603D"/>
@@ -22011,50 +22457,51 @@
     <w:rsid w:val="009C75BB"/>
     <w:rsid w:val="009D4C77"/>
     <w:rsid w:val="009E07D4"/>
     <w:rsid w:val="009E11A3"/>
     <w:rsid w:val="009E1970"/>
     <w:rsid w:val="009F572E"/>
     <w:rsid w:val="00A01A3F"/>
     <w:rsid w:val="00A01B6C"/>
     <w:rsid w:val="00A0265B"/>
     <w:rsid w:val="00A03749"/>
     <w:rsid w:val="00A050F3"/>
     <w:rsid w:val="00A16BF2"/>
     <w:rsid w:val="00A16CAC"/>
     <w:rsid w:val="00A243DA"/>
     <w:rsid w:val="00A24839"/>
     <w:rsid w:val="00A2556E"/>
     <w:rsid w:val="00A316D5"/>
     <w:rsid w:val="00A32A8F"/>
     <w:rsid w:val="00A3557C"/>
     <w:rsid w:val="00A362CE"/>
     <w:rsid w:val="00A377B0"/>
     <w:rsid w:val="00A37991"/>
     <w:rsid w:val="00A379A1"/>
     <w:rsid w:val="00A42799"/>
     <w:rsid w:val="00A5445D"/>
+    <w:rsid w:val="00A568BD"/>
     <w:rsid w:val="00A56EBD"/>
     <w:rsid w:val="00A6116B"/>
     <w:rsid w:val="00A708AD"/>
     <w:rsid w:val="00A7518E"/>
     <w:rsid w:val="00A7571B"/>
     <w:rsid w:val="00A7781F"/>
     <w:rsid w:val="00A81322"/>
     <w:rsid w:val="00A82AB9"/>
     <w:rsid w:val="00A85853"/>
     <w:rsid w:val="00A85F59"/>
     <w:rsid w:val="00A9020E"/>
     <w:rsid w:val="00A9133F"/>
     <w:rsid w:val="00A93105"/>
     <w:rsid w:val="00A97E87"/>
     <w:rsid w:val="00AA0A90"/>
     <w:rsid w:val="00AA22B0"/>
     <w:rsid w:val="00AA5DBB"/>
     <w:rsid w:val="00AA742A"/>
     <w:rsid w:val="00AB4F18"/>
     <w:rsid w:val="00AB5004"/>
     <w:rsid w:val="00AB661A"/>
     <w:rsid w:val="00AC01A2"/>
     <w:rsid w:val="00AC0ADE"/>
     <w:rsid w:val="00AC41BE"/>
     <w:rsid w:val="00AC561B"/>
@@ -22063,160 +22510,166 @@
     <w:rsid w:val="00AF1817"/>
     <w:rsid w:val="00AF3A9E"/>
     <w:rsid w:val="00AF3F0A"/>
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00B0363B"/>
     <w:rsid w:val="00B03DF6"/>
     <w:rsid w:val="00B07F93"/>
     <w:rsid w:val="00B12277"/>
     <w:rsid w:val="00B12EB9"/>
     <w:rsid w:val="00B143E3"/>
     <w:rsid w:val="00B157E8"/>
     <w:rsid w:val="00B22456"/>
     <w:rsid w:val="00B27720"/>
     <w:rsid w:val="00B35D13"/>
     <w:rsid w:val="00B41BE0"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B4570B"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B53C11"/>
     <w:rsid w:val="00B541A5"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B67028"/>
+    <w:rsid w:val="00B701C4"/>
+    <w:rsid w:val="00B74613"/>
     <w:rsid w:val="00B82273"/>
     <w:rsid w:val="00B82770"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B91511"/>
     <w:rsid w:val="00B942F7"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00BA4BE9"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BB0AF1"/>
     <w:rsid w:val="00BB0DB6"/>
     <w:rsid w:val="00BB1F05"/>
     <w:rsid w:val="00BB434C"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB7A7F"/>
     <w:rsid w:val="00BC0A67"/>
     <w:rsid w:val="00BC1399"/>
     <w:rsid w:val="00BC55A2"/>
     <w:rsid w:val="00BC78DF"/>
     <w:rsid w:val="00BD0997"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD5D7C"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BD7C3E"/>
     <w:rsid w:val="00BE05E9"/>
     <w:rsid w:val="00BE16A9"/>
     <w:rsid w:val="00BE3004"/>
     <w:rsid w:val="00BE4C07"/>
     <w:rsid w:val="00BF5B95"/>
     <w:rsid w:val="00C0208C"/>
     <w:rsid w:val="00C030D4"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C046DD"/>
     <w:rsid w:val="00C055B7"/>
     <w:rsid w:val="00C062DA"/>
     <w:rsid w:val="00C15B5C"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C172E3"/>
     <w:rsid w:val="00C21090"/>
     <w:rsid w:val="00C22195"/>
     <w:rsid w:val="00C22A8A"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C2786B"/>
     <w:rsid w:val="00C30CED"/>
     <w:rsid w:val="00C3211D"/>
     <w:rsid w:val="00C32C9F"/>
     <w:rsid w:val="00C33590"/>
     <w:rsid w:val="00C34049"/>
     <w:rsid w:val="00C37DAB"/>
     <w:rsid w:val="00C41141"/>
     <w:rsid w:val="00C411C9"/>
     <w:rsid w:val="00C43475"/>
     <w:rsid w:val="00C43A1B"/>
     <w:rsid w:val="00C444A1"/>
     <w:rsid w:val="00C4453B"/>
     <w:rsid w:val="00C471C2"/>
     <w:rsid w:val="00C52465"/>
     <w:rsid w:val="00C52F6F"/>
     <w:rsid w:val="00C56E45"/>
     <w:rsid w:val="00C61E1D"/>
     <w:rsid w:val="00C63B0A"/>
     <w:rsid w:val="00C6469D"/>
     <w:rsid w:val="00C72239"/>
     <w:rsid w:val="00C73916"/>
     <w:rsid w:val="00C73D63"/>
     <w:rsid w:val="00C7600B"/>
     <w:rsid w:val="00C831AA"/>
     <w:rsid w:val="00C84590"/>
     <w:rsid w:val="00C84902"/>
     <w:rsid w:val="00C86818"/>
+    <w:rsid w:val="00C94BE7"/>
     <w:rsid w:val="00C9608D"/>
     <w:rsid w:val="00C967E4"/>
     <w:rsid w:val="00CA3E0B"/>
     <w:rsid w:val="00CA4EE6"/>
     <w:rsid w:val="00CA6012"/>
     <w:rsid w:val="00CB19C1"/>
+    <w:rsid w:val="00CB2A33"/>
     <w:rsid w:val="00CB2AF5"/>
     <w:rsid w:val="00CB469F"/>
     <w:rsid w:val="00CB58F3"/>
     <w:rsid w:val="00CB749E"/>
     <w:rsid w:val="00CC015B"/>
     <w:rsid w:val="00CC071A"/>
     <w:rsid w:val="00CC2A95"/>
     <w:rsid w:val="00CC2CA4"/>
     <w:rsid w:val="00CC6006"/>
     <w:rsid w:val="00CD1918"/>
     <w:rsid w:val="00CD4DDA"/>
     <w:rsid w:val="00CD78BC"/>
     <w:rsid w:val="00CE0622"/>
     <w:rsid w:val="00CE3ED0"/>
     <w:rsid w:val="00CE4D2F"/>
     <w:rsid w:val="00CF0C60"/>
     <w:rsid w:val="00CF0E91"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00D0263C"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D061F7"/>
     <w:rsid w:val="00D1099B"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D228CB"/>
     <w:rsid w:val="00D26BE3"/>
     <w:rsid w:val="00D4056C"/>
     <w:rsid w:val="00D432A4"/>
     <w:rsid w:val="00D43A64"/>
     <w:rsid w:val="00D45134"/>
     <w:rsid w:val="00D45D6D"/>
     <w:rsid w:val="00D52ED4"/>
     <w:rsid w:val="00D6113E"/>
     <w:rsid w:val="00D62B30"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D65EE3"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D80233"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D817CD"/>
     <w:rsid w:val="00D82F24"/>
     <w:rsid w:val="00D86A79"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00D9395B"/>
     <w:rsid w:val="00D970CB"/>
     <w:rsid w:val="00D97262"/>
     <w:rsid w:val="00D97C15"/>
     <w:rsid w:val="00DA0694"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DA62B6"/>
     <w:rsid w:val="00DB7117"/>
     <w:rsid w:val="00DB7774"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DD3F54"/>
     <w:rsid w:val="00DD606B"/>
     <w:rsid w:val="00DE065D"/>
     <w:rsid w:val="00DE0F59"/>
     <w:rsid w:val="00DF185D"/>
@@ -22248,169 +22701,173 @@
     <w:rsid w:val="00E578B3"/>
     <w:rsid w:val="00E64777"/>
     <w:rsid w:val="00E666D8"/>
     <w:rsid w:val="00E72597"/>
     <w:rsid w:val="00E72821"/>
     <w:rsid w:val="00E72B9F"/>
     <w:rsid w:val="00E741C1"/>
     <w:rsid w:val="00E74984"/>
     <w:rsid w:val="00E755F6"/>
     <w:rsid w:val="00E75CAE"/>
     <w:rsid w:val="00E75D78"/>
     <w:rsid w:val="00E763F1"/>
     <w:rsid w:val="00E81EF1"/>
     <w:rsid w:val="00E82F88"/>
     <w:rsid w:val="00E85283"/>
     <w:rsid w:val="00E85D77"/>
     <w:rsid w:val="00E86147"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00E91F09"/>
     <w:rsid w:val="00E93A0F"/>
     <w:rsid w:val="00E97BB1"/>
     <w:rsid w:val="00EA172D"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA49EC"/>
     <w:rsid w:val="00EA5038"/>
+    <w:rsid w:val="00EA5150"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EA5D3D"/>
     <w:rsid w:val="00EA602C"/>
     <w:rsid w:val="00EB1D5B"/>
     <w:rsid w:val="00EB1F4A"/>
     <w:rsid w:val="00EB21D3"/>
     <w:rsid w:val="00EB2941"/>
     <w:rsid w:val="00EB595B"/>
     <w:rsid w:val="00EB7E86"/>
     <w:rsid w:val="00EC1FE8"/>
     <w:rsid w:val="00ED1849"/>
     <w:rsid w:val="00ED493F"/>
     <w:rsid w:val="00EE4D39"/>
     <w:rsid w:val="00EE7D7A"/>
     <w:rsid w:val="00F00463"/>
     <w:rsid w:val="00F007B1"/>
     <w:rsid w:val="00F03845"/>
     <w:rsid w:val="00F0556D"/>
     <w:rsid w:val="00F05F0B"/>
+    <w:rsid w:val="00F06F66"/>
     <w:rsid w:val="00F07522"/>
     <w:rsid w:val="00F10D64"/>
     <w:rsid w:val="00F11690"/>
     <w:rsid w:val="00F11D56"/>
     <w:rsid w:val="00F14631"/>
     <w:rsid w:val="00F15017"/>
     <w:rsid w:val="00F15DC4"/>
     <w:rsid w:val="00F16434"/>
     <w:rsid w:val="00F2024D"/>
     <w:rsid w:val="00F24782"/>
     <w:rsid w:val="00F25778"/>
     <w:rsid w:val="00F264C6"/>
     <w:rsid w:val="00F27D97"/>
     <w:rsid w:val="00F30183"/>
     <w:rsid w:val="00F316D9"/>
     <w:rsid w:val="00F31DCC"/>
     <w:rsid w:val="00F3466C"/>
     <w:rsid w:val="00F3597D"/>
     <w:rsid w:val="00F35C54"/>
     <w:rsid w:val="00F37D2D"/>
     <w:rsid w:val="00F41C12"/>
     <w:rsid w:val="00F430BC"/>
     <w:rsid w:val="00F4331A"/>
     <w:rsid w:val="00F43C7D"/>
     <w:rsid w:val="00F458B1"/>
     <w:rsid w:val="00F462CA"/>
     <w:rsid w:val="00F53B75"/>
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F608A5"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F668FC"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F71D08"/>
     <w:rsid w:val="00F74808"/>
     <w:rsid w:val="00F75601"/>
     <w:rsid w:val="00F7670E"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F84742"/>
+    <w:rsid w:val="00F854B9"/>
     <w:rsid w:val="00F86A62"/>
     <w:rsid w:val="00F90582"/>
     <w:rsid w:val="00F92529"/>
     <w:rsid w:val="00F95C7C"/>
     <w:rsid w:val="00FA217B"/>
     <w:rsid w:val="00FA29AD"/>
     <w:rsid w:val="00FA2FC9"/>
     <w:rsid w:val="00FA6BD5"/>
     <w:rsid w:val="00FA6C1F"/>
     <w:rsid w:val="00FB187D"/>
     <w:rsid w:val="00FB3792"/>
     <w:rsid w:val="00FB4412"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FB6BAF"/>
     <w:rsid w:val="00FC15A3"/>
+    <w:rsid w:val="00FC37F6"/>
     <w:rsid w:val="00FC3E56"/>
     <w:rsid w:val="00FC6318"/>
     <w:rsid w:val="00FD361E"/>
     <w:rsid w:val="00FD499E"/>
     <w:rsid w:val="00FD6D18"/>
     <w:rsid w:val="00FE3321"/>
     <w:rsid w:val="00FE4B55"/>
     <w:rsid w:val="00FE56E4"/>
     <w:rsid w:val="00FE6F14"/>
     <w:rsid w:val="00FF1079"/>
     <w:rsid w:val="00FF11D9"/>
     <w:rsid w:val="00FF2F24"/>
     <w:rsid w:val="00FF51F6"/>
     <w:rsid w:val="00FF7BCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="79873"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B906610"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23252,51 +23709,51 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C3211D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="20980608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="48921450">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24664,51 +25121,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2128815236">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24932,77 +25389,69 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>60310</Characters>
+  <Pages>6</Pages>
+  <Words>10803</Words>
+  <Characters>61581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>957</Lines>
-  <Paragraphs>456</Paragraphs>
+  <Lines>513</Lines>
+  <Paragraphs>144</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6101.SARM.SRS SOFR</vt:lpstr>
+      <vt:lpstr>6101.SARM.SRS (SOFR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70694</CharactersWithSpaces>
+  <CharactersWithSpaces>72240</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6101.SARM.SRS SOFR</dc:title>
+  <dc:title>6101.SARM.SRS (SOFR)</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - Structured ARM (SOFR)) (Seniors Housing)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>